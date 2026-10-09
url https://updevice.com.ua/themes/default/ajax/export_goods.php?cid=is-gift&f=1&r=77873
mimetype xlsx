--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f25bc16109f62131d6a4fa088e401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c676435a31908e6213d7de6cae64d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc317903a36e433cba2e33fd970b903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b626606e6424a65945aa88ac6d1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b7343306d6f8dac4a51a62b67b7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64bf1427541a9a57434e2a16cbf216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571625384a385bf71f2fd39b0bcf0ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04762039a695c9cc35efce1c1ae758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7427d41db5009656a912ab9a21bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dccd4ffe1c828c145221d0471278410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1d2066101bce60e502e53c79bd87f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62beee15e5129e16b025b2de9144812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f819cdc3d694c14b22f7203055cfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb53a97276dc65eafe8051d05af6a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00e638d0073bec7abbd1cf7a6b14f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358fd9c739d5f9dc19f6efa47d458e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a368e96cac70fe30a5d5df5c443e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60370f65ce8b26d2cf779819a4f34ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36a7419fcf37f069eeff3f6a781fc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de93ff5c4f0d573a84278c4d22b5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04f914f21fdc45ae15e74ebf77ef3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17175a37adb8f49d2e3f2ba3a5a91ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a2fc78101ca95084a222be7e070123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29e7ca3e1688425d4b83cf92e3bd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5253387922c2c3f15d09e9ed90eeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175e5afa034bb443fb1abe1c1e599e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ded22a190e3689e3af48fbe23da4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4d5e3b0f1cc492587c3d2ad6bde728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982162045fc80da4c2dd04a44dedf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f1efd8b6ab3099a1f37f0005053930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f449ef0bbb9a0e718caa36ac6df4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec1b1bf79f0c7be2a45fc32ae9c6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f73b934060faf647348d4308458b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255214576dc2ffa3e2353ea2de052b1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661387f6c7723a9cbb5fe664ca06cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0c438df754482b538c9a04caa2fb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41dcc9bdfb21475f7f1e7bb9dcf38937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ad78aa49ba93fe63e5d21ed181c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee653f3524f2309f9e07984ddaf823139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b18cd7ec4609bfed1d0ae76b3f6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b0bf0ebf62b499243d2639f283db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e02e2a5f9e770e9128f8b54828928542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a819d0feabcb277261f2155edd1b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb98659484b548202aab2d9481bf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46745dbd75fc9a443828af29d0280745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd0b6e86ec6e8d7bfedbd63bddebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e967821731239123d65146c23a6f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c443c932074e9d15b0d13870a8a2e3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf340df22ffa332c153cdd2e2fcf9ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f521a026a94f4d3ff36a28e1482650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f3a841ac44640506f53bd2c83c51951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465bcc558c8e10c27c8759268ab374d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ffc8b9ee4374eed4463c2e6bf00d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f340f4ea7505f3953d2eeb0927597554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837edbdc4b525295ce74da6c3dba2c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332f875ed1ca9188adea220e2b1dbea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8c044557da15c86ac1f35d4c7727357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3bf89a2c744317a7194620261b7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4334303328e198ecff960309720fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb7b83893d4e002cc3dd79deeabd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ccf27ae80faad3f5a829d0950e5f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6acb8b6b16f17d2733d5eb4fc7aef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae54ee6b34d4a730718b883003a545963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c78da05ce5c236649332ea80314d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ea1ae70261f8f66551aa4f3cfd4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f94ba9dc74352c81e596dfbfc9cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05958a179f11c806c1f9c162cee8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda8bd3bf7c655b003de2a104cd2b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c653484ff3ab5971c4be2f91f32369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb289786ced976a234f4a4b9f7572ce870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba55811a1c5a4736f9791f2de7d4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889195fa6db4d9cc83c1f9c657b4b5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51579caaf73695001c16d4086062c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f4f4ca1c3a76587aa4d685b314cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d632c38b6355eef07951e687f68175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fef204c62e69672982c52d3f229876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8625b67c024ab5907a16a14142f1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c2b5b849747a30d51d380a84b3f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90bbbe888a4b22047dd8f31387356279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb51911c77a5f44800653c52f560f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceffda1966678be04acd15fddb7ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565657389488cd8b01b0a7aeed3e49082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f599fb7acdcdf1c919b6c5b7f36c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f239c19a420bb2b7bc3b7ca624ae46684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f69f00eb1ce5cdfd84e303112839e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576dc1bb3d7408bc1c57a2c7916dfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d9a48dc759e1fb4809981c56eee287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c89ed071ff6f79fa562c7e8a1f9dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896ddcac99b65e1c7ee6151584e85c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3627f609a2d57343413aa0d18f658990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d53dcbfc26e17c7c66a75491492991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34bcdf4b7b45634af896352b5994492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4c592cd525b5641aedbf09159b07893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1177063fa0acfb7c5fb2740a60ada94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72c85e64d7841c8c63d20cc7ef3f6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1a0b9017bd99969fa6becce4c6fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dec7f0c1010d6ff019e9a192670dd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd561f1a9ae1d0fb028151e1aa14a9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463aeac0ed5312a58a6a1f6d0faceb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b152d8a8f7cd498ecbecde57db0d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e260709937a2cad48c9f6d5bca51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b4d27c7d31af9da7a37e4db1af71b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ccd28ce05eea162f5ce165d0e8ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b06e21ebc07dbcde051c0683a8758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833e8b3f6edad4a8f108c5359c4708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192360554b4f0e47f0b4a5a362ef13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d4cc9059254e628d0c07e0ce935f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33214d7b790653568e82450ec5b9fe1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef836a954929d345845684d70ba21ceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5689649a39407e7d929d70e2a1b16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c414b2805c65c4b37425e4bfcb657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed1474ff0335d43a02daa6df6ec69e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba585782831eef02f21ebe062c44db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c1c5bec0bbecaa7ce58ac4e2c382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f441b50ecbecafdb816fd8bc9a68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bd5180eb96903e34634659d929771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222401c337d0e0b9ccc4eccc0569458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945e8a5d0b0871e321beba16713643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb2df0369accf250bc033904c6957c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908a3736b25bc5e113b3d22d1d53ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfc8d6d277b868b292beafaa9ff15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316fd665559ad2241f13abc1d519230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8227a899e52c1c754d751eba7768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701609f2964428b656ccfdfa36c3d683124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ddd2d330166572c3d0e07af7fc5f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37859143372b5794db1d61bb223e77d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537c4145b3d622eb7e8c62db3a6bd02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116705e3f922b361c7fc154205fa777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab259d88f5ad9a1a0d9fb1bbaa5f60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d4e05db357bfb3a3f182901e521a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335793dd1af1b62a0e36139393a777131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c3db271e6357d3df1fd39328724ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2283e8cdbf8749fe5007fbb88ef25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc1787cadd7e55db0605b76dc6df4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad895afe9572162b05ac1175cd65ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f4be7487639e5f140b005ab6d410136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a7604f0194e4efd618f29da10aaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab10c8c338c03099c536c56d45cf3da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe324dc0ead2bd8987af55993322c20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad68e456a7e19f1bbbf5a0721a2c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ec6e48c11da22c92bc347476e7bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995248aeb7c7479d5ef69506f05abdc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759848b12863d9c492b885fcdc17f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea8cc8c3b0033ba13af96c3b072a17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f4ac32d4ff4ddfad99b4ade4075a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82d384642da761b77b216c1e2918c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad47f8758c8a01faae56f3669ceea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d817a9b8b7fe4889358fe761eaeb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664749454947a56dfd1b497c4134ef78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dfac5a8ddb7c956d0633ad8ee9ca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71270c26038b4fb78fa40f31eade2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd979bd2706919ce470844507725c70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f95c154c2c8076f7d01bed701397f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e7d923ed7076d5a64ba136e1818d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8e65f19bdeac30872ec86be19e19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee98f9c04305eb68a3736c7e0b547156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b1ac2785183b2e1318e9de28df262157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d86fa5f3d43118c811f6fee23ea32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba8ceb7ce30d1522059a12b5dd5f19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a423d849c3e358ca893cc61b2ff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6428651172c3991f1a1c3cf77d49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0597ee478f6ffd92c9b5354f01a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3edf29a745271f8ba81a02ff4899c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87101978c0ca3e033cfaff18092a3e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48a9973bab8729ce02270da4826d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10895130ae54fa16eb79489a036ff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fffc4415287e5f1bdc92eced2c6a3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82431b474364a60e0b3d514c710d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe63953084937d7305b2ce0c6e4d2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e33ae7f915101452e2883268fe45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c4e681c80df94812452b6ac430022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081c5b5b70a367646de0b8a62fec3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a37ee45fcecca4370c1d39b1446d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b149eac26070aaeadc616ff56f912d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7fa508538018f75ea8aa2b5d9ba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed64c82e9f5a321189e76ebe28e8c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c46dcec8b6456e39b864d2d3d2ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165f61ca6b8e5a6d5fbd82b13ca0cc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290b443f3897f5d9469e5b1e6cd61c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1d3af8f87eaa7ec1d1ce24bd9fe5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7b43cc2ea56a40e4673b2832e7ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f80cc030da91a42f0e9ab990a1c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02214d2da3ae68356b3f36c394662b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df3000b2f4099f0987237d8e4a75b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a515f36cefaa30a74c342d684c9c6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79420bb9667b9ce9ccb3c7ece430986d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d8a4d9fc8179cf0ff5bd1c99a243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295b5e5d856e33508163edc1475894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8398959190da21f7a50989e63b1591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd32f24a6008cb93760db9c09c89d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1b1f3e36edddbb072bf37609f63c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5fec22e64fd8c603e456a3c47b17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a9f90e227d1b07beaacd7750c37ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e8bd8e5f13f9ae3c0d66a7cc0ec6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71043ef2ec415dd340ec8bab6d04f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416f29568144347c4559294ebf2f8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361197c1ddacd2a76df3e170b5b52b6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d0309e1ac2de5198bc82d86caea98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313fd749802b7d209f1c7ee23a26b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbadb2918f157d393154f856899e3a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679e7baeb7cd1efcd60fa53018e438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24be6755efa46f81f1d78a1baba015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c71ad425fb2ed4ef065374de63c50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e7688e5c6d946ccc3517b54c2cd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da55095a44416e6ab1ba30f484b6829205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11e27b49214be734e127de558dae4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c74baf46256eb5d73704544e29a68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dc236e4977f6ad82e94e111107d30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116591ad4c56a81c6eff5d5b528c80b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8769411b1aa7d69ffa13373a6cff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9f0d86ec770c475a45c1c4c4b180211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ec691ec1e4efa31b1f95af809dc6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6d142627d9852944c59dfe357a7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee27f72532777d1351c1274c55cb47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a6b812e4abd12f63727b81294478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4571735aad4bab82d85c65bb26591216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224505887e9d66d8e8aaa7c4e5e8e42f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6695e4d3f4c026fcbc951943b26a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210b099528cc5f4f3f7af562728a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895243478329bf7ebdb9a949844207c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590fb5a56685148aeff1fa6a8fe5ca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6bdd36fbfd0f7067dceb4c956729a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457568beb302162cabeab7502bf791c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80cd6dc029cd81453c186c192bdc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91211a471b0480b9a8ccba4fad564b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce359407b4545750f1a186874eafe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1220514b07cd58f1f6116e4d4f7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3726937a120f5f1a25f1b67fa99126228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261406d5444bc3f719b17ea1471bc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b36a798b27941307899a43f55e780c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adf8f7fd488e5b890484bb909ead5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795cf4fc0fcbfd36fe33632b4047ce7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f18a3079ccd1ce5016b504266be87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d272619c0222424590b6e6bfe657234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1240c481f927110624e43ea31529235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fdc85ffb0383df5d18767a412869f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3224bdbeb72e5755b6c0e679913b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b0763a634e6e6122acc2aeca373d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78029daf9a0d661a8f786a857f8953b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d324e347fda4566a6f5b40da2141e10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3e2c4219a62146553e69b7dc707e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd02f79da7ba6539bf9121a507c4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f901bcef4fdba44eaec324eb9bed72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c995bf3b6d861f7e211ac5942ce4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575330cb7f8bc6ecda9a1f25f5624b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a26e98436790919897774f7aba253f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79341c1eb06860587de5176f6674c2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7338f2d3a703d05d8d6f4f36b7d0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc74781a1af991897a8bce7f69608b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc750991376b4d8665ddd642ec8e7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6a3b8c33304a6b31d4dc3c0e70364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d117f79efdbc5895ea91da72978173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730189f92f35de0e33b701eaed0ed6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d7c1f9e3189f42596358ba3a9531254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2413d28c6df15e7efc93c70eeda0bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346adfc97277b086a5b362ca578e8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cfd5881c599770252c07e20bbf0c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880b344d5f87707e27aeb9cba71aec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c51d6aa39d8ffb919a11a0fd70c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692c9edcca316cfd008fae2b73b393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ba4aaa9a32eb6bd20eaa23571cb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b966316d2e7962615fb5db36d1c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf751ff65bf1d5746dcd811d3a40fb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc43c608c52ea7d0e0042012ee3a86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb6d043c86c9a27311760d87d0d98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893994f91b43d8b810fbf52cc52d266266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761217016ee557012fc4dbfdafc01244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436a6334e93ead3e2af743b51b62bea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529dbf68c6af3ab7af1eec90101c81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296424265c4dfc81e5c636d2c4a9d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f2b4d3cb9ddb040b99934ea11821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c40ad62743d3569c94bb957510d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55031a4b16f2e7efd7beb6dcb47aae62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a49fea2722f985a7ce30a11be3749274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e215f3032cd2aa89ca51d9a6589123275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca6f70c9bab37ae1d38d0b8f46e77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34eab509e2fe18f39ab428f23036c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac53fa019d4cac401f14a84ed3dd6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690af196ea39b061199ce096a0aa38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eeba6fd928a2ca8a58b8865ac17f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bbf6c1972d3d9de633b7d181c63ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43173f8856c0fe82557a4326269e2f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192133bc6dd0e8a7e01165964952fd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0841d18205c0fe9953246d98611dfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55e00e04a9a4c404171b40c056a5c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af63518536d8622e22280e8f08f74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39141464e2b34e52a5513670b1f5dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5e8ef0db662f91f46c403cc9c634c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e248407aa329aef501e740a93e4e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f7252ce37f14f19f86ec3c66b3e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325af32f5ddcfc80d8bd8f38b125fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6bdf6e24615c4d5c2ceb5b2463787292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228817b83c123dad81a598ed7a218b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050ae39df41aed5732e6da65904d69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4947bed0245db72e7b00ef13288865295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576082022181b5ac3490585acb8ed64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639f94b8ff71cf9c890120a4092564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801fba1daba827aeb520b9b094bfff0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157233e0a76eea57b7f75204463cef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c2ba2072f4966aebf9423d22d736300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6c58450c879d1bb455cadbfa7380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7b951ecf7ff57072ef8a937746f50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f25e1fc6034a2f8bcc615c5f8517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807215824d911096514e88cbee9260ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac300ba403c4a2adc786c6072bccb401305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1103a8c0b2e41002608c023068c53c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7165986626bb414d760740d56d072307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377741ef475982969ebe3971f672047308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e59e1a393c04ba66cf774a5795ed4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac2a3b2dc57ed8a33217c0e06a0ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484f7cf5d5711ff13eec44d0deab29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e076cb1ee033ad82b4583cc1cb56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31a7c74519886fa6131b54484c935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb63d1d6186cbd087474a7dd5adc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466183b4ce948b8ca8d44671b278c570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9082a8e9e668c15d92d09de7cb2c4b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b18c0e875255770e3e98055bd3b5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467c7044c55ed23701c23ae525bd95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500c80eb22a4db19c6a82f9edfbef8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245c9384f18a2e390a4f224544bd9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201f7e6cbc578ecb1f3f2dd1337178a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e0c2c7cc14e9a78068178c7d3373322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf964289f0fc2721af2b4daf6046cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b9e92ff9ca930eccb3282abe0227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483f260b52294964398bb438a8c3d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c4440c549ccd9f5c3ee26b00635c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b79c2c1b88a735a1a584828af5fce3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227329b8ed90fafceb518859f2df33e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976ea333ce9375592733aac8784b39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a1249f25f9e8e01ce806d7658c802330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06c46eaef93bb5ea5a7dde98a84974331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae58b19ec7bdff3f43ee5fb80bd50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4d6c9687141c8ff017218cbf6256333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d04b3c074732583d085dd68a6e78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67fc0b95585ca0c9ba6365f9fc3ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8cc12f7294ef2a4c1b7f6e2a1c5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3187e8da50d6c786849d626382bd715337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff909103d8517564d6680ac9018c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf4eb800df68d3587bb4765d2d11a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd789e15662a3dc9529b45cc1bf73f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d3a6b93f9896a555519231b25446341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523b481c583896b2d736e471720cf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277609958f089626fe0a680c998747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1a69505840fb86ac12862250fd874344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933e8ac03ac324e3e10e412064adf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9bd5909a0d0798c0c7a665fffecc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fc25a8139969a48578fa5c3230852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405988757b720bc10c00077d04f501348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855f8fc9e98458d39440c009c8c65f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128402505ecc70b0abee29902a81c323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e314bc0ba301642cddf0a8dca42d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc4060c521fdc5ca6d61f12dd3b18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eabfb3391fadea7cf7a0939aaed4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615202c9c82e6465d68bcc9033ce742354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb429aed5f16b1dc46fc10143798aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4b768178fcb28744bfe9785dcc0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1945eaf806eca751eddf4ed8d230357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e09532d09c4a403ccbe22b00407c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7c211d0b15fb21a90ed96742ce0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba42d9436bfbc370b6d257017533e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e02bca0cc5138fc3656adad550ad4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc2c2287fe21ee5d99efb6f86809c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df2b304f17a00f2ff49385165d03b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c543fc723fb850806af6d33f955884364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5999d66bda47450a7b0f0675a0d60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94044aa6e281f05510c9b69d281cd1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f017c127bb823456256b70d69c7a28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d21d645641dcba138b46f9ddf7402368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad678877a22904a4ef6610a40cc4c05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876275769c16f42ae43bbfd1055d7eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8ea393895e905f7fb5cb1bfaec6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923b618fd82c620f63ea9aa05fb2850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeeddf6f8ede2bba77d0146a1a2cd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358458c9c828fe39f6ccb36b6c9a80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9402f55602ae16bac4d6cc08cbbd98d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd669088f933c320eb2af19df3ee9082376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32d07ea13ebb1ea0c683b9f9195042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf1ed1a86a6673e506fd7ca05979a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0998ada8dbcd510b033616cafb35ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2fc92798b4a3d301de18e615f850f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae3f81bdff0922c60c9c08d0e4805381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151a942ee8b0eb5e7c50422e613416382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b068499a1659ed6929f8b8a778e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbae7e8f0edcf8fb2f39190fcbfda2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353aca13e9409b32e3702600ca087d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4bea3f99b7d454caa6713f3556ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea5b9201d64fc94930e15e52a447d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b98abf26c96d356e80d5906552554388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d4439811b50c3f1942fd370c72e75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcd8527cc1f580af131b50d83e8878390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd032106f90fa61c219b3fcf8ea6d95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724db7e9a6a6c77056b7b02a406d4241392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5438400cfbfdd8b6a16a76c739f832393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd6ffabbfb88c865a0cf6a379a45e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33037c091efbd456d0e49f297c979395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cfb11f82f55fcb024d3af75af4d14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8f2e3f3a6899bb515e80005bfc0b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c3fa41601b96692cf415767b0711398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9aa5786dd5533039fd23a7dbefefa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4cda4c68554dff3d5877e33c92e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f56ae1c7e4b526bf464e7ebeef728401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ceef35530c0266ba532e47bb3999a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef4cb60f153e3d3a58d4ae03e8f326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3966500ae2640059110f4ace2ff20e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56b7e0b74df10b660653a99e6920b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd178072f18e77812529d3f849f5c95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7816d97ed162250f0f1336619bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87649ee8bb6d84c52a249adb2c207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee962b586aa1c9ff455dc2ab3a322d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168fc1b4208d8e79770bc46f2cb449410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7b01215a2c2283f24413772c9e9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86144b03cb2515a4164bb9ac5eb9c4ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c536d280a96c272ced73a3e164ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d5d2d9b8814074dd04fbcee32ad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b8d1ee4c6f70315ca6ce315041a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d40d148b91247f2e11ed2cfc1e248416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9dd992fe339481816075c77ee9ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce1c2678b26ae568b7d5711f39c62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7299e1727901a146287971eb28e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eddf5719be80d7fe5d4e952e3c0b51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f2705adb448398d5694c3eb572db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca15164bed03cff9f7b0dac23c691422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fe59b1d7b3ef4ff46632eaa2aaeea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e844773c9fa8519f087b1c1cf98398424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4220ac9ad126225012227b106d204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea558af20f5516fe9dafbd142817f3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d3f0b7fd3c3ef52c843b97a238fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afabcfc5907051763cdb1ef3e99cfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd628ea44ecc37e89c2c530edc18d8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767827f96b545992db854fc1f985cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b7f816ae30958b125e607681db32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e2dc3b72d4aab4bbde365c6cb680432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0cf3fea23d512240c0b669af9dc80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966349878ffb09afaf04a0f966c85a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a97574836210fbaadb15d9973f71a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e02dc7d9a7e7670741e818f939975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c398d793057783bc0e9ca257cd1e80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9f3373281a34ba70c2491cf0da37a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36257c42e94c61c3d666457020ad395439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47d78c26964d8ddb67861487c50b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a59540112f47bb3cfcddd27d7085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3984b47be12256a5dc2bb2b3ffa8de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3911d8993151b491ac64666e104f86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddca7b4aeffc7922497ab981e66703e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12accf80c85f7316396849fc69a5383445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90691704b2c59dde72c14f68af5e38b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b89d8c4ea5d12d1b528047cef1f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634d3b2e0bf7379d8c60de89a5ea34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d3b9e7d454f4e8d22ce493c47f6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9143116e2506716a04a4785fa2c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f3151c17ef75119cdaa2405fc3a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf19731633fc82c89a0fea99313e9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8836e593c98f266ec2e0dd170aee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cda6a11a93a494f90148aede1916d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e3a2f3675e22a50bdc59b2d2d7fa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9df1095376a332c2d5e68fa2e22ab9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb1a795a77185e68f34e577a28b5bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4e5a1a21e81ee6b0bd687b27c72a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19e804502fd501064f9c37287575c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646540f7589eaa08d9f7b40aec5ce0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21680a98c2b27dd9c2a7531e9fa3ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723f34f2deb46f836bae0421c6c927c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797cadfb4f17983c403ec4f07cdab67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39190b49aac7ace3521ee3df7aa15df4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bbd4e2186f0b24184dae908b05813465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c9949dff2ee2b0cf9323c450c812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde065fcb1522e9e18a385c10877a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3386b41e3cf03d1bb7016b49b9698a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4a06295ddf4a6d1d89e93424e3d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc5f0dd3f062280d742bafc8f5e025470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e94892939f4678d31a9a58a5452d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b3d1aa132fbf3c8ad3f0069329b27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb7a4fefcef1892505f23d7f197a8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64472bbdcb6d6591d5a700b27c072937474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7955585c30fedc806a1706716ea49b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8e0898269201fafb61111b658bcb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b088609eb995f415dec90c2f77dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96e6ee4d3d4edfd4bbd7adc185fe8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc26ca3014aa5ea1b6e7d24b262a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f554ef4f6221c1e2e418b8e7fdd9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d940aa535940f0742f9be634cbb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b5b5ff3c7253731454c88e05e00c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16fbb9f099757a58363d9093ee2b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1fda10bcb88bccad4ecaf3ebd6f4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd22b865ed3e39496d1eae91a29f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf9ba43824b4a18b1e5bbc7432ced9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba14702f645da795eabfe6e6b2f8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800215cf53ab98c7abef6559c05851b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03aebff08d5134157fa491cc79597c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f63ad2e5e5d1dc5a038ef929bd11c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56162931ddb2ca56924a6b5dca0503491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086967d158253cd9edd69c91efc821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2396519f67f4be78410e7e2c35342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2018a6466232dc6b5f8c871c43ce214494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb984f2b6f5da578d4202fc8eff5c773495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55320cc46f9c516c1aec88c43144c143496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b466ad7be6d2ea1a5ea6dd913038497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c58d8bc6dd268913552ebc7dd6d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3746aef52105ac5a8b6a54a4b979a00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eda88059699f14aa3bcdc3cfb91d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd1f3e242c97fc087ec75adcbb006501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9948b6e59ed449371bddd1bcd626ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cd583121e5e930309a3d62ff764a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82e97978dd2c987d093e6ef7df237504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a38456d27aeb6e52479161bbf40b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275001c79931df0349fa65793651de6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c75401be3302db557f94dfc6c6c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871f810620db90c0b89b5a365335dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a39d7bff7b19d0c32379f731520f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dac8ae9043d34868d4bdd2bf2295a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f6821b50b4d72d48d0f342152217511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0599507a044a3b0c71468fbda455512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d45a470b4b05632ba640670238d4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9730cd1a577927180261b33b415dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff1cf463fadcaf577bbd8be920739515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5e0a70aa1c80ae8b2f72943274ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24cc79e51fc3f68a1e449343cc091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a74e55d7b2ee0314275ba99f91075518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0860693a98aeef7bd5376515e949519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3e6a6f92fc9e3872e9f564408208520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee16eb392ce504c7f487b87e4b69c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779170e0d39802e2d71819168e825d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812e8072ade905c8798d9236a49463523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d577d939bdee0f9f82d842cb7190524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5b6583bd1ed8b6f9f52ace4df38a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06248b9333c6bc505f80920a25abe60a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204eaa8bc3af65da007306a43fc48f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c7b911727c3f9d1483d094e252bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56002efbe2d7cd0d53214adc266410529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf99135ba3a90024bc6c4ebc268c31d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2e8e4874e59f5e99b0e114cda84c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74088a214b1762e1ab2ae6e0074ffcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306c7487d1637c72ad5d65d53141e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41ddf145ae106ebf6e87186454fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487822dd3f33c1b54831bb71f6243f61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0dd700394fb6b243a10f418b5c462536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb3c3a4a1a1bfaff353eaa326f935537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e745785ed28d05c34d1d97fa446cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6deb491f69336a621a5c6f1f92b9a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120036425c6da30166c253d6458aa2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06449f57a0b17f16eb098b56d20d85f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01b4c3e9802ae3c0a84f9952e0add542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46bb3dbc012c119307bdbc4a4b69c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf3a2794bb164a1d46df297971d017544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d54912dbce092573c82fa772789d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a80e64d09e145ed6fa6f6ec2dee9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380b94b6469e2d5ede05a79252f666b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce49f0df85559feec3153285768c51e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aba1720521c8e10de423dce9dfb313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a5d8b2399cbd9f175f2d1686d47bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ac15cb9e10b2f800af31e4d66259551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd472e774591c6eb544c5f086120f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e5910392172074331eefbd86af5d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8a57a3c75134a92fa75e09921c6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fbc276056777914a3a86e966db83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0f7b795095aca16f111defce9d9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ba34c6ddc2b7beca82dabfd44895b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b55d7b350242959ef71e29d078a91d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d237945907e46025f08f21e205d279f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c38db5f0c0ed3d76154531168d503560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bed8c1b3d9e7a49d3e894d9fbdc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a877c3fadf8700061634b498a17a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9d2fb69b904de6981244e75b4bf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163188c9efec44cee4db305ffad12c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84132419c5ece2acf55be04bd3397992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31c0a19aa9410d3505a1f47fe83f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3254ba5c9419139f3a50a2305127567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a83f4c67c658446890bd614159470568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a9896e7f90c2d0d63c5bc8bf77ea4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aaf6a88793d7c162568f8f0e74c38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01516d5a96e71a3d64d5bde7d738c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885802e7d4531008d49c0eb99be115dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156191784fcaf5a69f866839bf1865f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99f7a2960210a50d4c431c38398b1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815783fcb9cc0a94719ddd7e0a7b1b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d5db6ba2373d369566589669a842576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc9ce251edc26aeb94d0bc2c7c1ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3076cc692bb3bbab8c7956cbeff6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64019a9779c93739012045f4512f5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4ca49bf4f58c848498470e2161f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f911811252c1fc13fcbad54fc53c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca0c57466eba16810f335422c4b4d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aba2e29a8fd4841ea484f83046ef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f338d30e11fdb250ad49c1151a7de9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e998be8ab3d48677a3c78b45dac97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47e2e04f11c8c51b925cafd409ca7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23742f0245a8a0ac682f9f93cde54c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d3fbb52c7949ebd9cc1be5fab45e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be4f5ae67724706a10441784e01abe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd18fcf467d9aab2f3e28005ea31a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9456bb81d62023fbf36cbde8b32e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43856943575c9f3761c21c9ca9ea2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc60290cf8f84bf3b15b4139815ba7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c629c97acf6c08990067dd3291b070594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a8a2abd57ddba6c8301d091351376595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01d29da9663c42cb473dab31fa0417596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa1c47bb689a8d5a543ee5f7f2f01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ada6891cf3d6c246c87b96cd6844598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8b04317d43c227047575604cce30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196815c1971de0e9e0f7248aa9540a6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dfc6ee14c288f9b832a660aabb17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a1e5c201afa44881feaee1909463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd582364ef3226d4ad5d0574317ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f075d3532e83a78989202472b52ac0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fa93ccc142d3fb113a745c67d2244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ab46b3c3b09d683dd1276adbb9d34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18f115f012f621118403dab965425607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd5a6bccaab78bedd6ebf32a6bd18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6858d7ed5d0edc46631bd97a48e877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6a7cfdb6a94a1c2d0d66d59ae5ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a79e9cfacd55532a6bfc2a9a960268611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586312c900dc6ef92071851bee8c8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53cc09c8c78ddb7cdc89f7061ac6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ba860984c5e979ebda79d2546c6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e43c01921021ac91b9cfd393f1609d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda11f37ce02e0a8cb43180b2e79bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d5d28da8c0bba04c4e67bcce8b4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44943b0f1bbffc601bf4cee217dc10f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e08279aa6d1ef7383abe21bb80930619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986116528fa2a972870c4ddab5ec7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12691771282ac689fa0e3e89935302621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0f38d588afe65c25453a048c3d42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7952c9a1b9718f2edf18bb2eead2cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e4854f323631c270a321abc5e193624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c81b3f340f1cda98cfb535145a588625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506ae582e2587727c0c811cf6cac9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1c891b6f9e9aa2917f38e2a569d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8eec9534c73c07e9f69a8dde47da4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede70c46c4bb47b08bb603577b7c47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c1978936ad9bba633226acb2e396630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad6fd5e71f61039f013c65af260bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d113694e6a110a15352c3aa61887632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b614caa7a9aebdf6839d65307ace2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065acaaa564fb6b6a998264a56502f90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76819185bf413b3172f9100ae20c93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41820dc52c300365384af8810ba51f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dcdeae2857748b91eac64945a2eca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01c65481523caf06244f54ff00be1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe847b60c4b377eaf9deac4c020f6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606393839169c2941ee7f90a98408cc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a27e1ed68b6dca2e8e90833630a657641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a184fe56c550dd1b399ff78da7c6625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18e755897bce214fdce3851f5e6db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c36aa3d0aff51de15f8cf8dcc790644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ef0a6f0372ee9cfc51bcbe085d836645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f507a0bb552e92dd217bc9b70c4a65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3db6c3bac14d102bce7f7c09874be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf983387cf153dcc7d56a260f58f6fe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa788577561280efc2a52b324257b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd11a789990efc89cfcecf25c8fcbb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50624efb6e3673805ca66a232d1578b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817598f068fc16c8e83e44be871405a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef064b0ea2001064c4b5e147df3618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bd2a6a61dc028221a378215dda21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f0e93ab193071373dda877a9d85c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbb6d38cccf86faa9643966ffd0de4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e5927d5fa09728ac41d537bc0896657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607553b0e8b63c24e8a220f64dd79629658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5d57c6639fa36a46a14eeb9c8905e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f9625ee60c3a5cea32139c0e0815660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25f0f66504d4af91a22d55d39f1bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac020c46e94f06a4282d1f712682454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f556efe129d6cc55ce78b4fa3711663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30be9c18f8b6155dc097e7395f1167664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba64c630432f55578add957e578f37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4337bf6e2bb33ee2af195b94fa20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684fcea1354582816f30ed9408800a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796360a9739b074afc0eac4fc6b365f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683533dc757722a38531e28efdecc87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b781e7fba600b724c01c065d43d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060bf91432651571d72308bf10a6bd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540186053270123fc25d410925131b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a8ed4529d922936f235660885f75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254235ddc34760675497030c55b05e08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de8b71eec11aa71dfa81b3b91a06f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef704b6d7037da80a9d3d7dcf43fa32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cae37d4f69020d9b42b3630fe89ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662881eb9f040a66f42c595e1b13a93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed775a59b045d6b77f44c925f4191679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad827f2f55be5d36fbd2e1632539291680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4d051e43a7cb26212779ba7b3501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793f4610f6b436ad9c8586cff88518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6adf70dcf941e9189574b7cd9481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a4eda744c2c3703d27b24b433c5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b46f776cecf089a214b3ebfc8e87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6d298c56cb8bb89c5d87f0c5c90e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d639ae43b9e9a0045622c1978924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b6f866fe09aca6b97b96b3e04524688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8eeeab351fbe232dd0ec63b1c220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653cada7e8dbcce4b26bf86b803313a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb00d04be2b98a4e59fe2f8f064313691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fbc08656330f84fcbc3d29f6c3daa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd2d0a0b89e59634ce4b86a689f99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f1eb277b5c32713b1a982af3940c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27bf987d42a1e41e91e30233c8800695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79047fa12e8eec6c7db1c2debb7d87c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff23a24b21b4679e2b18158974a0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f76e8b4ad023fc6ddc3a4a25ac3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127234f0a585558bbf4deb134f0e1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c137a3d231ae379ca6bd7ac34ff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf1d997284d17af75f1e32b8fa592701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b6158ead21460bfe3d656d048639702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9dd7413aa949544586fd2ae39e4c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b94ca7122fba06b2842fd9bd46f2d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab8f4f356fc6c0546d38b71cbedb8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80658b290e6858602457900908ed65f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bb94a0393cd5231e2b07c38b553e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c959f0a360c7d3d194da8abbe8e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04e008ca37c0c565c05a2498c80aec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cd1dc875cdece0830e39ae8252178710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa198516f49e0e6e7691d369f2cb7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a4bb86e86817306f612d1aaf3159712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d7e6a2c64d7742adabc626014cdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405e9e4d23899995afddd6629bfa429714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202dfcc1a15ce15be9d1a676460e0b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c45a29556d66b278d78e253235ab9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d353962d6ed8ee4b26be6e81688600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907563ca89aa94d0b4efa4753d813f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abdd7a253a42f07deeb1d7de5ee608719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb963e662baa5585fa45f71ab747c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a723ce1d795964999beb77c6a1931ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a86b61dde76e1bc9dcce37e5d8af31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41691ace5969b772c7f698c41075e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34debf6ac628fce00c3c7278785f8321724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5408cb5e60378ab690d40fe367dbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a884b5d9d35ea23e75ecb00e8e16b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae3bae4d55ee9c2f5aeb4564a6bfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff99bf6d50da99108e66eb3b4c529d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb1d0804e6cd2f562fa50847204e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05621fe8065dbcdf34bca655941e2d18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a1ee5a4ea22a961619f08d7a9bdec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a956cccab55e1320156c50b85f0953732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabefbfaa95943cc17bd27347e13e9e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349ca4e31e915b8a7de562178814aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368a2e6d1e7a2a2afde1c623fd7ff1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424d0b45ebf9577d587b2d5ae15199736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5a12ba1afe50035f5710522a9abe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb62fa76ea557ea5bf3d25efc34a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179947ca7a29267cd55e06fa9a5b1a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4972da5505eb424e884bdc4f69a485c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921b7156a67ef975d711c78a5549036741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00294e60aa0c9ba43a4ee269de6a5081742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442def83c257803ba2148fbde914eee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373178fa1c4b6fafc38fd60842e4e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764d9e24cf715ce69edbccbcc47857745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bba2dd50abcb81f009d4d4b71476f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332671504e6b683363b8c47c30e556af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bd0724e57f85bf9877fe273002fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba7e86913b317a7d9c39a453837a05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958ca9b35f96b1a1f2132440f0634e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8092c4932404f2e087a7c9108f5a88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6461ca13bf19dc4cdbffb1b91f74f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea229f9d58a76667363dc3cf9766dcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13ee4d2446b3c8ea9fe435ed8350eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f20e32e45bb0ee63395738675d60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b828c6112d372b41a95676099fbd17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a5c9358efdbcb6e8d7829a490169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f55db9f57fbcb48bb152a150fb798758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee02e446ea71e4ff965fe2c9bc579759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2206971c0066933aa0a68538d69cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a8e467adc68e178824ca5c186f2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f297cd139b36c63c53067c3a37e2ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e334329250317eb24338fa4241584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d515eb113cf4e8df253a06261fbcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01ddb84a4915b01772442cab165136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d56943f78eddb4d1bde62daf89cf0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101acf4175ca3b04ce5ea57e7d4f33d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c807800db7ef5865a4cb370c4ad02f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b45f4e1f281e3672248e7f1e1fa6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97f35e850341a4d20816ad1883ce4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450cf704e717ddf8d1aac6f213d2e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b534f74fb8cc6dfad827959e87fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab9510dd7f11496d39599b945457c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccbb3aa4e3081321a583c5ad6e46ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e81dec8e80f919c57af029b6a139416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3524b9ebffd7d61bd7d02a8e14b2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda051db85f22f5e9793358a3a93fd5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196cdd1b049eab73bbc974ac0b21a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af34469e5bad2979fc2a5f09beb8c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28060f9244595c147b7880240a4b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0317d4406882347c2964f9959bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae479601ca457c9e8a9f702419a67c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398417fb6d151a9a6ba4edb0f20c4fc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5fe84d3788fba23ded6e7b4f2c1a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c400ddef5fe9e37c0499dc59b400e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9106ea164f8e9320f10e08ee9e3640727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eda7282042f55016513e8237161628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a15420b7a0bf21afc2eaffcb9e1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa4127f24a0dd78f43ba40c56e09d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd138b05c49b8f5a0ed1f136d473c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761481eb774d19a59c203dc6a831e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ad96b4f3da60944fce54f0f12c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98483e2b750ed4a7e2f6cfa34408af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0a8b387d236c0142464b1feb4ac8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adb8dfcc0df09a8ced1ad08311c96336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7549c67e5f2a1fb3b5284b5ed30c84237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b4b244831b314baec1028e69d6f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bec8274d726ac0f95d122cecfa54739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fc887f8c1b1c6c5651b31645848ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6cec2d077f3969f65b9ad17701cf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c3be5ad05a0ec880a6c40d2a11f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a79362c1cb854e3c4aa2f8d153ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435fd12c705886fd331cdf9d7dfbc3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8876e6e1c89ae7031a43cf28c08745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041a62e18846c0d2f2237cdddde7a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8386ca4a3009d1f6dc13b8e4038347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38e17f9a65dc9d8d5e728a364e77748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaa68493a68cfb8fbfdb4fa45d0e3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a67498b85714b77f04963d26945650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbf54c9677281ddd19f5df16f883351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced8d027c4750b23e737665d1e94c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200c663df185cb01a10be6d0bf9ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9431641b7577095e4f90b08ea3bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b8823b856419f0ecf253335cddcb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e701acbe9f5b96fbf0f85ba6217e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce12d971a2f11977eec9d09e88f4ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ca8aa4ae96ce4330c6e168957a2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6209cfdb7cf00c9b8f79fa804a4dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c693afa8622f1af19969a30974fc4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4eea1f9f5a6f17193aeb33d0c42a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898df5f57ad60328a483b4a3a4474b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32545e5bf4de3f89256e29f901d8452b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c96c659e792b6cd3d4d9d8861baa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d945d549be312da06d1cfd6bf26b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec54e2f8d83f419031923ec3d90f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83791ed4c02f747502ed0f21a3149e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45f4ec7bc9f1db0bc866cc1e7130768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876ab74802fba4631c0419f0be21d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e898845d966b700058f10d2a05db7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e9f4748995dd09c5f3388c5872f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b480561a12f5fa9ccd98a4566de172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b0f853990a35e9b1190a6d22066673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688021dfbd898e806854618f72b0e1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c42c1ab5c8444da70fcd9f444457475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f62e27f20254a621b275c571370ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa78981cb10da593e9d4203679a6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422880ec0ff0ab266943383787d33a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ab621fe66f49107b88616e96c5f7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6560ec8cbe31843f49310576e96cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1153623330c654beeaa010166b81c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8d7946a4eed61a85b6a0405d4ce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd675951662e0e645033a9ceada4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556662c0a917f9c3776a7a97192617b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862431f8dc9df726c62839141035a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f784c7fcbbcba0613b5c32ef4a8d61a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665265d22866da52f4566cfb83bba687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb99a8c4cee0f3be46c900124dc85d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed5a13598216aa5a85c72d6aa4c6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688392c68061799f3f7f750978da1ec190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c15cf4c8d3c784547123c950147491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7dfe5118f4bbdc2583b768214d98792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad65a996524b991b2345d1375b8f0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8966b24ae212fc487aafcb17645e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b94b707e4d74b88612858a5716f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6a1ffe921b53a01843893e1c467796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4a3422429a1742aba643039d5d7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25982a5fff51fc89a2d03d33b5ed3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067fc5ad559b3d1fdc3ab06493a406b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27045553c02310adc42871348055c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c86a6ddd10483c87c533da831dfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6685a676451bc987fe980e5487eafe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ce106bad78f2c6c4b2267a7ed0c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd885ef7935ade5d3e8645929deeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66337af64afa7fd1347a7db730a1e230105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf287c879bcd46f83ffaa10755e906106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b7c84148b92b16cd967b5a0dc436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492fe4f7c3a98b81f58d3154646014108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35400e41223cc1e8326aee3a8cd2bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18772ac77e353f28d2a46ebc5a48e1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3a48dd26a82b163b3fedf19c9ec80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1584d0ba17e000b72210195a9c66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc021d25a5b765b0aceadcf02796f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027429b17084b64942ccc8ea631b1a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2824b71729a9c0bc042eb333e3eeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471260fd180e8cc24a2995d3eae5f3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838a8f76ec1adea53f18738b2acfc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b55fbf0921961b147d762d7c11f5de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feb485f62b273e96cbb57cec634a8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580bca616271c63cb529bf0b14ef61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d5745c6e4401310599f33b08f16f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000a184fadcdafebceb83afa7a5fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f240845e34120f3ec48e6a496ea0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067ddc3813da5325227645a1930485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845958ed02265b034a2df2740d964ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ed88551bee0cc3842d29fd0e5270b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da830b52b412f2a7f4db10ba1216c713127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1b87bf85a3c0c1e89721b585b8720128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea16b9255ad45ef3c36a744c59b77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb114582d542e79be15fbf8d7567d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286c8ddb0447802eb9fc1404414171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93650e93182326e4c57a59bd24553a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911aff655b2ee0851224ddf95d1b77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef3bdd355d3c9c0e200d9aa75b54a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae8e52c84db6b3c690b5b2ead9b83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33156e6fd668f373590dfadece50b463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d195073f06fb2fb669c25c401a53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c85d8f241e174b222769c78ad5730e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898616b34c875d5c30869e5d14620093139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a5a8a408324397b149edeb7537ef9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2204191c903aecba1b667c2a1f1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94041c7cc0376ae29e0f712e68b9525142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb379a2fe5326a6e9f9d99c72e805f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee735dfafb7160e4b5a4c03fa2668144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314423739c82c4fbcb2863d76f34d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6c7584313a497f666d40ea3e23ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b790439dc7aa70df46cf08273ab6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4f64ef2d20f55025196b3447c6ee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce63e1b18b8bf62efe709a34e8d9a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289408ac85ee18c54f1f691e3249f62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0085e79f51af3892b55a16844df2e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1f7d34b038f9a7bb5fef41043ac66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e22c81ae79ac9a154b8c77bb644b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc6527c58aac68333a30718b84b59b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc182f482d250d2d4cc57f024ee82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f932a11dee4448fd4e0dbcae50b495156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9facd59ff0c778f217765bcdacb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8589f01931a9721b92c4e60728948158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c42ce0f60b1046db72947d978cf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a9f1a688b0bc248ff960f606eb4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381daa69ecdfe9856fa939690339e7b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802ae12b41a4bbeaff1fb7904539a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a6db8b73ef428a876b7022b1ff62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8fb81f0c2e04cd3d39d90586bb9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae2be108bbcb0e31a77800ea4ce04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e8225e48f88e75e1f55ee80764a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92117bd9ddfc677b19a23a56c088b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6b202e2eef36b14f9c8014b60f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8738a6af31b535cc24604a26e3219a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521d2f688ec559d0ded2a25c3a44f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7c2872dc17255755102f4e097304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3d7203c228c1e0c9ea7d0f9d5504172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d7ef291e66dd20c3bbe524f1080c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814a15d1d97da50f0cb7e2ec4b1a2c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d6d28fd01e395f786d7008abf489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d63007db00a17fe11934d661b57433176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bb24960c549d9337cda58304ca656177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82e850cdfb036cb748c5082c5b1ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ed80a0da32dc7a61bd0322c39b828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86ab31043511cf2e096de782434e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c74079626da29a1c20b6a32fd6aad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38e4683812021346869a52ccf9b66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce25aec4c2bca19ca9ff53d5da4906183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b098eae9551f8ea6c0d1c06ca5b93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d9b5ac82f112c6a67ce9e4964cc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04c4fe0172b74e7dee734055ea2da1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe19a660a06082a7453f74e0587657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc846e634c1ece80472780ef4499f6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea1c49c37ee121e7f9fabf44ac188189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58052116f4d54beaa47486153a894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef4e508c081f9d90198102d67fdda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cfc9ad26cd3676b5553a0b28c5c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a00fa41f8667d8bc90609cd815831193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097359ee2927a53430bff3554e41cb72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4f2a83ac4b0c55d03985552a460a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457b03a8b63f2976d29b0799b21dce3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0a913048d67c40e93898c4266939197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50788842bcb19f99c45e4bf98ab462198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b21de45bee0373cfc351abb609126c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4714f4a90c54f3d866542cab2c8472200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8524e636c6d75191bc17edf5657162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296e9e4cc5ae0829688a026f3c9b10d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b993983a027aa0f5d35b32200262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0c37eecd44e5a2ee9cfa9e32bee3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a3481aecb542eb22d8acd614a93b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574c152463ec1b10a06dd70be6077e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d2f96afacf464493efc5e5424fbb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b798f09a4eab71db50547a5be833d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4f82161deef122c44a1db7b209e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46370cb0e49b069f99d021d4396c3446210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb5effbca85aba85f6eacab8313fcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71242e405755c51cef607f90709a31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37dd750ac405db72055f647622fca5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bcc857725ce4353df03e52b934483214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33aa6198710d92dfee34583fe41afc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910d8c68289e9156955a900246f46a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52dea3c337e28306d9fa4e02e91500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ebd2da849d9375e8a922530cdbd90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c186c393d969b3a37802e99cc464219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ca568dc08bf4e572d01308d55e69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6406c72f3118037abaa3b21c97a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e58736f8911f35991ce9e3edf0d91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e315564d5015ef85b6862ac94424685223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a26dc1c74243821debd2d037c1bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6cc8e27e0d2d8d6bb5f8f368d1064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7bf7556ce758c04285c4dd8dbae18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cd5b0db7b7a22611f88062d588007227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2736f59dab6e8aae83070884d27dacb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e2e3bd8b2835963fb6fffb7795403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f0098bd5ba39ee9643fcd9749a64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7b0ee5769c354362b05fc6750cc0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7eeaee9e71440b64a523c67e78d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c1c2c7e57d02692c6b799535a579f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4d1381715eefeb4e62b8497a52ca6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5ae6bfee4958e80c722116963240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645be6a64abb4e10e3c74e00b96d8a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1badd7870eda6680937e6c4ceb623b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a94f173f00077631c9ca79cfd4440238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f0b113c97a81a275b275b79ed18b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57cb09d0225a58f9628b32369ef0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb1941df5742b2f433dd2bf071c11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89e9ac6b6297091e0d0b2117d8dbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528366d51d02133e801e641817e8fcd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756670e4e37c12c0e6e95dc06242702244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45581d7d49046cc5adc4615e2eb26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf5a35b0ce0185732261cf73a2eeb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1760f32dcfa16fd6f34ef63cf3e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee08ae95900aec2ae40e1b73a540b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523144f71824dfcf4831a7d51bb32a95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81df1a8c83f638e95394ac9601969c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724995352389454db15a2c3adee6287d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae66665bda7c15c8f8dab361bebfb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a733a3d3e4360c9ccc86bd7b2babb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472db54ff6ab6bf03d06cf81c7c7f54e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba227c7f058518d2e9e27745c3993e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cc4226252011263c550200247268b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26521e04f71a53f044918fcb02f26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012589534575b1aceff795f3c4d2aaa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d31874ad012d65818d46703c05566259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1b46f09a7452e5e48bcc624aae81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b0a4b4c8877aa7aa5293ec3bb1bf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c147a7ed8c16675c2f6332fca6f1ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c27219c6b613a975acdbe88477d75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58aa940c4d65f4244f27b9748bb4cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c0a63396baf590371822cfa6bbf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56515a4cf341289e253238c22ec210266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b700a57367c7868a8b9a30d598b504267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae088e5732729055b9e70460a88cfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0947bdc480d24899a20d696a1d95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b703273b4b565a1e22d4b341d7151270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ac407491a8e23b570a9a672d727f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e2a739c44b69d29ba4cd2819649dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19513f5c30a49f4de49854a2586616c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac849a8b8aa0bdd59bb18e70f3b8b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de23df32b872ea0ea2c9f9585aa255275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efacefc950a6a80f2ca51b959c69db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0d209839251c925218bc225c6407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356147837418fae9f3c8b0b18e1940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454bd8bde1de1379c13fa95791cd260279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157513a63eabffe8a04baeb2320eb74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb3320ea21d4d2e713b33b7cd9caf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868dd3788a98a3c75f4f00e994a64c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7348a3a6128c110c98ea50ef53612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e7f0225159c32dc64caaaf6144bcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5cff71240f05b224f1f6cf21c52cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8646a1fad5c8c6ab41b46471d0552286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734b2b2e37f1139e19d06cc7f4ab9e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ddb66801b3b45f343b0bb0743d56f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e898b4fa578bcbbb55b365fd7729289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557b597e337c128445c6e03aa161da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2613af9752b5c9154497e31fe3a22d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5624527a54678a06a0c748628b05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8dc79e2dce0472de987527c2a7a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe025fb9741114f023beac726bdb7c8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec76981965d46cb479270f48572f36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df73ca93cb175ed8885d8c0126f809296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ea3a97a81e9a63f6d826fa7a42f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677932b3105b2db07f69e02e33fa0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753d86a6cbccf8f4c780116e2f99ee3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e989837a999774f2c1b52af192c2a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709500b40b941da16800edf054a27135301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d617342c956b076b6cd905704428f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319821e51ecd12f3d94f833e193fae43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb996f0af1b2c3774106b616f69dc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338a98bbc18c79dcfca52b3330b094305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344adc98979662ed511c16e0bf3df4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e010e8dad606cdb48ae4add7eb5ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e27a51f826567c3630cf0525fc321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08216446a8f539deeba3202d97252f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cab889a35328834092c98b233097f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aa0390be450433bb09b9cf1426230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd203ab1d08e6b8ef51807734955b907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c92a0f439d3d89e257fcfb9be06fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10768648c21929d2b79b6ba6adfe8961314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490d069bf097a9c083ae094aec9fea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb840ac7a0a9e2350349c471d0090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd504c1138fd5d8f5f31a756fdd29a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275dc9d858dd8124db9b67365e9a49b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7651ab58a4434e0b53d1bdb13b53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca40eae4f86c329117f68aa6f8aa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0308cb55c498703e46fc2c43af494321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588e9e87e7fbf8ba641c0e6b765539322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082577315eec1819dbdff4647e86f5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9ede7fe25a010da2042d97bc7827324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd4addd50b09649dec078b71c240c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce85842dbc627396eac3af234d1b7a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c60947089db2a243a9315f6f6dc9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818805fb41e9ce4d9cf9a25f3af871b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89a967c86019834cfa23ea70938f1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ef138724c96b9c97b17609223b4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f420651f26d95eee8fda10ec69bc56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e686156e59fc4ffc4fd3579d175a8c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ba5c7aecb3ffdd33b5c1c220d748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26f75c4e3e2acb9fd8b33df6215ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d469f8957fdb69ecff27de8573bb4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e362e8719ce8c46356b9135eb31b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8169851e8d3aef6e3a2e99daac939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a0edfb73dab293fc45df00cd98cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bad9c1f0f9bd9acc9333d33672369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb309350f9399d6869da8cdd0832be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d35e9a666952e4fe9f3ca52f76ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d1c4dab1a85d1c3ad71509a51928342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39dee18a84cd80ff14991a64dfbf2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692deb8aa967349f74cfd0381156d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9813e34222b5c4850558187707d78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4115215e6812e542199e0657292aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650cb4b608b46aea0df9f0268827c1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb03703bfa2e8f7f1d4dabe6223def2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57f8252d33b2490822978465f88f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935701f44eef761baeaf503c659d50c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed57cda425002b967eb5b081ab80c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f215998ca8bb387f106446b567f67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ab0850c927b722b4777187c46cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2bc9d33da4ad33ec01be7c3aa873a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b0acc6d67fc5dd565d66630911f62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df587f2a2871643e68a5063ad466e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2034de7983959dd9a2da887c38bd5b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db32ac034669120de29249a2c7c7b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc26d9c07e3c85792d250e368baac41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982ec6ea88727cb754c2a735806ca3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb38504b2842080dd88acc07f18f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d72a47cf8c024e5a10ed0fdfb6c39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff3abdabf66aac97f4f8725117d67b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ded883a9e5f06113a5d4581e8546364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb847bd4996d1733982dd9a3b1a0ce31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9524b813df7f19da77f0e8fa2bc09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588dd201d98a101740c1c324d268879367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb4121a2809cec0506855fc14199c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b93014b063c88a723a22fe8b27d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c35a122dfcbd37d71470d27ef3a9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e83d99ccddb1b65f1865519d97c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d5ddd89d0a5629eec5e3f6e834458372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fa10de0336d6788f9ed745de8f39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a3132ba9d91047276faf9c100ab07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc8998f83c4e8ba726b9cb778d4c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9968b7ef7c33dbb1cdbf5b627cb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b535b5a48afb0b1bc65bdc6d7c9d69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c3429a2a21a749a7280f95f09a7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b5bcca416093bb09f31291882778379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116054ed67107b4290e197fa983d978a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d652f45681fbe4446e41c1fcaff52a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313aa1a1c627327a887462f13bed4c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50cb9cbfd6949153f754f7c045f2ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae289cc56ae3cc5bcfefacfbe7b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcc3776d77461a0f53d10d836b87d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714abe784bbc7ef27aad52f1cb3d276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc193f9f08e92bb74719011222c2e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b51d40d3e70ef3c5e27fecbb0c0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f4f167a54cfb8db961ce7fa47f9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98559edb06490079fa1f06ae8b7847390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720a69fb99698cb9b4b0b90e49dec5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9938874a165303ca99081f662714392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575d34988e0ee0cc43ffb79df6c2e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab8d9759a1d130309b852a40a5403394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a47270c8c27dcde285e1ce50ec2e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fdf7c97dd57c59d76f6bcd4327fe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f35d2c783a58f2a69207220774b89b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6345c2d701deac08ef6c1c6eb2a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132baed43dc8c7b57d7db8d9968faa40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa92db43f5d7f169a088167ba1f78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397290a763854ac97ee5f0ada1df30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949bc0b9dbfd323300111d11795c7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d71d3fc6b5bbe4fbeb3ee537b07d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253eb2242b87607cbbe4bcbcb67b4fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f130a768882b6eb0d31bda2b71794405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68d2a4ac79760e962f207a731d8a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b33e09c53db2a0bbb1748a4b52d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77a6a5d9cd67b8067f3719418eabe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2ec6937775f7bf06eb3f0d85c58c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d493747027c3b8d681eebbc5506da3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575252e6c152e64b5cc91d6c9bca1d79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176629bca9a05ff47bbef3727fe22c0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020148bb00bfb6723d64ab478c044650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763998272f6191fefb05a36c647cb13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4244adcb9bcaf7a094b8cd8ebc741415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9311f2858f948ceadef04ac149ddc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae93b43c5d2addfdb3f5cd9a9b5c3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507409d0194508527e2efc14ef12ce6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef995bf18f7269bd30d0166e3db00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ae4dc7af81d9571d65ea2b906be8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cbddd4f2dc22963f53dd63a6bacf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9005846913fe08435c98852ea5fa71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011c07f01c70a21b8f6e0803b85b2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3b19b24e238bd7800b89748bb413424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa242f9593b71cd86f248d8ec7208c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2998614d20c1540019842e31e9bcd2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741857d8014e8c61d432f683b27b68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36fab31609e291f2e265f6d61ec914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f52637e3359ee956525e1654781a94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036cde4adc7e32f1ba3ff69236c4b3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec0ad8e490665cb159260e8c0378d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7807e68f748782675b9839efdc5fe7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ea2a4586c23b10a88ba75b3c4b2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3944ace5a91e8eb223f3b972894c02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb127c9cb1b7ee24f7ad3e1cd8d9c94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4f2107b770e839906903f8c9f593436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affc98d77a562319a4b2fc01ed106f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eaf54a1aca63cfbc9645be593725b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fc914b6d6327d95339a62a6a2fff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5f488cbf1659ed6584bfae2140ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4bae52debfae190f6c757fc386fe5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085851eea12fcde732bc1881643669c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefbd94d13eb3a59fd721073d245b74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa6cd9c4cd317c44baf7bdc68c0d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e34af0d7c230013576a65be777e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd11aae74e35c55428875a8831505c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e2d383a4a0a3c1cf8ff027f5e3eba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283adbb1fab602d1cabe941564afcbd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5883dd411d3adface9d3505fa93d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4dd51ac8252c315cf0b8f4ae2e4b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029d57c19237c1cfb2f319d280052f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66d7ca1be5b0d04123cbe7b14c304452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca8520f2e766e9c9e35eb2cb53414453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd85c47c53c70ebad47100b048aff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181dcc780d63be601e86917d5aaef78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027837e3af668b44ec087ae7d2c121456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc63545613d904050848694b6b146457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be5f2d48110e8f2cbdccc2f497c25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63848a3ac7b67827e8b067c2084ac9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd488c82ce7cb95a5a1bc80e62551460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceac6dde0d1fa3f4ab5364c77cd8cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6047dccaeea0029a4bfac32038ed26d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaef610eb4a206d926c8c0a5b4fb7b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0734a6cbb57086157dc8403dd5c8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b25b8ded0acb821ee0baadc2df796465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad0b32550d224986df1be08c2d1b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97464ae38f13e5007c3f1e0dfe31a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec676b5a70e825af3595b4d89f9330468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304885b7bf9507bf11555b19d2cf1b35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d0ef80c05148e3fc15e293aa717a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb93bb88bcdf934bf7eec1107d67b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cbc839f0ab072b202f2ab8a20cb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fb8a4261f71ecd0572f933b82daa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddecb9979492542566c706f28e21fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801cfbd6cd5901831f6d300779d67ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696fc218c7845c1eca3c63df47a281476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906dc96074cf643d45d922366332e05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad757b44facaceaae9969ecd2a4a15c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94e5c74caf4d89a2be3296e4d4d19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9558eea1933619e1b8eb0df6c58144480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e7f6eacf7eca29180dd8d6c91f0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee07df5e06b48daef1a8be245e5f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683b5b9e29b4ce2617377edf8b7b0c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85227a3aeeb052587d9eb92b9510c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8b007bdb6bbca34479b9e3dc66e82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394ef25fff587452d633734b9ea083c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137bc9f18e9d1cbfd67062e05d15ebc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bdbd8c4a273c2e70afa9cb49efe29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8baff9a74df6553a3c2ddb39b79ef7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0809b0fc30d9e20baf2b2884cf9ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1adb6d950bc955d851f44f0312138491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f0e6874ecdfd10b756da3ccecc40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a89abb366ba32b2fc8b758a8d0df7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c74183d8fc7cc611a456eab19f248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd440ea18b114c2ef2ba3635aa5fa7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa450ce3a1ad67a9e9c23be489fc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3640cc6c1bf5d82aa14da8e76afb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc6d43b8364a07291e3e08ccfd021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798e2e74af991417ec3437f645e6b2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e949848f159bef9b92f53658f3cf2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33f357d81a18da7385e37a1c7dfff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1cc3eb570473e2e8645d5cbc6ed59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447622491276e763597f2432b4d35d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e73d78b6d50c2412c9b71ed4e5b73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186686536a7a01058cfb1887c6b642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde1103f61611ecfb75c7f9a163178506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332618d3f79c7e54b82fd99ccf78af45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce2c9af0a8fbc200ba2216f3e0504e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13991d3e46bca928b5990dac9bc5e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714605345267ae4f3c77e60dbef7bce3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b24b4d2b59a8417bbdfa00b925eb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c0acce8801840cd2b55342516970512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62bb8136fa26b97421ca67b9c38d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e751a72e2192857d947dbe0cb6ee52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7102fb085543508bb419d5b1ed03b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d278048bffd2714fb5b0205e3971151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358d97640efe4d3248cb7e0bc9e074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2bff502d223b3031e8df4a8f2d1d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267b21f92120764b44a657a3080496519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234713edbeb1c28e0e6a90db24d69777520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b81e5edcc983c7b4faf97e8ec5e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddde9886de7a6eb8f38a411ee87818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05084d786474c18540ffc0f138992713523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451b7967ee8610d927ef0857c89953524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df744e649608eab0ed03b2f94386ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916b9c9a7c185f382f25cfcd3d7530526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda511e50456a49a2858783ccd4d482527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb818f0d2cda14e09c7b61079a8c48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee800af049ac01ca787a8f672f67b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62623debbbd21c3f17035d54e0b8342e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1d94772f6461b1573f8fdfc917d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844758a33022f9529e9ee6147b30f57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850dcee609365431c512b509b0ddfa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564984b4534d63343cc8bb00319072534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79775d6544b57d036dd35aaf4697f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf44007186a30318ce5baf95b35e9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b4835a41d397b00c251464d9c503537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e460d60e297821695ea239a497684e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368df7ab6b4dceed5f02b96aa78791a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b578c1923f53ba579ec866975e10b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd381267f4aad051b8df3f092e124541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eda4203ad17533447898e11db2a9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c9c6cadf050ddf25230bed28b97bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f2dfd6152f9e5c32cd77cd147f280544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0071d2fc33b78457688c2d7323f24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6e92656c7e3431274d328e259ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd37018ef120fce6e45e6fcdc893b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a8f5e6eab56771d8fe504d2980da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c7906628eab3e5cef1f006db2942549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1fa4777c21d1586edf0cdd8983d62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee3aa3e6dd07f403372d583e7a5b6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c479ad87a203708b3991fc8502954552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd417baf4ea58908ed36dea7cb1ffb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d615637838ef9505dd22ae97987b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d860694350c417181747a98fee3bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59bc57263b006e5386e6891c47d77f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b85666539aadde8fd9b2871b3401557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294573b1325bcb0f37500b439462111558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41308b756703fce9e4ed90b42fdfcf26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13f857ce4557ddb5deb4b9d56d1d02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a80c3f9b767a8e93bec0aedfe537b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d351db4aea61451b808abbe4e120f8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4087f485fd08a304fb0cf3d4145c5e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae696914d9bdfd3f5ecd363ee0a82db8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c148ece14d8ce9341259157f62eeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02604a23b366e8c0d30d767584511ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9ba5cdeaceeed7c9c46c2b84bd42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5003a28c4e079059b31f3a2f34fba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64fe5aa8b18994ca37bcdfcc1d5111569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94641fb10a73a9baaeffc3ba05623cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adf25e0adbc43dfe2a7fd19df274c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da39ea7348f051258c66bfdfd9d61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde1be84eec31da8403b937e0d3985573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d314db8927da71b54b822e424663e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7306bb1b8212c3183ff7ccd7c74b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325dce42fd4e65660796ba908df3d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdd295c3874cc2dc5a7dcba216a3ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443bbd4b72494f2eaf03a2ce6df77e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab2d72eb0b96935f54b93d9db20e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883df9bf37604b77ce982e99f334034580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de214857d0c08a9673fc7f3157997581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cb2b972ff7f756509a931c9da42e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6caa49533ada197e9b3d674c13a1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bbc9383cc3fda5bdd06c99e25b53f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583483965afd36a85b318a1c2abc69d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c7a759c685cf50347038519cfb48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464b43bef1c57a36586ba66ddf1c9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770c08e0ec62261318e835fb1878e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b929de27037575427048a23f644556b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ab7de0696cde3f6008e0fd42e4b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7719beace569e67a1efd61d55c91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fed21ea155eded00cb93dac305b4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f771f5fede19ae0550b9505fceb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1313654e7dd7e8cdfd692772471ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cc285d9b763959f05e732c16cd8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd5e6fb37592bd7bc5ddf06f3a5c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ce543f47316d8c90b616568ce04b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a964a44e557c1b1836c6f87cd4892598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec10c6879215508e646d98c262b05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471181e484a2bee759e020b9a5770b09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a4496be929bce8abcde524e8224f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a6f80f502fcede5c4ea6213119bc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e790cafe6b85a0532cb7583f5efbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e248e4dc6c5b36501209515d168f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba316a674ea10731051cd0c5d9989605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5efe4b175ae0bd568684a17117d3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2eb6cc66223d4ec6b20c17d34b3c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4e1a34f62f3826f69b80fff03edc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2391e937fce724fed5a23278d5033b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa708b5caa0a34c0e7a152a05d945f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eca193576cd40dc9e94781fc710d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309832fd1006cf8ee8a1e3c24a9f66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e14c8bb29a35663551e2ecd3ad1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf333f2a36665b2226efddbf134b76a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd43f1717e6c88ca06bc9cb3d4aad4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29538eb49ff51eaff33593f579e292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c6af82277970d62ed2d95d17e779617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0e78fa7a426db3df2837628fda407618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02436ebefde56c0c093b99fda63e313d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e15b566f441a5260fa9abdbf4030620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7465b1be70bfc5d06d846c735545f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab369530c39274af8cc57d17532f7a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b718a503158a5fec117d86d5ecd4c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c4526fdcc75371440564e307d3dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d6d04115843caeddda36225a479a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf781c93a8344733a54507a6150c6a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed496637a42784d7a2221e387c316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925d9139c495894da7802149006743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97335422cb2d9be0c3f3e79171da367629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d562f7dc2c707d6beafdf8923d20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daafcfd2eefe0cb3c691c1c6b5b91d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d81d9545016765de825a62bf5c185e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845efff573e833d57e99a1a7e69435633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91be2b2d9db7bc936de3b57631d23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f8cca882438347983290fce25e07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55cb21569a6ffd84122fd233280df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ffffdfc67c96fd8759c91289b9947637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffffce91e7ddd2e8b252c67c95a96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a61e855e97039e1abccc5b33c6bc8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf11b9a9f0b75ffcd054e10212f261640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025022cd3bac74cb90b669dd7ce1febc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e32dd1540f8192968334c027044c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64bcce0425750ead9bb98f1b25b05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf8ea30bfa2b2b2de4a8f82271950644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086192e0dbf51efb950774af9e2d3c2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42fc9ef36ef014d204c6112d091fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476cb3fbf9fa6b793208afb38dda023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3518167cae05f9b5065cd9281cf4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8ffdd7c0a843e2148fdb679bc37e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0cf0182c3711611e17fb0e9f2a69a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1ada9d98b125d4b62520fdd3ea21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cc603f1b8e19d1683874440ca52bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da430d0850f3896021b6d124dfd24c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d2e0f37d664b3bc1906323f837d36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980481dfd35e2b982c70cdd978845c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5411c7ecd34265b09520d444128a84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb3bda9f67696600476a39d3a187e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13c7d4bf124ae955a8921f47ec848658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca1bb1adaa25c0a48b1e15b67f594659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749613290daf3d394559a0272b90b62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e15ea48d50aec7034f20f5f5d6f4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f64053e4180906d5dce7eeb334f181662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9022dd43fcbec5acad597d610df5e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c996f29ef90d1f252c10f5b8fca094664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0ef8659e9a2fae580fb84095481b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad34cb83666a12eb1bbcdf90092b93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a7ca4bfe599e8c8e68c05dbf356e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b93c0de26a51a0f243f7180748645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc3e0b437415a923d8246bbd74dec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c1043ff2274d802929b429b090925670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc272febad122439c2d87ae624e628f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c41580b4d5ce4f7c09a4dc273c3d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c3824bdf804b0a70e3a16ea0b9ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ec82cd5517a4d63ed4bb07117987674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220cd5ee656504991d431979fa7306675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc76e86bb98cdc872ba34720c7d9f9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0068a4af59056a09e801e7e49274297677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459157f0f1a93fc12791bc7d584819a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933be7df46d8f6d14c258e1489d5632679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3daa5302d4c8c0ff1891d8c3dcb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df48dcfb432fe04f422d3b352c6445c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b1dc286768d15b2e21e5e0b5cd52f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8082c697958a401a15df9b1f45be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58774ee03adcc8f429479a0809b1d07d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4255b579e7def2c55642a5f0999e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88270e01d2fda9b3a4d2f429ea0eb656686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d61da510237dcd7337965830b99953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec006e18b22fe2dd60b512111525d00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807183d17b3c72dbe175f65f05e68dd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617316eb2635b40c10acd5f53a038f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703233f7ea4f35ff6b2dfd5233cd118691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231519df6bff8811ec645451e4dcd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3505a98576ef59bcb5461798621734693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e9a849356499995d7f1a14f05471694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ab69d781ecedc96a04518222056a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d536b8a1901e2330a482e9d1acb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26209c36bd0363e458a6a86fa154a105697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac76883802ba6a4e5b3a9f033ce14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c927772ebcf81d61be9b204cb24b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d420fe5660fc3d738847c81887584e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa845753f630bfe527563b97f58be0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945aaddd20570080df120e50bf1806a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17f5aa9408af8c992711e09c8abf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc77d449f618a5225ee0168b26250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0174dbdc0447b07c33d5530c02b118705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82486fe88156b0d8e4f4f914d3ba92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a1b51b93d824d9f48cd6a376a4191707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a2e10367e8ff4d793695ed00b416708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130d1440c7d29d65a9cbe8657d634e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c6e54e106c7a38a121207886a6fca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42aefab75c9290199b58837f86de73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30b4a0cc4b68a617d718bd32ee300712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d7bafbd086ec0061fb30e3cf31f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f2fad7ee488f02ba2eb959bbd297714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f925dc106ad5646d89218742e84208715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece726e3d4cc86625dc43a98c52a5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350947aaf1ccc79fb2a18e74a1e89f76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed505f813f10493c8b5887d65e60137d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5095046db1b1edd98c8f94d04a0f75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421dc7063fea0df69a316cf88cc181720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ee8b10ae64625a647e0cc3f8d15a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ac149e8d1bb64c744699e1b40212722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625effd4e198133b652223c151ebe9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8c4fbcc6d113ea75fc5c2a21a3ced724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e1482f9869ab415979f5ba6f46f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb57649a5aee1f6c4850eab6fb12a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4d9647afcd1d1de5638384a6d184727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ecdd0b76eef034e19d0d79db9f0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792d7a50bffd6015076cff574d4771729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ce2932c9e7bfab38d3c74d74fcd66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a79f26ee649c4e059a4b191daa20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c23a24492174a771ecfbf8ac32564732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee70ac9b0afc592044faa691d4f1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532705bb3cf5752b7d9d76670fe9575734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfccf5149276cbc7e65fcbcdbad5f5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13c480f031d63b99a451a326a45d65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1cbf73bb0de3391845e2bb3559ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4062250f4077a409d09937fd856ce3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1ad2bc7f571d6ba3b2f9024911a68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c613d79332f928bacb43246ff6a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d5cf1024275db5b150de7ee15f4bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3cf336a7eea18db3f73375ffc9be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d849df73ee2c94e2b9584acae788743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb95954e0b79b1da7de4e4b0c2327e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90051dafc9b538b09c101dac421f92b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c5fb467db50ee2a28f418c8fe07ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a0117ec8b4cf7347423c70d7b639747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117911b9958b01ff974ed7108cb039bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9954934a13e385d6f196999dc4e01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3db6bb1dfa1492a5d2b064198eb11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d5904ead342d338aeda24548ff7d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a3025698e487f22b9e9d4652315c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2a7468b41cd955f557498f8006b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb85bd825f04d50f980625749c00c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b7f63ca3b50d5e43e19146c1394d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c678a8a5b58c4d3cb53acb0e7af34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ae772c29f1a26e72cb349363f8038757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a893fdfc486fb2a89bec8681014e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159a929276d06552562724172c22b7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>