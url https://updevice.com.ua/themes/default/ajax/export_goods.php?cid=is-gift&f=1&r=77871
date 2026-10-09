--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159194297b38256a3bffa1aa6032d9601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513ae9496f0467e0185dc7908b77bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bae1501c7902593fcb880d8d41a7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743366b75ce02ecbf5e95a5d2bced554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651acfe0db28bff176e6ae4a9565791b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8927e63ed945f68994af27beb5b1d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31fae26b509054fb44d119e12adf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ec4367d1bdc19fe3631ab3617a128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f759c2687e62ca0421d06053f2ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac097a3e6e9f2f9fd3b49d237607910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405d5efa24b94476400567dedae05a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2054b38a39136c90504fa919dfd8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a9b5da27cbc569c03b22104a98d6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203c3a5064f337431985aef25a1b9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f50054ead04d18ad351529bc17bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624b85c059f337d551c39f5ebb2cc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a86578a4b6d4c966ec9523d7526c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a5efb4afdc633b37c5ac611a7c51918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b7958ce4c400b9f4540c5395c419819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32db57054d8e23447685fac48db5a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747712db7abcd38d016d43cb351045021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9accfd2e56ca12c4873d2d717d4b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b371f908ce48528888cb647f6d302123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889952b2e3a99207607956e7b1332cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250274765137c16dc7de4f41d461e71125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ddbe52236b7a051f9ad5bf8108ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f04bad6c3229b12c6e48d360b46b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460002dd9ae1fc84a6c8e41c9fe3e9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8127c55e6c75e7d0a08716d6d15f5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bfdff9e2a073104e03f03472614fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fa46c78d552da4a969a10c3f0ba1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b3e1350e28e604bcb4c95f58ba7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea34c7f287cf8b11021ddc784ca35c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9f4e8664751c375bc2b50c1a97d0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0f5d2819a1a564f4ecf6a66ffa8ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3acfa6473cca32300ac627cdfa07236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28b00bcc38e569dc398177311a648b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ff2a36cdff7a97d3e4c9e7d5b50138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aba7df5b69b1f212441ada813221539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac77b6e69927bd9d120e68f0ce62f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086088143f8cfb1bcea55b7ab92793e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00eb3d85d23b1c836c94cce0b4426c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7ec136186c36ac1cbd1d37084c5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4cadc84b9f6bc9aa5157dfcaada244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe865297f83bde140e3a90ad58d0bf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb0bb8fb3bc1d7dbe38eeafa79c4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddca677ac39c427ac8f11f63e7013447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e672d2b4421acd5bad34a1020084648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26226501bd0a490f3af121d9c7010f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3dd91a96a6098b6e23d7526dd673250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b56c646341c349166b522013f747d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46039f193aa40b443cbe7d9510c4893452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49af367fd327b1b9b6e034e46281553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7009f5a1ff7cfabe6f75367a5506454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893186699e1d9c2a45fc261c3e4c5c4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea394594cfda7d361bf9392c0aaffce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f125b51d3063d13b3697dfd16e2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79288c83508092284be343124d856c4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b5a4282372a2091f6ff1dbc0bfcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e20e16a51d4cca116a5567d9dc7a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73498024db42e8cf10a65ea9900ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36298458abc91c2f42b8bedf56dce562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec00642fbcfd1fdc33d72a2267f4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225520c3d22207ed9fa052562e69e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8669e128f9a473c803145a7be46f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b1e77de9782c80883267d276904166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6330409969555cc831e4129e541c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9fddbb19068e342b51b5a80f192f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ee458824a6616ded442a6fe03d0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfc6fd321a0ba7bc4c71aa30d431870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d9fb207c25c9b4f4050a2e367ac171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0da77b06171fe4c598c66c3fd4fd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f137352ca909fb28134908c2bda4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1274e4550c90e41709da50fdb7235674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec44a4c39bdf6313287828303dc15e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc86f179ab751fb9865c3c238ee63dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65971ca60fa54e38079f1a9d5601d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661828ae2746472d9f0e03a350775b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c8c68625b3cb396ffe97eb3be77979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4037b1d43c7cbc9590ccabb69efb7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ef4149d991fad13e643f9aafb37181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109b006ee8d24b236deefbec77dfa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bfd6d6d7c96ceb7e70f77b905980883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2881c4f2b8e43c1715fbacf543f65c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b5db04d35fe72f566afe7b2b5f85685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1b6619e3550b585259361e6d98e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b1105ba2a6a4f5a03b384c1c4df287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323dbf6b56268a1840d5dd0a754857788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50c11832f649bc33c2e32c46a455e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca358a5a59e867d93a3c9a3cb6a61b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679cdb49ce95527a900f9ce7ae3289991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ba005295a7eeebdcd4e3971d7f7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40121df210491c29d296179bf72ee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dfe4867aee2086804691e885af0d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c41a8ee94affc59b163fc38697e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932cfcfe35fed6482f53821eaa896fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158007efb31d29b92cd96669981c6dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1eaa9ddc861eafa6b0f2463346b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f38a3e9604e2528fb041af393e2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f713b5c4180bb2c8683e8755201f17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888e2f325bc435b7859db5ad53ba87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb9364ffb887b786945d54e7f1254102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a1f8cbe436e1aa0b8a58a27b7aa50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4d99d5edfd1fd63fbc8112ff61a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c300699868c1d7dfcca9e81e5d9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c3b7747df4b1ad8eb6e83b5bce30a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbf67107c44e74cc8e3ca9b1a2fba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62e6ff33f42b443cfd73a085a15e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3836f3cfc42486417f65f2236234d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a2908a153dd07cac51ece87cb95b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942dbd2e38a7f1e586c5260e9ea5737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9069a05745cffbfe7ed2683bd1ed71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96ed47044f617025ce3f162a66d53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826dd563cdb63eba36d60ee58e02a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37f690e61474b7efd39b84dcf93e4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55a7dec534da69e5e89b4f3555dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d4ed49cc9cb9c10de9f2434a652c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca4d0fe4d986fd7035be78e18d0b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad575cf7d5fed27f169c46832f3778119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dca37e08c428ee2fce1cedeb62abe4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292ff12c92f32352c821a7b84df150121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5ade54d67144fb95ef6a6d560f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e03204f8b8dfbde41ee4f2e3a911123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e43e34250e7351e698fe95c90b33f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54889e489a6b9487bf9da46f4602f9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e07fe703d812b8f87296c628d06e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd9ef17619fb09d88ef9ddb3aba94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b243ec491d9e710132a795cb379ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfecc28de1cc7c49b26357a05615ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe959ef0bec373a8052622ee16b58cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaf934bbe2df6ef5113e5d8b2747cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638e38f4e3e172658f489b15033764132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc111c26b562f32330b7bfd0479e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5fcf7f336f373949b5178b717cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4316cb81e737bcb81a947d9343db4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d3813f8bf8fce1ab22f2d599577e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205a5922a3aa4d41630f3bd8cd8334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ed0e21c0c8cf770139bde41dcec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945611cf7db00c0b8eeda3891cd354c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a357fecbb1fbbddd63079c53e770c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177763ec9de10c76d07242329d3afd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa9d9cee2a78f876f29558c899371142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebfa66ba4461d977f2b9bd71fa7017143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab744e0a2dcc869494d7892453cb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c63433e05094e0a4fa90068225d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea49f0fb1ae8a1292d3aa9b50695a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2d7f402bc4d6dcbe7b73faa98ac2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d715394b6661b02db35a8e39dbd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44692b3cfda63d956919651f43049e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00901e18a263fefac406be0dae966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc812fd7f8ebf21744854b6c27aa90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0846f311a4377dfd7dce2e924e2660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143341804800a623a603d315c9bff8a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d868865faded270297ee26ba7183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e53d9bd543b299cbe13983179049155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec46aea6b8bf13ff3d398ddc0d072156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685713ef97a3059fc0c0104205647b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e0d5d828d2ea60410c39acf728f79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ecde82a44bd5dc7afad08eb483d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69aac82c2dcd6d8540ebb54d523d42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75966cd6b35fc3290d6467ce8af2877161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977edd53da2ef5d2a5957863621a867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f7c383d9934cde62e0c280cc8d88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f2e698e379828e2322bad95beee50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd9ab2ef5cec8b743664d0467dd65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a16bd70e7cf71a3ad0f672422269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498ff37946e07c20bf98c1bc7c96d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ada889aef7b41c5a8b9f9a20f6068168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c689b420def98ccdd8ffe7b1c2e7a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99fdb0d3b5379c669b25eb4a51bce5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff34a3aed71019909ef4d6fccd9ee9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964ad8b7a2304193748c22a3724364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf4981ede6d77ae035c0a4dd43c4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01588eda815a5df82239c9d95ba6559174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc8640738d3e4aebce5246cc4dbc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc794775ccca67ba1a8feedbce3c276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8e8d8945868e06f288f4c834064a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4bdb5291b96d0d0924830e33617e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc9c6454a7d9eefc97a93c3f54089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e45e6c708890b28e65a388bdbe12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092fd2e1903606a966c1dde7d44d21e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd3751842255a27d54699c40f8b2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f2097e74f7691330aed8e81514997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cd22048762e50cd6593bf1e69c009184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdc4f3ef46b52a640572e82b81d436185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a0e7c3f284b021ee046b16251da5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b252a2b06c1cd2a94a68ddc4debe89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e426e82c55a4986d27eed1821053c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2dcf9030b89697853cf7789c952ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1827719ad57162ee1cd963df65917190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cb14520887bdd1929fb7158c5fc6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaebd4d0a6b4a35286aceebfe5994b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a34f721f4ca1fb6fd9cc0d4c0da8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b198cb942953765688c450ce6f205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a63f2d8fbbabf9747254696592cdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b32d688cde562fbc79e819de29bc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21a60de721d6a1f7b9a87b70ba848197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da38c29d46471e646871489a6e310a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb8331fd50cd8f35e139c6558655e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0c58f2e89bd4161203a3b5b1b61c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d0eb0af88debbcf284be6faf2058201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fdb6ffd7b500da4863d7b2b55ba35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c61c442146c0b9e65db0ed3b37cd15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573206f1ae44643ba439d6b6447b7e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21c1e28150fb4e5e2aa585940d24f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67914cd2e6b361a750be1c71e563fa25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32a794704118afc076ce5e926ffa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad539541137fb11f35af053ef3ad3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955e8f7b917c1dee2cf7aec16f44d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e115f43f5a4e77d308da636fe743210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba3e02ec7df1c4cb3d12ccf139fd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb69bae501adc5630c3e71c666f237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf05ac92a4a1cac850b5f1a96e887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bcdb08531b4de9bc30215b04218a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af2946b94610afb1884ef985894c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88d94418f4c447539526a4f472bd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9775a17fde6c936abf4f461f3b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389706839b6c5241e28aeaacdc9cb3b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39ae9b84ec3c4ffa1c85044bdd1b89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b95bd25b32a7a41f108fd0ba2a48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dbcac2222278340cd6ec1b0cc565c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274861807946dca361859bc4b1ae0115222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13f411d142282924f7bee634053b64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecf37b38ef91722367fb2927ab92e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48735c477e49ce3ee011a46eef08e646225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b045f0d85a13ed223d5f6fbaf264aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d915409d95638a7970d5e6aae58b80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6347eebc8725920f924bcfa416743d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb8d12c1e4fd92c6719f186906db3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba00dd49872eb8680960cfc7a086f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac945912face3a0833453175a24f866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940a3a3bd2c49493319f50789f2737232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6d75b1a7f811dc250070d3d91936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e01bd2c6a9788dc89ea78ec5644b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf4d5e79af5a16531cba41b422e3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254e2e1a2e717ca1fc500ade9b0f27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581ba96567dbe096070a3b7202ce4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc73b7f76730ef8f21689d67b1558d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832beddbf3211056ebf536d16140cda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4153f9b0f9aa5e52de311606e9e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f35f5e19a8b1b8e5814de3f99ab67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1341e91601921e2d034a5ed8c2bf2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e016ec331c894f5f9d9c83e64971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c036644f74771bb34fc1f93b70928244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f3c2973a772ce9a280ae14a7ecaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710f06076c04b668c1b7bcf09290e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0130e00177fece23d23a8b9cd78e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975184b253e8ddafd3c9c8850bf280248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1476b996b6a213f6a059eaf7ef05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcaa2fb116aa990b71859a342f5e23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41e009ac330f06ab46c02b2a24543251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa19978b6dc4d437e7efe5a9d600838252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3061745dc4d5c88c734f89ccdca2fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35daabb7eb3cffa1f1e6437cbbbc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed6724c612f374fa817343fb147e28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9eac1b70e26cc54c27235b5310de5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f308b28069e0df5be3cee88ebcde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d36c913c0d119c08e666c9e5c2775258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bbd74a68dff97106b317fb1bdaf7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4558b24421846f4eacddd6198f66dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097c757ed5d56bc887391ae11a6336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f46065643a42bc0ae0a6d5408006c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64baee273683781462ee76efc0ad4c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b36c6682e90377037c2f49218022264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9e96aa2945e28cba2ffca1790bfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c77ef00569de047e9a9c2802c9b6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb9cfc332c8ff4098c29ade0a2d7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc394412868e7fe71a4236d0c9f76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce1873cf1e75eca205f34c659513e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3978934072a6c7cbbb7b50b99d3f68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5d4040d0f1d1483f4e27b27d5d35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67eb2985efb5f80a8df0097ff382f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1267888b0711324979e9eb1de88406273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda61a16c038cbc87064dcc9a48b17c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead540495d79c9aa9839769eefcebdb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8a7d01befb6b8e994dac20d41418276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdbfea5ade88ae0aa314cd03b5053d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f40645d1412bdd1240d1ec986309d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9daf3eec5b377039c08706d7571bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514b6326e8c9b3acab10ba623e285c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cf740e05e2021c474f4ab1eb569e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a79b603910ac5b8a963a111e483be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f8604499c11b9eb596812b693d84d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae08dfecfe2e7095d3b5fc0d789a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2281494c8433e46ee6d79fe929b39f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971e97d96826ce1de5d2fc99b9bc4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c326ec9bd13abbabe0e52f27d849e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83cfaeaefa0f03de1f2ec63cc52fc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a1e7128c54ebf34eab871a872b9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507050f9139348e3169ba8dcbf9d449a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e808ec6a93d6d0c5f812c4c06c788291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5427067d8e32f6a763c56c5eddadc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b0285259a5b3942d83b9c01c3ec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4640f42d948131b83c344d23a1fee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d35352b2fb7c4099eb001a96a72d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568a1301e0ab82e1725ab0018425968296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d381d6bafa6a1c8c61a3d7b3826a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7605ae9e05ce5bb34646c0e8bc9f74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033124720653ecfd1aa73ef0fad523b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509854bcda4b65e2ca2877340ddb42e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645008058b0b58ae7095b9fb81cdb1f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f04689e7322fe0047d9d9f8c82bac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423bf28954d9bc5337b6549f35223ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c2a508bcc36138c9167586af6c3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7812d43d5432b4ead046ecdfa5ed61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924296ef6ee3b8d27bfd0921aeab7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a1aa6de8bf0b8f5b74e239538eb1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc96c0de7f13ab0258ee91ab8e105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa1f125e3ab5ccc6e5487f1bc3ed70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd0c396c4a9c384e5db03b9e9f890310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ef9871b418ec100afe2d6c8a199e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddcc2ab0286e8456acc2980b8eabee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0d725a9bbf83b87e4f93ff847fb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe39ce40745e7af783a6480e0e0525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c43830f4c465b59090b7fbd14fd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f20d1ce421a90063eb46452ef36565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef7950568f91616a0eaceca1a4331317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b503374fd8f9f87f4489566c61123e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848bb4a9d49e380159817c674fd2d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0130c76290e9f1dfda3e6bc7ae0c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b1c1366439510e34871016f973c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dae0a1462b7e95b06aea2c4cd7bb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cdc63ec10e77559ad2719d916887c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f4f16c401daaec075af241592ad0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88caa1e2a5bddca4c292391b7b9ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb5de3a4c40b7c0113dbb4c502b873326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe9da7e0bbf0df0ae268944a8392d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a28e99cdabaa3a1a16603aa7dd585328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20db3b4f93e07ff71375b5e62ee4e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb212f8cdd452701658cc37c3872975330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff5a626f3cfcd16359525d659d2e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b0f1cbc1317a16c096411877614e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e42809f518b9dbd4f1a1b1e990573333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb993cb4a73e2af78fcda16e7e3584334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824139f2fa6b541cc2baa1d82485830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585eb2f0414e47e661d93e2672442be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe40fc99663955c204556871ac9d29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519067fc3b590e66de623d99f49eba8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d00ae8bd395992d2de9d4cb7dc747339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5540f8679eb2b1e5d7b8a225306365340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cdb7c4c3e34238445aee6d544bc61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd59e5c4a281426e648d409e3ad43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825829e22fa4bc948735b9d77bba332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f3ac74a47b2f6351e5b7c4ccff23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e72d4bb195f92f7b58ba921a970a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e81bd6a3b1f1c10f624624500e06e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c03d0f1745d6b84d5bd5fe275a8de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095446068d809ed0b9abd62f381318348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c788cddd1f67ee69b5f3ce785dbdaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb87f5da02d6f17cbe9b16e752ec5b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f2947a95d7da962b22a2afda62ceb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554283761642347f32a832ecfbf0a51a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01684c92313ee3ed70f96c1defecc34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f879a853d0e61e5bf7b1097845e28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda26f4c6547c03d0e9426064871460355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae08b837cd03517f6249e07288cb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510178443aa5bebfddc6ebebc0d0719357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7d19d0b30448a0fe393948ecff7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3929a962b97fd5f8914f631359a41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de52e9df3988e0c256f54b8fab48d0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c86ffcb561795c5b614873305fa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c654c68d49e962397d77ce446beab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c63c979c4d3aae85388c3147bae3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93042c598ba65bfb76c0b08705cab70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49b96a987aa3df64e144eaaa207df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f177771164a1b8f1e8425636762ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1d5ea13d257de685ef88c4db8026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb31958a91ae75de02063eae9c4a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11305a4b532dfe1cbe9e4b6bed8747f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d8970ddcb3d18ea93431c98341f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787cb356112dedeb9d5352324676244371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7f31030893ee3a29976224035e59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926403cb26c7617cc81a7680bc77edc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ca0314ab6b8c0ca74a3dce8e46d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05de584eb884e53d47691849bb626e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996c87c8a4bdd7ca93aea276ccacf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93445f42575802e2dd11b1fb05f02f57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaea3880e0bebb3172c8c39393903b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973576b2c689eeb984f3013dc2587345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72653f9eb185d8bc85958adf0a90a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04bfd98536b16d6bdcb53e12d527f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4354139bf27e5b218d78d51f950082382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f37b208b90d9991394623879022ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4ab69be8da2e80dfd2a39ddc5822384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01eb713b995c09bc067148f8e5fa75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c3dfc69f029841078a3f308edf55e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138fbd5d3504b28159592e528121090387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713da321c3754cc8e87912b61fde1ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd9607b319e708eb76b7a9bd21e4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a880c67060417cad3d3967ea50a82fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b57cb9ef2b8ade5464fb1269a34e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8298f31dc880658499cc9e7d09ecb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4b9377c14fa8d9e342d5d5cf08b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9228bb53796d604961e77a01113db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833e69af41a35b57b6bab405b534a68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233fdace754158fcb88a60f9d218871396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c11df89d422aaec19251715a4c54f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a42d1266908d54c74e8644035efcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4008c9f6c787677022c8b09d7a99191399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a7518421fda7c84cd237b68fbec9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca1531c0cd35f45e33531fa3d152d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8027edcb2b1c9ffe005750ad06d2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddbd86a0ae6e3b295044ceeb1ed541403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45bc291579753242b99cadb14c35d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49477d4a203cbc3e20fe62d48009fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e4f2f4d5ebc5b6284129af2bc71d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccc726cdee23ea06a32394303103f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75674839ac68a2552c8c9b000defcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5a6f43d733cfe274e79f0c3c2d19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8c82eef06fdf4be589394d940e40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93ef88ff58b7506b01745e84173125411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c325f93727bebbd526fc788303d4ef3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9ebd300271c20510a9108d8a5133c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4a5e0a85e953a5e91c5aae0115be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4945b4fd6e29aa7b8e9946873c0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a77186e4cc953fd291ca2e1d33cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44263cf75d2e473314d5226b73298d20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe034e18f7fa7ad2c519b00453d46a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898618e5b68a66b574f3a185a3cd84b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5809b36ed1362da49ce6c4c437498b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce6b409822e26e6f3b03b4392bcead421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7319fcc42d998ea65d24d20c79a17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e34a6781a72f095b4f841ae978cfcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e1faa7fa743801286bdce8b705da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a784e3e8f2ded5b1e53c5e4101fb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd0ea4c3949ae19f43b863c421ad3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7203dbff72ad7d9edf4aa18ecc43c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1174a8a25fcf3da54d0ed583b7de1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278eef033f6846ad09da3f45b8a711b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ab872504ee6f1ab2ecb6423553e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9fd12e3b8bad963235847cb36e935431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b69cf3408b3010b4a4065a647d7ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a028c2f0d3870c956a29c5bef5971a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c87d3202769c556c1fb326b79622434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8fedb79b414a1dd1677f21919254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749e91b13b3b2b415a52e6b7a8564d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d219935d1d8f0cf2f8989ff5c2466437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b248cb0d85f52f3867674b5d1fd632438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7c7e6ed87138db07311020256f45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f86417c6d39f9db2d0ad5645f09f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13bf93ac3b674c0f41b5dcf324a7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd0b02f447316a382aad89bd3c44a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546e8a3183622cd3c7b2526dcbc531443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf12a7aa6b530835baf4ea8fbe303e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980585742e53ea4c3a53351a42a4386445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c5389cb6c1dcd282d07313a7823b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae8a136aa1a2b785d93f7f9246361447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad935ca1aa24796917fa4a5a18ffd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604f24e1715c6a624cbddeeb5a83df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e876085dacc8dcd6700e91621d17b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa7ecc13dfd3d761307ad0920c158451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d0d1080c94f55e8d4bf899f055957452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b7c8175d45487ced29a714eca66a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67158fbbcdfa66abd84305c852fe8bbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4673a03d96f5d15be1dc47ecc9bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f58b5a11d2ffe96386bb2d74927c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d67a93a8af378d2f6202ab9b7e28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c00a946a07e0ffaafe2fbfe086e257458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be2603f3608bdc248746bfaeef45e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b1d6294c0f5ecd2eca6e3c0e0308460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1caf5a8dc04de18226e852a8c27c30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdffd8188d4222854a14c7d8c288e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e00a0a2dba4861453f5e5d8fea36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b119ee615d3a571f73a2ea4bd5ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e0797dd6e0b430a8a2054969dd006465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750b2c47bec264846c40580997e47b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccef197cda33964fdaa445a74c69f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993da6c64aa11dbe8aa62d4ad71cd72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ac0ccd8e4ea4aee634e1ead1ae00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5b268c13fa8920ba0555dd5b40ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888be292b4420abecdf30e0e57f000b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c860c2e7f395ef341f5c521ff95ca7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d611478acb17a34b1c3d3092ee8a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d58f09089ce9f215897dbdabc98af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc2705bda8ab9b23a9e1d1571de22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3039cef4801ee3d6c286895beeab1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c3c677eace911768e16bfda857ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c3a0d5b23691aaab103b62ec55222478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce8f950ff050d5c94292bec4e6941479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da73098d8a8975e898692d4bc1c2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6521238302a8b6a2371518c6cf06c45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39022768b31c24cd4f95204ca21bf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e006ab017a154c09c4bcaa6949af3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505385f1dc637fe11cb16e78b9cfce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c19fd1484d8c8f5b7ecae78271573485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711df2b621f7fbfd53741ae9a74253486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29ae9d0a00123e1492d6c1059e10d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64ce968ce0cb544a2c107e8f7df614488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c537e35ee3cf83d1385a7bef64089489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54940d36366de6cd8bdd1c4884f705490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fcef7fafc601053f1be3427fe1e3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceae1c667cdf13dbfad8d0237ad885492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe539c819ed00094ff10d703ca43d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ce513c2b527e6fe13468a6984d968494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0c5aa833c6b49f6ee15a2ffa9fb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94864f2779032e561160494e99113610496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404059caf61852e948a5e7b1132cbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5155429ab56de845aab1990d36236498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72059baf04428d47bd0418ef7fb78be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90782153ee96e6dd347f061d4739f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b36910674a3b616acb0dba72501a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f788be4abc1c4365c2de18cb63ff4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d2b17385fcff9c461678e91448e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e003990292169beb7e29a535fe27dfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4475afa37780f51539b82d946497948505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f1d5745a3848e1b6b6156c167d972506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a7fd08b681cbb011951c624dbea49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd335853efd761673fdd90ff02444d1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573188ce55c10c159fbd8bb5aaa2d25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c17607eec1e48b77ce2ba002487e9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451d1ec5f87c4f69368dede61f107bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea233985cd8452913710ae0c3cc0806512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862701ca88dad258552d2455264d6c71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a1b15690be85949b0e5446745791514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4066232e57c3f6ac00cc56d10dc93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b84cd630f09c8aaf3c19f4ac843d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98065308682c437dddd137330d82a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de8d5725bb04172dccacc23f92b14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6bbf9f946e7b4e13f89b38fb99b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853940341c15e70bd707c47833e9bfa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0175aaf1bf407533b190566a2e20198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdb78e6421fa8d99db606b54edc71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb8e551461dda8f72a570de214ac07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f366e2157b555d254a291ee406fc975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706fbe9dd411ec78b1644168924e61a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb606bb71ac178352068b946a5b6b0d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251572dc3b8ffb52ddaefdb049fc8f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a0a84fee6569b01dd79d0ea22d85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c1802d65ff745c0fc8cf6ae16f28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33fa4bd84318a2ace92033c73661bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d201e8e311ceae86e4002d257f1d02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5189173abaab0a80e2050b74b4e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a7a8baea4c3a70890ba254785204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c598997882e1befbddf1f386256f31e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2e233e38109c35c3ef04b396735e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786e291425ce2c3bc9e18c789ee55f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89623f9f6e6e81c67b30a967c3e8bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11513031b1d2d5793a2009434ecc0e80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03be02504736225298650f251195a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e00fd8f47b1e856de085db569f968b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d22de4da2cca63f34ca0e1be8d6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e10e6af60153cf2d97def9ce4bbd2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df983469305f1608fb24574d3c2207c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27b6280f3709918a3775a02eb12c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eabe4b46029809a21d3baf41804044545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2d669384cb6f98913121340aefe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1060c7891aa59088ea948f74bde4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2805769a0cbf0f3a375ad7624258548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d439a71b53bd8aeda0f361a3cc20820549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4e309c57ffc4cfb510ffae7429cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e83ac1e52171620cfca425cd7269c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b25584f1080cee6987a76914c14c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd67f55cba3c815e0bfa1976724e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb157e4e8e2cb7696a1c345167667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512a9f602fa30672b803f4a4bc1be0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff4c46cec5be162cab7983c58afda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c33096a7eda5d8277e34af3b0809557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75c70047e467d5d951945628a2114558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149bd49fe0074ab9b41502c16ae5d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41255b0fa43e1b2d9438ca500ca5f86c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4b882cb57c34aa1fd040292c1dfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e17739f73eb8665e467d1b0672993f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102fef2c6305f9592a29f708b7c45b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210986ac384ba96d1ae53b46f7cf4d31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d441ab4a7c14cc475a19183b77f908565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9fde2351581573c551ba55f4c6a2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e91076a2a41483f9bc7db519f2c05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171781ac430cc6db97452d2b03b26fd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe09adaf8e3714658bdb6a5dca292569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c15aa04813c85ba6c69a5b057b2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616a6194b0dc1fedbe927ef72e4c2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e948865bcec4901b6f98d311d7ed1d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c486a1dd5a02b0e9ab6ffa6e357b13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920275f52fe30a0900e7f31ec6232c63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e9bcd12e430b4f6fa3cbb90927068575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d9d73070954fd6c74272b275ae7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014fbb8fb61b72cafd93561a8418405577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46bb1d7e9770af9252b6f135509f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f42c75905f4e64b388de7013e703579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffb8e62761b6a78e7c44c61b7b331a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826133752b85a2f5c20a6adf8d734e83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0ffb57eda7aae49a39903dcce1e62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be76c27706359e41f315d4ce5e3d4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a8844e628ed1a841230b63101918584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5d2be69ebec539367f941b806ebab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ddfaef40bf96414bf3ff42b7bc25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaffcf34513133d44e6778fea1a066e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a14ba9c48fbcbccb4d3b6c4d53e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6030aade35c138aa97d29adf46ac00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1edf26f6959b83292151b34f0250a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123176247aaac6bebb287d96e1ded97f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fe4092d89dde5b25c29b55312aaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902b91c3ed42a121a55f1a96717bcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f285f492559aeaaa0a7f1ba1e2a7cba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fcfef7725a8a85e06cdc3a2938569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9860d016c0f4e8db876cb6dd542d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25192a5ca9666f17de90fc008e6d0fdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cde1bfc8c01fde4d40a508f65ec92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a85b793fda4f43fbef65e3c11e3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f0ab28a5e595542846f228f015d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157be2a4afe2f43126be9e792d3a2fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0a6334ec1690d5ee3e810a153e8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075754715cf6945ce746d5ea2727e6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c669d1a26bf6cf05e7d0161af16e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c15d856a698c55d44f13b07cec19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e57d068c5dbda4afd2e80162a7ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97b2ce20d956416c3f505dd353d5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57af23751d3ca9550ac37007b221b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d52b3005af9c578563093eb60ecc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be448ee1afe937d37f41fc298087524a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db516e607ae0beea84a66c0fa84b770f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed46ba89731dd745502e11d8811f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3506e76a42523c2334b5e9a3e8421613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb98a9dddaf0859b7fb0ee26486f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95925527aa46ef91f1c0f8a279441c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216b11dc5e4dd503dd4ca1bd6374f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7201a4dc0da3095a35bc8c4f0fb3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d612f7dd4c2418165995aa18c55f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845061fb7bcc719246a8e52b98372f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c7929e3a283f1c30e2fcde3c25ebc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9bdde2ae50a673ebb88447f5633a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a07d3755d99e39d5f3fe94cfd9ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff23078faafee323e361584067e70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef819f11e5256220abadd87b096d8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645f9fe7994a37ec0dbf7e7530f631625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def672ccbd43d7fa0b3fedd7a3f4ecf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc95354455a8f5c00860c7225d2e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae67c4e437a69efbdcde48ac867b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3aa53ba3e7530c3dd6030f4ad15d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c3ff88f080901e84a4a1c0975eaad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cffaa542b2bdc8ed9763b8b27deae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264cae4dcd40d3d2431ecc410f3bb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bf4701e017888162c7837029983d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe47659380941c70b9bed410272b7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209bb75a8690daa2e5e953329f9c089635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511650427c0fc2d35901e3f0773d3f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9880204ec9eeba45c5cc135c14977b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb403040b2ea6cb77e25883b555799b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf6a2703dca1f47ab0f4c2ca6eca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4196c0862d8218580a3ab1e25d2ea12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168ef8ba72e934263d3c1b3924dc7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe22fe5159cced6690ca60f807bfbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691f2816f277ed17e5f3e5c25f3bde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f669e4c089861681299ad9452d8633644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555516e17ff6a338c2751edcf481f1ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a78a645b26bda57e89c39160bf90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be336b3735a502c03c6be84d1526b67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e25d863d00a46c77039c7d700d26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547608aaf7341b7ac845a548be88ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb11a24908a7b808434889c54f416d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c3a4d14f96f3bcdcfac854e3fadc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9940cf61ba21f6edfff96cbafd92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e743f71ba89ba01ab8cebc664d77c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367907759c22a076860b5c62caf676654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da762d18c5d8418746814c7ba5c1c408655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376953fec959ca7b832f61777b948dbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc707302f97dd9d00747663bd7cae4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62875ba2c4747d74026eab78636600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fd16c3bc3baa35db909cd4937b121659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ab0c0f38f9f31ed23c4b54b8a73a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e41c4edea993f05c7f7691eb0bc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09cb40bd62c2c958063007b26c2ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067126023df5d1940c863be69a15d1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60d3dd6ca35b5b1f3225aecc807bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c5598a3ea32908d448965f82785f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829163e70a8685fb40849035324a2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9c3aadcf3745b9eae166761de251667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad071f543dfe1c541a2845ccc3fcd2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef82343f4a37c753c927796863a832669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685943071924575bddba1f69990c6cf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846149786379451617d04bc2a78f2af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2db8aa246d807befecdd2afc30daa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a63d8f74c11b5e259a7566c159b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13096bc9b4cea9b7fa62bc515c2fcef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10605145664ffd4388be91d013c73c99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d04656c83440c22ee24c1787d6c2de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14396c20e98057a319c907d203251f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874e930ef2e965d3059d71abc0e16a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a84149117069c370ff2b6b27d524679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b7680d031982ee24605c2e5f1e8bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64955c316e4b651e01a8caf5134de3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6733507006d1aaa60c57834db2899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f487f0e1c2ae189fc86c10c1c1af3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c968f127d2c144d021e51e2b3ef2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba825a4b4b46deb1b9c435aa2c11a120685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e85e9f91d691f3a1580d76f926e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45688144d258654504d489a672c700687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc4cc6e0104599483837d166ae8de5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f9ec5df2a2ec3d940b95aebb9020689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61274f46a3ee7e6acd56c1bc951766b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a226f2da7f397e19ef09a502fac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e7edd6e7778b147803ce49139dab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e810020ce0bda8c78abddf9dbe427e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddaf24c403189d1e8eb135a9ae4971694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bf99c6771357724d97a7d1e9368df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ea67decca6504941edb8d973036e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16ece3b866fa5a85183a937ef3f6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb95b0ccb47bb36f80c8a64ae106f4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314809513992e2adabccda03de387bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cacb4bdcf981c5cdb0d32071a3743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e6697259a79a1e706578a07c0dba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07a2b25c7129366a64fc5cebfcfef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ec8a0c58a4312e604fdcb9c3b064703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe61a34a78d3e6088f33d127a8938bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f9dcf2e0611f9ee9129d01721df4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313ed06c61775a6db54f595bc9d967706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088863ffcf66039ff5704c576d3cff70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaa3a833d8acffda103465fad8c1b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701f8f02ab5865f1b23a32d80868a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ddee89138c7ead61563c20e2e9e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5beae6810ac4cc47548031735f9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888be5ba141660cc9796824a6bfea7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40ade60c24ca063690809d4ed4540713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de491de269384214138732478b4255714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171db2e29c156aa3f4b662314dcccde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d8bfdbad0c4d5ad6fa04d4d4a419716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc40268715588dcc8deead1d9f5dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95205eeccec84caf89f777ccf555955718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2d24709fac4aca061e2ae4c5bbe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92ec3827e03b61909ec82584a94df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37706e65e8912340010264c04a1e75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770610f7ba01d7c28b46b02c675c5a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261321c74196befa2bceacd0488e81ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1221dff87e963b0f7f23be2bf1d61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f919d79cb4374fb40af1925b510cd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2475930269d1e2d77f60bfc3f380b6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aae32d6122d36eaeb39e45a919e3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf1dbfa88450fbc3a8803ad3f19b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdfdd072054070b62186b2d879983729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d1077f350d4ae9eb2d0e759ebae9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952ea652c75188097aaf262d954449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f71f4a6729d1fbac1d6c47ea0465732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83351c8a5c7103f586139ae70fb63b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d9fdac23db994940ae184a3d5b6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88447bc3bbc79c6537d243c6ef46e2e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937a04c9a33aac8357f73caca17506736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93cf4afc55b60d3b0ae5dcba039551737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b384f76d58117720569baaeabcd7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5eaf45cadcfa8851f599b1ad7a96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae8e7b8810a0f50b4fdbb25b56409740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5b7436aa52ed119e113d8e3d277d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2ecdbde1527e2f1ba7cc95e70afb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fea5e512d74c82f6e5e0e41ca1a28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3cade802d98837680937a9431b66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ed3de0c07fcfa9cafd26da9080e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3c6c466644e5418d65d14a21233dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf3512854796e41d86b9d12bc08cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d506b2f0abc7626d515051323aff52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ffd7433a051b11b83fc0d30417a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53922c35385dec4a0960963935ad8d38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eec6be353b764083f2688c5029a900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b46c7285df27cb9760bf75b513f59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbf45bc7186312fec4a3133846321753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f7df883965f864690066ab88bfc4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331ebfbd32e80d2889ac747f70a70c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6c9601b031e29866695c8cdd42d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed5fa6642a123c2cbde1f55636601757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba859f5a66ffe4a13a61ca21948dd162758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13221b77fab06a29141e41aa069eef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a11e13ed7b5e7112c93e6fc9b87d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542fa3bcb751ce688fba0584e1e80302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226af8f7756d89fbf186d248c66d5c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ce44ac5d31c7a47da150dfa391c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ebd2d5dbfda920073f901bd717a865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa070331d8f59d4bfa892d28ee10246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077098dea899884a0719192ab9cd7427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21352280cbba741a7670a17e2e4bc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f64c79949ba8bcb3ee01106c41cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19dfd260b39a38faddfb17873739410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23c454903f72a67a131372c1907ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f9ed22cca34c4514ce8054ad004212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4a631f0bde7ce27b3a18a260661313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04ef352b2eb21f6ee192cb1267ba314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fd4bcf3300a5078e7746034cc68815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a2e37075612b61253b64f60b12f1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8b114bf5fd8c85a1b2502fc959d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede87a982719e346e817cab6730f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35029af24dfd004b65400ebe5dce7f5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fcda8ed310d62cc1452ba227226e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574e4505fff4bb95cbc7d068b46b1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e086b0a39e4e0df2ee03ea674e3a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c6374335f29bb326b051dce9033823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886afc82ce6235503f364cd09eadc8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719ee0e907a444654779555cc2d9a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce70ad2583a249b615436750fb5ff1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f1f6120c48402d48ca6b4b4727f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb62de4fe4f5b8eca0e52b58d8803e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270921cdca92d40c45ed72782a4dd5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa1982b67180188b0b201f5fdab6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba941e5e76ef5a662d84c0e061540831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac7b8d599c6bc071b32c84cf7da8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e27062d6498188f1198e623090ad0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60754ca7991d9a85dd03d988d6e1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c52a593083564935158cf894a1c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e92780eee9debc81101c2cd1460fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1e59b1d2c21fd39de512a1ba086337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224ffd52570ad2fd225598bb1cc27f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bcb93de7d80f1ba3c8a531e9ec33039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ecea9d701e2a8231cd70a5cdcb5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed57b238acae3ab8609c0e056587b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c99c6a642ec2b2b504c4317b009e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e21671d6695e18fe0b9600e88be3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828bae9e98aa2d81b9db78da54d13ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e133fe09691b642dcb16d047cbf7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e95cb104bf305ad6ee065cf8b805b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3bf87471fb8628e68c7bdecc821047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7945313bf363be1e9cca95eadb00248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a5fed1ce5166fb915c73f67e303b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2ce674ac94791827411f77172db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eba98ef7fd574d7b6b704ad345c2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fefc9c84de276860d981dc32f708652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00b9477b65121ee02683386de894053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058010971c24f2511b078bad277250e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a18b9b8b318f5fdfdd9e219af877c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324ea4eaf2acd2b3ff32cbf1f94987056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1138e141e19dc427dad5f8d321b3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955cd52028dd801519e37bf7b795a1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af27c2707c83a7db53f26c623702659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9595df07db55af45729e7e23052a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944c6d319dfb38f42a83cdd387b0f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c70f919a600ec913c3bfa500c6f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd30c1bab524f5183a7cf527bf64563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593476023a70edcc97316add4e35d20264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171b907fcdc1ed7345e6c40a31796b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560232df173b8aeef0ce91147baedc9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1df0206dd77ad9f9bbc46d04ad1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fca77766ced820e5dca52fda10f2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ee13f50a20594167a18dacce033a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27370edfdb7c044275d9d870c4d41a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b599c18815b836822d976106f57de371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9c67f7bf955c1c2192f7b519dee5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf67660507c4991f35b933343866773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7ef7110c16b282ccbb52ccf1b40674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a98d66eaa5c1933412e4229859bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e97ef60486117e096ef91fd64fd2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a330c37c88b24b56c22a2a96cda8f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910aaaa8e6e293bb60a0aa2e124cbbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e1d3a638386647b58875035edcf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e898b34403e3986f16354a97f8d1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7088222115f73a45f318a165c04c01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89b738e5e43f0e7ff49a2eeab7efb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824cf0bc1d13f520701b462e34dcf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab504d2904e71d0c61c45e7bb34be384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3310d2f9dc4734407fb347449502085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5998381c8980292cc07e46c72820df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5bdf34668d7391e717a34f6af2b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b16f0051f7b34dc80ea4b430967888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ceb14cd03624b4f117f7a58e21f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83048c8137003d6159d50099775cbb3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb197e8ccf589fe30e68d8d5af412691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67486c00e7f069dd1164ef222b40e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb15b29459279695011d88627889793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18eee09b282ebdc01fa9047938c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6cd1a2e5c0abdee3278aa6952ec5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3bdffe07bc840810357226bb14ef096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfaa7201a83a13261aad59814b1e8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525bad3fb320e6fc7f57ef626d29f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3364fcd70b0c7a1442394012bed999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef164b4179dd15bf81b3f2cca080368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6536f7f7db0937213d17b1a79f65a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8595bb3c03227452fbda138c8e828102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc003e46aa241682c1984e55e055e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a02355bb0d4ad4b0f6bf44b7a9af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973462043a9fd68e6799e402db4c9efb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae96d8cd3c1456ffe634fcd97658d7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85dc937885d4cc53c66246be8c6b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed5492047c6642d0dd2ba4b6557f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb1cc20830769be422d03b58c30599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a96bb5a4fefdbb07e0e8a4e99d16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae6fb506e0d33e714cd470a55449f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fc0bff0438f7f8e5bf686f537a376112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a6fc9b64dc7473a2b76701979661113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082982257f6e6b9f4b031b683365ed6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e21ffc476ab5286f4c3a241412f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4603a1f3097689909e231413f733116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a9442da2948f72143ce100e140d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbf708d2a9ec69c59a08007f40d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4be5438b1f3295d133e78759e967119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f9328d27ceeedb1a9f5179d16664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394edd7dec9d8903737028d0b17a095b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664527e33b73130f5114f4629a416b17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d337a73e5845e38ec4fd9f015ea9b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068fd061d8d4a6c0f6a1e0d2327953124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26de9e59fe34a62b79e7caf0e8076c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe54691050108ef46047ed03705683126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26604a367ea575f357e666deaa989a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a90576335caa6806d31c24d17ff75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4418d3c0315772c82ff78f10b5c72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6783fe3b6296f710611407a4309f34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead98b32737998db59d36ad561a1b89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cddb1e645326075a359b0af3c05e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3200e3e78f1c2b15460c65288e0cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc64b05f411c8803ef9b41c9da6b9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d92e5e94eb8487f9c478351ecc4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb3d69ff387da26ee85002c8c3903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb0878351f367643047b0baac34113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25ff38c23a142b809823fa51cf94a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95019e4d5e3bbd16ed1537167487d843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a903314f7d2b7f4351999fe486d9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2918a22c4127cfd68c9adc4f4035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e659e76d24bc9575addae7869eba1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0701e96108687e9f9e6dd116316b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef2ecd51d02622c1d2d5b6673a02b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96090be3f956fec19f6274b6b5b53786145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57622371181f9c60b15f60399e83cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57bef9bab6d1f20fb9bc0e4ddbe8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21924cb3e60c947c9876c726ab34e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223822670dc4054c811777e46e307b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc19735717aef8034d2e66a16634d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145c871eddf128eada2418bbe01986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3282e9c8fb27d8be9e18c0a2b059c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f62db7a66c7ac30f449799fe7758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6009d16eb58fdc6011c98daa5a5385154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf72514bcc3fa4a7dca77c713888beb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff167827b63ad9985da9a1e87242a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082b113b32fc246752519f73658757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb440f328cfd32967f72228db8bf15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16274cd2764324bc3c91406377386548159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8164e44f173449314fb57179bdf4c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ceea18578285a2f76e13f56862cee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4b1e289a80c855e7bf44af1874a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee005545a8c46c486119615022c7b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee3aa28d594cd8a0502a409d974f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd788b7d87bd288086225fe262c223165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd91e4753c41ebe851b2b5dbf9d8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49809cc4749a65134d088170c58db23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d8ce4727c247925c36ab75c1b1f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a35c0d58725fbd73ba20a20d9e43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3426ff6ce89302dd1a7da4dce2da96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52fd682f983bf52b867adee7c171d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e7813b96467fbe8f9fe71c60b7c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35ba1572faf8f4ad53cd6d778a5e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d353ae0ff29242a88a47018ffd081174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b8594aaca63dcea4bd88abaeb5cf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa72682331f121e7f1238fe118370e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f839bb7d9a8dc0851ba992018b128d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93516fe4b7bae24bf82a7a089e77a628178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94393a277564018e22e0be09d174cd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5fa4b737d4f098ce7dc2f344161a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9de196e5f03a4ccc58bce656ee0fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d7ff9702525d741511b366f2ca4c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422466a8bbb2b6051540265ffcf214c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209f3425cdc7b9a16d2413ff546252184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6c5fcdd215930ae8f460e043d661185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4e92ec7f59c5b9e8d5d9876080725186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de58e08a9a15717a693de3e13408a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650c09e99b035322366d038d21038c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a3dceb0d00d6e09a323eae90233e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7fd04de2c53739ed7cb512ac09b31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53beb13ae0985a5ef5ac7770cb5c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44fed0b852c83809b99b47fe7235a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c83c0081e149a3167a313ffced58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d96318b102b37e7eefe49623d8275194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a32fddc5e27cbd911113543f9a9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e1d161446f9f729cdfdc2fabed56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84a70065eb8181193ec6ef3c0461c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c95542f0c9ccc798b00ca0ebef317198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228169b6251b11dcafa049506b92ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78639204feacf09aaeeb32aa81297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7c447f6a17a2c7b412a77022b89b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd480f7f2565ed992f1c982db09bfb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e2a6b75d2b2d0b6d85fa2142b667203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e697cc518c9a666adb3a06f51f7617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e6d8453c3796a0cc504dbafb978a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c389e653798a79e2f8da461d7d0ea3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d7d7bc0ec796cfcc02bf2d6ed39f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c624e75962e4d8cdd2e09d77cf62e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11fcc7e03a0ffa4838625585e6e8ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25df3b1301eb10ba813b686593e6fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088e63a29e03f9d5ba8ccee42e39ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1030c265b0768f591ff4dd2000d37ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276f51a0eadc5c5ea8df26d05c8049213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da8c4e7b628f1582d7248b43bbe9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b65ee232c823c7f191255ae8db04c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc3a9c7d984cca32b1269ee40baf38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67be928b49ecde518150f9ed1ff649b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5b66e415a17409dd316f6b3eab72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2a487c078368cc284d66ba464c62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee0de4e7d623a218fc083e38ae0e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56041854f23b469883832c2dc8e95578221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b5bad7a2331ea41237d1e39202228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b01331393249e0b6b42fed1952355223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd27321d73a042453a6db07d63b1ceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ed99211ac222c3d9ea0c4cfd2732225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb889f3c1a853319edd1a0f1891794226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e2a8915ade674c45e158e910eaba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570ac8bae2ef6c7d5b930d3c166a55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2fe39d9e4ec9ae6f37a134d40e2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864578f87b5e5109673cff4e287b2ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967d65b974e88e204262964e1eaaec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa750f34919c8323225b1a8d2bac8407232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587399c8638bfbf8eed4a93c593457e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bf220fdcbb7f21f64ad62f59ced4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06b499a618b7e950382467d2a3586235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35980aa8ec3deb2b8c8de32f57c76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8fa19c3f532ac044c24b0f2949324237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af39e043ead83892162696270bebc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18795447134c4be0c9a04cbc2a623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c991227e9fafce149e4383fe0d21d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb72c900b4cb62cbdfcfe4289a7658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d9fe8bd699eaa2e2aa2e83724f275242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8d5a752eb08ec41d9726c897d843243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd398094f7b982d69669b2a439836a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e3ecd662c44612874442630d6e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab1854191f698d083586aac52caf15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8a5cc58e08c23d6f17fd42a8af1a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747caeb0724ba2a2a87906708219d8fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505ea9afc741fe431cad1cebabf15a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d08bc2c574e4fd3c178e1fd5facb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf7b29e7bf8152e1feb757a7db933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b0e1a157822a171199b1933a3f01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b746683c2fc9bcae3de0fd4ad768f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb885f2e8f7a6d6d2d14a8b684b6992254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292afbceae7f78add5c72555487a62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c6458f0bafab2a2b01ced25eece4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64763fdca73fcd09eac572ad312f41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d64246094bd99f49050c45604449d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c24aedeeee714c6dc7299d3e0c5212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93979ea95c60e4356560bd135aeef32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328aea28099195b893272a40b188704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79afab5cbb49b810a0812a147365a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e4b110919f1ad3d018e206fcd265b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f12bdb88239f5c8acfea05f4c4e7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770aa5ca919320d594a958edfb9d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524f1d17dc409928dfb07979e5270d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703665902f280471a047756c3bc57f50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb751a7162b7d09274cdc85fe068307268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebfe249636d04e4926b9a5b3181eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc99e03130f656bcabad7f115497c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00225c72b8d9ffa5873102c88711d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb889f7c9ba3fa07d59505355099b6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c38e1baadde05a5bed2baf636dac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe134764b68f80cf5e30119cd15dbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42801ee0615f2940bdc594dbf232bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b236d578618fc0f04825838343904f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9118acaf356cab39a5f6568eb403e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c88abf07c0a7e1bfc8f860a2a74aac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf32461338bb0371a974e8acfb54e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db148b0676f5831e288a4c6d218d83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6025eee399f85d300235a7ecf86301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7eb94547f5903601b501b2541cdb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1a2938a269a7cda8c5e30a1a2d40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61f24ab6ef35a464b84e6488497f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb11aad1d4b750012629f8b6881c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88ffc16c8ad3c0c09060136f92932286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16c188f6389b5b59e284f70f42ecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0fd50f994d4ec3d6b383f3e37aef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731bcee96091364c8d64b8eeb0be04d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee24b1018f8f020964d596f1f81769290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d641aab26e9ec6b7d531ad2426421a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c66e69495d698aac672073ea9bc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834108d0985680e121a6dabc01183e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f5e2915eeed4e6975908565e69945294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a5b7a128dbc6925cd11a998d43d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87233eb55117c0558a37c5982c8312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e1b40a89781b5eb26022fec0747e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098256040f23a3ebac19edfb7741923298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f01ff8e816c85c7bc08fb8810534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4419506f8b56a0e56045d8bc0bbf12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e029838dd0941002bdc9960ad4b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a11f1a31b09ef9054e64fa45691ecc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b3434ff7866c32885308927d4766303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436aecf7247fe1773c580bd4a09dcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123267b71ec2cc32959090238aa80cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac12019c77de002b82921b796b8f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6fbddecfc65c81e2087791f894423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01d5f8765b8a5080d3ffc448f31f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be6d06bc22a6a1d5750deca1db4f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e1e6cc06708e34e3737d61410f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01d95c09ea93dcfc59d3cb498d2a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554ef30f2bd8576d989369c56c3730a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fa045256f131e12e4eccf7567f0c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348af8ec129ea868909587e9693dec99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ecaaea360992daa980e9e061e332315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b3dfa98df418e659704d1a7441e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50906fa69ccafacfdfabd66ea250d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15d288528e543e6c3a21704d3f0af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714868c08170af9ebc12902919c9afa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d53e95c863d4cc0f8a36dc608ce77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec37743ee2d26bbe86c89179a6f087321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698474978a1ef0faa98d47345d05f408322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d2ed8e2600f7d462fcfbcbc36667323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddeff6bdc3cb2a0ac72aa91ad2796a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5d7947a76f4828bcb19f7a7c184c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400227b97fb6d003bf323f9dbd0f5a6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3674a57c31543452d59885fcd9699327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316704301eec032ffaadfa5b9eea4f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e7704602fc6a01b0bc837bfaa4eab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1008300acfe72f24448208d1705f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623204dc444c62b7df4a8eed0f2e06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac56dcaf836f9492815ac9aac290f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a40a54d6784ce7efca1114e93d01f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6a7e3c6415c06626e8d71f5172f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193e9aa2dd1fac1910372e744b0bcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52997954d237716288fdf92c05019e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3845e9f311f07f99eedeb485546970337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39bbeb30fa13bee2d3ec2c9f3f9eb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f21266254e6550c0ac972a319ec63f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fad33bccb6069b41f1948fa7bf192340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2410abb2f60cdf9de3b635af21b62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79baec990ff081abd7840a4f9959b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811f1b6fd9c594bd5b24caa72c457c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72605560e1a0bfbc6895711539f5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc08ac4c626c1f7cdd20cc0ceacfd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329674a39aae8a1576d1ae6cb05f885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792f485e5da7f48a7f66f87fce08104347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05beeb701e5887fa8211ba85ed13dc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0410a14d197eac70286ed2b1c217e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf66495dcfa18070ed4f0033768b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae2ef38976c6174cd34925da15734351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f3ee2defeba89f825342968e416d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ab80a50d123fc0562e5a648158b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f07e12480b280712c1a6ce1bcf7f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde99c66b0a912f51603c33276f5eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a429dab416542ffddd2e988d128b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626662eaccd926efb46eb107814739357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b4f460530fe2d5e58e73bed8b7081358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf0cbc5b1154c47f65ff84ed0e9fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1c28e1bb0a26343dbde2800e4a82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675002579ae7087886aab086e0ab06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95933f1b6f37c1296fc9654c18dc84fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9febb7b3ba9cc6ee6899de372cded363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895caa6307586662a28a72586be72747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137fa3d2091163afd3eb71ed5ecf7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a99e6921d28bbb045cd1d13d81ff4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4ed77363fee24c821d9f5be63954367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e14b30897c70993edeaa988ca33a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affea7f8d51cbf5bd873e914d9819ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793ea9b4702a2861315feeeb3de438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e816c7e46cc9bc7352b36854958dd52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fb0335b6d88e356d9272e134daf3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678158687d39156da924bc94c6e79dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74708d836b2aa17e4a37594ffcf80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8497b54d24b5087844488fef9e50c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6047b033820bdd19bd024a339c6240f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f260ce65a867955a12ff948a2f99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a242e7463e64d8216fe342019b70b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00436cd6d59659a4f0604124a2df53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfaf3e4fad4d541688ebdaa9a47bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612736e20ab8fb99831b43e624ea71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d0a68dcdad7ccdec60b8194a88c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bd71dd030fbcbc06d5466c4ccc1dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654f9466fb56849536419e895ded20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba72cf07ce9a3aa7816626077c181385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a121a77132fe1f6d5fba24fe78c1473386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed232197379af6280bea62df0f26a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6544a3ef79c8a10ac1fea7fbe6a485388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762d6e6958cbfcc764ee210284f033389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3904275877149539a51c22bf149681390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9120657dea31052628c9aafa7daa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e984c0f9673efee542743d7fc709059392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6994e6b3f27dadeda4fa7838d46d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2961f9deec2f794dacfdfc247dd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa3b285c193f4a6c3dec8e605a7ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f10036e09ecaa87391ccdd1009b5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd801926c66cbc9c324af4cd0766020397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666af5121adcf847f89eb299d39cf96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3ad67096209b1b3eb2c26a4ef363c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912658673f6527512f399829ea6cab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923168bbfc25405c4ff8a263f2ff39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e28cfc88000ee3e80a44752a33fb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a29177c4ac1964f5e65a4cf8f81d5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf378688931d09b3d204258f4732ea70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da7d7a33ac4c657e61b8ae18e6dbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4ae9b6538ffa6c00a094a76c1d9e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089226fe363bf5dc7a2e814a54af8e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3076293aad079e2572510a3d1b09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84643d88ebac5a3e67b94b5a5bfe1e1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec6972262d423a6b272fb994b1edb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4b7860ab839d2f9f329ea1e7abe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a9cdb0755199eaee8e20361a58db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe4b9fbd5086e087cba42f7d47b52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a0c69fc8fce1755922cb618e74d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a884526efbc0c9491145b88014a36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de36fd908f1286bb8ca1465cd21390416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a42a5610eeccee7d9bfc39ddbefa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467f4ac485dd9f98ed5fb5a02ab9d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74baa546c1cca8d19f9090493393654419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39c11b1845b7698c5daf7a08de26a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596944725efcd487f28ac93e6099fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14e12037cec55936b72e182245770422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90519d005e1e68374280c71dee0e740423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207363a5368bfecc376f7cb95b7666f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806861baa6ad8ac9c5657bc668862b91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c036f9b4c1a392817d7b2089ee693c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919c7279d94631b098d2b542a61257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ffaf6bdb5c6c5682b2cafd45a9c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539eed38bbb0f9aa7d7f06de2a39ab2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc23dedc3af8c89ea7c0c76048c933430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb5ff86654dd96529892b21ad1972431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e8001cd414fa251559456ebe1431432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175f6aab812cad7d92c22a4f521a18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acab1185d222b19cb780ed4492c8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15619aab48f24d0063087f8ca2ea21a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf943b42c00542e2b07a9b882e8fa8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172961321c4b85dfadc770feb73b20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9546930cf2af040c0ef0c38b665475438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696c42bf832075812232aee0885db5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8fd0f7e9865853cc7c4d8db543ce7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b9d4b707fea162b6026acd006b707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020098889e305415f0110b5758d3d88a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64b6ef1fdfc01f98558166d0991b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dbc751fd815c96e47b936306ef62a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291883d6f45a113954fcf52cd5487e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218d85c917b099fdb5e17e3be77edae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fda9af5ce380a6f84ffea080e3456447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e6c4ee261debf0876a69878c1640448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013b8686718956a51a34a370ee3771449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47658e44a4f98fe4cb531a4c336015a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044379a3f927713076f7c476377e2de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454d97da4b8937b0c682912880ec61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b4270e4d22c2b85c7461a0f93ac2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b01bdbc2f623cc01d4e65802b529454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5c6978d1b68407fc35d944573ed66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7c46ecdbc7d1d5acfee903604967456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb705b80b646c3b1510a58efdaaaa03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78565c4e337329f3eda806be671d51bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7155c2511e5d524ab39c835fd12a31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01925a7daad56d1e0d01d063d211bb73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca32478a7a3851bd76416ba4c2dbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec1a13d80793905f47003851fe258462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e046eedf0d503a9d305014821a79dfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525de2206f7152eb1529557e5c5b49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232a41d11661da52efa64758558d4b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485319e958a93fd81233e8a127a9245b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50fa898be27957d1ab851c28d33e43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf63b57d592c0724b2c1ac18414757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07e1877c1556b0beebda261046a36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9695abf443a0ade3a8757f6f0c698470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b8bf981a814ff55026339edd51a4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6cc27bdf110064231e55328f91cd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c8201b1b128b4b9395d8b863aef78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a1efa7ee408102c2e8590ec1103f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4647c6be3cf35a4f2a08a8c15df721475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7209929aca6e3c450c9d99267ea18cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa02c637129b96864c3fbc6c94b91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbed3abdba0748364fc255c3f59b38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098802662bbaf64c0b76dc492007ef5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942008a34e483ea69d772493e60d9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c64fc8b0b2d404d3dd4a383a8d2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d9f5184ba73e57a3d4a3b26081df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc9dea181b1ea0403c101203c848d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff01d770450fa8b3e18a6c5b73476a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa00d209be5b61272b7a14311ca554485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7f8d6778f9fd95c78ede3e374c8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7635689e24edc03617418c9179d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f30ea262afc94fe4185c28c6a33fb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37bd6d9fd8cbda2c230e987177f08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17e7e670697506919c7d1ffcc565c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a567949c220ea410777554e154c2837491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a8f2ad55bd19e44aabac73439cc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cf875002c960886282b4d6c6d6c0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338a6539f1084e57918aaf16f4819f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354a4e7f198cdcbbec68f801ced884495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d6a98600e6e4fb8721a56c7c3322496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b637e6e7f361e598a1ccd5400621e4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68736a9c249f6a59dd86b38e932f77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee31ef20dea33a86f3b107c2240cce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052484c73d9a6d80031dd8a0a36ca18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc402ac5271b5495940f56e1ffb2f2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625f4971fb03c733ff5fa5efc5086a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3f54b9e5c2e356783326d6df8c7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102ffc3768c25372e3ef6208e303a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d005f298a0638a4668ac72b77f552d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d5dd70cc6d1d513c356f8bd463c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a105931f1785555b7454b4932069507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0335b13708528069ad2d76dfdfc1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b33aed6feb3473e85176eb603b5dc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77d8d46e271e31b7deb557244b7ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6d2445fe752dbd93a53785d6b952511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d96df438c327b304cf493249a9c0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc92602abc1a7a7e73445165ab2dd53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee910b347bc5814a242a559a34c5c2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c312af601986e2ba3c1aa58719df15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b6a4924e5f0bd9feb7eb25a15e35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596ae23f648345708d69ea1b9152eb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea041abd38f6fe4a739c950aa0d94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa39908dc2c7603711c4b503a84d356519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a841a0092baee290528eec8ec3aad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7bf5d27fc4fa23d427ee3ee55e1e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cddc1e04b1baa6099b69b77f9eb49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfadf7d53b7b9b852d42179731fb0d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b9c2ea99c0ad94d55825a060a818524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5a56e92fb8666144f2cb7f55ff3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1dc6aaea719ec20e982dbcaa6f743526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea8176d9cd1733e90ceb86e534dbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c98143a2fd59ce0ce1eefdf61539a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e32ebaa81792ae555d59f0cf8a4ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d15edf85955994c45693baac1149530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109217e092b954aefd863c7c40706fba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210b457076450a0f1c42b1f26f80a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044da4ac264edfde85c314218f75cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f501b4865abd1efc05fda2806b4a664534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75004dd3592f501f549d67af66e7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcecf68f60d75f378b195a81128bcab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f38070dd03f8d8cb89fc0aef57bd70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea6aaf58a97b810230ebd57327e4ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2f3e83b469d1c0b31e21932d69df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9feb1c3fe6aab946c21f1aa7e79b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13085c8b726f965f16b4642591aa6a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941664c9e90034aac493579da216f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf38dcf6818c9bcac388bec704d86e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9f8bf9cf7888476db9320dd9bef0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f3eb9abd9b2e58f4cede3396aa86d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ef82f6ce597f6ba5295a2de4bc9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f11f4ade9d835fdff04d6ed41dcfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566f5224a0b6ac0cd7e1022c7b35f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e2387b501b35fe36868947116e72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c95e42b01e39e35b852748491d1b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0def61ac328dec5ab9fc7f037adf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7448acdc8b2356de4e4760e8a9969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7aa707ebb761fa3acd8f3da6c1be3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b49714e03a009096da16ad5f3698e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b60595ace5084cf3760e3df98d21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226eae4fc59c3d849195c2a5446e6de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad7af7c3edd1a800736b650635f55e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792dea1b5c8dc83501ef85b5ba40518558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345a63716a96c48505d584433400d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ecff950c2fbda951706d6434c7d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2aedb5eff6c60e0c9e17e05ae9352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a0f73d551548fa7a6c9cb333bd01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17695bb5c8d8c1e5c6fb11b5634539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50331b077601a3660220476b809b1982564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfd1428178a2a431cd3b8632ba621565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279612bcb599906794d36544337486be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03ab12b1f8bbc15b5263b83ba7e4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068baefdbabfecdf3feb0cdc5dc2f857568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1fa98a3037f0579df2dc309ea64e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae540c25f63b45d6be70bac3786b01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47745f9d4e6a622b38d4fbd32e0fe25c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a132b4d5b98ae25e7a252b7ccaaaf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ede746096a6e893d4e631c88eda1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7fc8b9df9522b2d84397efc1aed05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ef5e89381a1650cd872560b6bc0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644dd3c9d23e53d50af6ac7aada0a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a47099707577df0e11d3b42c0c453577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc49a217338f19efbe6e1f9387a2b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a15d3a2c93f958435135db6690fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5aec47ee91fd90eb24e6c92e59433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041e88f65fa3bdb02fe9cba64f4b995581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b199c6bd49fac68d208fd195a5a68a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee34cf716be5c5e479828ca91ff1837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a6223baeb889856bc25f0bf902bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba4e554c02f80e18cf1d24b65283e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6aaa64e1477cd781557219c936af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d91d7115ae0784f48f15deb8adf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565e73b36574d4be082c8a45b79bbcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869b45082aafb5bd0c44146fd42aef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2404b267e9d1de3f0906012031639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07081813fbb0259f910c15b6283e176591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a5b014ff78fb935ff9e28364d832592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c57d5af416c10ef66515008860ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0cbc5edc8a20476073653d5bcfe42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac2924d8edaf4c033541f6a655298595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2fa2311603fd9b85ed37545b9489596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30164a4de05a57b44d8c2b4cb3293597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883e928898d269e96fb9b3dcc88437f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1556a5a5ee456f4d2345b13535b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085f801ddbdc6a094812b96e6d51bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf234f59aba810c6f553636b4730b03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928fa537cbb09c47d726c2d1e48e6bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607122f03160ed59c51cae2bfadf19d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3450908119296025950a1df98fe2cc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277ab779cc01c6553500d9d0f941109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b66df618a5ea99d5283e4fd4428c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb6fb4343d08366ea424f220de9a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ac8a0db88dda331141d5e8a712ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac0e905d2ada8e9b3156e73de4c0c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afafdb64c57e3cc74f3cfe4837b7e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415faef58610acb492016fa6e11af5e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7894dac4528c9e237dfb767d95c2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b0bcf35d163378ce3e5d7577fe453613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952912069704740828bec103f17927a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a350cc8bf2fa60a25dc3a39057ad0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636799e7d75b080dead816cf60a8925c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfdaaea3a97b67d67cb67ef84de4e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba931c8bf403f15d724467bb4463714618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe27bb284af7c7241bb33e5e6c925619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393905b8c96b2a91e0322c7faeb1ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb997515b2f23315541a4e746c49fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006ec8ee03b3b001179e2ef22afe82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7501aa62ebe226e725bbf73342b39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021f0a340bdce1e05a019bf04d412a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136a2d5f4f10ba43bf09b7b092768af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd6222c9b0730f2b648780ece48a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951d06a2de099e33aa3722ef078cb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a6a11a442674947baeae04b6d5d02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512148807ed85056d0df6861b460f68d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276641aed3fda01cd54def3d30ab8b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a059159f6feea1b0f9dd534e15eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b886ba70dafdaba76e5921d55bb4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446bfa15f20f480dbf10d760703cd32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca5b218a8ec13d332ca10e460ea48b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c977247d30a546a6dd89e09acd1bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf6808003fe83511c35db4f72df72e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667469f3b51c99374c93700ad0908dd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b14e567603875e034098b43dd549c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a97d08c1e02e4e629b253e670bb48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d8c07e50a859f24f86ff4e70cf33b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609021d57903f6ba36d133a2e365c436641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb6131b8ed4c725ea64b39169111e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89c20a61d41cf0b3e222b332d2971643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a82eb5185b23ecea50958fda6c44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5d3005b0cc2f875848ef6acbcd1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be577c2a6e647d1c75c14cfb26ee72bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e363b8da824a68fd0138440ca44dcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5611dcb54cba5a2943b1bac62cc973648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57ac781e906de44c8cdaddfd56b6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2b51a66e340b9618922dde217a8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b556c622777ac40f3111e54fccd416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af712d86c56d7959fb1a4125185507ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb87c4a876c866f1b8f9af8df672e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44531a8b4fe05df43830c49a897f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7048dec208e67e6b8f51140d0aac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f780c3666feaf88af7dfb85fce8b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312936fe25ea1612ca3808ee915ed0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93028b439a6373f3cd2a98867279d3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6404616b9a5fa40ac1e3dbab1fc8e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0c94435e1451f0ceccbf6b15f2c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fd9a383e65e55357786fb4d30d2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20342bc5948880f51cad1545896624a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb63abede170860d3de1b1ab07825663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a4b8da215da10fb1c0a4534235c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373afb3b98094577c834b9271952739d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcb2f704ab7dd68b7f38f7c4cb1772666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5205c48f6ad8206fc9b878517e00ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ecd9c315775c260e33f9be0025e43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6f95b814bd310d655480d7d8f79f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfd9cfb0853ac53d1137d162418248670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba4f4b98d29efaa85ab301de78111671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e96362ad40115f6a18a8378edb637672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169194214bbbb6f47fbcea74d94d1a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193e9966871c22ceee958e3a617b89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728277ac6b9d797289c1c9dd207ab389675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465dcb5d802b3138ba296dc0b38f164676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1fed017e59fce51e81a92d8fa5c4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371197414c4721377d73aae02069472678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896214cdb8faee071aecff5a0a86242f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c8005689629ca6fd0663c2db4c7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39756d165b95a7f47e5f67238d32670681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003fc8025940881c48a6e14ba8887fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa4e376eead0432985d4185e6094a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f5fef55fe3c5ebaf075c1e597a30e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c7b49177b7212e872948ffe4a262685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0585ad97d54026ebfa865db3c133931686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129cb2dd342e18bf62362ed646784d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb82d0c47b3025dbe8550abb8af6b9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc210973d45d98ebe782a9f6f00777e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52f849f88d399d59a88696ec2ae6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120990394bdc7ea38508590236c72e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fc82d020ea8f38eede79f9ad0913692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48dc0838fd3e2c92d404e44f3df8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cde129f5773ba46e8d95594bd7f6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de7120566e67189097ec78042c880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c7bdfa1e8aa3da5a08a95667b130f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b739f5911be2c9403349a789d5135697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94832156b0fabc8aee12f6bddc2ef4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8c6de752cb0dcffad75ed21c582a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3fdf8fabc9d7dcc55007089cf4cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47ba03e47188c7e9875556450d7a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6cdb7d9dede64579595806291a10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e03d4008a7f0c358c1bff6b7ac544703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934998a502ae6a48cab7749da25905e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322385f9476297fb38a5a93d578b47e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d3b5d84fa915beba369693f45ae8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab6196409dececbc9026ff920941b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d16ee63c70f479447cb819a736edf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05c5d0aeb4a71a6dffe9eaf0768b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeed808168820f06521b7d7a11bb9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a0b0842b1c3b5364a070b5dcead6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f318d05ded9c5c290d542bc03abe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151303d8353962f5026a7d360b34f325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03b923b97d7311d8d22e9d0e2dcc1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761498020727b4fecc166809f69a3d95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191c642c3248e6bee0264d9e3f573a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ccddd459bd2103ec91cf946cc0df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af7ecc0b056514738f0026dd56eb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4937e25d667154ebe30a0b62a26a8be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d763a2940421122153c17679aa8eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf10f4abadd1ad05535d6c4f05f129721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675999a2c69ab96563f193f6e3bd7ce5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb21e427c2f149e3331b8a424a921b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7617092bbd94ca039bd6fba6a08ef4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79577b8407b0872eb834771cdcfbd177725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235aad0ace6246a55b32fd7beb6ef0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc015c7805249947a2e141be78eedc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87b055d5bdf7b97a80df79173f254728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8565bc082534312dbc9bc4185dfeea4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed793ebd15271a2b0d93c7612d7690cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105951b08a8a96c08c65b092019693731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de40fa062a93aa8420a3fd3e0da0d19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a5b7ca8b8ffe47e743c76b25509b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf7b38dfa013e8ea949a44427c393734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362733fb28e4c0c7233df023736ddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cddae08f21ca5c08d22439bf1bcd31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271bc56bd817b9361a12502a9f73b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0414f8f7f7bb749b9b00bec874af2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602262bbd68b91d1bd53d49d0d61a09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2f1ce8c7d17f2e80991913205227740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd77b182747fb69fe8ed9e22dbff56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5112d054262f5b18b278295e27a584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa34a929f2ae552c82a23ee6292d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355db74d32f306c750cdf95d2e82d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027f8cf0bf8f8b5c55b681438bd304745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8405c615068595e3b4269a2fef6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de40d7691091a0920341127f6e78be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba867a4cdb7656a3087f2e69b1505fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4641cacb0a776c8785fa55fdd80e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016cc809b426f7e9e0b2d90620cc5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f60ca8e96aec36587cc951cd83abd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f3aeebe13db991b7f2f7038e4463b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305dc4c407cea55c33cc1cf0997538753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6fc89c8ab0eeba05b43757259171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbb1b86c81b7bfff392f98090defde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fddb7a44a45b5ae7279fa7db28675756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93163104116bfaf0947a3ae6f55c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb3e02cc6bf9e13e43bbd6d173a16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d6d37a34f5782621e78733365699759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>