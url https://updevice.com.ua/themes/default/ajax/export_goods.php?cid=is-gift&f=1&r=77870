--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4cfd244a23d7a317c38bc8324360f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b18a432eed9e6852e67d429bd90da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252df28c81110881b18e5c7a607be8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3336bcdeaa3b79a98dd83fa7f3d1874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e6cb75cebd00515da2fa5374c1fd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f27fd264015d088005b9049028926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd3a311be30351b1b0435f5412d0b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df879be8dffd0ce9e1e7255761f95d838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170670d798b972843c1cce1d1a3e7379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa079f8350ae7185b3cc1853849e235610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9550d1beabc95647ce68b8df73521e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e78895a90cb1c046c5b1195d8642312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336ed34dfe2bba627127e6d1c27ce213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0fa57e753e90ed4008b2110d59c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac6490033e84de505284c458eed1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028925c3fca8f7bb56bd6a58d4f3c9c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a05c2d29fd7c533b73c86ed04c1d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0e7ed4aa59eae6474f2037e53ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde4d31df83a6ae76088e40b50105f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e56e087de49af625ccd96cb0e33d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce061ae51028a41ed3fdcdb6f2fa4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a74bb84538494f3d611b3fdedae3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b5a67a55306935a9a957a6a5bcec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349441dec3c851b707fcc428262b04d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a3efd537cc30ca544cda3aad7f5d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9ef4d0cbbb4b42e8ccf8659acd4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530dcc8896197fdf4617d99c28186427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0e254bc81378e0c7c62ffd7fda3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2280d5ecac2c52477def8f7de6b6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26363683d5470d36a168f563e06af3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e5a70c095cb2e66ea1694dd0e67e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f99401a761aa2053d8cd198bf33432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d51eba284cc4fd83bbfd00f23e0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6eadefbf037c4c5872b22cb942aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812be3f675b36838bb406a84c4e97c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650280399b6445dc980891000bae175d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f090326db13a35198910583e3c971337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4cdf6dd1f9c54740f5c77539acfd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86a46c3e5e804a7eeb51817b7c7f3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e2aa4863122f9e4fdff4288fbe5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0c14bc41bdacbe7825497336e62241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe185ef6caa6db75b7eedb3e45fede042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187630bf9d46a7eb199d5d17606fa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4b33bfc39ca0a76544061ddd8801d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e446b1de0b851910bb8bc311c305445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2aba08b44aac3d8905969c13140fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c6fc810683f20147762d9e266750847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a773a0caa73e58c019905cac906bfb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc02b7000934ce03d116eccd1285249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c3b527f02bbecd78ea26b3bbdb4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5737e2754ecac7349171606345dcc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeda3cafb6ce539cca6c5fa327229c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f7351e329d148dc38d08a69dca9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406d8b166b91d0fb8e57419cf97192f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5206d0b35ab24c3c1b189b536f2d3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02fd342c83f458abbf561401ecc8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8edf7bf126b4c2f96cb2d7e73f4ff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b90d1a8e271c4a76968071fccda058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f89b94b257cbeac9be25fd8f063859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d806f54f19b4d35dd316aa0bab5c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439a589f1c3b9ffee4e6038da7de7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78216337d6ae8bd620935fb3548ed262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47547bcf385dc3c91dd059cb9c310563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6fe40f02ea3a386fea7a16cf9133564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaf2cc6f690cd9d0bb8c8f416f729565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8be6e80076af88ed06902edc7dc0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c29e9d09b801707759fe6ab7acc9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97fe4dda8ae3ad25112ef4d6015bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302946133066126a154cfcdd222e45c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df8089e2c9628b8ef780c44dc4a3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932758993e9176f685d82efa67e76171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f30f3b0c9a66675b74e5e817a55ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a34ff1ccb8ef879c97f0020cee80a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc15b227f7b96b84451dab1c7349c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19f9dad14ff86ceb857bfca8f667975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843444fbd8bf953458d974bcc28003776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6541cbc62655c819914c945f9d0825377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c978c7759d2ab5df2518909d834d98b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db00226baa0922a414b566fb824c21279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9264e01a91e587ce1e16e243e0b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb6ef06fe57f58f9980ae535ece76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a574ceb6f3e8204b8daea668c58697782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accfdfcd322ac6d348a7b0e1c62c4d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91778054e893efb08e7955fcb07bd6a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6454c0ae04cb879642ab8603a66485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10b2bcd02418ae84e686786d278fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7058af8fc0f8c6df4b20a5b29d9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853edd511c07a98bf86c8e55d95aacb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c0f623d975266112402bffdf4d2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98837c9f28c07a4385983373e592d35390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180414d20666c297dd292b83184aac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5f5b3b9a2acc0d372d6c036e9aab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a052e9df18f2da9a9e62951ce0a7f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cd7734ce9af818ea2b5ae36f19fdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da30f890b53a5a6785d2e39c4c0c8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5951a1678e54e95ca137c3b62e3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6aa24cc77c1c6d6dccf416c9746f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2039973f70a2402e08007ed4cb4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbdf91bf56b1dae596de6d9f369b9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444221ee29b064bb3f55cb0658e1ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186561b1e66d027267c2eb2ae8304046101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c1000c0ffff2479b6ad824a30344102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14a442427fe5dbb4692db92de47f50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07884de703576cadb43f82e5600b2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3008d048874339f86a82a8ee2cb5f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912455dc5c4175826be6bd666b4e53b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33491aa1a5190d9305862b229e801806107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08f5cf3c8ef09fc8052d127f261c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61edb76f4688612a544c801909618f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c5be18006b31ee75fee7c286f8e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d884bda8326a065b7ea09f384ad6d5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939210460ed47c353d159cb4eefe0f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf6f2f666e63cae86d629bfdb9368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185acaa0da4eeaa5686e39b7fe500e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1372ec15af833dc41481e0f0171c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959cdd1a4955c75b9d52430956b88a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585412accdce50a8a545ca16993096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15183bd56ea7d90ecb38c75c650b5882118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7deba03f510afd2307f905a018ac7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23432fc1e19706aa168541a4dfbe7b42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c1828c17fe321c6662c3e489394f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419bfbb60ad3eff3a43ab3d59b205c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798ac04b4785c0d1bb36bc95364777123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdac4df6b7003eb0f00010a348108f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75ec15958ee8d39776a48f4a72ff3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c63586e96c355f9783ac851e2bcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89124aa7d8360510ec519a7016f317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2a56b19dc722c074cab67e032542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c48aa76681623f95b6c0bca692c89c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c705c98ea7e316a46ece029bc26c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9bf856368b9a492fae3e31295988d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229724244dada6eb71e7af7a04780c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9183ea9da50e82c54616c462afb93b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6b220fcfd74acb1e86fef011133a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8a7b6eb24d188da141c23104d4e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4342627809242eea8f5d7d72eb831dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f889ce53c913437396a4c17cecb78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7db81e80e858d4cda30772bd1d640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855159a261a975c0d79905bc31f037c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ed3ff8c711cca87d0c5baa4eb45a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9af1ae55fba51e16af133d5a9ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6f4e3e103b9b20f39160fdc8f9104142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609ead37c7050bfa0a70ec83f6d035f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7f3a3a363c7dd09e194cbbe0a3fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbda059d81482bdbd85f51835b8ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f32d7664394b7b43d1ec83a226d82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fcee8e93871f5ebda04387207dd60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250994bd2d49c49ace6f6024ba95fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89d3daf44b9e0185207336b7bb0281149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6185f49eacf748524c5efc2e968acef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b63e11368e5218a6cea389f72fff1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07012e2c7927308764a5c2589ec8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be8809679b56658b42d5693caa4a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3945d3cc102702bba7170f76fbc98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4574f54245c74d058e3b63849b3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72592a32a0f5746ae08391ebcc511b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc76ef4c31521fee9fe9173ad0c91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a18fc3bd83ede131d61a28ac1aad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340726f2c488f551828b851b4ee0706159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569602a4166b142fb5124c84c35096d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5862aa93cecf5a71d9e2eb3b37b356161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724045d76a4b450c6234e981e004343162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eefe73a573d590d78ca3a82c25aff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc7fac06eb932d38645893db340a70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba54d95b7baca7b8580d206dbea40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176552258b5ecb34e030b10cb31d25c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275ac34239ee146e37569b4c6f0a8aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd4199457be8325acd56c675f2940b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4fc0af2f673e0a3273966b1ddd024169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd2fdaf796f4f4ff44c2a85b3052a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b483ea92ace7f30f284c5cc7e9e05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f051fac60afece071c195edfb5d23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4657fa121ef8213e024413a251dd325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2d4592ab5912d31a53addd3bd5d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d5a9d7f6214f2abc7366251787b36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb8aa73ac72a4870aa3a323e63c5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc194fcd4e1ee9791dd1f6aaa4af459177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea1871ed1e2e698fca4336978fb87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12475f7116cf38df2cf6d0560be2b35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabf355d99804c02c1e58d9c0e16ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77d7ad24b80a94d1fe049351f92a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fd494d10564824cc4913438e9965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678fa90aa34668fef818a44d3319d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4bba5f493f44f74fda2add90786c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ddfedaa17b89170cb09bb670cd861185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721140ed0ca9b6163d2a2f4e0cc9fdbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad15a266ef0934e533ad367c99fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f33099c7e11b71d445d9da3666e04b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84c645637acfde706e7f6129d34ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a59833f879b83b910d7c1d4c5d6ddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853acaa4ff59349e462a6640fd99b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2bb385d2f265503b6cde5eaa7382a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338c2620904598c163b6e5bba994e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba8fe84f4c48ecbb24545b26f0fb35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa49147e640eb12f70302c1596c006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7be831d597a08019bba07e09918d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904113f5468482234ae7b3cfcaff522197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f012edfde45fbd7f4a3aa53730dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f731a509cc5d67d09f9e8790835ce3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1765fca1db45a22874694ee240db4c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563cd619a9f22840822d8f357c34cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9483f58af83cc79a9a8083e636d295f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935c6ab1a569ed7a6dde2a1d97a24d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882fd86606dec4f6fccfbe947ef498f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8ed88c354a0ca30db128fbce9eca7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d938423b1c3d32fc6419f42316eed8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3382d31730429da1f5920b205defda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969067ef4ecb1e1568f9c71ebdcab29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991bb3e55f3bdb4fbf893f48f98e0bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9258e9a8146f6ac8c518c91e3fc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e8e50861cadeb721a9da980522a4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d76c0e2f01b7dfc9a98cd31122bc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908e2c33598fac5efc0259fb1c5c33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af544f0e595ce840caeec7cbaab43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc0f03a1343b4198a98b844a0da6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2791e2f3b60c938c7493f785429481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cae1a8c803e1387e87fd034aa2783217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0668e6a40b171383906ae290d8f6d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e060bd71e481de33249e506726283e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f6bc44cd09f44828f3c236e9671ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5280cea4281d0291b198ec1b2813e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c0eb4206721c16d6a169d0d3094b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d80f23112e5b9efbbc1a79a5e3910223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6acee3583d2c88510f0d332234b0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68968f5ff48e44e4fa73bdcb4d969225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c18648485d526405135b5588770d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a0f67869a9dbb3528c1a24ca99dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79fa4c6dbff8d759d1c9152c365ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d87cfa1c8f3a679b00ca563bb79a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3bd5a3a85ab8a504e174d8bd7ff5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16d95f9cc1675eeb1a938e6caaeb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2ed04f9d26d68111ee4cfd154af9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28f9b8f029c1c50e5608bcff10a2da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963ac9bbb0643a80d0c019561c0804234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d8c24b088717b009f041169ec9c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8d86bddbe2b6535e3ed515651b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d675e10abc04911491c9d433b5744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2bdf9ef50ea8480a170e8ec4a451238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01879d8ded5a6ed39967b4e7a7678239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c228fe7b63e76f1df067a21924b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c56f5e1ac793e19d85bc7e54a674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aa0807d7f10760f8aa985ad15f94b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd98a9c8503d67ccfdea171f5138c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e52887a9ed4dd34ee9e723e7350d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951b1095e74e41060028493b8ed254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36cbf7fb5c44b2b8f9410d8a5aec7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef8752240757d27f6555c2308a5b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9f4a9a0ab78c34758fadc95b58ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26f9bf672b2ac4616aac82c3c4ad6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bc7688f2f909097266197e5ab584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981863f9a10b9926effe287025b79f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21eb8d4c4b4ad0236d0dfcd342c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099cc6c28a89f9558abf4c5e776ef16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81e9bd0ec121e65926433188cef92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a68b3d68fbdd802beda5430c7a7cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59decf5a477e099eec3105fa7004c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef7f9b4e3acd7f02f56753753c0ee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9324caa1606d4d466253836beaa1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1409a54e43a2cabb92a745549f488b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233438d321cbe6cd24d165c1ca8e62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a2e59d490585dff378acd04a39e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e119c1fcfce842c13e9b8d475479262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42009e141a7a3412e4e0008962c4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5aa148c197c50d00fc86bac909c08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c568367fc3df3a875e345dfcb1d5c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef2bb35b07e08c73a87ff690a6cce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140eef59864a1a39b6622ca3eeba6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbca0f9741551cb65761d0ee64ecc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b8092a1ca9762078f4371fa03a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e97fdea77e358dc9fcc4c3e7099dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b427070bf97039913ffdd4240c67cb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c82a829c6425b99d9f52af6dae81d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559902fea40a6c6ec75b6ba40e7f8b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77549b6860d31257fcc3960eb8190274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e488014aa23be520bce54774c50bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883e4d422763ed7c27d886092e4e45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837af3df9d35721fa4aff421f8f5ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d21b1fab6c89a16b06466e094a35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352795d9b5acd55b79b25f2e93dc5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2795b4231881dabac427a65d20bffbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959e02c0d4a715340df256e9ceb5ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ac7db175a9d1a4b7147bf04e5ba8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28e1545d4f21b80ee6c7fc1d15470283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef8810736820467807ae0ac6d51f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121351de942256a7c5b30254e026886285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6298efc3b53df0a0e1091936af989286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f40f90b386cbd546b4a9e9783321f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567469741f64429daf0e766f781f0ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3179620637f3f8f0f75fb11dba6307289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc800e960623ef1f28579e893d3957290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5cdb5535ca4f77c20ae8137205d18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b03a6698184cd62e5017746bf1f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a96f1f85d8e33a6aaa3136ff5a73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3fe8ff804df6ed52667be04fa378294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c880204288ff2234a82f3a49f3c48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f83b2aa1af62fdf7d84e1328496f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a98de30b284b616ae364ee28f8ff7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4a2b3df679edac07139e01b841385298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9feef9e389136969302bc58899f53b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2171178e35a9853747bdc9de9dd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a770be1cc06891f9fb6598446e51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c481dadd9ef2655441880253a6db9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf384d80ae319dbf1f41847f46cb40c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e633b556c5de0ef99c334a1fc2c34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b6786549f68b0a120454572a0306305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22edc3777d5cafd1ed52d7d59de2695306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34366ca3d95dcbcfad390fdecf1932e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3b65d08670dfc70e92cf243e2ea98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9645eb6d64a599ef04978ef32db7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e07cfe962d4bea5a2f4b7315f0dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f2bc7f949758a70e6761aff330e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a2f84d55e5a258eec234dea139439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b9bc7e10807a5d56ad1a08de8702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6704ddb4958eb4d730f4576ce0575f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80988812a1434e0ebb2fd103641cf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94776d7ab546cb860518a346a741d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303e35011fddef22c158d552d861ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce23edbd7235dc633aebc5f861f7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a3ae25db1f244fc63f33700fdc37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aebf7e14901195c1cd5ac766427d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904e49fdc1c2ebf51b43d77a3b361e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ceee5134ab3958ca2ed251e12561322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2965c42182306e9cb03fcc22742d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0063e66c0850f45c6b3fda1f0f3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad112a1aa5fd2185dbf83ce7aee1f044325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0874606c5ef36f6aeaa0aa22eecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34596f60343750978a8e3f501b770e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda6aad95dfcbb0b2c0ad7cbe089c05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d14f7971c50428e536d2de943dd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148b808e126c2e48801f8cc42b79caf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb09938c655e6da94c4e879309a88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0c863275ced028921137f1c15088332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891135c429c66b44e8e026733b67a686333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66e339a75d565df305d49e1f8d94d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b778669583f3a3c001b8275be49e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d132e643aeb1900524b15b0a4876eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962421a400335af55d14b1bd1f94a8c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade39e5dd8e37c8242980b518c02d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d373f4907fced11d4019557924d367339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73573d6790515e4622509f0c52c010be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255bcbccd8c8a122c8ea34b16ca00a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c98e9913af0b88e1cc2378608787b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a18095a39e79b4175f6d20999ece343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f00ddc725b9049ba6fd7f7fe9c4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f136cef40ef3c7f7cf355c107e1db45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08d117f740008a4ee70e02752f116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81171099e68aba38f912321d3df292ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f3e27bff747f8a027205603fea67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555680fd4e97d218d075e136de2f187349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f340c7897cd773b82fdca55bb6299350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59b07eb847a353d58c7ada87ef420351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc2fb64b7519b81af4d262273d914352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714feee66b21e56226f5667345d4ac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed459c6adffa7a17f830b0f0cbf26b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b4c07febd4f2f98e1ef8bc74f1dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a94664f7cb3ec88e91d6256a3a8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139f48c5843390bdaede9578937448357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d45d3d2ff032474091bf8cf976a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dadf1fd6501fea5926043835b9dcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739123c3f0c711a3b4cf4f53712cb95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75dea03ad62e14d4000cecbf9cbaa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe6cab82e05661109b3183b9dfa407362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22b8b7be173baaf0cfe694fe35e96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd78c29da498887bba87b56d260045c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30c5db2e293ea2c89471f723a1b49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab64eb121081241ae0e358f1172d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127d22007232a8a48fc1dd3d883a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec78fb8034d452bf7ba22bcf32f158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d33d03e8525f00d23438ece063ea1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c00196e45c14543df28dfef722436370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cbd4357efcf82d43863f15391971a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0804c2421d3679b718208a925897e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0ebc4cfa11537e7d1cbf213c5d5f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89aace89a46826b74e8f3372fdde4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ffe31367aaf0e11bad77a7686f1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd9db94273cbccca455e4ea46092b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdea8a95a79364b6954a55235f1da8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d08758242ca5aa1569663a32c2906378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bdc5a815cf2f22dae168872bd3a17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50f2ed8e7f2bf42f433dc5db14cfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ede472aa8346975f876ace5d9e02e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43b44c9df8fecd1e9dc09e5e20409a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa01089da867af523182ecb39f7a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91aac6aa0df887c38b871e48119afd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bae73fecf2c00e44268a8910d1a66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f94a120673b66a2b54253e9f705f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a44428e32af42e9b859dd0e9a97e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152684f17d67d69f082321bfa5a871388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c922237b50fdb6b0db47f11930b9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a32f42ab8090dce26ed37319b46dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b9a2f968e99080b51c9b22900468391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb75f4d80a6b80fc846b03123686c91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd8a63193e5fcd9f2713f8b4ffa99e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76697194b343df8970228c2f4cb1de1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ff7f8ce8198fcf407e961e63e8ee3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eabec7d8ece6806b21a2379d51e0ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f1d72a24cb62902f21ea17246ef87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcd5b8fa9848fa016009fe28605e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f52dda6751a57f9ff85f3c4bd934399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1ecaad107e47d35feeb20766aa1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b12719888c6995d79732311857bbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68c92e1238bb487af4e961a6517c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5a8a3ac9c762f68329895beadde32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc6d8644242e3c33b223827a607689404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb516c1c5ddc81b9b82c47ff11f3650f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb5fa18f360fe601925ffd98c3c2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419e4d38efc6f00c762d994748e2f24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3ad2d3e51a000ac6468a4125b933b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888674ca249cd0329016ad4794964d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac87d267369f668ead8b19e5f09c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206b9ecd60a5a35f2ef22d28f0172a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7318ef8f53d49e48ea00c2e75bcb947412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496876b1628140616696bfcf486984ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11708275c513ca85107103f69e12e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737308f6f59afe5c549b56dfb7c5a59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171901de373981b0893694f46de70541416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc824b28ad5607be3ca6836206769f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f8e8e1c3b5619254c2a7019221d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bfca3aebbeb6e896992995031af1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bedbf47267c64fc0584e0987614137420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7fd9a3e49c1dcafa125c1c54e4f7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef533d1d84af251c28b327b8f05feef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9ce73dc2916812f8d8b8e4569e7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef93fec7b9c5644357d1f8c01f8e14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c77475ec421f94b39ea9d1830cbd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ae053af85c14a0d9e29f1148a3970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f07271c81a5034e3731c4592cd47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6988f4d357772d884d2d67a6c82c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1f7a4b9304794a89b4c47d720dab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eefcbad85f8fb6d45daafca0a9a16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3443f0f6ebd6483d49194652bc3b14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ba0aa181d1fdc3b8840eca5d3517432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9074711a9a81cc7df52375ef6523ccd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f124c8741d067534fb84f0e31c454434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0111645be11fbc5f305fb7926e6e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a02d34ddb612d7ae206834c9122d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add319f95a5e01b901cf34ade2769d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a30793e0e5ffe8a742fb4377afc1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79165f0de43e6da37dc757b194caa940439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47be9b9f0ff3733009819ef29aca3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d9a850f3a072e774ae453a537aba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054c83f4f532657115eb3a8a099f12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e7ceea0996aa60dbaacd20bfdadfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b853345a70b16220a79ee09fcf007444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a262462f3c07db8f05a2f86d6a51ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165f7c90f4aede46894aa22fb4bd75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3837e609db5388f917b276af11c58d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628672a141efac30bf13f15791a5537b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779346b59ddf5aebd10c50b5d534fe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc34c71970a5edb30a399094639d499450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5527a0aab5e422f73a5be817d234451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2701b5b8062c47af1feef54798255452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75410d72fbd6fe97d6128cf939ca72b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3380f9b6537fad8a7c5e0d7200a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66fef9cb330e1dbd6ed20c682fd5b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a94c79035e442d30d36572f89562456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c73469f7862509ce9093df597fff4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6024106fc9fa33be96dbd8829e6ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebe61c2cbb49ce9f99067cbcf0d792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f48c4e3f0a6115c22d38a84adc1e18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc304b8e92ce40b2951e78ff72f164b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bbf6e0f5fd201f97a4cc1a39638e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc15add13b10aaebd60ff832ab2b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a053497b9224c3230e8debb483393464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f92bbe2af5f54abd05442337655f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eac0d3e8d6af491c7747bdb2ae9de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68fd930329623f466aa1b1dda6e7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101bd7b61a0a917efc4184eea3b096468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad0722973252d12b419220adc30e90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa35ac680f3e36e2ef7c8bffb2f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70faef8211247b47bee37a451c49c89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38fc1026f019acbc812e9136bce1f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d060f392621930a12a8232d993c7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d82f51ebb367662d92df27c1b602474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cbd3cc1211e8fe39628f106d74da0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f339747823002631b3e7ba0cd430c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1a9cf09b1fb8f1bb720e6baea163477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbd7386f64c4142744696fea567bfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eff60d4063223e4768529237aeeae1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3614e534d448c25b284293faf82de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a92ed112dfe1e70acc730ce37d9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bcedbf71f3cfd8bdbdb4bfdd63eac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ed40e78583a773a24c3f749c5852483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdd37322e00e25cdd421a799d7f024484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429adb09f7699117e2da17be227a09d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044229efd0933175608402a9a1c83e3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf971c6b06413eaeae8cf560c3952b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a29fd5589ae15ba03c0bcbc64cde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aba5eed08e988458a756872f1fa83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da48dbfbfb3e14469a17c80bb647d8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743424a0cf9e4fcb52480ff42e913a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478a6294978ca0936fe2e913194ddaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161e093dff24d4c0bf37213738e588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96235ab7c4e5bc4aae8ec8e5f37997d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47e6ce71e69b3df277dc4fbc10dc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fc0164d49ad4be0a2305ae5928da8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342da82d89d49991487bee6fb1e5e1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc95cafbab604cc05fad3e6e150470498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff061dd50b77fd33e335c0793ba55ab2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da8f009d53ee6bc8cae24e3edb328500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ed1c7a641bc82557aa663cdfe582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd45f086e7136a5b3d183adfa89eb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9087d92882fd235f81f7312cde0410503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dde0295dd8965ef9980e4c6adf419504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e294ede09cf907ab25a2416d27409f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7c6d4b39d10d8a265ffde4760168506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dbb6c79487c86079e67f54c89896c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e1aa3f0459b85f9994ce7a0da5fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced99c474ecf9a5cea8bf0b8a8cadce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e65b8f511246c9bd6ee48c83c4eb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8b7bfba0f182a49d50a0be3b1c72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901dc6ad151aff7793cb8c9508352f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48aacb7ea47cd6e9d965a9d0c075cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e5d55f87e2911db6d4c11f7337b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea0cdaedf88e6fed989e1bf253089515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb819f42b7ac959028f2c3db13d0733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0414da59f6d939200dee53ea36e3ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487708861e79ca42b51a1df9828f3ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df89cbd41ed13a5175e0c2484a33aef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aa316b5893d243adc517592e046fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965eb395b9a638c5fb4bbebf3c852e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc57827201fe5ea1c463e13b50ff78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703f2783ef5d8071e6f27c6f775f5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad2e6c41dfe34fd5be8fd87a89105524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a136523cd17f7c47e271a38cd9e04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8e5be7f62f9f5aacb1afa0134adb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3123e21c6a6dfc2ae54e38dc2c6b21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ba0c68f79a02872963d4869ac098528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2108a3a2a7113af3ebfba4d11b1a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7a926975066ad17b50c95ffb200e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f677f335c79c67fe088bffb0fdbb85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c83e5fdcceff780be1337a338e81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb6cc586e79ad6ab327f5154533b77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14af7c2c8a08ecae08c4190f03ccfec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1b3cccd3d24a7925b760f6f4d943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba42a1268f63ab9e8f02f6aaa7cbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e52a0a1bfe9d815ed4849162377ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4f9f82e5fae0b6027e1a7d4b30d71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd17440023ef408bf456d91b90ef45f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd675c36f2f66265e07e7b9d4e8094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605bc978c72355d1b01531e3ded9194541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f843f5d887007630fff0aa6f3b637d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfacab82935686b66b5b2e748a42e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a73c29c93590bcc94f7043297c6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbc4d80a5a24438f55d2f097fa01f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12a06a992720c5ec091c1f1ae3434546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ad504936bfec8f04a4b9548a955f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac490d8fbfc6dfed41983ccb686a46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6aed86233ddb6328e983d260710db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eede86ef99a0f2930f56fb92d61c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1d24b500f7ae538ac23f1180180af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec41c98f99da1595f847b9a3c2b0e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521cdfa73ae7a9016fa3664b464c7a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f95bfa597bd75cd005491028abda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6c823c695d6e3bf037ba31d73974555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b98b1e40a7f85ee5f2a64793bd670d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd7953ea6230f909104ecb7518b0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac059572aff2de2306790014a7c446558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923ea32fcc2b86bad15ed6e8dbf2ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4510467ca95cfce8b9016d83a7ef2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268e15bc306f72e2b2fb4c6e24a1301561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29431aa08f76e5aca01d8f626f6c2c36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe72f1272d04d74b172515da14f209563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1f8bac127b6bbdbf2c2b8dc35765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff349bd2f59db30c78c797f903003565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d80e52a547d43f24518ac7ff45af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e07a42d22442ba544c345cfe43f81b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cccbc05fd0164cde37289c6bba3a48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273f5fd00fb0b80e9c1595e37b0f5d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170224eca980129a12b7148d53aea603570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415abe613ea976263f7ecd80c9a70c19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374afb41c2106818688a530fc43b27f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e83c820686a3735c8254f9fedf55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadd4ed7bb75e5daa0edea4766b7c8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a48fef45415ab4fd987de4bc32a0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811a0e494a7269737ab496e95b65b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811077ca1a2514223dbd1ccb742a882577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df91141a6056bb4745a70674b65e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56dd2620b2e362331ca7ebf935849e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd36c6d4e3796c681ba7ca739245dee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81c4fd3e3cfd8fd1e9c8c0434f4e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17186c4e54a7cfac346886097310261582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57da926dd9e1351c0a6ec2d9214274583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26861def2066029752a961f55e0ff4c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e134136e39e46d38ddae95f815d715585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35239c6ed1e60e73414b9628a32688586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75762301387336567aa371f04974f859587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311187e3e1c84fe53b693082d4cbf6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ba4e66e2e3af15f78ba58e6e9247c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074205c4b4edefbeb2aa70c3d57e82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62630393326ace8545f6f4f9b4e9a5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882baf28db714487b6b08b2cbfe7315a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b792a6bcdf71c0123aea0af50503593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf857fa033d07732875b43b1db12dcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fedb23c29db35a50470776d65ada9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e1e00e30f3384ece2d6777ff0c75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c9b88f7154267c9df82c6110e650e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61b63aa3950d07d89cbcabb8c40ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e9c81801c0ab671de920f7905a68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378415074ef164b6f7e412c505322b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a909b1dd17d092edf3a4244adb8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881aa947cf201b17c30843e3b948b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb518da230e7c4224ef5c950a663c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d321e8572c11446b637e5a8946866604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2ad8d7241232174e8975dd682af8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970962e4ba6fc97fc63cf22f05a256606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c7a0487d9bdc6e33291388b3ed6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9178635610205058257e26bbc828d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cda1078dc9fa5f27af2fa0486073e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb939f0d8fcdb1b904c3733b349b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3267c6b16d59273adfc04265ac63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c9906279a4d636b54630b065f470f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28603f77cc62edca0a232108a22f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3784b66c1b0643ee0cf56154199f78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0010fd0598d44a322b85f164c204615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8959e45eae55cdd30011a705d856616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393fef97893c946c012d50160902211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c81828b957c64128ff4bee5bf358618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca0159affade3d952b097b78ba5eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cad5587be3d05b54177caeed87bfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62cfa81fa85b5468c17a20e915d47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43fb9664b48ef34b73ff33c1528fc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cb73236c007d14da5670985a2bfd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed6fa411843dd27f8a18d3eb86eaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b382a1ccfc94d2630897dd5ab52fd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30357effd0b3fcec19641dcb2754b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aba1eea4b20a9af6e72334dd8de15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab71926fd320458fedea73bbd4a176628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7ed97b0b83360b0ebfb4d4452d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708bb76ed1c842932a7f7bc8b840e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac98d0095946a303f580c1037b6403631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864c1d23c0db55b21b8df21b5e59548632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2224889579c91195ca022254544bc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4e16bb7c0a801a64d2f0bd2427b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab3ae1dbe0c396f141592e8fddff7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b156ecfcb23182729cc2bde6e5c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af1311a3e7e94f88f2bd385886e06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc518f64864f263cc81b04f0108e39e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdec09267a0e42dadde558416f3a20d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288f4936f24cfa0aff64a375b47806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f1fb0b51eda9a481d554a82280b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264bbbaa4ea0edc3ba1703563508417642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf43ff91ac7f07e987c39c6ff7cd45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310f023acabad2ffda4db668bf9c8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd5eb4035424936274c2088b82effa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dbdee13baf4b760c1b4de82cb7a7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1b826b9b1702115f52f0fb3dc58b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe787e9f7d3217ceecbfe8fd3bcc73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa416ff9bf8eac36acc0d0ea4759c71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d022e12924a7f017463c058846ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c51cdcd8822e1f8fd33703398f799651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c9ee56d488a322fc3810da4dd57c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e07255020bd6ada2bed31cac16a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9733421bb25397df46efcb8fd5946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f00de6c35808e33db771d5401b87e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9dafa12bd46fedda36b8a3a06caf2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a6f431246d0d876d0e1808c73f10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b3d12cfa2f25c69c29aa5f58872c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f4855993fa78e23ff88251709823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92cad8e852e27fbecf568072399b0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cba328062cb62dbe63ea46d209b32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8fd9eb3acb15b0c3032f115f4c41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c7ffe4c89a8973178c8756e76c37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582e661ebc5cc96c1f4a5b4fe91565664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879b3efeed13bb32466fbfc68b8694665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d0c3a63905e11cf7de3dc89db647666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bca3eccca6cdbe3dcb8f7e7f6dccb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba556e3c570010e527da441e87b3e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b525c563c3bcc2b2fc6e913ad50cde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b315955f9868b7963b4b5e57c0e23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376eafdd82420b7b8af3e8e1d88e33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59793dd692f7f2a79662800341536920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35452008556504134437b1ea785b5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7deb9149394927d1cbe6e64ad46da8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7c9460278498a06ffbba2cc9e35ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc6b5066cf5b0cf22481619500e0ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bce74571495b43b5caefc5a4c53be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d734f9b0cd86d6f518b0ca1f838a5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32de574ff1aebb2c17898557ab76bf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fee9728cbc30ba22f3be47ae395cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca39842b281e17162e3006f4379001681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c9927a771c3b684a95a0574d9999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59937bc47e8aeb5cd78634ed0f8157c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9ad056c510ddcb165c1570b8a982684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ac6706ed4206278b05f0b3dc8c97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab1ea5bc6053d353132f7efdb99ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509241342f59ff976d01a356593406c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8524efbe10dc3c82b45d78a1f2fa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c21f64f3480b837aa1b58c616ecde3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdcaec6dc6af38b88bb85f7094ee55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07833be485b2ab9ee32ab1b0167b329691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34a27d0147157ec072141c6a93ca1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b0111219f0bce92127196937a66b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b8a41ecde9705ad70495ca31aa98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a555c634c427bba8dd3de3db13e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac787b02651c1daf110f2801cf7e293696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413897b34d87cbad710996bcb7eefa06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862855d63449e44506fa5f29ad55ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300d4231699b4e0a5b887fb44cf8cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d066359526d9ba6dfe5e16877575efe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0f817eb27e88f583ae6a08086d7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1fd0ecbc2f9d5bf2ebbd87731b3a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d3c68556e203d7cf8447a62b1e12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbfd20858337681e9448d2a5eb9437704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd618693bc9640c118870c549fd6ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3eaa577102edc208b4b715a7102f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a51667fa2c8f5d60c3678651a070d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad24a68a80ba3a865fd1212bfaa06b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43676c66ca6c77c13a321a52d7f82b4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9650e2f1355af9cc7108de732fd49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e58f0755b2b3a7660889d52bf76cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2947e639e6dd7268bbcc396cb6b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4149fa35a107b69a8e21cdb5860ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb92d141fbe658be9667dc8c068e81b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c668aa93c86ee1e1cd844c6aa7b299715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c02eafe4f98bcf8e635189a7e09d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85aaf6c91fee677501f92ffd222e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb87f0a5385b833e4bb236cb7882fb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900905c066492e51e396882d6fa0390e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2505db0ee486d0a8924f543c77137720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283b6a4908cfc66c39166ed1100f442721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f83acc5240729dc02f7f1936691e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b78cee469327e1e7bdd486bb8bfb89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fab81cfdd2f3c09eb342b139bed92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80af63d14e49d0949331194e240fa2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503de312fe9c12ab83d9d87767b0f26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8d9be9443535ad66f8fabc5fbc4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c875c891b7ab5f04afec00105ebe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8048ff9d77029778ffae49e794ec7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee0bbc438765c19990b38692bb7b26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5179118984bae1fbc64bccab182dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02be5a72cde4f24379cbc275cd4aab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b9bc3fe26f054e3d720d5ccc7ffa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435e8ef1957c844fd5002f9c2a0e06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c725548bb01aa5bba9eb8939ced5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9404b7170971323d5c205814aafeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9741dd10c99a6ed9f1e10ab79cb21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c984efd2824f4417be0e48e37263c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a04642fd3631d0875dd06ca39ad77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dab4d840cd930a88cb47a6a112006740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a922c6a7ea1d01bcde2f5871bdd052741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8b6131ef6f78a5b3f5f35a9c7eb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6291e674be239a6c06c55b60eb362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969c238f2cb75959bec0a84200de744744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12530fd4902f9314c464139f0b26055745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e12411cc9e005cc21ba875b55c65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be816d9f038ffecad0d741c2a86031747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55942883d25aabc84b6fc43548c422748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89592d4d60242908602daea49fdddd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f8dea235d81ee26fc293116f43671750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1df996837f6774d92119a48f48c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e30aa87162f4904bd85a210ba625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a382aa07a9400bf9242fd42eb5ce0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6ec9751178b4aa01a74b90315b47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6952f1b05ee016c8b5c4f3cde8617755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844bdd3dc5dc791055ce4e57a071f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d97caa3dcd261ccc09750a15e96a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f5a6e052f8d2268a308a658d1aa06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048b4573220ff8ba90fad2748437e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce92043336c31f9140ebb6124c8ec711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67556324ce623991e406956002c4b28d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d80ac8f5aa884abe3f5d7ba324ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc14c2416cfd7a59bec009559649b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c1841bdb8c76d2d7e5dbfd49cdba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850de15376629ea76dd5a2621692b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec535dddf2ebb17485961b18a9e566507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea800c386b4711dab79f4591927b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a426cc881ad1cc565b082cf8d61f0059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb154793b6bebc7c4794cae8272e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce63a7c359b1e881d5bd255991cc2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e964900365fd8836f7ca19810a43a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33debcccd6e5da57385eaaa8ffee4d0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d42673ff322466570a11d17dcfbf9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53e461c538f4101e32c71e651ce6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419da290ddd6fc87abfc5f5959e1aa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db33f8fb81960e6412fac0aca30cb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a384d6e21a80469d0ab6810951b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b906a993aa8c85b149bd9690b8f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0bedc15e18a2d02a6222e884280520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954399866d83b63a990f9a4008792e9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70182f563ddf40eeeca38a321b9e70ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a15ce0bd60b6e018f77feadda2222323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439589e9b5ff57dd72430254548775e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df495fc7c6495268263bb886214d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a40d83606d9de85371700fe0601c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744eb07f70d979a1044e182bf47310627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093343c44712191599c7629e54b751aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25403047355666d933b93dbe4fc08929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad58b3a94e4db9aebe3949d81e219530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c08e2539d6baf49891100c3b3bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed40e8d7308e23ab7e03918333a53f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb086f86a3a34a0553b58e5eebdb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16757a3e7853b44e978aa4026f1f953134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741be1a11f7c0aa16aae2728ac392c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36fe0958fbe065382ddd0c0420ec0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4b399ec4a0e4e221a1c1b0d84c3a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c237097558a8788c15ab3e891eea9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773f5b1cd309d0b31063b55ef56ff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae4cf663d123888435dd863e3b3adb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592691252bf53a0ce62544ade49b2f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372320a7a99d2be28cdd3f4821c771c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c33576222fb99209afddfcef8241143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a893c0892fcbbb2ec4b74da5df4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5009a15143821e612dc4c13cad8a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4ba21f38079b847d36e69b10d1a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcdab1b2460915d1d86d7c7d0aa08847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5582b9224f92310f38fbba9caaa3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7324f024a3a0d913df2c1a7bcf17e4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7439a6231306b797c4bb1a4f2c04d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34bedbe9506ec31c179b7f159439051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df29cd776a2626dbc675486b8fee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4a824c9b0e994e0139412770f4ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fa71827966b2615c1b3bf400f079054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f20ff8b059a42297669f6a9c74593e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26465165db74b559347eb5c884210c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021ab19ff752041d1e5fef5d1a7d2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435554101e55f23789a44993a142a1da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085623193577f82cc8e2a9890886c43e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa22115b4331808a326d50381bd27360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f9e98921f09e7df6a99c58b4a10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fffdfb85fedb78c28e27710bd16a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719cb7c269875687a2d6d18b07992a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e235c49012d66b26d08d9d600d578d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b49d987cb94b15fda1039f86b8d0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb551e725b01cc5bf994c1426a93dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47f794470d4758894e7b921547ec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c20ec9ca6680019b1b70765b8daf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca71bb023e183bec960b056d545cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737d0e8a351da5824df7683152dfe670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4fd360deb82de169a3dd01cbb10371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139726e429a0b933c82913aee74e794d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6a4925c373a8dd5551d8b557149073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd6c1a5c55a48feb7ad0ee4777ac274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb218dfc80c48455a62e5efe898ae775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb08e16ec024a390ce8a0095f236d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64254267abba3351e97d7c5a7a199b0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75035fc434494f1bd5a434902a485e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c6d9a9ab2c0f11979dadc9d63b11e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d548b651e169fd85e21ea7acf1cba0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2355e71ca1194401d09b446f5d4b3ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1adf60d52ff5c97f6d973907b1ad582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643260ba0bc1b732e84bfc36035e3f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526aba1ceef51f159820127f29eb6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86d5aea53dfe537333f932943072685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e8dccf9cc63561ee0523b0a410d5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7429ab9b48d3a8fceba44d533650687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665f631b07f955d6e72f79680cd41e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e694bf11bb465a695e1963a2570aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313fa6dcbf748d6b34de3b4a35c8c0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00bbc468466783228639f703be8a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c738087158dad603973d103bfeadcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a21a29f96fe4623a064ececfc23893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cda3c59110ab15ebbb94e0655490f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd2684a8e11c3c7645683f7d7269995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7741f6731219d9dfa88ed8dafc587a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a57372bb87b3122d058698bcdd5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88d1bf5c3899913d28a846335f62598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d611dac83da6bbd8c2612867cc15b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055da6c20e06ae41167f1911190101100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533aa790aa390b2544ef8eb47f4e316101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886dbf1aa1fce86b729a7f1b9653eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326445b6afdd4d9d5c9fc334c29205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a2ca94fb2cf9bd704440b1b14e9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1340b67617ef39919927a57b657ad2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab180237900056e49d269e54ec2681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ddb53c67318f18ecdb498e7da184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d0f647d4f7eb57ccd8326f8f20ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453df88dbe959d7b64e2197b477b6021109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1c80f074fef9ca7ed4e759badf7e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93105b09a42db9984a760aaf0bc83d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907b347485828cbecf3f229d03082b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898a5a74240e26466b638ca2f2935b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3125c2369c04d9cef9765ca7b5ddff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff51104eef88dd36406355615e78d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039944444b7f347fe3744a460ada5c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5825797b0413d1beb42f801b2e6d0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76602fe354cd5f1eef85a4ef95061118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d01a8e96fa1fde4cbd86713334d35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10befef86b0e305e2bba84d64d3d9ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6e48320d6c2a94bcb2369f7d6537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7d7bec8afa46173ddca9fd97a15c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c0fd8c727e89fdb8b586abecb9bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11366b2452aa7f698b4b6882ce0b49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d75b23e249239b0b40e88d565af5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d487076f603fa89a18920bd079efb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcbdd3b9999e9b9a8830bf6355bff8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed0d99a84cc986aa946633e491edcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde53f1628209aa2c83df713288bba4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215daa4a66fec94db1e0f1a8c3764ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c3b27bb9061ca607bb467246eee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee40cacbd4de0716280649dcdbf97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de420af50b892a6696c3401bc1966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1bf5ade32a4f51b3497c0cc9eec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146365eed8c09a841c12bf5d951e9d7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01de847a26af2b265ddc4d99547d68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8f77ed48eb87d2c3f5ae14765bf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17067794f61f9624cd53760dcc3089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a637c92c63e2ea91cc691059ca6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa231197f331309865ed7671f85e3a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d9de3f4654fe2985c0f0079222ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d491fd4ff9a3ca595baa99290faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f9a4f8f80796d9a0f7a0f56f69db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857640466c7eaada9b73a1cded57d44f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdaa46b2a86fc0fe080e373ac8e042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc254daaec143c55d40b4bd09c19f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43da9b1a1aca9cfed794b1fd2a89182147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f09c6150ab6c9882cf2f62b1d88e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad5e9bb192519f7e41c28f2b39dd28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a803e6d2716a508d4ca805911521150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1557886ba5ed9da687b47fe11f8e8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d8fcb95895e030138c687efd909d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c88ef7fcc1e0b1eb4b16e42fba746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5c4251731026595e80fc72a46d65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac946c9e52de6824270139440f5ec2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071027bcfa4f9c19cbe195c0d05a716156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f3930a43e8366e1b90792ae40b04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfec092ebb3457ece98a0fcfd35ac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b01c51da637ce4385a235555e4c6b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36fa2661b965ce1e7384f8672b01b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd69ed58f27f9c2703d76a321a5677161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7bf0f5a457b169bf6736cffba0e7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f361438179e428eee63da26a354813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e05b80454a4aeb5f499b356bbe5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936bc0b4f4394ab5a6af835efee626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119f6bd2cc60bde21d5292240cf6a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e7dbca1fe1858e7c24cec88b8291167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed9ef2e166a8a9f078fb82912b1de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1acd5d1c8e3150b455fb86fdafbb20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c54611d2f794a184a61b095edf0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b8bb71d941c2551634b05bea0433171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94c23cbe2cc5c5138f18c284a5a620172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92834150b6a14240c166c07d520b4c0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b92673761dec7e9f5bedb9a83efa7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84fda19fce8aaec444274cf43d2d4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503abf68265bea0d0ae28def9b5b1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ea14e0644ba1f76b1fe2840f123f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685a967152da5a53588e6e7a4ad0d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13172ef617453a2f8c6cd7199f8593179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec1227fc4070ac69dc7b923a692b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae437350d145a9b4f80a573536d2689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169b6f9afacf4c8e9fc2b1efcd177f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba31fe01fb3b775bbc3a3e359a248d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f95eb6700e0d867771a81bf831889184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6187d7e9734299cd872ebb8395142185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef35b60fefa513204544f4c23b631186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5ae30acb2f64b95c8dea2c974ee9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8989fd968ed13ad5e0de1d47e2432c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab370aad0c431dd5ff170c5e1990f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60b0e8875a9f994f6fbbcfeaa119dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c9528a922da22a0f29b074c48409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc1e10830346b6290863725b7b976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e31d25c0c8d0a17b6df32f9bffb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7423ef7df03274606e2dbe7a2cf952194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696838a390625627eeab25bc029f6e92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c5155b423040230ce0616054872b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fde4200ec51fabb136b05fd46618b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e98c770f708735cbe3de70b5d0c51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc78a4e1772a43089d921bbb8a9f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b0c821feb60e263d6e4f12de1ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bd431ecd2aac129cfd1a6256d3de1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4eaadafed29862f69bd049845bb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cd9605a37453cde21c9fe960d6de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615822c5a91ac924dd21372cc96e59c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd944ae0121f4d5812b5236bfcc0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb6cf87e23e8316e02f6d0ee947e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029bababc45faacc6f35873481cda7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6c36ddd5ad1d024bb4a8a1d951ced208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c44b053418aef964e5055bfb225bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c883ccafe96e9bd5b00119441f1485210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e629a838b0ed4b8954ffd1638427211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9cac581743712c11023796e311b65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2d9405276f338e80fdc990128b834213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d71dc847288508453731dbf5c14d71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4893b60abee87a3ac3f3781e83bc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de7ccdecd5307c5d47b4783ff8b67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4291e6168cc469984663c5f82590217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d1581b730b3deef8afe46ba7040d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1c8a6577fa97419cf24f9c92af866219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c8eda89fb9fcb906d70be15722a2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436021bb7dda1864aa7a9eb373c0c2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ee76416889f5b3d05930e919a665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425b99517c13a29a7b2a06a74533c8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81cbd6089ee416d42e21609126a64f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f696e50cfb0b80702ad365ccaaa9ea5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961288129151a375e104355232387e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a645f595fcb9f3e4bd0c37be9f170f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f56b09e4a98451f04c2cb5355b14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794fb601cdcbd8dc38adc5b92e774d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bbd7b6fde74bb65bdc025d34b2fa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb2201c442183134e66f32657a00a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0220943acd1114db0e7c22e02adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8fbdd5bb915fae77def676f893ab2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da598acbcc76a5714e4de1f5437ed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa4d5961f9249d3c7642ba8b05c4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5c9fc8e3c58599277f060250289a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038f21efcddf2bd5383b2d95caf0e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60d192dfbb8d30e495434776f915f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0defc126cce196e9d3fce532bdf52c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704752517fdd8d8eaafbaaf0e343dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d69f850e57e1d5569270aae8f870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a90a9f0746cc6a42d71273a666f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8668030855fae60ae30ba5872613d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc5b744af932a1a577be378c46ce84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c8c0265fa31e15d7b4fa0c9a6e755245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18236f3053097446d6509d2cee7dd67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0bab72c0132f1e745bee69149028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f6b2e650a6b3fabfa47395bb9b12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa7855621af6308285cb0e41f95b5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deafec38d86335539c18a3d7b4a8a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ea38b99da881d2bbb60510c34ec94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f343a7f65f7e9c78f8b429d8309b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b56fea156095b563c6382de9468f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff867d77a5e57b78cb39db697f2d4c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32862b2a9e06ab91e44a371e23b9c33d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f515ddf79db37c264d9aaff0f7f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa06e8d5551a498c1de05268f0d2dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63167947d2be267c6b1d5d024126d190258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d01137244361707bc8669143acb3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c3d12556f36205eef01ca4e105f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e21646026035281d600cacf38c5b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1b11e72f4a1d156abcd6edf841798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e26ed1fa05e47848ecdbf8a712549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f36d3551d3971110503c473feca9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae203bbc0eacec9e3776c1f96198d4a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad5a81b4967b6d16d6b5e0eb0aec8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc952a1d1e04102571fc319214b20a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcc8a634ab7e4f0cdbed10026b71f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d02e0fa00323f3540633d0025bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957845181bd505985fa530626465c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7479908714ab4442c012327a638f1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fbb4eb9cd5e7a8dd12eac9c8f2fa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d28feeb1f1ae710a27cd7941d370273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49edfb990f7a125ea5082b8ee8926b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7918b96e53499e5f9540bd36991f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0919b6780813e156f6279cb902a5e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50238b80a5e7942ea231e6aab27ef41f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aa00184296713d8503f677ca2e344278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347fa4bf9d85491257e4fea840ee127279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb657eae43732eb549fa5187276d2a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f35a8037a52c1ad332ad4ce528e6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461732227d633ea417268a7215a791282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4a2d14e2236219ff31f7b9f6902b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690838c7a0f9a3f3e402768f427745f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ec869ceab219805a7b3f2a94cbc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021987e871eb309389f288e57b4824286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ddab9888dec88af512b9d34ddaec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f0bd194fdfae883f54ca19e9066b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3dceb87ec5d85aec45c6654a42e95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591f496f9be052e2cbafcbe8e67181290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc137e7d5d4cba7ab761e40d00b15ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed91d99156f53b387c238226ada3af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc14409653bf0e68d1934d461c278e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b408e12e0aea763da91007e3c16f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78135445d233fa8e531634877877d0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f479d364ab4d2814303e8db2ad1811296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818738e8b81c4acb3134dd742e23bc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43ea22e6cef2e60b9a1f900db989ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d7784aecce312a60847b52539b1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf50fc74b0ed06f806ac4f0d2e9d53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381368894ce7c2cd9d142835d5ff1fbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bd199454324b4a91dc1a6113fdad4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003786508e973b7aa7122dee1b5f2aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4a7121a8cc1e5315d4e618d1b109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec28d98b918c0a537b4c1836b454a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0d1b85472e609f5cbe764e01813c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665db5edca4c49b04ae9ce00679d17e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ad0df1b762df18bd7fac98fcbc96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ba3f3b33a7dfa13c74cab49b5609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3431d9930db820eb827350ef31d5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325c33727685c9d25d3d582a398bf0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101cb6c059320f449869cc194bc4850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb97f363d27b66ed3665027b8392279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbaa43d303006edb0205b25c1a5d61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e77449edc780995849df29767fa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e143b60cdb59aa3a22e7a9c84039316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd358475b1688a10db4df6d0fea064317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817096c3921eb0e32e58a1d6a7ed455318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367967407725ff11fb1a99f059e9f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354640b781d8d7856ef7efd7daaa42d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9c6f852ae4583d14dc3ee964a49d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac26b8c618d74703a4b86fe36d1c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da375d4c716629f6510926acd3adc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0cd9f3f8f5d4280912c0a46fa4513324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218e83be1945dc537888f35ea3c5ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d81406b5e72224d454c7edbb4d97c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d54459d64f1e1c3c4ad1204b5c78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bb710c5613ce602b32f5ad52253de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1a9106299cd58bf25a7fdae14557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61cbba13e5371620635b698ef43548330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e26bfd3d7759a6658d6f9e7be7918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d350d5eb1b6bdc6df27c893df24bf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01396596f5ede4fa4c8bd27ff69437333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f858d9f9ee886ca929f35b59f9aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c918bbfd69a5fa4eca4310dad979f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfd5f4f7c76b0634826201b3d33424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdac2f3733d53fca87a46e4d6cdc8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e5fca71e58f3eccf95c53e2032e21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9f20da2f912661f0470de12a7f3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81271858481d4c6114f5a9dcc76575340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0134de4e78f1ca6f9817770480ea6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1fd332a46ffe60c322c80642cbf6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733bb480e7d7dc4ff23ffe32f28337e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bb43437ca8c29d77f0ee6999d30b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead76c0b0eeeb24112e2117ad54465d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600734fa555c6f88ed0191795be4f8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004474b536df85bbaf470692ac0d9e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02d9899d836fdea34fecfc1737471348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b172ba785c43f18825ea0a3c0bf68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d127af29913de811bb7158e3e56b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c6b23096cb651d89e12b6d17a73a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f419ad946828b82a08f3bd707976352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406d91e15a1892c661014b84b9cda6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e8493668a37173a07292e2bc8d67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4507849b760c702c4d8c761a2ab2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eadb450a540098c2798e8161ff38e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb00df8da650c9e9e7141874529d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce08ffe153a059febd3f57552de28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87a6ef1dac790cc9dd7f221b5ecbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899dfe1697b30d6031a5e87885e0d4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e37bb45f34330230be4acf6d09e0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdb067fad2d40ab185f84a52ea0a28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce978289e007624cd7293a7a6ffda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716680d4a67da75d802e19576a5f0258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89317cea2d30360903d53ac71b044946365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90465cd59c9e662393cbe1404ef213b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee53569f7f7587c79a3dd83cf5b5b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fab4508b0a93fdaaca9974a293008368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b69dd8518359c8beef3c003f8bd004369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6610957da3d20e15ae8ca611262fee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c0af46634113c1d4f5cfd297a7d5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904c3d3a8a375b42752a894ca5cb61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d553ca2466d9f6c82f2b5d972c4e79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de87ced462a556a5710468b9a6dbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02332f98971c6d0feeca8895d8a08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737411d0838a21ae4b3c45e6902ac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec3282c40397c45366d285a945d51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ff3d825a442f42a2d132e934243c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d1b15445020dfd3112bb84dd3df7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeadf90575d38d02ca5fda458b91ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3bac9de6fd3450ca8c0ba1190224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24e90558167db6f16a2b1a9c80b7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4dabfca847177a0e59a3ca5929475383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02fab7f8954dbf86d42c28e714c43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100533d73ae428abb155241d1a8ae1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce6505b2b13f5efde30c11a9ce89c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26e09d04ec9e4bad20ec18c20d7a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd5706412f785711db3a55dfff77f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf8745c81ceb8161d6926a80abad9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38185db5db1fd77a23f303cb24a16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5608d04025492744711a93c5525f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb944da01bea12598789613123798a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b4acb48bedbb5fd80953d3e1c0a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae2d580920118d932b0d5766329b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91659f839bd31ca2d0bca475f51285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d1b30d8f342d84835cb05ddd0c4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46148972b0cf5939f15294c30b3cf3c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54400609505b94cee02bc1c5b7471398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d687dd670e6fa7e4c1bf4be59d5322399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd3f0c02c51e0a85c1cf14d33c1236400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b3fadf4d6939dfffaf86d1d71b72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1c482c2d7d835cdd09bc25886515402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ff5b1d21a5b8676930c634e0d71a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dabf69c2231a9309ad426a4d8f6d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d0ea1706e67ab67934f2c3faf544405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db5914c6eb597c14051f9c9a2ca9f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c84a1a55a64207f83c44539abd6f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ea22b082ca8d802175245202629a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d08a1ea801dcfc80fecab39c9c96d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a55c50c6c7e50433be79acfc4c7ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb104465668251d7cb060d49fb7f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec906c50ea442a1bb0e9cc908a1e73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bbaee03164686495f62e5525716f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e95007a73fdeee72d0cca00387b28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f92d0ba7dc757a40a01be6a33d8da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da835356dcb0a94d2f530ccf5d9c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9d271e278aa0e5736b32e1bad3b55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd699f2dfaed11c71eb92f4e03e1d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2880e1dfbb1f8d5274f0e7f6913565419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685325c1294d718cf8739e3785d0348a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b944078f60bc7e55a1255a82ebddf46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8ca5e602f6cee9124e9ec841d16b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a74abeb9a548ce4461c44778a2c2c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faee808bda9fb828a48aa499065fe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39ebb534a6073bb1e4af8cca582ec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0a03ba4c28342edd78537c73f35b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cddd072c5f859bce3cfe64885c80d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f12ac9d9fdee8f94abd92200d1d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633121fb19707c18c271726ef24afe32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78498a70176a298fde35cf3a92384430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bcd458b9029c8dde1decc11788ca5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641170f3fdc4931dc5ff3ceee445921a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b76a4344c9d179fc9cf7fb603b992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109a206966f071f4c2f80fc59648bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829aa68900e75b1cacf82160d313b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fffad8b7962e974472219dd66af74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1660fbdc6fdbc8bdce610275783dc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28eafdf42962837a95ca46b6299e43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8be09f6937810d84603b8d2a2afa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c2916583cb43348cc6db8841af01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203217e2812bd1ebe63655e6091ce9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451130ebf666abb2dce36f64824b3c2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294bb3d71dc13686366fe223d36974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b147c759fdff7c8158d56f2793069e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70773e4e952ec2e097feeb0496c718445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c706d9c66a4706b6579d05941b35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189acfcbc40fa21b7f0f5107b81c6bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0c1c781bb9be3722559219e7e95d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef76208842b362dfd391222a85d4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26362b5e99bf0b066849cf3cc8c6b0fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b2458778d5a995306b17fb84596a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356186922db63944a9995f746c15c1bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708393fc04ef0ae5ea1603f6437a040453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd31ea25075cc50318d4297dff4b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00628e10d31703b4358918f733bef294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb29c54a62df211c583dcda10683b2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3bd101b574a6d4061edda71ce98c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621a57227f760a95a61e9387e2e70cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebbbb45ae451730b498cf8574594a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d0d95bb4b4a2ab713030780e052b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9dac9936d6872c48ae1e31600655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d9a1c38911a7df7cd66d6c71f257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836559c0e6a4aee735cacddc2a68a6c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552513cc6a9d8e71fa0e514b1d0254d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971691ec76e321d2861b476657a2e182465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d229c09e3956704a4974ae2b8967c00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc981f5f0dacd60daa01abb6ebff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebca7017e948793d11911cce76db8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d8618519e5f6c3e7dc7a70f1fe66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37140cee0ca6626770fcbbe12f827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ca8ecff19696cf074c8295e57584e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c3a9e0a5f66d914da84e8b910fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfd5291e74a8b4873c12f20c8fb77d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ffe05001b8d43ed97a05f0f0d5189474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021cc2b887abf2265299d24240298ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204394b97c05d3d1bd61fb43142dba81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4204cdc4f684e21768c61422aa5b3dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3c14d1d17f6beae1874429935777478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b757300d88410adddf2d6b7fbb4d15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33f4a6cf03fc223a06d0cc78b81a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87918a26cf367d653cb4652967c7ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2684bc1cecbdda7ca0c4ae05cf1040482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7c6ed8614763d3c74c5adcf9507f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c673a3a034c325290303195744dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be13b4d0c4f8f6b5c165373175536485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33ca5359bc5c483c609d5deb9b42f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f16f5ae1a9cd2d66b441ea21c6d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b00440cd52f39488ed6ac15e12b08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f3664379902422eb76339fa4b82e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176a7cabae82849c9927861283f254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c67844ed63f4ca4756b0d45b48ea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538205cbb94851c28c4e5d3b249f9dec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31288fa5d52d2812722e6a9003eb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf2909047016ea926937306096661494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7158debc76f07540f2f6fba48c68f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6165a968c82eaeba8e2e2b12c1a4fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a036eba0c0eff1715b070901cc39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c186b8c395c42698271eb16b1f3487498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652cb7a26b026f14de4e464477af83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa3aa1107b9979dc180d75a54fd8a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f48cfa23a76d682a019143389ed2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ef3507581045de0a1bef2a0cbe1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a18ffccdbcb3a43ff21d0b66998ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8661c369f7ce7ebc4a0a08b7d7c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f7fee5476ec21f1865d72df4fe95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d91a2b47758969aa84d6bf178b735506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce2f65d984cf5e713eb62a7ec6b4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a16fc50ea2c9198760d894399c7e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1f2bc7235a6805743c5c2371df03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c157cbef01798a9e2a6a7352470a9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeffc6370eb997741a312b86fe4c097511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a48cfb24c0941c159a1900bbfb4d62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84ce8aba5ee23e03cb28113107250513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79e53331f6d8c7a63f5343d244451514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05a644a35c45109e96c0786cf2ca2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab1ee841d172c919c461c61eac5cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64570a937ca87ba2e4b9b7bcde49117f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd0948eeaa4c676df8682c03eb9216518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e7816e13c7c89130df91f6092c37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f428dbf3b4599dd19e660d6001057520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152efc41f44ceae14fbf5fa5d8de738521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90d84cf1c10942257f333783207d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553a208b55ef8da5e97c3cbf28e653523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc90bb93b3db338127559b8e328ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf193258f97271f7d1aafeaa2146ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101055ee6de8625cda982c57053920526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7841daa739f2fd1ebcc8456098dc3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a4be2c5bff8c96201ad14202cb84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee5a1b1bab076a7a64f2ddb76d677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7d13a6d2f82dabb726a0470c7426530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9a777d6d67b1ff74124c8124c0ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e7cbe8c87745cfb6177269ec332f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955009d0ee34d8c92e0823c99948c4af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7894f077ff0510e4decaf115dfe1e8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdecd37b9f3e9e17a7785c894b642c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368b36f4d5bfe0e6573e2a0a093693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc369de2e35a781c9e5be4252dc08cbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3851c263ccc3b476b61ca25e2f83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e155f39a60f008eabef5f447b42ac6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5cd81f3a82a474e4a58bb8cfa24e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520b34d4847a5f7ed9322a860f70aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027731b9bb60bf017d68be2049d298d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eea82c5011b304426b9b75ec3141c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663dfa8bc3534d2adc0217fb1142217544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead072f8e1247bbe27bc46a1b228b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7af125b2b88a07d321c39c5607fcf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f38ab367e368d25cc67828e9163af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75bdc7db87d96a1038413ba3f1fddb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554502652caabc627020e351c6851ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841978237ee35171fcbeb404fd8b356550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12caae2ecb9724aed3ab12b827d0260551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d34ec5e82761552c7586438184b66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34837e8c93bec82c32de71b9627ef26e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7fe916c56108601273ae7b8e9607554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8374f80f1c3178df643c271a40d219f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dedccb6735288f873b04a7f96fe90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d319f139bce6d5d1af2dc765c20c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceba8f1182b0154187b19d6f2e6345558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99bb499cd2eeccbb647650943f00e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd373fab6c2abb890929f7c3299093560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b287e1a39c7d8d688762f57cf2c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735cfa2049a246a8b081ffaaf4fe82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f9a806079fbb0cb5d2d28896b88f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b736f6381d3a824ba30939195f2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c8689b8c49c48a68392c654a0335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60d368a1c680565e2222e2f9dab299566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fd77f7e1cbee5d5b09f7aec2f71f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d78d7a9c776247e680e0db3ad36fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca02b72cee56eace0dd7caf297318a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b46b8072d07842e4d1aa6fa96bff2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2f0f348e6ba3342ada3e75262535571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa132f5df19f102131c2744a152fe2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d351defb47638216ed4d42c6a0eae3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ef22ff5680f0b22339beb4d893d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed143d7133702fe1f1c7f9b524172b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff296e5b3cde5f41f66ad59ae98df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d2189dccd9070dcb1b39a9be265e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca91d8aceeee374f8aa86d59c44e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9017653a84602e9d57670aa37bd13e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619a3dabda9c8fd5812395f07ca64af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2392181dc78b409850ba067a01a62d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e187f71fd9dd92fcbb2c51620b12a24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b09a238276ddb8df8923db9326f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12379a11a1d32640644f7a74d7eade26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8356643933edb573450d73ac46f25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce28934d6aa5c05eaef482c7dbf01c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6086d6e524a00f2883049a1b8322b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b1a6c88deb8d802fbd539f0c7a6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f0499b7cd56926d385a627b19c02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90acba824ea9dc8af919efa615d177590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d456ca4c9a30f0bdb28c4ee3bb314591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17df6115210b56ce88ef9f7941663592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fd8a7f3a553cb3094b1093885a5dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c27ec41bfa43db4e9984e8acb8e07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd03302900434a93809780b62b17f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210282d9436b0f1d7940d48e4605b1ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c51d60b92d78c6d5f1f9ad258bf7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63270f35feee5b12ac71edd63cada598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fcfb4e0821d7b90b8607770669fec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f094b30e020ee230bc93cf09a841600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ffa74382a0b677380e69585e853fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f375b1a3436244df5bb47f918d6934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6a8d0d10db6c9e0c15bc2a7c136d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a7c924f6c8404ce50ad9032abaa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc551d803ab67d3815beec389448f07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983280cdd4fcf161167021f49adefd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df44ab7419f3a5d0d88638f43894cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad91fe4b6404166710674ed151d0c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c7cadf228a118e9d10b57efa0789609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc276800bcb850095d8555555a254610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb3b008839ee0f68ef13a508be0d75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936b8cf0cc2bdd3174e3343a2ee6a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ce4e7228ad85fbda311b6582d3a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ea6f100bd9ab59469e46fbfc1df9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d27e02460bfc3e9ab3fd33937b143615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fc1ad553dfedb7c695305f2b83859616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e710fc020e5a35899ae6e5bb8e3497f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc35291ce751ad368602a52652b785618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba3ff9c8f13fca4126f81084780181619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e8a2c25833222bb90a4fe08d86b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4481a434f42ab95c43771218486a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b6fae599d51e237fc088bab36a76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab92835f46450db2a6741014a8da6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614641bf469637b231bf5a3d83ee0cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414ca0f1d2fc22e0b781229783a9972625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fd4e665d872b5ca68d393b8f0f8a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e4f38104032ebbac9c86fac06a13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f0249459b30f5eb5e667f1e8a071628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a68358e00f00d14eb5ae268365379b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df632e62caedd7011480bd4ea23a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b2ca0a6733abecf1f61ca05e9db99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea0ff5f33a19afde07c2c3deb59844632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf74833ae1acc9e5145d5f89a7dd131633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eae31957ab187ee6f10e1947722a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629b724cd5fffb06e86e40eba1f6fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629332abe9b01cd484522d69818e6e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3032ecf0fe1ead23ee39f08cff7e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b1d9bf6b44d1e282eb209a1528e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e1107fe66bf2d9ef4aa9ef41ee375639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6af3d7d0cc9ac95eab67dc0025d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32c8bc324868d8347b3b85d5c112d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594d90c935b748ff0a7f2f8340f663642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61043ce70af608ff0082c344f4be7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9814ac4ccbdc83fac94035dad564b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97f42c4082dd7aab43ecf6f438540645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e12fb0e4fa7cb34d3e4fb60f146d78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d12afd62116a022ec50d212cf7e65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456c95efa317453b0549e2aac6ddb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdc3522454899451611121bf99f67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9696b26594a4760dcaa189a73e7672f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb447c39361fc70ef0f4fe5a90821c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713a639ae2900d565ea5a0c61e92a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd609df3728f66831faccaffa2031653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623859b7f4c8105dadecd5a6f6a0dfe0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7eaa7edd8380cefd284f9fc07975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b274bf826bdcefca742d652f86135c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16477fbfc41d1a619e68b95515410a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b406a7a84f3fbd577f28a8e84fb32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47811f8b13bb84721a856f8744725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c983e59e9ae0b9d5fcc82acfbb2423660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6470105a6eaa31c914bd0b528ff0b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b40c92bb7a8561a4ac3f480e9519ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc963767da7c79560bfdc7448cb4ddf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba1b3347e9f519b0826eab21929acd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa778f2b0c071445139be0b38ccbb29a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6e489262895a93652f5ff002ba67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85cdb7890d3a3db06a7060839445a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc685ea41c1632969cd750baba0fe95a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ecc63d60992fa179dcb0b9ee2a316669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798ce4cc855137d1d6fa2ce09a9765670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ca16878e0e83b100ce4e68f4af67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9a76dad8cb1a50511982e8a5dcf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3a461e897d8d25b1322f3e7e767b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ecb4e6fd6b7484896ac6bb1e8643674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4966ed9cbe01f98803f7f92c1e395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af0c1b88c0fe54e3f9a22896cb12b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261cf6b1fb61b7103d8e90a8003cce9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc922248bce24302a5c3f335efc2c16e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017c76dcafaa807a7d5a4534cd421d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0cf463bc1be72aad441019f00b8c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6b25b14f2f232ee628311394dac4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f410f06e366bb4d86480ce3ef453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac4a52e2a3e6043abf16c91d5f254d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c3d88f7504f9bb0f2f503a27d9d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354fd81796fe26d60e7957fc2190da9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72938b6e0c11e3af9dfe63b7d394fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ada1575afede4b439e9946bd926ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a1357068ad85c183e93dd0e01b13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab423f34937b7de3265fa06b4fa97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eeb93d35a4248fbb5d01eebe7e536690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c7b2b37563d8a8d8dde2d2963bcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808eb6f99c581f3c6994419a934c0de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc5308a92438be70200f1aa0c66fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33396d5629483dfe0645b037e3b9d40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322305af68cf5d023981217cad3682e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9671168de9eb39b7046849170b86aad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c13e9eb690ca231346fcfa9602119697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce75bc45114ccdf9546777ab725f7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801603e29a43df1b6666b17992ebbf6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c557290367e571a4844577fbfc0f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f08c55bc35daee31439387ac21515701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb2fa877e72550cadbc6f8b82c4e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87531f20d5e6199edd4d4f977dc158703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1102dd3b28ba999fbe80657b984a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d39b0bd812112d317a764d6d364a0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765bec9fcea6645a75ba5c7478b3c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185988d15c9e1b6cb9ddfef271b0da7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca0d6ae354adfe6cc43e109004b8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f794bee3bd8b445ff633d73021ab91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e1edb87eb2e22b3feeb3034770d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e028fbecf1889d7284d2a8c1af7f958711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e533c31b347626633197f03b3418d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159482bb2ff368225f1d01b92de16d3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bf2a1fd07d5cf127026fdf18d0a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b627ac2d12acab475765044f72ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a32c989ff6115b657fca9d589a77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b02bdded0cfca8785fd3ff897857717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611194e7fc264a11edf2f0023c49ed7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c426854d06c6fa47b823b4d0d2102719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d15bf145c49e76baf6ebc068cb505720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b7d91cbb020b0d5025eb84b337397721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10fdea8fe6ad89e040256bb56c1cfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ae604206a187b851f2da2e002ff0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a150ed9c4559d249257bae4f76462f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ac2be42d2d42951b3d39f0742269725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f468cb5bd570a4c8c6c211b2ef1d22d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318f2a84517a2bb25b954d5f2b6373727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c98e4421d01562a6f3c10d13df08b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb7d20655d74e37fecf974865d8fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57344a50d08b1429e8b02e65aa14aca1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91839ef6bb2285eedb0df66c607f61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5714e0675e192a50da5c342d1532b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd5f46232a96ba2f5e39d30122cddc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b738cfb2a5f444f914a521b2a0318e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab423c0ddcca32699dbc941b6c2057e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac010b6016963f2842bd8519936f55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e4a2eae67cc7a1dd97f116367a83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963644acff52843907c55d8e0e5a19e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e0b9c01c5da884988c03d0327f86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb2979ab3cbd2ef7a4744054dbb97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd31d6d8c3f568eee822243807d01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb7f3640b6c02aa46e7953f3fd73d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8caf8e26d5102c65d7aca47e917e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da97e5d4db50d9b5c0b3555b55489c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c62dcd67f80e31159845a78f988644745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7dc95eb65faec52067f19add70dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca763b734d39e07534d174cea96d0d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95eed8c3ce1dee847879341fcc11ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b862cc2751c760a338652291df63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb101b5baade0d493f7bcf391239b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487cbd408b2983c558e79aae808e48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361956ddf3a43fae9007a8cdce68292752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f48f305fe9d667498268d06da289753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37d8e540fcdd3146832896b1b247a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3970e80e2c12c86c00c9ffd363b0a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642139dbd789d6b44514a9a3054f93d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fff2b9758bcfdca4384d4082414842757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c9ad049d53245a53ae0074f78b8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c0f1d414e6a447264d8c19b59786a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>