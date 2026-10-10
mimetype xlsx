--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b41ff4e80264b1f934437724aef5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d5052bdd6ff03d29e342386802a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f03e4467a5844c5c087b7a99a975fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e121682e5eda5d449373b92cf31ba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b4bdaf369f513c8e9a2840ab24625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc1210ab3d8ccefa3520e1f2f90a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b8fb27babde3b659e1975997d0677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4654b84bae7ec2a41c1f807c743718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e134377e82770f1f21670baa5b4fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0e28d39304e8a2443267033ebe57b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577b587253143970ad2732fc76691bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5cece49bfe4b40ca2afb3eaeceef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11cf834632f437be34c7b09223d59113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24451c9c9ace0cd07736cc6ae754414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc4d1f8ca0f5e2dd814104329b3bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a84729ebb151aebe752f14f14451516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f5bc25f0a5340ffd9eaca1b8ad1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e9da32a37536d2129e541e0b71e6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f2f35ff4897a018b3ba6c5c665a4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572c9967c740e15bd9273926fd45b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa03e53da8629ada0a9dabe9b07b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f51946a4109283ff3046c6d2f11c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905df2c5b22f61b5b96fbf5fcc4d04c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c70efa046fc8ef6fe4c51bb7ac56124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c775689abcd2ec49e7367f9e672bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f800f1f2c109588c3982d267e0c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601d15df4cbf7597b10e54e657293027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405675d846763f362690d2f026cbba0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe25e25eb82cd0a478cc5b70a802129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f63eca1e9166963e0b45d8056a6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315fd67c80d65f0546b748e18611f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2364804315d00b0d0531042ccafcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1a6acb2d81b87fe6b4b7f1383fe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aedf43df22d75c0f124333d923be934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db07f56c3bb3fb62ad3abe2757c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f863e529eb0a806deba32a1feb278036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f8ebd9df46d6665b7e5542b88eaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef183a956dd3c40b448d8124eeacc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a64b21109bb70e64e997efb4516aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12bf20585c5747f470a83d84c45a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe5f218553385986fc5066b50c71941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a1d4e1a7bc35aa68a4d273c218d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46469d75df1774f9d978cc516d91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca6c8d38fe25df32b518ae429fb11044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45d3aacd3edab90a60dfa41d1f2fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1cef43fc1abf02b43760ab36d429546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1157c49a472658f88e6700770079d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747eca6e6dc8839d36997ef0a70475b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaff33c272d7f37090bcd2484c477c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2616917cb50fe92af09d3c0035062450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703d4e113224a4ef712b9ce36254ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88792e7c3781767599c0fafa545e57ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d050de03d2bf6cd81784712b12281de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547331f16c1a4aec3a20858de16b393654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479093ec3e7f8e737b044e8cbea255655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353a10d54fd6951b5273f549020fa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe011bad66ddd323b52e4f07e594d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb0992cdf4178b8e07de92cff2e70a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821e1474f923ec15d514daeff8e31959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce64f1e630e6a52cf1590dc56adb3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ee289bf9dd3fb8572ee08df86106161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc43049efa3c6a2838ac30b15ee6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1ec80d6e76b24886c1957122528b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045733962351fada7d12ffba1bffc3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eddb918a7a43c5a50ae16f7c41fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba719f69561b804700e217cc74f3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c7309fcbca1ad0ef5f467b44bd9db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c72191779ea0a859513763e29de368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439800fba4b46232878880ccb5eae0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57338605fa427b7acaf56d6a38813e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ea8e60288684f9a419c053499eb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569f06c2f02b56ef52d6aea53426def72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8863e52d7bdcf13f01c28746b26e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb51ee7cc41e977422eb7a2da601a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db029f3dec74f3b045ec5abfe4a9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686b3deb882ed982fc88b62465b74176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368664297eb732ef6852d3931c2c68877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe33e5d6ea7a5e732a4b1a9cfbe91478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce648dd0730094de4307ec34327168a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d202b72c023846c8dde4e9750a1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1d9da48059aa9313e6784557a5b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5237254bacf22aacaee6610a27242b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa8823bc36dca67fb2ba83feef9e9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6ef86cc6137a8bf6f3166f0cfa9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcc840c4c5a64a62b68cbbad90473d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db9610421abe953641c4e77e594d4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad94b2e05744821afdb3d8a57973287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a4391d4163b6e831daa70c8cc6fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b4c8b1bd9dabfab2dd8874f0c829c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc1e10c95dff0b89d14fecb6e67cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946b55881436172d36267989a9dfa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42387f9d8c6d12a9bf627e74fe6e143292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd29ad29e3626ffb5f09b228c7a80793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925376b2eba709595891a196cae26694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8035793aeeeb4b684510725af0a4e8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab263fa9c3a696017192b9893902e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be81f3ae90a4ff1d1cefcf1661f0b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9027dd196e6a581ef06e53857276f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde46c5002b3d3e76271324742f7b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e44723d14085d051324c0ec5a13b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05117a334e06a8aca9c712d61e2763101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee569b8360db285766b83419563a9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011601a07a8c76c5671bd3c61c24fd6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea8567f68732721c567af598077e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e0ea2423bdfed31e08adc9bd13f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11278dac092f75bcb995cfabb1ce676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5dc5ffcbe36ece71e0e7242d4c478107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c36151d04ad0df3d80803f35280386108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09b3673a8dd5068a7b7ca1ae86f85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0661a7c43acecff34a7af6aabc838a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e5acd5a69818b338d43c40545102111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4695ab0f74b8c8bfcbeef8bfa428112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89afa49fd369eb34c2d815add650f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15160401ad4f5a0cfa75b337049f55e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6e6764fee65e67157c22d41d7b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cad6e789196761d88324b2af86f7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbe6b63575d6da3f4b957187474fc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d5bc438a4fc27914ce8248973332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fab500eb449a1ef720bfd0bc5baa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae493784a64157f9469ec274590f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd8f20969a0ee901cd3e75a817b08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa76aaa03722aaafa47a9ca947ba4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f5d797771e433bd74ebd954cdd1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c1e7f6625df05c4c595b68a5ca506124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a311e994cdf1d39cd1e9f1f5404dbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f245ba993ff1f33980943aa7d25b8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed63ef58b4ec7c6e6dec005f834625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563f243f084a7c12f04d0689ffcac6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79769a470859afbfee57e4332d7393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fd137c7df03e6aafa116814b9da7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b957543e3d3f7936256930096579bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714efd2ede4a38c42829530f4c14604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed0c433680657ee8fc7241c966841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a4fe0c735ed9df547d59644417ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec80797964119d6642f6f5ab1be02c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e001958c15eb0a1eccc56ee99d24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70c2953d2e199181014f18a3e7923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5294c9ad1e2bd57ad35a61aaea4cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8534e1852d15d76cb3a9ccec783a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d48174c722685e0038987ff9c2d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558706420254ae7334e9a9c793e71ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c13d62f14a0fb5a092563ddeb8750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07223f9ee1cf68c5207b49835b1ea3a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93efd698c2478d2ddf397f53378783a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9637e9dccf5df06d2042d04b7298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476126c968201d41ecdcaadfb7823be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb848605f3ef9aebbb25168136b8d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b17e0923db69c6f813e4fc2747651148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e0eb3cfce3bbd91c9e4c6a2cf311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387eedc83ab21c38c93b9b7aec8c2b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2003efefd0d4098852f509db96f07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee669ff903b76a90a458da6dd2435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bddd40a687b2f9efb615f20f021c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628c5314a7d752cea53eb9eb25f054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d289b423e27b00f844d4510bfbf03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cee075b254c62e071b8492228ccd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f873af917ba3cb806a8a80542d72f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec095f335a9ae55f29b9bcfe4ec6dd1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08122a2d350986ba59ed5b29d4bc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f804e6143b23ba28c0844f40dbf8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1a43a0e9113e84a2ad9a88832f0a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45e17450abf162a46a8530edf3ace0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b97a47446b7dbe4cbce00c69cc89a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61480fa0421e2790d2b2a9bd6ee2caa9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f59f570e050b4561d3ff201036bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321452bd7e4cbb0483329fb7e27ad14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdfa285a86524f3c837ee593e1ae9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535e05edf358d8aea27728fe46439d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a738bdc42b081a69e9b0f8e82348169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43644328689c0f303635f3f4d1f9d939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d7e76c180ff69c2b5f9a18393709171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c0ddc6ada5842a7f3f42de77562a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c05146b74dc03f897224b2f5efe47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145360b624d2695fe29534b320e772e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08c99a372d9e3790e4be9a32782b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78203f72d9deaa64f03dd4a9b5f0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d3c0c57c1cf39f2fe5c6a1ffcfe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c49a8bef4a176f6ea2f139a388a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8662ed37267dff62ac1db55f69843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0e30ec20cb3bb5a05a2a979498c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5d8fbb6b7bc74d82b361f8c05d45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff135cd0c79e8367065047a46feac4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f02054574fdb7b257d304b9b4b41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601e4b432048fa37e96e77dd2c4107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d807772bce73cc8b7bd66e2dca61f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da560a138cb318b7958d5bca68e31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89be1e80c40e1a127d2953d6d5330a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3344c9e1a9f191ed7a3beed25ef9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2a9fe1de868a7ccc203b802e98e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b405e66dbcc3cf47c7a4568b4623c89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00f2fe421023fdecf40382f67c89c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e726903a5b3564216fefc6dbb386c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d046e7c4dcf663862faa7aa514c214193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a355678e056d4238f5de25e290416194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5021cb774cbfe9d52b770bd4946968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af9e4d40c200efe54bc2affe35959a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7e36f0063ce59fe4a2070e03d55c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc35783cdee2bae3693bfef9e8d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220db49409af111399af948618a7f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf4de747bcb80d25799b8edc73927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72524b32b81ce10a20bcc0a0c69f181b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ba477be5654f7e927b75431d4a970202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d33df4d4a69653490d44620030a1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846a272794b4c4a125d4abb2ccc8e93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc41f72b6471204cf3a529de3fefc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187155c64690a211bb743ac989935568206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae7ea96d01ed830b7926a3167f778207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463d35be99ae90beb546506db9b7c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3552af936238510b6a7565e99bea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3723e11ccdaf76b68b812b5a7c5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6863ad83dcf014a446f4fe35e1c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7417c2d5b387ba74253d17a80fa0e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2323c0071cb967640e1087c4bd199d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911c1f121b2f36dbfcf488cb3b07c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a391cfd5f7170eca8e51386f82172c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474359e8977f4f3e5efcae40956c68b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02c51c9a7b82754c3acd6a6dedffb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c06aa38e24bf8841f72ba38696e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b059dab55db1864130caf0e7fc29e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8a7e82cda3de052b22f3ccac46a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa22f6f6d92c93ea5f633b2cc0d2fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221eb17f6e10e4cc553be10e429a12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bdf3e7512a372a115509652b1423223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9956d262d8ad275c27d1b0d3833b1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5d7f2043604f1530532442eda391225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69e625022f217ce55d98faa427d5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ec9f69db9a6391a4784959cdf69e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a86ad1073a0e639dd85fc5b49284ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de624f71632e11782de0f0afaa9f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2019261a21b25cba6efc175c1ce54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0912b919e04e2b9391dc3335c09899231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fdfcd29dce8d1b7a33726d7c1b6ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835a9d0b4f127e457edee1fe1b8772233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593447685b9801b4feb4607d93db57f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15f61010def2f9bf48d726b75f184235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c74bcece2359447ad1534fe50765e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac94dd5da10f93b3d93d26517bbb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96203ba3e474ce8e423a5cbdee8015be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4b65e299acb0555b52e05fa16ada239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e844fcf5b40ccbf6032940811c14868240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8a2b25d7cb25a113b3efa5911744241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2fcaa731e701740dbd9642612e70e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d49db5d538313e3d03eccdb1895d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956074fe485760b403c903441383d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8dab6d7aacd812c3d60cc169946d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16f3cf3799b072adca260ecfba353246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f918fb9e5a1c4d5a31450c4992a9cdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb4f96c46cae83f2801ce93a3c038248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca9c6b731ea24a16684bfc009cf772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec35de4abc9ea69ad986f0f3d1a6dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995627b76aee5c6f11fb448ea85729a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf13c36c9f771d1737d1eb86b6512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a846ab6c5c4090da636ca8e4e7f36c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d579b6fc7dd10ae9b8607d694c55b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1132fbf4d7d6bbb30cc75070bec5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652a481e05cd84812ffc311ef95e6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c390926c96ef73d704630824cd47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c41df5f4e5aa0ae5a2ca274554bde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ad926cda34e39c4f9e283ff83ed99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77dea7514565b9cb5efa81c0c24a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a002f19c654326fea15582b8fe94a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e055621d2827a724f3982977959e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d565098653c53dd2b550a295625a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0214fe7ad77cdc651bea1df5d7a99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b94ca2c78f47031b89107678b4950265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38821a274991e2eaa8041e87609bddec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cbefb55e6b052a2417b279bc340d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79d597425363023e868474dbf03ac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb52286e2c9aaf001008db854c73bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf61e78e43eb040a1a01342608133b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e18dba9ccf704719841f7688d9a26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05003bd33472ff96e7bc895fa0917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55ead4f14e67df3587419697616a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08291f5cce9f6f7d682e239b9f749e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9601177a6cfcc7eca4cecdb5529420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e630c9ccf9c165d4d7a640f8e2a06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f35993e6952bc8690a8ec453587a1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5fefca1af244e62c148a37fe9283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c956d2257300488dc80a22a46747279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c2602455b38462dd1ffac5a422348280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de72879d7ef452a3fec01b44df412e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed8c99a99600a1f0b78d6e4e8612bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6411ce71c7c5f2d3255f0881aa7be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbce0d7407949a7caba5df8ac3ec42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ab6629ec9571866037d9ed116f92e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e613d118f1cce81e8fcebed61c83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ba7fd345487fe634464df8c5f413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0346777025da22f46fd0ba408768f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bac0d264868d0aa793d8d2acaf6a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cd407899a95b8e0025f09fededce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeee95ff20408f3fc50207ea8ee8f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67e7c7cd1dbb1e265a42b3a04e5ef6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693d8d299728640ebdbc60ed225c8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b512fddd3ef9396a6b17dfb883e6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db14d35116ab12b8b4b01148c4b30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438606903d3254b2993697531538bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02fd565910fb5a2e1e61dff43abd55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40b68d70c3d9c16cbfbd17faa323f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f04d18e540e3a06cb89d34e5d4d40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41cb6e0b11bc26161d4c5052648a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7398655915800f8b4f845082e2a1b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c430d2012c9c43f3fa6b119da2b77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aee1b652ebf50bbf85f04b672fd51b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb04d7e3dbaad7c2d27e105c944f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232bad67bb9062234019c88e7c8289305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d59d5cbaddacc6d0259652a0a4db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2612b6653f3a397ebb2f73726e2cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3345dfeb7160a67d788c5ff89009a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffbbeec8f7386811a6777c9b49e14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee87bde2a79f42e5643443170ed2bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffefce7dad7d09bf4f2f42c64c0734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f368123741bf61e185a5707cfcd47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690cda4236b092eb6d76b0a8c5660a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed056d34f6bae0fb45cba947050cf84a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd9cf7fc6e7a781b2ef3e032473b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e82862659cbfda4adb44c29cf0826316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba854589df44b591dc1b5c88b749ee5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b2c8c77aee11cf73b4483c0d67be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c053b12c908b0981a6cf5cc39f87e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22b21ecc13ac5263d8f1f9f19dcfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a7fda8c3eaf765325ac47c055327321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250006914e6adfe838f7d78c612252a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449773cc1de622aa1a4ba0783cfc04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c02cd7ae80ff4ddcd82be15733e1ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3cac9daa7b93c3f93ad43623e4be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0acf4306467be2dacf1aec83ce05de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ede1b9ccd083571bcaf3b11f6a8966327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7cf3ddfc93f4b94a424d4ef437c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b36449a949577ec375b8a1253514329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459cb1a3a72169472533a0df4f60ebc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97af2bf8c9dd2af1e711136790d5df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64fd582731e98551469885d94d448332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0b2bd73ece65d3e5e25e3aeef1f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe170cc01f8a752053105766054b33e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcbcf8b2425543c6dba8ac245b90b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec6b7a33f6528abdd104e6603af2a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47284fd267cd9eadbb0b9fc7ef9cd6c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350e996d45b3c64d5cb643453ce0502338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f0677e6847dc8b16e6693b822e93f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206d545a7ccc54cc663fb78d912d6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8113fb6d1d4fde4b76c315b4645d688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e16b1e7dc996748197bc3a1ce84799342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811041ea69843a575ae33126c32ab66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cb3e4652266904ae98f54f3d4787344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8e562a5e10146f7854db5b1d8e09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d2cfd74f6e098ccd9e43e9a37421346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92f37cd30c5b76b6a7b75d795295f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dbed785e2de700819fec293f75384348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a297fe9aaf6fe7149cdf5b7568adb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e35d4e92d1f85b082853790289628b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913e617d4921a27edb43d246ad8938351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba7ca3c483f640ef4ae2f3fbdfc8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0171c7ef32d89b9fc8fb7a2a64e2e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e4731dfea5d7567be2df074a93ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54c70d98c60a4a5f668d69672becfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7bb5dd394c2b540d37eb1ed1776be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb000263e3d79d8f47a71a8853a3a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f04975f920c91e319ab53b586f72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0a02aa158626615f2a0e55e78363359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82103772491ac41e0765b5ef7d6135b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f80fa9750be70a79a34c223eb1d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a48723f7cca51a856b38420a91735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc438acb46014b87711d959daf1ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28a38dedcfc7d75dead3825fbfd3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd4dad844ab4973692db1382c0e8fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab27fc00f69a09150ef864d60462cbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf2400c1303a67c5e658cf4de737e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc57ea4b24bbb0fbd926b6d540a44e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee3e680068f35f498da95e6e73a92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6c63232d2795ee99e01de1ffcc52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c702947485a8d24e43a1924301ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddea4f303db9cbce8e6a4391ec658372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f2497eb8ee75cb63728d1cf93192373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c568e3ccad9c2852544ec623cd68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff78381879ca3c9c487b9a3cc9089a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c2bac84d28af8e746b52c92bcfc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d11ac906dbe95ecf9b4832a05a4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65da8899c0db6669c8785ffccfee4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c45e2a45ab36274d34aa1535ba8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273739de27894be9ccc14bf5d7396fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310049ea4ada6967a7a3d3f59ca34c10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf868b48e0fe9e5446ff5b334d51f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09be24f358c0b8aa2e80aeaef157fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6bfff1391593de4a42d95a3484869384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a726260791bcceefe269af8670f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce34e418007a1bb7ce40a51bafcf1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566310a43dfee4b0b444e1361e543b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09211db8911861031cd16d4288567388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77f95d1ab24022867ae177282d83c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de189d31387145360f80f8f02f4ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934844da1d74fe0d5e538e77b5d0b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37253e81564c9048641367124feccbdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91cf919424df85837cd47b4f01e444393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93bea0bee09113990fcf1c64a8f574394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74e4350ca8dccd8e4a11e1c227a02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9d1f35c66e479e28c9c66e66a889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaccd60615ec72c4cd4ecd310d2ed6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59256149ade08562976402d5e286c393398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f508923a3064a2da8521843f5b42bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081487bb6596c91fcc73201513717c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081ac74e9b80b5de8bfccddfa8a63d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c6e7010cfdf4847c1c424c25185a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931ce5dcecc8e36e66ec4a18cab5ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0d9c939d850d84253cf8961332ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2367312fa41010610c7db694bc918405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c0f30a3cb32802a894833b51e63a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29fe0ccec3dd20937af166cb329090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c00d30df58ad2527275b364c8575408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768219896839369c2ec3fd3da68e41a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade786c4a9b553d3bb13b300953634a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fdaa13bc2d3644ed2648812e90ac8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a6fc760e0c18e04318b8776db0a2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc622960c32ec3321ce5cde38ec2f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b1261b4121576ef92826e90a9ccf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffefc767c380d723e3e751cd7d9301415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d317acc00d5054e3dde9403c5ee19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a6dd6f7d953abb1a38b2d0a3f8c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532463df964218349adf4c8ccaa7e08c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b87e550c66790c15d0e2d96f50d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596182c55345ced5578a5d412eba7621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6eefb844acaad6cd09b8660c1556421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9eb0d779c8b80cdcd0020305abe07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5528698e8bca9a1bf736edfc8803e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6053a2ababcd4fc92d7e5ffba731424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748c1af87e6bc1c63abe83157cc95e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d010a7141b8dc5d8be74da4707d0ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e34ab4c7c574d1ddf6258ce28c297a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee3831aabc790ff62cbdb1f6ffed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9841acbd4ddb02732200da796156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b5fa821b74239bd5f01d53e8a3f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425f2e61ae6613c23e916db43ddcf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215d3756b7e6ec4a70e0bf4ff4d4ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c839eb77b0d259bc1a9c1ba7292575433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064819f3727b2bedd3ad04436970f97e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373f6f092d15961ad610d7d5eac622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ba75391472b07b4b3caa6a27bc36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6bc40386112b252223850238c790437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5cbaac60e07076f4c8cce5936611438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7b41cd30fc77f57f106f4111dca3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0215c8a6895ca9a7331ac3aacbb2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb660a47019bc81c21ecb181c285c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb9b1435d783b38b4cdcb43b85697442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54df1a1b7c363633c07022a47fddb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305551b7ee9b3ba62f8a5c1fce4c3067444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ed6b26d5913ef4afda8d4bd8ceda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c9e4bd0d33e08ad99a58140c5c382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cce27d205d1d8b4a6274e8fa65096447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef75814a5c7819247aea5c3d1559a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03af561660312c25fcd81b02f270f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362b044016cdae0c56cb1e8cf10d36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a855c84bc4848d14d092e4502af1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193d9ceb328a37e0b89d06244310f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeaaaa3669c23e80235b229a007ce9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90754fc7d02816d882afe1f77bfd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ea92d9ae266b12a7958e2ebeadf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a302edbe43be7ec8f5cb6f8d349eca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51865989f986c342b5e3a74ac7faa767457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa760ff3e4c573b7846d344f338d103458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc29fb224e5602de7f640081eaeba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417febf297f1d729221503fcc3e846f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f761b7706067a92ecba07644662e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db74c60c59947ad3d40c37593fe963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dacfe632cbc1b79caa3a44495c0b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798461a77534d048e3a7e74ba2faa41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc5387a2d4ec7da131be45787d8bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c89a35974fe55663b127c76edd92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb9c7685f6af797db2e910a9092f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7949f13f70efe746d0afd12af760468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f4a6a786d1aaf79c291c7253e827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb8b0e2276d3758b5ea3f8bea9cb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b282f92b5ecd281b076c020658f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1aef083693c364c7dc5a111ea0740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e14b79c61debbc6c71b9d2fc5751473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de755feb2c231715f5ad4fe770369ef4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb0fa3ae09692a8c5fb04a15f1fe09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fcea8f61f7138374cb24c11ecd4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a115c69bb84be9aef2bfa4420ebe64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b628bbd64266d281a6a182aa19ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4506a73cd951acd9e5843bf9c8e8711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fda3f2ae52b4bb7a17d9a91b0a8e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b06ad5609171e6771d73bc66ea5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbd4192cf827f9d2eee109ad12787c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493e3e3dfc465bd685ee6e0cf8452d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713dd54adff9a03df7e2219c222318a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6805e2135e94570ece06f96f394dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385221cdc6f66b0e3f4e948d83c1dff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316366969c89d4266db738ca0b7091f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093660afce792e0aebf83a1e6c5c0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5034bac78f639cfff0b6bfb552659e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365bb3604a42e4a598d94309b1471a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fed79a8de9dd92539f766e72855a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201c62e88bd41b0301a89fced98427492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b67fbbc88777c8aea09c215999db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141e09d45461abb2b38051594fc680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e286f269c4da08f97254f404f765495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550fc7c78f89cc9d77ed1541cb2d954496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ac21c5ec50c2ad97393c2b607c75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17986c0727e1c66cdc9e4bae03eab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35bb5cad7d4f03e9696bc9ed0a970c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850c2429cd799a1bb70ce1f07e2069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ea8bad606e0a84ad23d0a76961bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503648c69ea4b53db17479e92afd00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed114dcd513ae4b8d97a24b4e4e097503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc396424c955a88bc267f98a604d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730d729c3b70b480f267d5d0732ee5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5104b785710f21a111795702dd9cf02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92264702927149480e0ecd3b0a8a2be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad30f21f0e599a023040796625af3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f1ffc62fd13db31ba0f54b56e827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c020550699add44d48220128f9c59b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731b63960fa1c733489db14c9e8601511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2d60ee2d3447416ea23092796605512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29e04e76c71e64383ed91697e124b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc74efda571ec2664be6f102c6122e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f78b44656c34a5f3c5e338efb77d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a5b7309687c312f790ea90fbe8ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d13f17dc194d90c1213ff84bf717517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8162fada4ed8e2f969645c0ee6e447518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674267cd38e384164a22e45cb68421a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d359e136e4c73f9e3cdc3b4999d60c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d5fcb1f1fda848d7ca6bd12447781521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f61cdf95e255b51661f57e704558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85957e09faab3433aeea8024892b26fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab24cbf0cfdaa4c82fd56299cfd814524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ade0eaaa812d55dcdcd5e06e263626525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f084c21dc9190eb77906888e27cd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d80ab21c63c040d6c396a2707113d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96db0e33040e52092c6f0ce59a654528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fe55e9afeacab1e03ebb99c39731529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b51f1e55183402f0af7605a342458530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b42c9c9223344898240ab7c05e536531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140554f4834d2e80e8dc84ce4c9def7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e60cf43a9395af22f18dfa38ffa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ecdb188c0b41e6b1e11ba995f07b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27aee9942b199593159ceb29aca1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffb6c43575e3c3861bc086c69e3be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a7a6a822f80bf3b4ab170eed95ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3b0c43f803405c4a23b3480c0c09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e13da6c96d7fdac72c123264d8c4f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af3f2a0dfcb8a97cf5aa31a61664c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f50cedded3606f3dcadf9683017866541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fca6f1371d962a51a45a1dc331f81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15ec81f839997320f83f70e8879a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6a8efa78d96d09893e0c8a92d49b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb949f4d069434f7c5af487391d73e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac24576fa590a221b12b009e514b80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042db83e8dbe8601dab2df973d1cbab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a75a3747cc94b2fa243a024352c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85017ed6755c144acea107324ddfe48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a8c3c52757377bc175f64de076579550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a437ec5faa90afbd35211510e2eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35aecbcd22dd770d50fe2d8e3e5f40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25376c946b45584e512156ba467b6ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d9cdbd362aae8566306ffdae8b09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecab051043f18c764c633ffaee0b3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf16569620adfdfe767342b5fc54dbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dd428209000742c075fbfef4b88ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1169d64c4df19c9afef88c084e80c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ba4f8270ec743300f740b24e4b35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c28573ddc0d40ee444bd23fe765bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454899fe54ecd50971f58ab7959ca06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4bf18a93079ef46f639dde8edd146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648299e51971d3edd91019083338720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc57b59955b2662bf133985e62b143564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178dfe28e10f52096d1722e153f7fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ed672ba829258f81ad1c5fa6a432566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e1613c5b0d398c869028bd3aa6ed2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181b001bf87df45f4b3a71cab9529ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16385ef3c961f39249de35aed5cfffaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565fb7f4c7ad8f65b7ab7873b7611d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ef51a263caabf638349627e81056571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b8875b228eb4aecb0d7ac1725091b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e33b40331d0b5315f48800014afa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550b09e7693406c49df5297e95a72d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92dd621c8bd6477745f4e7277e01c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79f0183343fcc0c488b6a577b3530576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4609f41222b1febf042bc2c147fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec3ae915bbd797a654487d571a3dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78d3bfed1bb3e1d78b7aa5520b8bdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92b4e92d1ec450707963b43d5341e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9b837f759483ff5d1dcbf8a6c7553581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65af260ff5d4e898df0723788cae45c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7503b2e78598ca4158b2b01f1d6a5dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c65984bb78d5f5376b79780d13888584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b35ce3609b6558271448b07acca70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb920a1f27293cfcc8e0559a8eabedcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1838374653ca51fa41a8c8af5cb66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84610e6e6bba480f1f29594b48bfc2ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4100f71ad337ee39f64242d537b80e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5457f5c6d85ab0063df563f04849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1704dd4d48991bc83c9d400a358c46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956079b4db5efb0fdea1d9da5ed41630592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df835dd2dc00d0d41153c84d8d5b94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3e852d34928fe5b0fcda17e19e85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4318edfe2bcf627af640b83f9de53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ff2b9216bc24760c4609b9786d2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f0950abedf8e7ec96433ce399f972597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74a1af0c491c6da28d595239fdc8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c100e5726c061ebb12c2e3e100e6367599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb69a08eeb2a999a5fd10e50328fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960459c385d5d319f5222c107355f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd9e480cf98d3b91b48dd30c27d8e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e524ed54f397e25dea219d0ac9cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7d80d0eb3bb5fa11124127c0985c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe659be7388dae07dc393a5a2a130c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e688a71bf0d9c10d89d68bd3d7d495f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996598320699f65984fbae5dcbd644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b1579731c532a2147a714a7cb8065608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523084099194ad456553c1015577f0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db8ec6d60e78cb1c871f1958637b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091c5e5a8851ce4e5f8b73d97e8557611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca45ddf57bc15665875873f420585a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9c8a2a4b76fe425d5a6b78f219cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce006a590674f7e2b92175b6c24ce3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f2480b1cbe8634ce2584838295246615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a3c9ad5e75c90a63afc9f16ff810616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e09fe975172d20b3ad731d3ff0b14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bea048c431cc74a7193dff10ebdc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e923be94999e2567f3c6d778ace5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749721411c800aae157f2b8b79f4b9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb1caaa8bcad1af7b9711f72a3bf59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219943784864fc5e9bfd301e4ddf5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dec2a94c1984239a8812bb7925882623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f853709aab72184b52cb4928c557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ba59d7ed961284d382877ca70244625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea16f57e5b81b8824e70c34c6aec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0838820ce2ad7047c09ef4aae7ede5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12dad6f25a621302c3b7bc66f6d38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf4963d72b9c6100dea5cb3d86a30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e141b269a5eda08392d85744e2c4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade2153e57b2de494e76689ed082e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702cd65646d0ce562ecd565688b1062632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ac26372144e0738f5d8c2fa97661a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925089d5e6e55c761e53f061b19c15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4236b5033b25e78e1794df1dd931ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51227a4013d285594a89425d714ec69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbae8b7f659c2f6584045e3ae104cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c5996094734ff34dda50cd26f2542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff8224d08fa9b3b5ab3ab5580d422639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cafe1ba11bfb2eea545114badea5ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b00e61334f0a1ccdda1f9fe43c2b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd748fd2e31733fe8cd9666208461642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47df081a18b28bb536419873966d59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81dfba0f8271b2a1741f09bffac1cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6634422da0947b884e3361c911a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd0877525d89dc2fdcc52abd323858646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd50b780d3e7a30e9598b12c9be98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca281badacd1ae1eed0cf249880f83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951098ed443c0cb46eea3d86244dc01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14498e28af3214297f9387287cc953650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2842babe94bfed2e8175f7bbc69ea5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8841ca81d04239222941e055d5be7f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a83880b3a8fd86f506fbca1a90e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520682c8297741b0a359a327463eba6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e34cb62b78acd2f126b33ee6b460655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a612ee5b8ceb0a35598f7f303d391656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92166752d3f8aba2b98889bfb8a45f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a11fb9ceddceef31618ab632f1389658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da07b456a8b10da1eeb40884cdbd3ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807946b738f7c7712999c134cfb52b3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b0da80a7e63c1b164b4302f47093661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4749b130bcaf921baeb43f69d059b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f44b195470de29aae677614a01542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8de194c24c5d4f7daf6f43e5c0f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447229cbe9cf7eaa371ef9175d63ed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6960543310dac7764ee8a2063907547666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab54eb394f51d2f2ae3dd4fb643c56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69caac77d24e71cb9555c2ef6a132cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196935cf953593bde9e61d2bcbcf29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aaac72b498e55d695a7f4879a22c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39d0ae83cc76b34a879c2c97d973c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e945b089c3fa4b071730e431023e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0f92fb07ef4e47bc4b2e66afc9618673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f3a18af7ffe884b004fbe571b77e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530b43147bed37ef74c972394545f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbbe6d5676b227ee14a8f1f93fb3ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc708281d1ce9d2a5d69a087c83bcf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede75ded9103f6d981f6b42475ff8f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27e20cfcfb2c3ebeb63a6d19c7479f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0fe925b36c61814857cec7689a2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0942f1c6fcd20cb7f396ff92cf0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50699430ba6d62d6f852f7734de67d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fa3e95b06a744fbe249937a88066683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47521b5faedfe331430ae3afd3828022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854930798847a236a3e54f7696e625c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08c17410b3a4696a34d34bbfe51a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e04ced73a36931297c1078f67239c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbbbdbdb5e883f770c503928bfa8e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378869bec062374aebc16f2e42effcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa901f5772085ce90c6e2f893f447690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0fe719b8e09214a8b74a7e624a0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197156eedc0773ad13ea3237e303d190692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85211171fdb46b2a2f503e9884052f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01b5187a56958ec1d61424092fbc30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974507632908160771edef920b31b744695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2766e28987d619c7baba5b5a91ef48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea2748b276e2d6e0001d2997ca40e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d58cecf2e099cc73dd65e330de35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308deaae2f26e87e25bca7bfac0c83c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53bbfe775a7bf392c6bcd13c1ab28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86d88c1647d0c259be786a90186ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0b4e2b9e09df865fecb73041dbb43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66afcdf07d68818c84a5f9bdbbfb490703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7ed46de6e8db50095213fbeed448704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe52f74f3b11575dd14fbacb0e1c30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae59ea4bb38eea97d6adc28f3fc2ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d6bf954b5b57f229e3b40dab9ba7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b190c39fcef696505e6792d7c5b9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac54bba1a65d0fb39f19bc90dcb33e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dd96bb1ae94494d9d48400cbbab6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b97076fb919a7f23df79d07cfbf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef211d7fe4cb4e40a20a28dc9bf0d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be1aa3ea1abe5cde05f1db488d196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd455cc7c2986c294570396eecd79da6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d438aa39741d7ce72aef45798bd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272262454b9438a6ba978c61c0bc531716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede0fcb1a5717d5ab2ada3b8e1340c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b973de0d186a0e9c97294ba3e65d98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e6257073a4696f4adddb3d5bffc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd333a9c75979e71e789e8f4623c2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aee6489f07c0d3c9c866b63de0a6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f0241b02e550707b943489501f695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a08328595eadacf4f7d8a97ceb9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a43edc6ecddbdae80a32c00f20e71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91634f7650adb5aaffca6b891a9e23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476413fa58660043a9a4926ea2b604726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69853a6b951dc8237fc5046da3881727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2660a66f120b8a66df2834e74682728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28b59b43113fe8648ec0ff62252a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1baeab79c8dabe24560867b466c741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df5d4df73a7edbdb8605d3a49b1054731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e4296a7f2e8d81424026f4b2cb70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1a15690a9e3f15813312543fb1c87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e130e771a4e81b52c37f5dc360fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a01d7e8edb49dca8e0562a7406e8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f86f78fdc089e14ed8867754bc958a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f4b23165926f8e9d98e5aa02d632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1823d9bce2d6d79c0e3afe88e32da52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481550c8e393338d7b1e9c769cce4351739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc723890fb18a1479779c2b74653cd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a617ff2588b0a9c776edd4ccc51ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b16210a5e64053758ae6456b677510742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdaca01e3e21321ff001213457663b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4de34146edebe39f33d35eedcd7a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db6f5956857a1b38b3c303f4d2ec8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7cf91d9aeed33a7f170c3ed148763746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb38b5b52c3df94c2ac2fb21d525d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c0d05540c35e8f5e95c47e1ddac6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484cc4c33a85bf6c2e00b7162652ff2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5270f98710b046f596f5e1501c44249750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce348fa18958840f45f532e876ff89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb5ffe6d27623214f53339e3b2848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b5d4629ac871dd0ce3cd1b487fc46753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139bbca03d697b77b400a4e85494971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae415a02211be0f5a43549a954f633f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364fb957edfca62384e2e3d18a53a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595a645b924c8d576afc858216e4a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61bd73e3537da6a74e5651de05ace35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1727c988ca545479efb79b06207116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc4b04cc499733e42cf1737fe968c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6175a10425ad644325da5083224768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b65dd4ee1172e37a81cdfad047c0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bba2d54c5460dc1d22bccb170e2b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf39a20bd8c04426b59c843759534411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ce1cb0ab743e65a3aa0cd883a874412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51863d54abb82a46d97521ccd7a8c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cfc2afa5b7981e83f32e4b8f6945d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb19859d2e671d17ae34d9b8da92715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e215dc091564cf29abdf3f4a3e4dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d8dd8af16d339d09e44ba52a799b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c4d9fb535e9e7da4e16317a52fa5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0da6b81ffc2a29a34814ab9aed51819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a46a283b129f62f20bc625907711a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31399274c1986d975de95b3a57d42621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54fe581cd1fc994f9d9c5948c036d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249b42889d17161604dce508b6d30323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1771f1ac4d3bbd28cd59fcbdae4c1b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f7f7c43953ca7a6d32cd1b20c196325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf7384edb21c3d64c2f4b6cb909c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58796054801d32ab5466b23d1744327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ba69905053337a53ee374082574928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce9f6feb43adf4b3a4e642ab76687529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c35e094510a3ef9729bc727276aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39207d9828d6f82a1d458a1fd0ac4f7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a72669b05b472ba1503b28c7c40e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a3147c76abe9b40f3c55428d3b51633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb615c613a6182bd6f5608cc05a7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4abeb95a0e4b45f9e171afb2871aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029688de301bc29ef6e56d3d6e1d5a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f62f68a2eadfa29beade0d00febc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa453ec8cbc7cbc2e461549a7b89f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24398df1a92e37f67fffc9987db6da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918ced4252b787d8decbe106ef9264940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00771eb6a9a832cdf3f34258f935e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f3af294ceb02983b6f50566b7fe6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cb0a46af4ec3d678e4ff2181d939c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3bece3bc9eae6cd59d31aa9d7b0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb4b314c59f902176bcb7a6d17cc4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235b932ce66843243a998bfa512a2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51dd9bbfd678870e82e2b86e8c4eec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38d21f8d8743f2e0628391730f9c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aef062265dac8b5c4f4c7fae58b5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f5cb0b00dbccf438d8e4a4b5ba8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6dfc4bf123298c69b550cdd90e23051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fab2a12967c74c7710828737e30bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e4c598747eaca31f720cf51e138a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2079a1312f4a03b9c6bd9af5a719b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d6d099fabc551749ce52d5f01988755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480862d74f064c6b8a4fcef4c8c5d7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c401ba20b22652a00dfdc4ff961bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced3db94076bcac55d86865d988497958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc1e61885abff95adb2f40e3c416c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d864e77989199c0fa25b7310307ed760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b193f3104080f1c547c490ab0a5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5333153f6587f8227245ac47cdf8c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34badf18ef28ed70ac5046c09f199d4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1b2642efc142dca620234661e6e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be215ebd490183374224e7f31586f3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4688f5ff97035b220e85fea41a908a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02820f86d5ea325198b005ced106b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c41c5137d1a5e0863c3a03eeceb7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff1dc1ccee04b33ff04976728d505869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff774bc5b5b528cafedbdedcc30bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e9b750138c11c867d6c0ab3103c6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408831dec6a7450658694d6b8886cbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5fc92a00d91a3f143de805472eedc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50489eee635755f00e5c5caa8ae75b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf129faf86d26077f2e19acc9c3b9ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e946c787f1482b5352d58be014bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97308b4ad341fc494dab73aac7119cf377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c366816a148fdc994a2a07e5a4115d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99bf091959dbf4ee79d88d5d1e27a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8d8d7227299ae680dabab137daa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2b6ca869b0f9f3555a074705d447c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd71eb7eb8c7b8985210184af7ea5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c9b1ee16a1de4bfc7bf999cde82383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d59420391ebf1fe976356eb58d23b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6400666a883596f4909bbaba8bbad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d290c26342079ed539e4667a079c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db131aca92b6561d19eec669e990787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc43ee37110e66e4ee87bb3a4b3cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a9d9b431463a59c6d9cb020a1fae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed489ffb699a2618c2c3c72db8e8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfb7ff1586450400be1a13103a93c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23371f864115ac8f02e872e2e0e0a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd943d93dddbecf58fe2a5b5482ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef289a6a632c0f4d42561f8792b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab353bb462d8b4d6fc0726c6ea8040395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431695798b03e9d5a3acf4c9ee116c7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ad8840c7f0378de8a078e905c7d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f3e34eaa3aff057588393b63f42698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a1aa524a53b3f68894195901c022299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d33c401a3d80d5232255ac386556a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797378f437fd8b205398477986e916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434789fc3e8b1367fad2e049c85569a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d0d6bcc4211e53ee10bcf02173ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5723517c6854ba812281c73308f9917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d684c453b7cc90e839e6a285edfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b5bcb2bbd7d52cf3f0790d2f2770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b94e09de2c85e56e0d75db5f7d74b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61b2f3dda28ce773a94fd145ea5640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ca9a24ad7a2d42585ff8eecda7dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696dcb892a13fef5a88a40f5848a0dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89130f5a1c63357205f28587aebcb9cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa04c17a71c4e01976768eecb1e83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c550abe24da5981ad0e7bd235a7d16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2182e7a6cd8e701001a9ec499f850114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b58f767528433300bf2bd798a23420115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb145e05fa95f2dd03fd846a7695bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752fda90718de7c4ce3a7487af6b6ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a982b77be612aef478ca5b4b356b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e85dd2dc7458c365027703e1b98740119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50e000d05482dbc3943c020922697120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe06028e8033bc5c00c8b2c20faa52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b1827e02eef3530d14c5c5a94a43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23e45d56aea4749fd9783c41fe35b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bf5f81d0ef5184d4d7d1fb4062cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4190a9aef34e14257c5003eb149902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef590284c3f46a56759de7429c153a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbdee1b1054ac561dbf64cdb94e875127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa328a82faf34bce91b444019e426a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c87b64643bc258b87336c5b784a1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc75de9aaf76b49618ed6ff52c0bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578155ca9cb6806ca8838b4db861c21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7cf053ef6d78286728d9b2410ff9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3ebdcd876a181f906e9aa1c70d14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f14e09184f1640c88fd6771e2b0322134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0979441622caddce49d8677d5adcb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1334491598693a708108de178e578136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0da230825e174e0267f8f11e296908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baf6cc8ebf5da9ce1b429152a51d8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82576198c15a384ab8006978eef74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beda27afef18061329a9c4ec044f38a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ede13492bbbea7e4139bdd3301b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8af251903bc1001cde272c85da346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa15561d109bffe7c815f05d2d12ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10332d80ba5e1933848e4595a9f9e9d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eee48a6ee2f1590ad03978a4697d08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedfbd2b6d7da13d212b06a75050c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7752c0a4e1d5aea3d17ddd55fd388147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3786ac274a6c10f346c3c1ab462c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064489f77f522dd737cabbbdff2d31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965491186fb4b9d2cec65362c1f1f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9866dd22b09844ffe329de8955f8a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d079383a36583fee154b8516a2fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e59f9feee9ad87f08fa94091f5e53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbfa3c8d4d976b9252207d9b888151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903286a94b9ef229815278554ef729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b96f769775a9ec83041320200dabf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa45e13da617394a3f503b4a02604cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24090ddb9bfb96f7c7bbb080bd34f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf023a74a41909a0adb3e27f11ed6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af98c46c3d97670fbb5b1aa2b4c96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ec398296f54929434da62fae3c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b182fb5be3461c693c864b8a66cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0c3f02c5e182e937e09cd52fde2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7f783e03208c447c2e020d4188a69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e32586ca7bce54ba48418353008264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17d05ceede5dbb00f520deca1e6b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f76a9205c76d85e95a290c15697b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3593c540c836eb980e697100d36e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3e2ad806f7453aafb8aa36f48633169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c168b3612feb31eff9b896daa4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8b0b2a1cd35a08159daf1b1fd4f73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451926279cd3ae9967684dca53d68c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545f28e386212399b519607cfcdecd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4439faeca1c682067d94eb8fffba0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f3fc102a58b6a1a0055cc278b90a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e2309e23d3db159db2020c29a0f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7112c8e99e26df68bc2f3c1931b1318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd987b64d397c791f3ac76ec2fc16d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363be5118a6a6447b8bcaec1faa32c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b7fc49cc4046abdb6792d1733449b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9ce5ab9d70bbb5fc49c55b724bb07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6988fa988feceb56eb0ad8b19ef9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dacb581664c372356267239fefb59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ee1b19cd9ad726c18d67fe6f98b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46aa4be100d1bd87748a6453b8aee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c254ec949353f38a473265b3a442df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f488f10eb0a9748f18d47d7734e8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bcbea1f2e3aa868c8bbc60ed91c4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56e2df848643867ebb7418ada8808189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ea04b1754c754fd15b340e105d00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde664afe6fe7353fbc4badbffc79dc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fcf1bc55d6305deafde66602eecb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65054c45b1c6560c9e5dee6829630c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c7a53853b281413c18b0dff065219194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e6e1d730370cc603bbc7a8bb57c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6ff0694e7b265acb790f7a564594196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fdaf1211dd07223adc253129bcc47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a053812e99ffde542a099798f925198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb904a47b3fa5f4c760b0ecebc68993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651a02383fcd47892ac9dd496ce7ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3cb7d0e45c2e2a080386434c7d1af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a0116ce183b48c450657b71ae65f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07bdf25af7e1bbde8e04ae78e5e21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f5c7e7746b21a4bbc4b719fb81ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5871a84037963c7613e04d241e01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbacdc3442a747bb72fce743cf326b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2012200fb80002479b056ac6f48fe50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922cf56d202e5cdbf410bd09312f318208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0d57f2bc727c9a034c955a85b664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363243d889ffad63ef3c5ef3e4baca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c55c82e832f5e78c94fadf42f3431211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98748255bcb61ba8c4812db4314728e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc7c79eaa6bdb8090931abe028930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ac4747883a39c3a328af673c5e46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a3f7dfa50ec792db17dbdc9ed6ee5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2aac0d75cdfd58e28188b00c37d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35a46a7bac24fea2a0386b7f90575217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97d7ba55c8119e7dc820489838b7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9e14f995316de904a8a7eb92daec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad57ea9295ccea34946348eff88ea7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e22fb7dacbe256087eeda97b7af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69469d8afc32a700b8b3865c3dfb437222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae6309bb6f7529d471d8c1e006b698223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2522e05b4d8e6e6b8566a35c0aa8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9874ce3cf7f276d64ae73352c64c25f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b23dc83ea2b66473d9f187add3ab6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838cd0afd086639a2919bcad8d9b3dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2abe71d4579e77a34ea48d8ba03830228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a8be4865c65ef669db3209d92449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de722227814dc42baccabc0bcafb2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5628e946a65b68a897940f6b37880231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a0cbe6e20b2eee7558188b271fc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840a3f296cb3a543cb76b3888d11c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b900acfac4440c05e792bcb76af737234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b05ca15cc4ab8b8366ad93e7aa7f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa62ee5693d45498708ddaa142ae4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422832ea104641561bf931d84f442ff9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd30231cc1ae9319caecfd853efb7bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088cab2beecbfd2def21f034203d07e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1d31108f2536d5ba91b89657e584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd2a2359a7b547cc76e4bcbd4b5a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85240fa81aa0555ea0ccd1f823a565242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb502de28498afdcbdb8fdc2d2ad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdbe651d464ff4e894922d2f0a6fe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74612d6170afcae2357613509ff45c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34138d0754bea190947b3cd616f01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e193569ebb4e76fa2d1d3b201efc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4ac7801535953cf4f774b7a41bfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ba3e705e32b5be33864be88cd093249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19558182b635c519addb822b47827250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb473872794b84828f1e1bac95b9b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89fd5f418cc4a95ab6bd66f187141f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dad43b31e06bc7411288fa276462a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28085cc1b9f5d104ba54f4aa05b01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951abcefe066dace1b2bb286d5878aac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ace589f7434f6da0e3b4862978084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e7f7bf328092152e7b0cf25a8606257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a8c4be6b12b5e487edd8626cae5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c49a85ae5dd18dda631dcb36f686259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c106adf3d3c1fb1a9fe8dcd70d7371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b95836ef9f3751d8fb4383294513261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762771b12f930e5810cf5cb9bfcf65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28833934b574ce383c7183c697acef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ed4fe26520fa9073a764bd50ba5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164d637d155716dfcd76be8c0bb0a3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21402c0b6a7f6b297b516d5c9578e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf57a99db1e039751e276bae91c925267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d9f5402f40c16973dc9ec5e2aae68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d0612e7764c3eda4b23300ce0a940269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f99ea972abbce130880c21ace91e5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83906acab28f19542e5f1bbbc28816d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e0155ce89f4df324f924d22fc21e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535766a8fdc52958b0eee48c35a7c0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba5ed32f9eea5ead6ed1130fda8c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca78fbaa54cdc806cfd6d1c6b5eebf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7dd387d56cb02fbba86879254d22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311eb6dfa30bb6876dda5999cfd0f10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e46516c645f38f0eabb7e253fb6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d8a39b3b2747d9d5e2ac45e6370a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c8b08b9ddfffba95968b94104938280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964ffc1d56b791a51ff591eb4fc714e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd943ffc5b5e64270c7303d980621282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e69143180fb5579dd815e6ec5e321283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de26ddfbac7bcb648e454dc0a11422284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdef12c02d61386a3b15bad6f11f78e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab01e135ea9f67f1d3c5bbee417da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbbe5cbda929ef6c7d014415f6b5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ee6d82e34151ecfcdd0ec050d9256288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a56644a8bc0c9c5bfd202e79ef3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37d18d25b8784a108ce68cc6d22f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2f81c4fb84580d6c4477ec0eddb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c7ad412d16d1d0c8459d33b0e607292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525051e9afc5d03af1afd5db733662b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89aa6365304ae68ef73fec168686a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d2ab6d7bf428648b04b781fd5da3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888e497dc124ce72760f334e38a322296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c71f943aa1be7eac60c007c60df88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1675ef33e3bf78de313cb8d0d05527f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b9836e3f9c4f6f913cc0ae395bc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e0f8445dca92f69c2d48fcb276ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec005d089563db204f53e4ef06d50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb93285c5a6a62741cd5371a7dea00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f2354d9266127af71c2801fa317d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5fcb6a1768174ab8d21330402980304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e5b35eff7ef6fbb1cc8585c4ed87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda194d31b724f82f89e203dfa3669306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919df0802d583d701c6f612dd120a5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7239b343b9ce96c18740e753c006a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059cf4051cca653c4ad7871a7a2c44d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc9bdfa5136918342584817efc6446310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623030c85bce57f597d9565001eb119f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cc7146258e887914d9f61441bc9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a729927013d556caaeb20f129aa28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f198592bce8643c30275e809500560314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127766b9df6f32c332dc7e2dca62e56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf173509f59927a482605f60e160bda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4052c18fe0ab50ff5172c1013f69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613f080c9a1cb3443f59b3ae3b1041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4f5548e3547b072a4ece4be90197319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901741ee5fd58932f0ca9411319c74bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841e5d6b91967585ce18c2b056bbd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ea9014f84a3b9e906a5feeeb2c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d45720b766fc11bfe93bd20f8e4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f58d59396b6eb1f9f0cbac6a35dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc624d890f62f37c3177d201676777e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae582e2be0da5912afc6ec8bbc63a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3dd1d3020a846572891397686ac1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564c76fdd5ccf59e7029fd85b360a27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3114061abdd424afffacd4961aad3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eda26c31e8739eebddc927d283ac1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdafa952fa720aff9353ce83c8a288331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d8aa37814237a69a09e25f5882d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ae8b06fd675c66e6dc88cf64e472333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efea81e694e3eed8da762ab782363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883b6e7c35b609832189aa98ec0bc5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e59d51bbe5b0cccba77a7313c510ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd1de16d5576b1358ebb575232f7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1dc2f6b0e6871c6851c25a4e586f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9ce98e616e47c731b377be2cb23ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d753c2558f1a843e131eb19aae78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e675d108e99e723b1352c5012feba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c5ba0dcffb32ab7299e64524c967342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c410c1484fa14d28c3338dd05bde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e89727ad5d9575482efb2739bd66b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9454a30cda3dd766223140fb0164f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4989c217ab1f78cb91d95584c2ee8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a40e7eba968b92ac3444d7fa4cd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e447cfd7968ead8441f404072013f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a0b96da2c9dbf1a9d37b86ef32c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894fe579e96bc71ee9c107d45bbdef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c53cb7db64535a397f26b2a7a8abe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec8d11e7a14bc8d03756b847b3697352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4790e020cc48866d9d198407c1d26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb54e20ae7cbda7799b38ce459a2ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb8f03494746d55ffdc81363fbe07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fceb93a8c9087d2d08cdfae6f0548356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1644ee343c6d74a1f9b6060ee3de1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a97fdd1961f425d414e8deba2acb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80445bde18b7ac930e8f522ba40308f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841c6ed5ee2738b5fd55aba28f37ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ce6af89b6a32c7bba664609f775a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20628bbd27747d646fb660c377b0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1e0f81c5ee9884ad07793670e8fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85266ad63a499ee6db59bb7417d74a99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f43a7115059d38fd9066adb78e28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397f7578eb2b2aadd738a91b5885d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139b34c438b0db99378109dd821e548367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef396274fae7702c08e7486939563e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd2042dc2c52a37b0a6154bcb8b554369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c229c259145913d783850a2ea34db3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f364730a724b2a29f5ee3a9163de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd9fd5a4374cd54f94de97136e9a0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86864ed18f0dde0237c750c01f2d1bba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d690565690f86164b827e935eb2dcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3c06897383d765858aac780b0575375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4cbc2dd85a554c454e366c16fb662376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0e3a7a437dff2bfd14ded4a465381377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058051202a942acaa35e8fc65854b8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cfca505f272825cca6a9adde5f0f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1a844f1db4d2bcea98278383fcc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb727a068503e19e90bb700eb86bb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b0e4d76d7fa015738e2a241676fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f5a34785a5ea507fb061fa7756f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417c72afd5e46a9bf3cc54eee4ca73a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c50551fc2640c9e24d368ef91511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067bc542f66afb9fa2314c652840c14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c86d693848fb30e83cde8f18dbd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a31ee83ff091d1c109f0e48ba54fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d7fbf4052337505375e6806222cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c863a606aa6db3c97cdae201a9b409390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664e4f82bdb02b5c6d9db8bf5ef127391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2911b7e33ac5e9232b881fbc98b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed16e2d85e591ffc15920baa0baba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3325ab5280f6e0c1ac3a4d67d2de5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712d08b976a9ad8b240d821b396b42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281883c1a224551ca16b49afb7378d3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6bafab9577a2a49f12012d39380e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3348152bb3ee44809c2c7a88687c1f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146103bd14a16f3426e126a0532e1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde540cfc7813a1babd72f25eaae222400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044b8b028b2c44f9e856b21c008d28c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3101ce2120e8db6d0ca2cc1ccf45676402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab4a0036017b6757262b4436f6609403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a347660df0a702b748c2e06185256d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba41a4e5502e22adea64f4bd93ed257405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db32f4915f2b56f2eb9642e2353208406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15602eed2cb09dc6cf7d36c1e07c86a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672891de7c878e9e4379c12cb739b39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311cd28fb00bdfbdf03b8b3b33a35b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dedd0963c7b53be7b18c5ceea09fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d72c0ec1a3490d9050e5f6a5a179f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c10ae67f09eafea0888b7c30070e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e20d48978522410de7c2fd32813ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5d1469ded068afeac999a3add4b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72a69243c0818832c302707833226415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4a960cb827f0cc353f34462e593a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c2323cb98f1c1335fbf600daa26e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b4d861dcb1912642374c86b7c130418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b207b83bb4d1ba6920270d9195da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495adce292980101a3e7c77620a20a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbe61e86be3967ca0c40582cb0574421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f7be2a71c2750d3beb509c7daac8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0db43fe442b8767d8ccaf6f3c0169423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847cf6049318f07128d15a8837acec7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ade5fa8a22c19d909e57d5f62050f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c6216a8a0eadcdb42ca702ddd1e13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e1791f6b293700d6ad7b3cb2be6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883bb3536fcadc377c3132077a54a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b04c232755d5228cd516babdefd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6e99dc0112aca18588860b3387cdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dfe3779d917890fc46473adc7f2ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d4eef4a049bceb943b2b8c6f47e1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baa522d8fa090ab8328580a702d796433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f4c25e6bbcfd994d86982d855c60f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff97c8b17adf42c57432679db1aaff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b998b58ace1cacd689c51d170aacf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71e37425f378cabc18cf72fa3da41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f1612a8e947076c361cf309b763d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f9185ff238580c4611f7b864fd8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5a79d8cb6faaeef1be6182bfab9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b02856ec01dd97b1aa1d27ebac57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97973f6635d9181beafc1ed0117101d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13100733504cd024dd78456ee1d4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4899275310c365ede043ab65895ed91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334d6d65278fa9ea62981283e04633445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744a188d8e43f70eeeb2052216cd2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66eb32aa04f1c58b9f5d57bb908fdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6df08675a940878b63f5cf2a82c35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1389d11bc3059c1680183ad033e86ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7e4e5dadfe934818da91c298df20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a69b771a61e8345f4e16e2794154451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c79c6bd87c9e93620d6f5a28ec9bed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d418bd9591747e8863d76b94e55f7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4295f83a39031aa4f0bb6cd2a18d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd50c3158f6fff1d5d9467f45b0717455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf3c212e9b6f7c7777ef1e4a0b30cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef6d5e58de49395a263ffc027db96d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88c1a1e001bbab42f5a9afad40bf94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79b2b84ad80ebfcadc132fcfd472f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b46c84d6e9637fc885a2b14dae65c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e880635b954b3b4ffc1edf41f9eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7739edfcec48a8f982cd0c90d10ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfab21b1df49ea0666144aa08b12ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4c93e0b710db146dc250ab6e753f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e7d7ae36666e02be268cea12c66c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a92693ebbd869b161f012534541ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792bdf92d5b85120e1a38f10726e575467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b36983bc426f5803d6321c3e95738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2c83ef2567e8e00a1aa133a95b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd171a664766570c4aae6814b664bad4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1b0b8a149d78d85fe4d072fbefa0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701d13db2683a336534db93c5d39f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a7bdce78ecc7d0d0b2eec2c3ad3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8157c241ad72d1067722f7a4e4131474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09386759a6f431cc39d8806014adf55e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e85890d1f1af0ed07adcc1f4271a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209bc2c1ed8ce0dbf281b823720767477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ddecea1671d2c4e260f4b4f87ff70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a51c7f5ce2a412ae9432df7713d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf7a4916e70de655243a9c05e8de7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18ff818e4b58baf8ef624196c3231481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a8610fde9ac532b3ed21b87224c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09d8c080afc1d0034dd4564eb045c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e25c8d2d045a21cdff0ae75c1c69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd172cbb02cb6f5672bc6a7239ed8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b64e37221a4f2490d0d98df1b080c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab165f70cde4ecae599fd8385094668487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518080a973a1be5b678efd3e3dfc28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376923d7ea33cbf7d3a9996bb5c736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2252f4de64ec6624b1744e988c80e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc1dd2b66fc77294a32bae31bc7240491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068a4fd127c653ffd5828193a85c48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559cf106502b003e263b8074a05319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d79d42f49d216900cecd94085d5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991cfefc7e672a9cf7bebcfeb06400b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45db6b4e6e4eda9682322c50801633496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31aeaf24f78c112fb652cd7503f99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826b96270268f656b3d2eaf8991d873498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995966adab6be903b0fd9e1890df988f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e22a7213d5c7f690e1e282053d359a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5642962309c8c690b778e069dc3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8fd44d4912910a71668fbf0f3c8bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2313e1573cb7f45d2375677881858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558827b459a55b979ad283de68282e59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063560fd13ec6d7e9d4f0eae3d5a73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928c125935e49a2925cf61de06026d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab75d90023717ec326e1da1d894f60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416619c56dc404e8941c9ab63e8af4e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72409dae1bb3795e74830cbff358faf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151cd6b1a4beca927c04a120da88475510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226dc58dd2d617aaf8597876ad97961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cdfd7fe64f26eab0d0f51e021377512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17122b67f5189662582a2aecc8f5770513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c9acd5e25e1a73d70a3aeff3e581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d947c36187f5f24a7cbf4d83a2aa7a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c650b869de2fab3d26fb820a4adb7d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03da59b29c17a2c5998f7d52d037ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aae8455ba3a73a0d0183bd584f36f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b078ce091a9014615768d1030424519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781b086ec1516d0cc1aaeb971d18da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc736992afa4a5e4e94897914c2651521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690a02abf76762246ed0b065c5a3be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ac5fcc30d4bd72b4eda296b4e464523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040668125a07c8a1872493fca8b511a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1928444a44164e5700859b91e9ff46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7479a729dbfa7b34bd0e86565216526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912090d30780b35c74ba1f2167cf1fb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f360b110881de717f14afc7915905b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5425a605402b4b5c782c028e38e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbadd7941d920ccf10fa98d0d8055f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56925c99e9f8e68a44f6a12d69e98af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e15d48b15d62d21a4c5e9989fe2f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6361ffe33ba627dd88de87bd0139a12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d9df6d1cb9997feec8d649860957534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818294a9b99a3e6d9f68b96e0a7cb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41069756a33145a44c354a533cd04c4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47abfa21fb06471b0a6e4626e57d6b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1dada72399970f9055caafab5621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d6927af5e79df3a213f6a1b086ca7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738df0eeeccd40cb5c603ae4734eea43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e415f23ebaeb3fa133189e2fc025ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd04a4e453ed6b1e63910886905b40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c5cd0ba377cc0f4d330aa30f1c8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74c5c486a3f80217a9d3f93489a32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359451d45a346cd418f9e6f5797543c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bca70106b545e8c4faf4ce570d625546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dd2cee46f7d033b23a0d49ea24704547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111270cde1ff76389ca2e210f6e75b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581b442fdd28392cce600f15df3823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4d1249d8d8544a029b265d09d5d90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59621335bc1bb4dde3fbef61e0390b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86887782f20de13c6fd18dd28d02e69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f974ad2561a4dcf4facaaedf6dee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d856f83ef06543deb1c0144b38cb669554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404d6867ff737a6d4a6a1f6d963bba8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451458a4fe60da6151abb65a6dccb1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c853f3c6d3780fc14eaa204a387143557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60082215d2e162abd58eaca20b50ef05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f2a8cc959ecaa3439259d17ba4f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c11578c0607f8040a91ee5aa4681560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfce9f3578ce76d774884a0886677561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab714d497ac8e37c6bd225c65a86e12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b868bcaffaf4cb49ef6b4d7c4286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29479d255ddc1670d81ae1837fe6405564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3a620b482c1ae82f49cfcfaf9e57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b168fd18ec163193e12a746e3b65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42a99b92fc538fcd17b7e562fcf426567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f3456eb9d9d34728f9489b238901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5c64a9dd2f29f99ab248fe10b869569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a7c6fd4a5380a8b0391872682c81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e1620bf0f88980d8e6cbe0021113d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46455d9bb2ea0c106ac2f12cfce1e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b0f142234e02bf5f3b05f46c840c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77539cfeef0843c28f6ee01c73e7e10d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c31ae8625e39246f4b18cbce6110575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4904df284054b266a71ec78ded110576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2faf238507c95d6b5719683371926e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6311b056ea88d64038375b995f576578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a044f307187610c6941ffdbc9a893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28577d307181ebf026cad4e285ef4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759642a96f02d86783aacdedb36bae3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce3a075b8f10ec31893a7d60c87783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf124e6da5e86d5e5f9b400fd143352583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d1d4614252525e2d81f35bc051f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f1ddd93c4108bae9bace3ce25c77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636027b635c67a57479b0598c50541ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e61ef662102b5f581e8d1c24198cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027ce866e8f6d7fd8b8501eee7d7c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cc22389197208a4302d638dfa40e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc15b3092fda185bb1a028a72237e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db28a1ef4cf4fbb16312782090840d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755159dbd60335c2d6ab4d7104966a2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669668fbdf89e473f2fc0460831f623593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c63ee7425cc3be15bf6fe387bf47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2d84cfd1eaf92e304abca5a0856ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90661d9b0356b6e0c9250d344331b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26471d89c8c02b6d30cc1039eaca387597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698938a0f9448759a469d1c0b759310598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5264ae6f98c253322e0a645dfd5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f76444536ea8d6e37bdd864d4504a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb11ad01e40a78498506d3478464fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74a9bae10a01df627f135b25ad9f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06ae7547987a541f65b69edfc16325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20bcc5a37cb494dc93202df2691848604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e18c3d3ce927ac4a29111b43b966605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848ecd6e7dab7db44ff50e537fa787606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607894f9cccae5f61f2bbd775fb5ee3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d46b8d5ed31466584501d5209454608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830e08dd6cacf9e5dbdd00f85dbee0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fe7cb0a22833af948e94282f3c74f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeca83d3b9b75f52bbcd52d85b922e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387b83b3c56cdf3921da0dc9546118a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4655d896c2beab14fe46b250b262ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676864ab0571889fb3c5e816d04ed0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debebad4628b6ddd01c962d7f3451bc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf207c0811ad9409b7a6e7d7c2023a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a4b7bb4d267aef3d0c36846867411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bb73a21b5a05b6af21539cab1c958618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a3b43bf570923fb0688ab1d6196a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797e2b2786fcf38a3081611e7f076f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528831dfaf5bdbe979ba97fa05a2f56e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7a6569286d9a9d9191f03c38aef8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebd2031bd4e2702a5cdfb3c1e94b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b39617d272e747ad696b6901dff43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c71deb149efb60931dc36200e0dbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06e995bf4a3614875980a9e5295bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb5ca3ab3c9aaab715e714c50419e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28d0ca6caaf467f44bbe616a30236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca997fcdcad075a7788927b2c0a0282629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09b442f10ba94791bf7d02f1319e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3afe6d7cbecf19fb124c0b8c55372631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5321adc168d8c5091efbc0885281b47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c89a6747fb3b8a096a4cb1ad32f0e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e58a4152fea50294b57164b2b845634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84803ac3363a4b96018044f479bcba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf93d15a0a8d56610cf379af31a32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ea2fa767831fbfd909430da4a383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a38e7bc4b52d54d1485a87c5a0726638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e89ef1dbdef446458d13d169f0f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d1eb92289611cf6b8a5add11fe1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed275b7b2ba517e95059760ed85d74e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a31db97ee54cd89c6ac9813c2a51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d163096b240d95982f1f04d4b758a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10612b572a89adc4842c21536947566644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c1d855117e77903da7bbeb4a51bfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815ac63e6c92a74420ffa6ad2b3514646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a4bbc6576d281979acf78daa6ed8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01494def0300f5c544af908d9953e8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8b9645b7b6e2b7bf0273ffd223a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd352de0491c9d97e993f843d68a13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4dace309aaf6a17da7b07a0369cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200cb693fabac0d583fc637bd68287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565438e10058c97fbf850116b61fb2d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a6ea83d1ad302f85babca248c527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9743494ed911c19f7c220cfa9d824655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112098c99d20b3b328af59387512cfb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cacd7e619ff7a0d260e8196fd4796657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a8b90c32cd29c89abed48fc06c183658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ece6be79ea1178a4d10daec300b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2ecfc6d56af70d5637ffdbcdddf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856346d5988bbddb70ac689981e1737e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0933d063b32a12210c3d722de043c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b148e3e0bef2946a5440f7b760d5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40202bcc01ad76f4f795890fa820af7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569013dcc086f800686059bf6cee00d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb0e9db0460e8ce5c2d35cfcbb3f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb700769724e195d79e8c7de951392667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e0765b8a378220af8ed6d33e9444668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca87721bc8cc4858ed27bb573144c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7f75bc25fda7335cce932461ec9bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a508348f18ebcc6bdf463cc45bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d9034100b7cca1c5a554d658ea1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c543a827eac17d0a7af593d3fb2838673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f109071b16c918bccaef08fb4803c18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5c49a9e6fc040a75859e21b64c0ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad1af6ccd98a16fda988a87544258676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5769e40cfb9ad8733a26c0563137c2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4c5ed78c1770b64494b8e401139c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94482d6e05d2d024db5f73a69ba049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd113df84a51ad20103bde2a702aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c0c80192d728170765e294522a52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e25731d3aa54feee9111663b8cf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731aa036d8da4b2f29d192770884c0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898a8b9e2adf0d1e463e8c91950c1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a058fa4968fd46cf9ff949cf6a2a2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ae8d140a7392c1d8be96b3c7267a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f05bee684252b4f6d48cce661df7a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a9ad109238d243cd5f9f6a6c2a1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec655f61a4f3a99ecfcf800d218874689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16939c4c48d31b6640a4ff873b039690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb100e1b4553082660d87e062044f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fab8f898740cd4874791a15fd19825692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c230308f5f41d3787d2f1028d15d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d630389b82eaf2f2a7fedb2c4159694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ec6f466074757d9173faaeed96b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c457c15fc5b56ebba66cc2905be98b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954995d49a7f6aab45a08d8fad28e9dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ceebfc263f3d873123a5e4cb594b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2decf6b2e68a75b1e6af4aabd613ae3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c839473d7bccc6545ef927bd0043700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cbb502297d0eabfa290f870ac868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f16f48e309b658a8451e41f7188a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6208670f839316646f09733a0b26ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79d237c3530ff9d89d02c69d6ef7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc7f0bd056fc34f1e33bbd46d2d95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8f6470d05c7ea6511b05a7f9dd7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a610e381ed779d34131b7426babc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d087e90d5181643eafaea591737c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c809f07375fcd69d6fe41515aebe78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6c6e5c0a8fa2d79c727506d9b0f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567c019d7fb85cc38a2798e32781cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f7da338b0e11b7131cfe483f936c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffbf6e09165bad0ca044cbee63c4f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42f0cfdd1bbfad7eaf0aa363ebc153714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919439cfcddf4d46e2b2ace44272dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5baffbe99e2b43f1434d56eeea64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e29397ed0ba37d448d7b887cc763717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7dc9407b3bdcdd5eaf743da75de7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f14c2c84e921194b14043e8dac728719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af650e942fa93fc1eb1a99100cb4c239720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c756badc70312c7db4202ec1bb999721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf3eb0460dd4699ab4126fbd1c354722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2351c5ae390336cd946ddcf8885da2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9740af4a7f17266304f90978701f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1639ebd596f0314688180f674971b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a803b03670140fbdd5e9074e87887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d9901d1b19c2b8debbf65eabbeec3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3abdc014a61542a80a27e4e5f957728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de346637cd2bd1e85dfb00e450360729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a92ad89c270277c45c027599c95a68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606ea28120935082c8d45cf59271d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ca28cdafdf05a90264c686142ee3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca935291894e0675495cabed875f411733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec16b4d5252ba9b5d4b562068f8d7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d36281934e536fefff2a31baa5359735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9779ef7580e0fe26a6f90305e0c1368736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a11a60128b2e1350665050de8c5c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b81ccc57097b0335333a31f91ea17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcbae30ceb1fb1452f7befdba0794c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b0cc5a5ba11e5bca32458bf6e7e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70118e9932a38af6b9d64837709f24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b318b6027b6033e3b3d87d3d5fb25b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb634f9cea42155149fafdf108781743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4bf12a20b0482585c30fcd7bd3b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfb0003d6df9060d43e8fc976efb9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc52532bf92c9fc800de0a07f1b435746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde1480ec744cd6268e2dcbf7f0ebc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255bf61913bc2cbe0e597b2c6366627748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d074c1faf2e14ddfcec694827f98e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb630d22b250a9b7fe8df9056788aac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a61ac58ea42d5b1df4d001d4541d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577b175c41857172778dceaca989c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b536892c600540d4774f9f921eaf753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>