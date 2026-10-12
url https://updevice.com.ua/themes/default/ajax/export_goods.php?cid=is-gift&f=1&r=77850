--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7539579846bb76825150afaa796e381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfe316ade24cf0b6176225a96e0fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f17d549c9276e64260b42e09e8dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da9c1ce04aeeb70c49510a87389ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f20495f05f8523cc4ee3f401fb1bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef515a4466b7c67346f2d8540a6398456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783da5512b92c035c99a31216077f0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29b650f96a86eb2c3352a54d0c7f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c907a493290355474b9996afcc41209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613b7e591d470afb38a2f9dfab5b5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa9d4ecc8a5aaea3127e08e181134711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b637133e58c219c2a891888bb6ac1ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac614676bb36d50bfa078288a48f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45c545a0a7f56462403dc0e048e9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f125e93710a450981b17b564fb43915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf317b9cf9cceb064ff4f48047dad4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9292b86cd26f8ec8fea98ddf184f0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c146dba36d48f074ffad71fa7eed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2263882b8f53d8735b9590d371e5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4cfb403d3a1e9d7d1ca58d8ac2c5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab690373cc39438f0ba5cb0d7c460cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3aa158df9934d109b669f74305a2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29892366f87076692a19625c69767dd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60d16d2d6f33cfc43c4a9046c895d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e4ff11874df5260bf5e375fb5f8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034278b1d35d64189fc2f4c97d33aec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3bff1a9cc2d10fcd17d58238a140027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065206c401e006fe5fff7257e88cdac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70161b65f8d4fca7ec5d468bcb918a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb02f0b5fc38a01b29f00f7bf3179230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4c540689ddfcacfac3e876966e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc141ead63c337a3202b17646ba976a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3978c08087c3eb167b3495c8e75233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57cbf0b1e807dde32aee18e60e442734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844e0de70e24353da46a59c92bf14f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995adc8218dd68db7bc7ed2a5d79d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed60b8bc89cea45c5b5d17cebbec66e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789860fe658c606f66a8e3e14e77f58938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4704c26b785ef8bc2334866c8f10a5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e045cbe433b3b1e2b733de68d7537140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb75ce6f3b9c36d3debbf01f3e664241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909daf96ba3389f5a215a54373250242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263260bf40bfd3cc478b5f4c7308a25843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157c41ca0a0997c2dd10afab7be6a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095fd84f96e2f16f4d8c18e5baf3dd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2ba78a1af11efdf3c4e09118ac1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b396f63029383d50021151a6b120447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2889a8f6ac7d5259baf91c1c7a51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eca70e4e1545674b0fbd3b63511bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c353c03557d3e2765cbf55582cc9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52551fe14b0be1b439427dd8a6d957a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312f9f0ddbb57d208b6aef1890b28652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5a9231fcf2542a055436107eacbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40ae3311d712aa7a24706e1217b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568542b6a6d97902a568e78245da53a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10121b72b200df34dd83535edbfb8ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c68e92b50f477598c0ea1ec75d6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a24818f2c8494a2e16ad4e808ed9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0accaff070f97feb774e4cae766f5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ffcdb33f3f8c026a324f14a6c9b8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9828841a1633417b400e13cd61d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91b09edfc65b58f7f2f5a00a80bc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91697075a79d9e52ef11d8bafef50c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234fdd96d69ed8ed36fa846258c8b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bda7f49847e20eff83f261ce73fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39951d0c9d21c654b3ac4d5ca5dcb7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5ed6c8a8869c849f11b699f1923e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b103fbd71a4c3715d576a6606d85f9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1170a0e94acfcb8ddb0630bcfec926c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1beaab96b953640c69803d9a936fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f065b3cb4a97ada9818521e5f8be271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf8b63ba49a238d7e0fae8e6b038772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376056f8a327de707a8a52e644e807973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193606f0218c1cb385011ccb1bbb2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598056764f6ee2826d55aaa73564dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27a482affd9dc073b2bec9602691aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcefdadfb6f14e0bd35ea96416de9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e8e1530ef844c265171cc4dd0365b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02b6d6b5d8ede56b7e42c1d12b94679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedddcf4965f22ead8406aa16c5f7ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbc84390b47928c3ffba8e852b3a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe6a67030eaf8ce3f035e15b43cef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270462ab0e897f49bf192eb573b64c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2e50f95749a3db7125d56134b90484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f615ebfe427a366a7a5c9a52f917485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074082da13de64f433319d9175329ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfaea015d663f41df8b1487df856cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f35661d5ede53a9edf0d707b3046688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3e193a4d186a298c7c54693d868289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7511a91812578fd9aa6e3dba53bec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d8260bd8a02063db099892f6c75491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11269e272bee8f90a99a83590732492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665560702c01c7e556c0ce3b79632f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5928430fa6d88e1dfc43bb2af380f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bce45b40c7ae7ddd68c0194ccd72595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3bda5bc74846810444b3a34053e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47775bc678bfbd75005a269c5569bb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66c5d715595a3a70752d42dd3943e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f061d03e656dd99c244b687ece8c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dcd1b46a76e4ba1364b62e6c3e43a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50442c04e26d46c5afec61d9f016845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382988e44d7a9579e0eb6200ebb31d3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c871fb27d8884801065f59a00143103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf25ff53ce7bbc2398d5e730166dab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368172c29c0868e8edf63f533ea70c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb541c8d91b330c34470f5315b9fa4f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d468e8cd8770f0c2e2966936ce76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c16644a774cca22ca97cd1f7fff3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea401d2f099efb3a3604ce254be0da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc5a22c0f887c54cd61b08d1db148110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee996e361e6816fb5f51f40149e86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ab9200b7737d2ca6656e9f6cca285112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e86c65ce6c6e4ce718c1d2949a82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380321bf9848e0335736755c7af9262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d4d8828dbbbcfdd4b77622f3183d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c926ce73a15d9ad6770220b9220e859116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3d044656d4f19908d92213ce612f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff937398f0aa9bb4161191383df2774118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e547a86080f44d7054d10649dfe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26bc19cefb89bf8dae0e79fd408d74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f12a8ace706bf1a89265ea94fb6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954fe4f6530df16aea4c900b765f06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f7946a60aaaca2f0f57233a4f0f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5332cb7086de811b5073c8a33ac9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc744426ab4d67e0e74963a8ffa667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1e9a697e22e9379a7993ae8b8a3e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfab93f66446ab91b18b4c57fc1c59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1bdc46d9875a93f9aad29c7a72ff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856d7aa4282bf287c861cd139537fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8003fd1ae046b2d2627cb06f7322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4878f5294b50813460480893a805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d44c424ae529f3a5f4b12ba859b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693f2233842557d4374aae36c9c867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ba5ab823409d13471552890a4ed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fed7a475ac38d2975bdda3fb7f2d25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620e9af8988a9ea72362e27bf0dba6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274bbb75d12b08ef7a79fa3e695625137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca37243c1f68d474328a165eafcd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f9ac8ddc695dba875ad76f87431d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e76778ad13345214e5ef835ecfbfe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe7d061acd9bf4c34e423155c182e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b43ac5e17d64c8b8ee838bdd6d1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313621603995369ca2e8d23ef7c9761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133268a6a5bec5f908b6f945be70048e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f47ab3e0250244777dbcdb9f3f65af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b88fad9af1ebfde121ea729c2f3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb0275f0db417b1402a6077bd5f19d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64156f6b4e957f5271110c043c92d48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91afa67829d679597e7d58b6030899b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998dfb5eeea15caa92903d6d24b9c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92516d1c0c1730f9eb0010e6b6bae14a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55433de86433db00e589427f736b19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216450b81cbf57c660b199d523ad1c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056a679ab55d511929da711e7e2ee08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd880315f4c219c74cf36f6d9ba80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f860f15e79b67e21db7284ea01c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f45def61136fd04e784836273ffb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6740eba38b44c2ed98161c4f7757de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d3cf5d30e41c0ed7e17e03d49243c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd67b88259c7b948e28471fbed696160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c8ababcea7f2edc5e90391016627a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9267401494e6389d850770d8f7be9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7b35da3c7f72e6ec45fda8626517163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68de37532f781d1b75d9a1e9f652b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c3c42caa7d5595231642b630cd81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ca1da41c1624d9b052a6507dbcfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07715617a4e2563b015ddfe8f3ceeee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71dd20b9349f496d296b282d4c962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af12ca398a4b4b9788eab841452e31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e67a421af547095e6b27767453d8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c629e930c7064b0e7216d25466367171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eded2644427e41ef65e9d016617a99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523b7c8f97564d92db0934b29f13ed3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e4a362a180d23929ae79450ad47cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b9360a8efc493226421d472683a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002e23ff2c986115bf3de83dae499b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c239612aa12bd7fafbd5fdb8ec2004177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cc601110811997324466cdd206669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ef006e1ffaf1fdf5ac75b2dfb06ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f127863e7c92a75babf07e468cd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f84f4e0bcd24aada4c734f9298a74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc36e1583f4235cd635feeeef8700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1b6d8f20c59eaf3bfb92f0e4cdf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bedcce4b3ebb63879a76d035fed87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80acdc6a48bcbf1eb77438e324a57a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa3a97b12a4b595c47985e4f669fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0c0a435ea90bfc3b237ba71cad54c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550010c8f4d1640d09fb031c516c11a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f480773051750fbf538675c1c5a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5055059cf75f9eeb1ffbf09be8fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cee613bcddc5c39adea77338b97b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ee5f9f0f65ae3cf687f3aa4a4470192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cef69904abe3d686bb4638b56dd2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf40c6d268257d1b0a80dd77d9aaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f739640bba79ab485bdb32b7a2aaf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4086d2b91ef633e993edfc0e71af6b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae83658f1960343880df562b3de49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842f979bef1c4e2d4be3b24f8fe21d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598cc3d5321aab3dc4f7713769ec6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad0745b2e854d67e67eb3721a6ad1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b33db262fa4929fb1d2097d689ae1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13cf7fe451498f7d3b30820f1a6a36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067d46ed753343ffcf5715c19d0d485203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110454741bec39c6d1fcf07dfa41d5ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cdea7f9932ef99820320705450c03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f69e81d7f5354f7594347169040989206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ec17dc95128318e4ad8936eae192207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a452f6aa58a38d8734634351adf5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f486781021b746fa28b6798bd0beb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2c2e7c3c4777490a088cb3410c70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f906697b85952564c09af08b7c5484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d65c53d2f22a13ee3855d9927cb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca839275a549b6f21a7b0c1a611bcfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be120f77484ba5a3c9a381bb1cce32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb88ad5659a1d470c3cfd63a0376de4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee189e0eac8b9d749cf0a2b1fd5dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27d8e506830f4ed2fe6613ac64e2d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660554c423978687a198945113a5c4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f6963090e6cea7a34b71963b9b5b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fcccfd412eff53e1be8a828ac7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0059f28ceaf7fe3a1398727feb49c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331545c2507bcd737fdc599b91a97e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80640af3c4fc48816efb0f98dbf17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa971030ecc8004594564c38a0601224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5776b2a0d4ae8e779ef14075eb2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8ccc0576366ab54413b7c96c9002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda1ccaba06627a1a2496c767ccfba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a207a459bf09bece435b3ba014cf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeefa698fee3ed821248f1e87ef428a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c8cc405249ddf4590c2a088b4e27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aeb1631891c08f18eced11b236dde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ebfa9c2ff6141eda0d97383f98be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254429b814d7d5b263112c7fa065a7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29a2474fa6c29cd52f03bed08a7fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c4d33b611eb4c33ac11e9dd0810bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f72e8a43572cda7949ac8b9e686096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94631562bf347f40c08373618d6e031b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d082ed891e6e6d1daca712d450303238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c80270cca7b4f3cc6108c5b9bc6da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2e6cd8397b13a1e77001ef5eb0aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e021bb87a261c6f9fa8ef8bf896642241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a703fbd9bd5f2e4a1e50721ffb9a62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae376d523ff31e6e5b3137bfec733775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f411a02b388a032e53adc98cef59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e634aa72f5cf1e860d0442f38bfdf8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1d62916e70137b532c256a9e92cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6797af977bdedc3b47229700d2b9e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860f219d7cb28e855a8a66239d60c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d3f66ca7dfd34cb89d70f39e0225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b2c1a66582f5a611c599dcd41d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091147a0ea3d7f53895aa3fa0f7cd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331354058e282817c2b12946a3415a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2cee8673de2309b57297df8617899253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df3c09f57809315876a0c2c9613a3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a4d7a32d918f3d5bce91efd8ce138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598387c0926677faab4fcf24020e5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e69c6dcbbebd34e91fd8e3deff61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e0441db28c25421e2f7432511a20a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736761f9295ed31cf7f3da1b965a5016259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f8c51b35436c67ad034ae5949b25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3e177b5b4e3b687a979984a274550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219589629278ccb9f22ccd418061f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc9b21bd55caa65f4d69a39d8492e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785ca7a42fdf533c37d110720f74ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d5368296c07cb8a7b964e7bc3bf58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12ef9f20212f60b6755659a354d023266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605bc85ef45cbe22ae480d078c8fe83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae44eb7263297d0885b1ce563b8978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc2a6a8380ead75539d258347d51b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade53751ade601ce2cb89073c43023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28745a6621382b9c141d7e06145eae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0712c7ff0c7b386a6aca05f7e02d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b69cdde5667abc4827ed1c5f1ed0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625a4402d6a6ddc9ed0037193c1bab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c71971e7a1049578bcfdef048c6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93de5082e6dd83710ff83896da82d0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec1c6c067750eebeab46b803fc7848277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9dc0bc6cc20bc416cc2720f93edb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9167df6d634d1b7203c96129bdb5bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c65c2d40f4df5aca7f03dc493cb5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7c38f20bb98fa3610e34000d2404281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afabf630e2af9be0c3fe1138fb54daf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d19d43cbf91f5e7a96dab93ebc4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1327d4d65cd79ca5c99d78925639f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a55a2826d182d72008ff1058d5ec8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb44d8872f56f3430909e5437ab94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fd3cec774aefdeb6b4d24ee5b9951287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670aa825046dad2da0de03e0c91556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2846988a7e2dbb9411a6734684e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c37f5e97909d60a0b828239fdfb8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c631b288abf73a54eeaa9013d76cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2772ef5640f993e266e86f5ff99ca0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec6a7954b748f78309eea5eee0965b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7c48fb6baf44f004786b7678c1db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae158f16aa11d3495f5753060c06d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d39f86eba8fa2d3532e452dde31c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b600dd07744b8da349f00480a6fa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbe9812518ee4298533a3ee895cb50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab80ea9b282147030a283c94cf5a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781c0c4458c3d855eaf0bef8d07c0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d779039c11e10cda515438a7e28af1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d962ea7a5c7a0a68b5d444d58c7ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29cd7e87128024247f35c17e1e672303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817faa4e2c1c3aff59d8e0cf19a70c63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb787cd20a423ece8cb58e7c55dcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c11f338a61fc6c106746405d7cc84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c75c115f75e5900c0a5a94a98e81f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c42a406608ddaf30785cd562f8fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb5a96d0670c717c064a9fe3cd037309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc0f0e598dc8ee1933a6b8565f792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576d342b4ba710fa2a22bfe9866c1ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a85c27c24c9614bd9ae4490276bff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf57d127da4564e9f15f0ed5f72d6b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67234143a7c0e5c6b0170338c82e3c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60464a454a6f644bb59b204d1e4ef47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e5a5045dfa0afe558c94c7e56182316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95a4accfb482ddbb1b06069d418ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de62f17876a78443436111e54becee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805d5aa279b0e56cd27844dfc1cffb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f51d74973d84d7ea975b2691da58c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4ecc2c7b66389d3ba824085d1f15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5adb61059c6024247df3feebd02dd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bea70953d7826480169fe215db6775323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ba07c082f639c0cce262b5490cb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a74d55d499fac5946c3af469a558325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af435cb05575f9f5d577d4e45fa5d45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd591646776e788fea388fcf6eb3e42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460299f23c4504ca89a9a00369a218dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad2599c488e067b85f900c42333d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ce7ec9ccb9ea24e60b747794d899330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f7ee968137df5efae1762ebfce8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ddf8e3c0b1738e674a23a8a596d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dda8e037265d96e9c6892855e98d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d27752d8c7234a502dce6fc4823c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152e1017c5c8aa30800507e7656d8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67373214492a210d3794c6ca9c0d20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9013d332fe88fa0717efb550c8b87a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8e662b9848906b1ec7b7e8e806c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8225bcce4a503e99b1e86c029ec9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049371bb005123f3694a1c0392e7fcc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81df74fb202c1bec866b23d4c914ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91352008452561c4edc7c1cefaed8445342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af35688be35d1ab1202ffb39694e175343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee7f73a21b8d4dad544a97406b68bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a78cd4c1474a64d95662388c74e43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed011158ef582bad8123abdb78833bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83507994f67a15915c1cfb4eddaf80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b757f882591aafd03859c8d4760a362348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6926c63772edb3334585d6f3a0c8b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b3020823ba6eb110495f39d87d17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157dbce2afef53d1f22525f99a2165c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2d243cca4e9abe376581087559ab6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d7cfab18965eea8bf67c181a0e92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5679e59dc6bf2436d5f03fc925359354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd234495beb09e29d0c1e3495e76e1e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf64c874d566112d96a5dda37761a7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494bc83abba7eb186c25b7b7287260357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459658e93fe93a98ae184c0c85e7835358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0853af16fc550712118f0af09fca1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166c704846220ff70f40f94773054de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7419ae0463e1516c3b2d41e855844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f5b899c8df8fe540f4c1720049e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a17553a43dd286f93f021f30486ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1414c24f2fc6a4b5d1b9585239f9e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed719ad430e2d759dc26d1d47412b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf7c1e488b203218679843646cf66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe974bcd63b0670440aa15d6ef3d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409680b6a7e9a6382e5033f24734732368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13082b6cd4e817e80cfd6ba4e46d370369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b6252ce0d6b29bb894765b8590a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcf85abc462b6106c4210a52557db3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe3e52e3bd086417fcf41012d6e41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f3fa708512170c283c54e4dc3e94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d9670ce782d716cbce7b5b166882374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ef6724fdb5c6b76f93f25cb8a014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a484b69406a935809e1cbcf77f1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4903a49a751ea83f85b1f48a961899377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c68c94c52cc9097477bdc7c4d9453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433424cc61df09ba4d0bf2dcac6376e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d854af197707c19a6222e9eba81b281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b49148298d2d12b1050bfb9703c26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddce9a3125d2d2b830311d8bfc4f05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e916d4354b4e754356f32af3473e81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf8019138b7021468a3a6c28ff4b59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2eac4e25c3cc06ccc97a518e16d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b302e8ed41d249bd261d65951b0fd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a3645d32136c6c654e13508d9fab7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae37ddeb6fc4b16f5238a3eeb27989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254edb0cc8d549c2182ce4863bf34e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413cd397b10286740f86ee6fee7a928390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790036d79f80e79e2fbdfa524f26588b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1527a5caa91925c6b4f0a41a2f01ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621d3299f21efb1a54e3ad676beba31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d0d73e1975ef19f1a8c5170f1a3f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72edb332b8ffeb9bd08fc3f58e0599395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024fb1492751bbb1bb3ff40f60223f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58a65bd3fde1f8a28eb996b0c9f252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbfa0d80cce0551937bb36dccb8a82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716fa78a6a796556791f988b402ea3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6b13cae304e8742df1a35ca2940b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49408848d105da70d24af2914ae6fb58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d475c8ffd870a38aa89bfeec16a5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a9030d13cac0c0a27076bd4e662d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817505d4b0b2cc690eea57f04a80e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af75346e5f1d038608ab302a867efe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a689a8fc81023a5505544abf1a9f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1b2930e0ac945ef4d09276f2cd91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffacadc2e9c20e84fd171399e64b135408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c2b3136499841f29b4912d427b40d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba6d0fd5a2402feef0caef6ad5e6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff60a39fc296c6c035e689706a8eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71820740a8ab398d2690d04ccd8fa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d6c3c248ab879f403e8c1c849c93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c638c2c199d3ca1c3b8831aa38e83a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d1e7d85eb00b521af155164ec1717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f2a406300a429745e8c51abf182f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c3344162adbaa6efb64c19b2d274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a78fc93a98287d8675e308f781840418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94960d2a34a801950ef0eade4ea089b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147fa67332a38ba9504cc8d28f4df42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f103d16d33406227002d53f7ad2ec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f47d2d711f37e74d68558e6def686422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63745ff9a2c7bf395705d2d207c30f7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6d947859c6d1413ba8c0109bdb327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde197a795ca132ebcdb88b33b67cf23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f592f5c46154c7157635dac4eb424426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01e29c9b702ec306403e8a89f1d49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aad9ec1b8d9c53a37cd1b721029b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce23fa252df9400d26d8984ac790099429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001245d1543993b43c74fc9ddee893ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7eb11926e62f67b00cfb377e3e99c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b20493c444a6f61de4aba9db08c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd9ce99a801ca0514cf1c2aa2e309433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfa88f766efd70a4ac94f62ae58f3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b7f480a132e38ee6b384ebc11f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc529e6552cc3e45d6a63c8b3c502427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a9be216a8540d3bb2ea54e6ff928437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db999ca50f47b2011f4d728e5b4532438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524368f88980a3ec52608537919813c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b59b35935f02bbd78d5a5ab7cbf3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257030114cc8e626eb05f286bf59dee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ace631aa8db8ec17f41978763b129442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e47d39248f3d1ee34be77d5e5ab87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40638faa8e73a2b5cb1aaf57977a177444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059058e76995185b131aac2a6692b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8e425d1ff400449be405b3141364446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f457e8003338197964297244f7182447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b135d28e2c404285a1a0a1e5b27ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cececc46008504044fe00627b3e672df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab76db23e873fcc22eb7cdab08d088450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda843d1725939449c0c0419edf89a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010946ae48f521431ca61cd6c2b3a0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921445eccdf141f08965d4be3898898453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403600a16d6197ccdde77db3e244f9ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2c5ca898f0f83d5168c0792083112455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca91dd02d971a103bb8e16c4f2231e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36413ee34e4077ce678577ff988d35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd8feba68caddb8ac9ac144524267458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6fb996c61d5232c55578852ac839459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039fe3885d2a2f9d7a6763fa06334d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97081c1fc8ed370b04643bad899c1fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334faa989002dbd590302fc5c3b03ced462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6d46bd016429441f1d2a916962d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f7718076ddc49b98f6b4a1e68385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b232f52e11d1bc99998ba97a8638db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de4e3d19774f11db3e0b65c7d1724466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab24d9b4d386173e80d496966b0038467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6c9995f0a7d60115200b3489d445468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1200ada78ddd7c20c418a42ed9ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb268b2eab566801015c7dc9c193d9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b0d146d29827b7b8e09007fcaa15d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be6a95c23c312e72ddfcb2f9c39dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e8419eb9756df86640165886a0fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388e320a47860879c0ae9a124fa3069474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cda20062908191a8a6a7f889825e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a18f892bceb589b0a14d0f600ac55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070d6afc27da3e6fe394ee2a321b19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347413f36d27d9534971a4ce4fded577478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857eb2eff0a5a067173b68d29856e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e0c924f16745e1392c84e1bcf4b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa103e9f51b17af3eb88fdc750071a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd13bef917f8860ae625c87abc00cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7e97bfe6068e803417ad8d179c231483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe92d19df05815b11f54494246d3fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269796f60b61a8ed4bd4ca0d659772485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08019b1bbfb8df9441efeee84287d08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b357e074fc9f7dec77d5a8ffc5161487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a6924d46821e64a0726a4f3669c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0f9ff032cb8ea2622a8eec399d4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1a15c5deab62d303b888424055798490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2786bd7eb31e8d881c46025b428b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c516a6c14d67e4e6cee4799d5189f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3baf2852b074e80a82b70e516ff9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d899da26941cff7de1fd9ac52a319494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6009509b04a5b7109c45bdbdcf93b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a31ab6c1bce6d60f4b904af5745f18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d29418a0b1f811fdcacd22405e54e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf66cd067bde2d69d60239f9eab3ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee66fedb8fb4d854eca5fea89735b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c19fd961ed345f39286a1400f756a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdf8ac35dfb208412e5b681da8248501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c53d8ce4b49dae405c42120c3da4ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3575f8d816e45a7915582f55676e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ebac9f3c79272fb68faaec9fcba4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370da9c23c796f36afbc0097ba2b03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd29bc80986a4dca575bf375950431e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe123966eacb2b1cc81c51cc679a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157382256bbcf2e92dbd4fa16611891508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf78a8b0a071b29faba25bea6a51f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfabdf909948610007c4c0bb8586395510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f0ebcc15072fa4f8f25a31a8f3e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91634202b4be60b1d128bd8172d03fc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88422ddabfb39fe4fb614e74eed3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabe68bb51d4a7dd3c5bd31e7f887f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539936a268511822646d9d0693e73d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a93807f9509dad72ad1f7849fa79f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75db684c1fc75525c97fa9b4d6aa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275dee1607c927e288b3b5bddaed27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4162ead857b5e2e719488bc1c0ef59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a019f3d485af8f580cd6674cd15ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bb5a1cc4bb9194659da60e84f834b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c0f76886984f5107fa035a5038f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c778ce1b5eca50e6cb99500769e9591523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001948702a5b3c629473f9dfbd256c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091bfb502af18babd953d734028ed0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202318bff5e9c7bb19887143bd334d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af5515214ae2562ae7a888aab13be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e11589e854670a278c5604be712d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209892e8a8db643b64fdeffdb42f48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a528b4edcf6ae32389e34ac87254b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14462fddeafba1220c5db29d330800bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409fdb44a4cc58bf731236807b2c56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e490cce6e78e40f3ea1f95667ef173533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11b189e5f08599081cba86cd65adf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f72e17262bc5a3752a4002e6bbb85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108300338cc8f70044def468d4287e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6211214653db6197614fc85e38464537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa10aced9f48602f370b6929049cc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48bf420de32b8f49a5813c9f7ed773539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a30becde4bf19ddc6132bda5dfdde1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5a1aab99578d2fd01a51ffbc2c44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c65003ee1154ada8b28085e66fd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16a06c83e8e8ef7e7c0d95c44ed7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69b63721c8d14fb2ae98318f9554f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da9f81438d8e8ad2f96ad4aeef286b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675012ee9d65bc25144ec74b1425824546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c56aacd8c63be0c010d0c5fb2545db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92dc40a07ebdbaaed9b93354ea846548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05625f56be6d5cbf4c668f291499304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5a972f0bb88abcf3db3d9a6da9a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93742448ecd29f8a50cc430db0055b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd81b49e55bf921a5fc33ef37556d3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3670613a1754ee00e699a5680e545553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9839cb725ff473d9508aa9b87d0fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce39df27a756dafeeefc157c2791a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1d1c54646eb1fa5918b9fae88a5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6a831da433eae6a16d5e738fb23b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07fe329ceb5cb3917fd886ef3bfbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546df627df77f83c1d4ee2241b7801e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00bbd2a352a36be2d833412d9d5a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51448b529b6626ba89962a446afd02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a2f47a40a5d76151e75bf767222b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec46c6c5d290b68cda6c796d304374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b3bbca4feb0e8e439f287ed023bea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803134802460232b4aa61ce5c87ea2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377203455a099845a3a6f45897a802f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96b6cdf769dd9678d5bc5610a42c1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49e10d2ea44151da33ad7a3947c2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4323cd3447849f30f9409299f32ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e642778809fc234ef25cd8dd825f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d43a67c56be7f87ea3df1532de5a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902577cafcb9cbd216c62cde9743f7ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507543f50b5809443993ef7be6ddd6e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0e0b213987714f32666de4f96ded574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631018529959ac4af338ebeacfb0734575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2be1354a52ca00db5f4866c60c554576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485d5e67bd39ddcbd96e832f850c3de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d1eca711e1f3f49ad9f9153458d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e250da1990dcb0b6a29d175adc75f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1cd08ba7d70392ca82c63f6629e19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b168ede74b4f62353aca676734a2f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452c3265c56dedc910ca987a658e90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8590d457a9ba6b042094668600c1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae5c1b1a13abc673a0004be569208584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb606439e9852520fb4902978f742585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd7f236d6cc0d69833b490ed644044586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467663b18ebf0d2292255f34f69e698587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5aa6830899f84747edcfaf3815c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c668d5e828ef023b0582c78fd9ead589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5ef903056b1f6cee7afa0f8a799a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21591d35b78f6287f3a33deda1803d20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad7d3380b7a4a094ec7128edbda77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b5ca2338e5f58b62469bee5eb90c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b368b1a0e87cdcadc19698b40505594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae616174807691885bc17e04d6f047595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5704496eaaa17abe9009069b4b557b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262cd0e86dce9cddb3fc53d79c0079597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52db47e887dd35aa3a588d10be9ce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f33109930caee642c226457f65e830599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364fe1cfe46efc1f7532029bd9b710600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4689b2a32c3f32fc7330069b9d62fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f2ebe06bdf864592a294f00cefd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f397c08ea5f7d13b83aea6a3a8ee5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad98bf3045e056c4672eb806f237a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeab81281626e7301c46f2b5393632605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c69f8e877ac0f961adc9276202ae9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304d8b61dbee8eeac346dabd095e37f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e569404007d0b5de2f285b8f78ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394d8bc27521cad7ba4cc233658b62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837010ae73c868cf2b123540847222e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba260ec2ebca84f16c5b0e29be7854611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c014ac19782c26eeb28033004e93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe68f73036e553c35ae23c82ef6070613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826dc1d8144e137e7e2eb7a6d7a6c90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e821146f1fa409e355eecf42667126615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9a50546cd108152fb56fd31dc6c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa95307254b073664b23ae0bdc750617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92403e3582f7a50e131d57bba9a6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b99bacf1ef72fca78c82c828961e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239e0b31613bca4c06fcf9856f9b061620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0ac76ad5d046e92d2f321e0ec9d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2159484ce5a95ba62f00dd17efbc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346c0492bc249514594ace87a95984623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ec9427e4e201f493620a245b6a48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c57ca0ed94c40f994e68eae3282d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaaededc8e41615b4de5ccbbbc0223626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ddbf49a85be1e0deab6d65ed09c75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4289039b6c3647586deeee898719a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d739f5d02fe5762b060740dcbc9ba30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4375fe141a958fcf0e4084621f17b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c35ab42237ca23b0b6411c66f4247631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b2e732d9ecf2dbfb41c7bac22333b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18d02ac937b1e8360595beb25fcdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a490e6fff59652c3ec1164e2de04212634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a4b5d84b2691d1ad9029a678d032635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d406c0929fca42bb2ad84e754c83155636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e8cf299b867dfc0336e744936be7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ccb15486a8461d21d9667c883bfe3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5b4f2d1a99c0ff2027df0b2d13cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb813e1280c496fc9a2db74bce53c36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40761aac735246fb89989600dfee2ec7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db921a57cb10ef60474c00c0a7ecb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8ac09ef7e343fda188f3c30616568643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d44347a0d3191ee04a54f4c34a74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba188f224e37a0f064b6d758b59b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd3abec5ed8e10a58b449e74e2020646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81d0fe2edc19c000e9ba125a07797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e6d6226241ce46712491a3fe58439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cbd8193c6678f6d49723ae39aee0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f6b7a215731a1e75b5fe475f961b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c855e3f1d41c7615585cf892f603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1a91a08ca86078b99951fdb21f13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61b3ddd383cc1587a891e5b65b061653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c8809ab30aaf5d2ba12e1499419d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cee1e2c3f6f8bb9ae0315829f846e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f038f126ec997c6a1153503217c8a6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa6df24a5c637163047cff53be991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10761aab091cca6b86cc15406abd5faa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09cf65bd6611190cfb31a6b3981518659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd767180d1668797fa37969791d07b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe4a622c08fe0d5e0829984eeb3ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48056419da627975483cb9b5ee1cce1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46f0644af6ea0928cc8e62a44a602663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d616ccb47df4d5d8fe527e07e0168664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463cf08a8579dad356068a51b712d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e57a4cdbd4e97e5472c9c7a4f2a49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a210410c0c89a2c442ed7cb0ce15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5e7a13df0ed03173a97ecd8e66a7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcbe4737475c60d62dbc235f57286c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c8bd1c077deb249eaf371ba8203d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114daf60c686e627804ae2d04c83ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b782b6ef960967261a142ed36116e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b5f3879f9a82af8f95f8be6500e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9356b8eb2d03ddf3e53c11645500674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e34c80f585c22f6003aeb4c3a4759675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6328a682accd1fc4dae6327655ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507f8e062e29cbfedf47e86f6e4ef9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00a3e1b9e035df4d6f9ed0225e51c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1552c0429536b3d04ddc37e070880679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76dd2881c827ac1a035b3ce04fdf18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a273b0b02173eb6f9eff8c388e2c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a809b3bc9cd9ef1a22254c4f9999cf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8e11b01d1a34ef37c4d78412c5ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de984ee0febf0d2ae384112f775461684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40694c4de8e808b6525737d1299f22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6dde37512c92c3d83317cfda6eb35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcf6766ef8ad2adda7f43fc403a899687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86102e8911b2ef85f446195d77993688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a441e9e8c7ebdc56377f5be6985db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ac4f30c43e7aa748edb8bd5be155690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52906104c40e096faea12dddd332ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891176d14c3aba275acc68406bbd327b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b86070e97edf69d8438de201a207693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb821882fbf65282b42d65053941d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5103da9fd28f04c45f170850a4249695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d5372d333e2587eab261188e1f68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17cb905fc951d06220452c721413dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc071cdd0d189cb4645b5beb8fa7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e927ecea0c132cc1ac23e76349a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf6a3511a4a1038a6907a241837ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bfb703fc1c02247a1453f1d423429701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb629489b9f7b214743056ced35300b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4fd76e6b46b148f152af71216da0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce22b7880b359aeaae787159b5dd6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a16d5e035789c8e24fef913e4c3c9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae08bbab69ba2f189d001684ddc58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071b031b17eea414fb53323c756efe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921832979e3aec7c08da5180181669708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae3dfc3183909cfa760c1f3aeec23c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ffdd1e2adb4756b816612b676e409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58832416c55cfc8f1e582e4efde572c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f743fea1ecc8a21ad034a6ab2da86e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ee6499f481480d77b7de719abb33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7ca9fde7f94fc713e925b53e6587714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dded878e7e5dac27b4ac34153f387e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c73c1b815230a3b628a44477ee255716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678025a857e9df182a065b65779676717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb48a3f042e72e0431f60cc672e77c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942a3032605334849ff0bfc4924102719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddead1ea2ebd1dbda1587cf67017413720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f68ef592813ed82bd29c2d0069587a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e2e83ad9ec316c2bf427419b9bbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568525aa63a01628c722e19137cc70b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f322d66c7ee0a75691dff1f024eeb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d6bb584153c98e03c5841a44ce42b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461746575ce15cb1ce4de4a035b4650726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bae939bcee6dd2421a351171869d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaccfdd4c320846ddfc8979b207fa5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc27178392d4778de49c1627a6d6ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d96e4cb3a018aec95105a14f49a16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2f0f5dc2078aa4a88e060dbbad5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c048de78edb82e83a1b3d1f15f05d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de9433a9256175d873dafd9606c60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb127c431d66a389c9468f89796816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd28aa9a06ba5bef12de3fcea9fd7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a56961635359130756912f16854a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115742eb9d9bf8a3b687c4ab9a84978737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed07217ef1d672f2d617b89833ee08e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314101234ffcf006b7cd7520e8e0799739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7807f0047326dcb58b4fafc8bd3bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757173c90abf7b119ac88430bf5372741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8681a899a97184fb4e44e938a43856742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca036929709d2175de7af17b74c4a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02c3c105b8b0599ee77843e16c628744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8692fd36dcaabdfe447aaa9b527b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e9afc3f1563d748273c5c54851cfe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6aa639febdb3f27549d28ef73ee86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76d80bd6bff00305727009cec2ac9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b5fcc86fd8d22497170c8f29f4fce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c53095f7dd195459f4117f397408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f47005f825863da59faacf3cb682751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47c156f9e6b727a27f120035a8471b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c080c239b24ebe06f271c61fb0ae7b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927bc7cfdc653d279e158f04ccca061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a45e5a8f7140054fc5466166e11d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551cfed80b5a657466d31d4840b6e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116df5c7866acea5cfc597fec4a2af44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724fbb3ec7652ec9a92b5f9c41621a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00130df59badcb81bffeacdd9ff886866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10103b7595a1a94e63e4fbba3bca9b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba84d1b414e419c0e86de232907c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64504f961c023b481e7c3595275d10b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ca48ec06efdc837629838923be4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a3791d637208512df3cd7b77cec211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab95f94c2a458ca949ee2cff7568012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6858507d64a4530bb455abd3f52f5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b321321a90f770631eecaaaae88e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b041024bac22b9503f49e80c35f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c63a465ab529c9b7b92ee6b18aa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894955e7eb7ad0fcce04175571fe40d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc733e4a9dd08ce8a64da4823f864ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064926c7771151122804396ac3ca74119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623eef3fc73ca7792221efa4e39b49020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6ec2d9c89840ca2d9575ec2b627421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb0e8f7e25be67515aa110ddf160f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866be1b4f727d4f6754090a93487a4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72fb8b461a01304623afb9140588b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3252cf6a7a04716a5b77926a67b8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610a8fe7744c994d99d3a4e55734ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad94e6bbbad833ce6d03ee9c17360d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af922f83af2039056ad70aa469af4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f26144fe69eabf0d8548acdf736ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa286b6360119954e357fd5997a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df561265178fff6810478a87bd2d2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef3793aee0fc38113213914dd559f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4053b417b158eed393d66a1bcc82c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6e6f3862310494619784a74391bd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4a2ab84ae91ca622aa432729f70435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ba007999427b4b6a5deee1ca09e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d0728716651ee4bf3b4435fa1a1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc60e1221aef2c4c231cc944f21b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1e7fbfad2d96e1da7feb41cb95dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfaaa25db005adc44a0001bf8765440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418949637cb8d64985de6c7fe765bd8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e58b9c3b79b5343a03fd37c2e36fd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad61935202b02dfb6586cb89f95d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265b78ced4d705c42fba230f599ce2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8d5e78a54cd6cbb63a13bb2c6182145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631218bea6486f51f14a757933e7b8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b5bccbf6e7286c015bc4f0fffc7f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb2460ecf1e6b3f96beae0a8f76b1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82746bf0c263831507a0318a95ec23d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1254a471127a8f8234d3aeb47c0d0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e20fc1c0c11fb33a70c313b42db08651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725126c8927d6ff60df93ea725497ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed3c4558c6a6ba531079206ba6275053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e824168f128128d16156cfcf0baddb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e1a465dcf9fbd8c27ffbb8d3310455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656478260e2ef849e4d8ef53933756556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48b4c295167c6d237a7217d9fe12b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45891b5828039dcf6f44024e3cc1f5c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9259af05f26ea9ddbbcaa8d3f5c000459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb5ee344fd9cfacccdd716eb99c41860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba21c3b1db34a05630ad0c8bd0250e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7a2b44d20a9176a7486d0fff375662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f13961d45269e9256f1bca8c9760ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7cf258e1d597ebff6b64f755e259064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d2f7dd223eac759a8451a908853a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54173d405d59616cb37bd7b24d9a6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db38958876559aea0b3f8abe18986267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d183249eaec4dd38c3cdc95b7e70a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed230271a60d452a7048e07762737869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ea9da5012a8f769a2355956e430970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae225410459c7a444c75ff248d63a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8731dd4444b3456373e0164f536472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9692827500140effebd36eb419d0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74118cc64321aa08a2d510d984d1ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9d5bd37344516222c82504a5b17675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51fba5384fcf330b7b69e40dc56f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccf8b6fa0571a401cbbbc4f25f121877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ccc3a5d0009fd6eca5b2aa15897d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94e9c86c637e52dce25b435df3ed579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdd9d7bde7b22938788195dd9f3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4faf89bd98da09fe66b7c198672c3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6492c6fb50ba3100f0dc82f8c8c0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d45d27ead1edb421506a8ca11d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c48fd24fcf9455d9cae0e42f3a4f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606863dc65908161ee9cded6ee3bc9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030af39ad0c091137b5fbbdfe021c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e00d9fe0faa226898dd1de15e6f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba223e9558146ec36b0d911aa5a956488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d55bf1640e255a03a07f74f096cb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02aa94ccf58fc261beb6f18787a32390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f58050ffeb9f3861ee632d78972991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9679859c98dca7721f45e30ce1a52d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e6662095fabf52c2ec194a20db1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6801825582ad4bf06ad9e9c09c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2abf890107cfb227648810f2bc5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4952afb19c6698128e8b8ad23974df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61059391faa4d99505702fbc7b67f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d749596cbe0d5f690320d692b5be8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d9da0cf7a9385680f999f94a7b4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273be2f8db28a9dc9de10e5138fbe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0a444fd727dec8f9285ed7da116ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626fa894c07fa270c7b67e5924f6eb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02778deda273bea5da410b0a2394bc52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ad9dc85c05febc3e74306a193d49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24538d23b54c26b40213d81aef9834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ce8fb24929ba14c52116e6364f692106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe928194c635344f2ff6d6877076dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187f11922721f2137f8d6ae5ea4fe4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0aff2910eedf5189e288fb5d9ecaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d6ffc9670fc622a8850ba2323f40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd06b19e257a700f742c6dfd6dc190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e545acbbfb5613733a9f8dced399112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e452f153570e6e4c61218b00c2c14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870e72b0d122eeefe02684d4666fd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018fe124e6306f9730fbec2e2cc9568115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7239831f25df8e50523c80f5c0f12c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ef89150befff1d865cf0cf87082f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a9a31d4e3848296b2f73ab536cff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8f32b0be3b0adb50d3bf321e70d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67fe84dc860e10b13d45432576e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890080d1b2ef682088ab6a65f250f862121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd435a9d404e60e59960349c2c2e10d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ac3b5d975319838d3051355c98b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710393077bb409d72a5588adcc50ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffcff89d5cf0acbfc1698539542e76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ccda4895bfa77620b81cfdf996aa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e026ea92ba81b059375e27154fc727d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05020e759c48cb0ff9f72500736871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacf2882be1c550a3da8ae67042e657129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a6bb2bee7e0c21d78d0d2c01c2c42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf3aa26fb9d5f4d6b93a9446a528b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536215859da8000f14f524c9f620927132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136aa56b7881f1b2b9a3330b42f1f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f342490de7ad7be92676271ae934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217eea5c28a6e29e93b8ca7c5a8bc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eac06d243e50b30cdbc6858da88998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132ed430021f1b21f996349d5cf544d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3d6a76be2a59f8c8b254c48a70eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0cb1035f8fd774102659dc2d9faa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c44ecb96796e01cb54a95767ede0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d60a72c91e1027aafe62a613819e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da1a491aad7bf1aaf4ef5110ea850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ac20aa49001cfe1cfd3a0d377a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21696fef6466b3edf9288892e810f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c7f706cc6d3c44e9205057eb8bbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b8922c88082500a38ae2b660d421a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319d56e2336454664558bdbd747e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be0620e23b82616aa60b6314ac652148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab899c5940530e31d18863da355c4a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62db81fc8ac70cac7f95343591271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687277752a3eeaf789e81cf33a5961e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07fa65b1d8e161be82109e3200a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e109b526197e5eb7295bdf422832ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5604d7e07d28913b2f23cbe03fbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90579408f0a9595e74697f3c893b377155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1d09b42bb8f7d8e38f56d40a771b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe2bf71d283f970492607cfac94bfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c8489fc348dbd974d6065dd61fb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006abc4bdb346ac9fbd758d2f097a6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1357ef9933ab755a8bf4146b9d9104160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f20f9189f266ef23fa48fbb06e0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712e7094483e2ceb131f7a800919a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517a065eb97bf1066ca76ac713a372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a65e8d297f0c8452ee68cebc48e4d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ce7211713cecc55a76f51664ada2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab5f4841b399f96423f76ec4a3ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fe780302a28efa1d3c83f79482df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77790e99d69e76fb87fb8c39623b7c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d954244dd4b57ce7a470909bea829b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f294fc4de95b7310a44d97c80d80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f00b6d32ec870b63838d1deff87a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135432a159bfc7271e010ae6307540d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b362ca763c4a6e53925faeab090197173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96789c9a97ffb975b1e9f3920c2b64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca20e08f63411300b2680107ced021175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4019a5276950b112370a1c58b553d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442404b3ee22c1499ddf816aeedc04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2b8d0da63e9a20036d35b37f0d58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed3ced4445791d683564ac8478b53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fe11b62441d7440fac5e91505ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d79dd5446769bee14ada35a79f7a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81a4452cb94e6f234be63daf18b6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1385a7a87f7ab2be1ab043e630103b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a468ce37373a643f9ef387f3d4381184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c70ca2172b2d5030c410397544e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e01f49a7064cbc4acb42d8b8c393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f17193460df2ceab96b166723da12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c854a3dbc759dabdb30413a757172188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91adb2e63af91e1f76816bdf97438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7314807131281e4a3f67c6491fcc7cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f20f2409def53762da1ec1a524779191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e7716f9380cd364fe3125d93f5b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb24d19ebdd8af11a97e2c5e6df73b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d2833a7278668087fea786e39575194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf428fd1c6f514d4a10c12323e27d0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cebc5f78eb38b901876f2264e691b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34de0c8e4de91cc0c6d0108c99806c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba4a7d4ca337acdacf75ce1c9c473198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f69a7cbe7125ec5e5e5c7c2f7f0da9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d773e4789db4fb9a909a2deaa7ddfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c1cd29c2b7c9bc32fdf98fa52d25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38197554146c562eb9f0858fffdd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56676936167c4fe14437322480c05df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050693340d1adc4d7deb513480e54056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679990be438740b6c8bae41b189c9944205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9d87ec22007db8f77ce7d7d73458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f575b8530e2e904b88a48a921a152207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e946dc23b98c861491104448712b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9f6171bec926b734be9bc9c3bb6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4f2b1b5aad67f9dea44aed57d0702210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baece2a3903c8b70a52d983f288eaff4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547d103146f501b311bdb9a7f61c74b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2d8acd53118f36313bc137e041b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964e3f2c193cd2c5de14940f8a8d01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f423fb411a85e42dfcc81d727dcd30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510bce190d8fe5bd3891859f37b9c14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3e013ee0a1e1c15c56519e15826c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571dce8a7f5bd824bdaece5553d728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9e7d6729344637b55e5d6fadfa0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45755b1c9838bd1de6b264c9a69eb4a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f42d92986e03624bbaa59e33acb848221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58eca5d1e86540a8504401586aeb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f578543b522354b67b7e518f1e3839223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb022aa22cac900366e5ac6309a16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e2638a0fc4b3338389178db52f2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a4b242671172de6067b13c827423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcaa410e024da90b39fdcbc7d6313227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a8ccea1c86bbe7e924dec91ecbea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b57f6170bdd0e8698ac5054d37de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ea488b9e64ba5b942faba6821446230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde765a6c0afa25367e99d30f0dff9cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277659741b23ec179434ff72560d09f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f13400973b6904c5fc42b239f64e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f6bf9ff1aaf9ef0d641da743cf989234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ebb7d6ee7a9395a5d39ebda466cd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42871fac0b303dbde33b7937dde6d6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb2504478e0751a536c5c6b4d9eec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392123672e685b4b8d3628901b25ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b232603cf37f7e932adc97761559d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fec50ca3042f080e5e10c9278516240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f107cf54f9ec7a22d2605fc3c1b13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e293e816ce3e1bc9b5053fcbdb2ac8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae777821cf858495f3a1bcf2fe3b8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc4375c743b7b2cbd1049a8970922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad927ad4ad12c0cca6dfe6181753d99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3823bef66e96b6c54abc8e06cc79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b07385973b16a5dbbe697d7d0aed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aebea8c1892900f1d92aa7f891e96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02299241ea7a6c97aee0e9c5c429fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd1735df13fc490109bbf787793651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553021abc4cae9e7c6f90c0e1c5144cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d5766907adcc5595686f7e0317b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0ad7f095516c522540a1383fae6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2357b65622617e219c5def5377d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc751fa6b7c830aad355231e0ea65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227eec4c360e6ce11466b4aac18010c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fdeae3a3d2550f44113e817385b94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d7ff0d0fd3b62f6b111ff9a9aad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a42cc1af26e24f1688d0fd35faf3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ef99d4222ef47288a3294d2ccaaae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d8f6b6755d122a366edd35f50f55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558903038ca3152fc03ecf8203d5bd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ad650fbe4ba68e52c7b8501c1f58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015535bced6a3b2bb1a3da749f17c445264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa63775d7fe60853816c845ef0c841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee142755b3f6cabff3dc0e0c0bfb184266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17fc80afe7ba76b07c53473500ce2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807210e8a41f05121757cc64232886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9b0089f84e4927cbce77f8c6d36f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e401427be5570694050d15a5a26278270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179524535cd164b53c386d1e4acc378271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268b83c3084425a2b2e2578622ec9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c75330cd8d802a034033c38676abf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee86972ec32629e6ea2e22f07f3613e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421d28baa532d2d0b6f0cd6f894439275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0f54a070ea2ca1cbf94848445a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838d60948b2edbe832687b306fe96fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae264f664ed18562c667a3f5a8fdb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc1ca5a45aefbc0de013605367276279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a1ab8175a62ed24ba23ff2731745280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc9e4ae413711a6af44d000519a0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df64fbd3c0f75ebc6a45f11bedf811282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219af685f14df1550bac81f75715379283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51e4cbc9a5e9332dd6437535a2e50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb61ab5fc1956055852ea02c112c8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf4f90ea00888f4d6ff049ff8a34d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0097194425c0cddd3800040c1529287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685c8a9f5ce0336aebe016c9394c4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b5d02322656620e3b8547108b6472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6795dc877adf504a5aa5b06f5180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac73dad659618a232afe05e657a66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e426f96b8f5908940a380d1c5bf7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e297591322aa720916b19016564f69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fca24cb9e773b3c0547a0631f9bce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4765b504fdb86052dec860f67476295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483621a11a947f0218655d7c39e8fb99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f868abd4299fd5a36b5657e1daba1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c452077e12a8c17d5b8d79d5ce5505298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7af30b29ca22c5332154293a62c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252d09e5d4a84a8988e9e23607977d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61dd4f2a8d825b49980275c04d34f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26184178ef9d6ed2da80fa294c878aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f09e9f717de45686719b933c78930303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945203619c4dc9d0e0e3cb6b7f4b145d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cac0e49c4b879489e48a70ad213b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0718b39a027a151cf9b30e25f1ca14d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910f9551a73b05da73a855a48a13a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb6b86e6c3f5303f3b1bf91eef05c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d52affe69d99053b22029915673ed8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a9cee1ecec3360658d79877053d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7aa7d5d7f576356f862e883b05ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52fecc95583a1c6c261d42d62f35e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf036bb3797fce5bf402494fec71f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf931ec753339a465b25874e3213a30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a179a8d6d68b4447c85433b8ee9608315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf367c44ea498a863821ff14e98173316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1d3d573d78aaf71ae024319839f35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af374a6434969af21896ae343d4e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a6ec42d85b74f8ce6e2c9467fbcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f2be512503a36baa3435d9bd6c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9441d173351e2cea931a37235c9de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201844d02dc3f21785478da15307fba5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc0b3025b5417651b89defe0e898c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea27046d79559e627b2610045899a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258867f43a28cb343ff0ab457cb07a09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584806830ab6ab86aeeb60f63577655326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4f0c5b89aa7f0c0ffd1c261728c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd1dedf759946ac51971f0718c43ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8cded0487c27c99db365ddd9a78a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d624d800dabafbc184579c5480010330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f59fe5e05cff02d13bf892f0aa40f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca848bf77fe21073aff183c233e8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768542f2982cfc0035cf0c273577136333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a01c4141abfdd8be19bc9e8ba9b85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4a12ea8827720cb5d68687024fa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024a62e2426439de9641322b1d0772336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993900e3e218cf8f852a68a427484b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768925c61ec37fe211c8456bd80c22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf698bdc2282d8c1e4006d743f16a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3bdf1fc273307242841279937d33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f225585c140b39c0470c09dccd9b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6363b743aa864f2212f001d2e5e46c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f25da2a43d8bc1783490442a63e33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c97fbd4315ce25ca840c00d16e7d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d1547166c046d24c6719cf30853f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c23060abcb5b29894d707eacfdcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf6c01576fb5029aab82766cd439a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bffca55e306dd7ea4e184f798b27e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838ae436b0c54fc13bdba1dd32d964349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daacefe2b55cabe80adfa96ae60910350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f23acba2f92159d072818b2ae5f773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aacb09edf8e40261fb545d4cebadaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9fb894ba254973021f1bf3274bfd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2968af2be94191561c3e98c0511a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ec0118b3032e875f878bfe363e18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e78c5d9914f840834f510d9fcdce0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6adfaf2d86a950d0a32f364672384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe624ca60441bd1ff8c548396defb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b3c4bf7e94d7b2158a366a5eb40e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfdf85a2cd9097815f5c49c4aa095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493604afa1d7519e6ccd78aaa571ad7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85fe179f18e1da1b48a5ec137fd2fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2708fcce32b706a4f3f5bf811e13f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b413c75d3efb2f8a6a3738ca797b98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df149166927a690e79964073136ca9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7224efa9411e2642bf6f311b2feb49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04699678b02fbec29bcb52efde549afe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2555bdb67a02629db3614f53eb17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a499e67686a78d77bf4964506fe07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9dd8ce759eb4772f2a27a72d12ba1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b717cfe65a2d77e0bc6c297925d421f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c9fb549811ef049c1155249a74a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e53b55e98d779fe6c17d4273d6c72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c677e3e678d6c220ad18c2e09e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b9df974aa2b4d728931125a97607375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28358b34e96147b9afa7aa69eeab2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc9e46965b311bec439534e0d91b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769dc357613c9384aaf616b6a98a10b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b65d7179ff0f43274897a5da590c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ab88be48e2bf1c994b7de647d9fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34342c2663e357da34f425e63797f34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf5ca74325642dcf5a5a7c665b5a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed122f05ff794f60698c6f76bf690383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120097d5663680c16707e2e5af67e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16187ac134e0c129c3c18ca2ea6819e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b16899baf18e53ac263dd3c9bb61a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01263f6d933d39b603fb1ea80633c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b5d2a7886df50a2d247e9ef9355d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11347c53f350696a417c659f8d4b89c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf43c142a2391776afa3371cada9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50e2e312f514b8fce753c4bb710bfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928380b11eb89993cc54c73b725c2cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7629cc612b90bc5451e1682e832721e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866259f56d908b1f5c39d0b01bbf77d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677017756bf9886e1fb8abdfbccfbf5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e233a1433dfbe186233082e07a77ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd18b5f43ebc01e1f658b6b82382f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7fe243e90d93001bbd615a07b603e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e31cfe72dfd8360ee060c415ca11f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16897f145429aab01e94b6cfe503a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb6a873afcc4b7d7b7a4cf3b8bfee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805b0f860fe90e31432711103bf3210402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e7761cc9aa54f789268c0343de05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a28f7e56e19d23ed84bbfbb3e5fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537b62a0f5ec7971021cf0edf83c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6f11477b93a00a96c9a19bd6f56a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa68ef51075467ac26bf3bc55b9391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce77c23ebecc8e8f282ea751bc6b92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72d2b30f0890bb98c93ccec254d7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2053ffa596251ae20f74e848e29b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d781510b39607541eaf1c73c6a1e7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e36197edd06c2749dd132522b35d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d58d5cb15df08939d75e9f5e6d68f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35845ceb5a73c840e19e793ea56f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e527a96ae06ad85eb701fb8653d99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e449354bcf07eb2d91076d349f7f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcb034375aa2e383b1d8d012008fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc819cc5381d46e7dda8fda8b609aad7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513106b04e9335e6a9086722eacefb56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e182a6cd95415cd3ecd0112fafee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b81a6b0a015966c42a2b9b28e431b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643406581b7f80326f964b48b6071756422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60605f0c238f7b89b67c1620355a4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234524c1cebc5a8b9e9a153c894dbd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b29715fc3a067259610c8ec207ac6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bebc4ac40d1625f7c87cc5631c6b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8cf09bcaaff28103ef750873aa07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d38333bae85a3addfc6a1223c5137428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1039b3c55b705d96d0cab4bdcb44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040a2785b9b50a5ccc48f54489053cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d153c0386d12423979cd67d328cc6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472380ede980b5c8cbda968a6038e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c1dfc1fe33db30a118a796357bbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566ea2010b6503f71d36cced8f7fd48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d7195412dc9b078f565e4a1144de6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3519eaf4fb37077bfcbfedfb8b566436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af1d26a51d1023c74eb7c63e7a8b86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46c0e0baca1a1c70de93a3b843f30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac727dba578ca0608b36749c54d8d50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1e7e17029e1aa321b03c598d02df3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa62f4e9a12f108aa82db603c2503f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe333dfbcd85f3388579f7dbfdd873442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0478dc75ea64c079d2dc0d5b6f42d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16609da1e2c69e1f5453184fb6cb219e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829fc351257e065aba517e4469801bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49835f5031b6226c811aac427cbf99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179abee9595e443431057cd6a893aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5394e980d66c6727ce6cb6ef6f4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261fcee93bc6ca1329c898aa4067d9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32a27abacce9e056974e6fe1689b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f7fde06ab3b50c18da47b6f57410451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae096425a10a8df210ed902486c6bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd78b0143f193b7ee294fb2e0fddb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa4c4e33496992605e65c0672c249454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16317b54dc95a4663de83270dc93b7fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfa0444af6a273e03224e6ee49e92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c3afa771cd67a1d3166cd506f3e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45724bb9caa352a43ccadb20c0737458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540fd967e72c423042d315d68ba2ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13960ca0b06a47f4ead7d115c48a8b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63741d98e97accd50ef72ee77aa896b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991e4a8ad2ef40194ef75130b6531a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667790f64bda3116a4302fce6d8c0da5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb639da99c2b92e3711e002fd65b1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0546741e8ba0ba7567e5452a598655465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf5d6dd37e07e9b49a76ec4b26a60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d51785e64b35302b7fbccacf63650467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73660d90be706ca92f1c2d3db253e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b43f98701283558c2766a5234112469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f1123d5fbbbe7a5e51262f0e6a82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66beeff5f5e8ac86f08bd275884ee1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f812be124fcfe599445014b9a9e39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fea57be263a7c1e8ecc61851ef446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59f3fde18fe36519c1884f5e1de33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd4373b25fb4a4ecd2b6ac5a9e631475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dbe2dcd659867c78ee61c20707920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c24372f98b4a6437c8f4dd1a1b8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295d3f82187988c71427188d24087a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a3e39cb654b83d4bd920c1f2b4095479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb9b0a44f7c4c0f0f0926208060e9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4917fa6c78b9cf3964a7bb2d0f1115c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc38925c5acdc26cfb908bfd6d5f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9441aa129d20dca2f1105d14653a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8bbd7bb1e33a1da2dcf6de496f2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065bfb0d1cfd2da2cd15ab8b13d36d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71028dfbed9f48d011a0fe25dd4da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d33c13750a97297574592c2811505c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f414ea013bfd72fefcfad5c5647567488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a118a3aa3608d7076d395b5724bebf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7838030ed5f5911a5b7989e129da3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2be45301a3b9c1ebaf38da89ea5ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba475b76258a38927a45bf8ee0b264492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a76c0f5c3afe9bc5f6ece24edf503493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec41519dddbdbdef9695e3c99904e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e34e145b475639342fc9fc3e397d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e0f4ae26fc29bd58ec64f5f54f8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c8a93a819ba41da59149d4a7e73e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7044ef2fb37a96923731d3ad21851498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b410bcf1b3ea66d597c05f74c4297d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7ee423ee4560999612d10fe1934f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048eac86f8abbdbfc06b87421b0bcc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29262391b836ac1a80130e0ccdc0a5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597fa44c1f8fd037bfad5525f5f62a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980d38a85d4b3298ec7b40cc89be59f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387196c3735da239b37bfcdd16c9de2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eae26b384e605cc2d2239b5ff9dd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb345860cdd1c5b688f7217fc58309507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65715df95ebac720e0e797b156d2105508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e70b03176f91df56e0dd80f422355509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44408bcc53b18f3e6149ab6e6cc499510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a365dcc00ffe7481187592af0da0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c6fc3f3e4c8c790617067d50c0bd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1390a19a96ea323abb72129b5f58bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81bb0cee6e7122c5b12f3e2803664514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c854c6bea9600e0d491f907d09c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268578e9138aea464edc28c8f2fa7841516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9adceffd90d7a1b8f7394e12a4b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff63dbaa2c3687b019f6b2e0beaa0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d78357d22e6a30d26eee4dc25c421a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c949b62f5e21b81b9ece619e9437a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdb8dee1f89f03155e8b766d3faf4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812719b59433bea2af5460b35474719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb1ce9a309bb980943b3ac0675a5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f3375ab01b6cc7dc3adced31cdae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73dac37f10c1c04980b9ee50ad30d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a18ac80fcb3189136e14048d6d31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069d9ffb111750d413e6d3321ba540c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e09ce956eef926d79ca7fd635bf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d6b7d1fa493c8ebc02a6bbfe6040529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b9a5c1d91ea0cef10e3474548d1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490b0435f2408dba5c7d783d63694b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972070d09c5c0b24778543f77f598257532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcf736c50e7af9fcdceb5cbcdad3eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283f6c5c27f9017d13c058a880c11c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e3803c8f286e502494b0d538d0d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3eb35e6a4157ae810487f77baa39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c8e09aec64bf512693170c8189a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b4082c3116c62fcbce6d446ab05b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f716b744881f2868349c4fb05939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a90c93818d948a52aa7d0f7595a0c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb814e7dc289cbd594cc9621cc2602c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c8b2faf438f06567f40ce881b5b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7a099fa5171bb6050519c893e9de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea0e92bbf405960b58e0b5e18e58a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c367d918b36e07779dee6c7e1af5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee313b62e40b97957bcc94e92e7d2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f2b709d4851b8aef7fe90a37404c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11fc3c07a01b4b77dbf6b48dc12c04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2677af31ca1259dadfcc68cefe67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad6cf07a5b47b984eb3d1048358db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf17f62d0679afdfe2f81c9a68723551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e368109dce634aa0915e21bc842f56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef2bfdc95d92d728599a381e33c97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22dea630a38b152e3a7353c1113e07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9020ac6e40e36a9f065fd9600f21b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcae3df9156a6142b94383106c4cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5e9521b7541bc877153d8772dd10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf606cb9dcb0e3ea816854d280c084558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589725cfd8e5b9e4d9e59b27cdc79a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80ec7ea32de22447af7d706d142bf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7c263134bac62f4e9a357e21d6da5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e369eacb6e9756860f8d5c5afb592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80d500716b13b49b4cb3fc33d0dfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db1a6f32bde62715ff2e0a2800c3ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17451e96304675347cb15faf43d6367f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040489f38a7ac24a771e85c00404dd0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f141817f40eb68f24ca2e7660cea8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc30f4f0afe81a3055e3f694e544f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d1906a053a4ee126c426e8b46ebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033db804fb71a2ab76f8ab276617628570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540011b9e63780d5f0840e4c61186547571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465ad351c60f726116633f9ea2453d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb044595eefd5ad139ff29246e5100b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb8ca4ae1fd7473d9de3fba385336574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7e9f80ca77f0ed9aa70f5e940c2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617932a29f0344f9bfc0712dfbc679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2198d3f1b8a8c207aa7caefeb43bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995c8fdf0dc2ed84afc9e295e6d6f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a4fa8ef399c5bf00beeb2c6ae47f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f0700c545578c81a55913f51a8fb2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e493ff3099c76bae688e030fe4c6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6a72c6720c59b037feb586f682e89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b166fc376e1f883dd2679dfd27b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991d29f0f56dcc727ca33a6b08b3c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8696bcf3269a619ccff0570fadeb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc13edff4eae866d65626d159526f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1bd03006bb57628161c79a421624587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c71f751c42ea7148e3b72a6923797588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927941e01d5ea0f7eff3e4a3e53f79ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614c92c4d02cdf8b50361c3d61471c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a05d01bf350880d19ac23ec3e41988591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4a58cd70b23680c8b3793a952b45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a0cb02d06c10602d732dd22a8362593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a479ca3244060ca5e24961a6f82db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868b09e8e22ed266d7b5072f1ab9180595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1ea085614492310adc8ad693d1fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e3ccb14cb72b09b7678c063b1d55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13496ef3d3659fa21a52a74c4fb1a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd467e2ee30763ebb53bbf47786374599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd18ec478143ac476125077310f3ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e75b1088f7972231ded1b8c7c6f63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7fb87bb929c53d85276a273755422602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e109c29e403a04bb4826d430603f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08f4cb84c16c07a1511b468f96b2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678aeaa9c791888a32d32882faecf7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34dbfff3e5a446fc09091f548b373a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40700bd74822d85b69638e34285a664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90dcd2fe2140d96b8af421545e84c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b3597b8e6fbc204b728f698e4dd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf2309f8e3a2eae02ffb86ca0c4b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc96264e407b9f0d6cb557ab2b5d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07dbccd0bf9cae64021ab77a132e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237101410a3072e7f035bf24e37db2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13134c66c8d3a86e73350c8f749214614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59660ba1a33fae2c16a01fe8a8435e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b18adc9c413b81e9f1d12fc6aa5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b38cba437718a5183101167d3a29e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a481bc12322ae19b93cee9f03f74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b29c701a00ba1df2d059c1683bc46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009775abdf49612b33ceda95478bbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7649021ec36f160a215e42448f579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b31937c23654a627b9ffae1489f98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a2ae5fd7b95d6341dc459cf5926d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd695bef19239081386cb044cc3ea54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66a08cd426647983ff5ede71e3ae9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b129956a82121ee1c810732418ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216478e30a17cb3ee9a28f0365ff7ce5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42bae5a55dac4fcf9d068a67f05422628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce0619850ce200449d54441593c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2699f2fcf9265774d6440f018ae0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e45dfab5087614571fe3736ffd10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a5029e031f6bc44f2c4c7286f8cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed123ac5039adb683834210ef550ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b1dcd3a7be437c31edc56666b706634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef26e10f9c578693995fdc455fbcf34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd02f9f14bd6ce67301bc16fd4313d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7465537ee90e476faf1fe0832e35f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359924adf75d96ef817ac6c02e0aea8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c8ad7e9a19541535dc22711894993639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e79dd5903fd3f8f433cc3a766f107640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309807facdc111755504faf65987467d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081df06735779cf94141e42c7ffc0c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b804fa6506452b85a3c27f9ddce62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2afcf1697c722b3052ac032504d38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51efe90756f40f4111e1d6e60ee45f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eb5de81f1e88832e0205477c541f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a352d0d50ba613a7e731083a4e0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf40a44d3ce8871c4abf71cbe1ef6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bfb1675a351c7f94ec28a73b83fa7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f4883ea44ff5b7f484082cfd26b67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce45b898bbf83b32c7188fd218d25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df7aa43adf63bf35d342dd71c2012652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a25a443085805d13efe67035984dd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83014907b790cbfe126e3f27e4d04a70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a55514f95f593c9daac40817b8cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3cd41ce14b2bddd1b31c31c29f93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1637c29a100731250bab1fb65931f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ecbc979e3292e9ba66733f02df5f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752db2bd8b4aaf3924ef07e5d1df79d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada70ca4d7480bcd5362b7c801f006660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1817e0b12b34604e501525a05580e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c68993edaa13c5ecc4abcf64fe15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c36cfcba020c80b3d8e2cfb569f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d426bf68b05bbc605709653ea915d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333f522f9ec1bf2f31cc29f43afc14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf919d3983859c64f83717814f38d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68324470dce2721b37ca287d4daf47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bcb6dd38b2d7e39fb53087ef0217668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c804836ded81076eed969690c6d2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5565ca1a213746879d39b2565f61f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0f15f5674ff979b6c0b275c80f6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee51bbce85eaf010041b33d3a778257672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7274734264f722aaa5d8d4d7c0923af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08232abcbeee3a904d5ae9c61f758c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff275f90a8b9a52a4b5c4e5a289dafa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd190f439d9e5b8aa77af404bdafd4ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70698e9ed4c59fcbdaae3647d1295b34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd84e189d6ce585bed3300219bfad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7c6123d867c071a79f86d275dbf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00e81131012ee8241e2a5207ba7b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c2c593e8055c4eb79000a7d4543f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb70142045dd760639fde9f12aa6af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabda7bb8482788bbf0d3b838bc79e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698966cac7deb59f002a593e6239569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa0d466f759fc481b3c6602858393685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d6a986f351aaf8d8540d73302595686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da487e8590b38a771c0d19a7f00d64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525e4d061a08d87856179753e18eb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83178afaaa08e5f86b7d5f7e8924b845689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c91ecea2cab43f0992d1db5c535f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c33f52a1329a1cad73f5d8d31ca3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc06840d0321ae1ac7f8c2586e0ef18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e789707804417b1088d7e96a9252a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19658276ca6ea0fb469b45ee435e4c31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967abb411fea9922c5981f3e417b3af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a719a434be228166cd28c526273ad3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c164ab4a1d7b94b238784d188ccdfb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd873f5bd61e67e03e160aae92f55c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e3f29c18ee663d790b11a5549b50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78261c63fd4926579d00cbd1b9e78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c448891df0d6aef652246a597a1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b92ae023dea99c2c48196b594509702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea40e406ef0034edd128c4c3a6ed4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fa64de7e5a70a339b4f3952739c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9baa4d048e452e43fc47cfcffbcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c66e8f54154f546abc9e71e3ecdb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461287b0ee02b251844fe9490ee9be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01087babaeec04f5d4d276fd355d35d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7093f664b871f52527d83ec2fcc51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ec332bf6853db8999bbf936a3119710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b65759a88cb1d22fef37ba9dd9e26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246fd5925ca24801d6f9e63c3fcd7bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e70e34a8c455757242c202a7cd945713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078692d6caef1a906b9b6105161674b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb89b4c4be8360732e1f2b54f639b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f73654b77cba9a3a0af2d1b1631e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea5a62dd1cce22c9f8137ae8d92cc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0370dab2619cd64fce44becb413958718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe031b7c1fff42f7ef2925a4ea743fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603dbf1bd472537cdbffdc1fb0dc370720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f92199dda528157fcf33cab05bdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c17d8615ca05133cfec4297844d10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b468c50324f61217875d3f9844e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb797e9d7a750e6d4c927084ba16b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af702f9676ddbbe12ffcdcebf4ef473725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0c0a9473d738ade68ff4062f187cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483de57c565e73664cd9094ddaca82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf590089358c5a2e0eccb05e2604328728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca4063baddd1e50b5d394300c2502c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9fa82472f6ea47b0098954e0b96af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b944aff47986e4b7b5fe931d18641c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909414ff875c1cf2451282fbc9ad29b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a45601ded4c08b53460c8dbd5790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c100a47374da30d43f12b0e3b64b39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d99db0d9d52a61efb86cd97d926a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ac2ad6db06946c97f8036ef731b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a754fb199b0b1b4b1ee1ce40084f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512ffd3327ade2664406fad83e0d5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9c3c7e9f206853d6d81e4d7571d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979c2a2be0a285c8c958b8067168c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c566f91dae6ab59f6ed35d7b7192f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842e9230ef51394c17f93e33b2577e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b7597dc1543bf24ec565aa0684fb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e08fd7022f5bfd7f7f8934a9a3d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f9c917e77ef69362affc78fdbf399745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68e48db6b3dc385e32c0d16569be9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62397eb08fa967e6f749d04549578b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd7802783a031f3caaf0a66e2b0bae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539063cdbff32a85d0fd0706c90c748f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211875e979757b771bc2998292e009750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba95633295cfd64f4b241d0a7d74fb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1e86af494a7d7d8446a2f3c0b2ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a89c920482a68f0e905247eae6cd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc26a3d75506a903e1ce540501e529754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da6cfc23987d89d2dca71ef4103c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfefc8d034178adfdf44ca8625b45db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0cf0fd5cc8279428770a58a9b1fd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>