--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2090783254b21d65f0b23803fe27831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95881b4db2d6ef722d8667b2d13b112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383fb97d54ee4ceb5c776943c672c403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb249b12a5e3b481b03c94a2aeb9c6224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d463737860783895b66ead90cceea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc686863084c5e6c9697164f5abfbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5978ed1a7cce45c9daf4827aba80a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ceda782c0416c7e91df17ac26b0348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98eef08e6f2ddf8e85d3075a9aa409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6faf41156ab1ce0db97802f0b22710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7bea3c7ea26acd68e54c07490eed411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817034f01f2178e5b9f663a388005412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4f6add5869ac25071babb68c1d6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a05efd3593211c6f5f92ac5a9e6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519f4d4acae6848484e94cb6c1360515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9653cbb2733ea48d569a78ac7fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb430590252dd03c63cedbdb1ed2f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ce6520ccad005f6db4998b3a2f1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a6466efe37193d23656f4eff3e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b423f6e4f8b83a81a10432f3288e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6893189497e6729353b9652096b816821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe3af7f2f812f2c0c60392215695522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61db815ffe6757b39be0617715de3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7067986ad184044b70773e13a6bbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f3f1d6b20af3cc59bf72378219e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b0ed632c3fb06ed39a8ff037a46726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87347a94a2fb60c6726b4cd4cbe137727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c363fe27153714133b2e47f4fada8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3631178001edf62ca5bd8464c2a7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b53bb6ffcff9f15ee1cb53ee38dee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce27615fd924b83288c5c6b6c841b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e7565826484727648d5d3f2717b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427baf9c118bfd29aa07994c297a406a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890b48b04511a290610e35b43c758134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f919c77b2600bbf65c3fe8a20d118f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ab0ef6ddb3ab891af306d27ae04836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4c062dc182467f34be5c2b223c5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb9a438ecec797c5e97de4d3605ab038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d899b5a43fb00e173968c96eb4a81c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5bf0e1c96749364105845ef3422740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3f6bc0a9473e84e083fd2ef89d7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7b6d8839c261762cf9787968f34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e464dcc0b5c5fa60e962cfe9c0da8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0aa1099f774d52bb41943a378f8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33957e707efaedbdd12dacfc937509d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e4b352c5d2e1a31bb9878d45d8a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e2914018628f62cf6da25c27995447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece7c72a6b9a7dab3cc78bc623febd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2aa3791c3ea6e72e7e8f85a46ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86fb498507855c01e956089603965550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5d8b0d361abb5021b9034d9992df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4423c61f8a343a9c3cfc30690e25f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be2f24ecf098e9e60160467d1dca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6984091c6ed58e8b56ef01a350015c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ea6f7bf6ddaef2ce863e032a767355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75454c259247ec0aec29dd90ad36b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e94df824b88a751a513bf4fddf7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3816919294b21e40d0da92b22fe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793940bb63c681a200253ae1fe1a36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0dd12564c23d9eab0fc425460ba7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cbcfebb6c9ffcdba7389222b9c83461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ca2a570d9b3b58e23d7fb65ac70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eec628c56be7d3925c97a81b35b8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c74e02f3b106687e44790c743f57264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcfb6afe323e6ab430caf25db1c4d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955b81a5be4d59aaf313e939f70b3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cdd271c3d472c5cb7f26a47ba9e8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56228274973bc269b877cb917101871668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684042ef0576eff9c6b5a689312158369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966730b90dc14f17991725c9d4227f0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73509f5cda2dedb35815156a5d14771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e6a9880e1c3264919f97a0df12f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e98f20da22fd2ffccfcf577b3497d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112e3c5943270480c19f57a3119c78574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d59cf5d412978ab76e46fb7165c2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc6b4d068624d1672fd7f7f3be09576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a9b3039cc5e30161a9cc92b86e60777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc5cbea4ef7e39c255329de9274ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e04390c99220159ded2dec67eb6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3be695f813077c6d85f17de9062c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a3936e90d06aa2e3911ee7c0eae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67a270112f8558753c0dec7f2563bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2b879bc89f2d5cce099e216526b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24799f589c5590bc6cdb2f01945da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249aa2eff0d0f3f31734d579d83077b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324a085a5020d33ad69f88691d8e6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2c06d418390b86c978d0f6448d0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95813fc73c6d72e69fdce5ca9771c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7a0231c2aeb9e0c54d8ab2d3e05689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3707a58c5f05add1367325b04b27690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f6af14c2cef49753ce82f49a1c17b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d07d32bf95adc46e1bb01a66bb1fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbabe15f359356fa6292025f8e0b20e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3b2bb380080aa326a07c23873da494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb94e969233665b16e12c95d0a2e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b5474900193c0e4d32931605243d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12954266191e0e2a31716085a6b216a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed60105f79a3a8d8ab7ffa33d1a2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13cfc0ad6e2d8f283ad49e9cd58dfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce7faec2a0e79b7cf02e8d73419bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ab7e91a06874c23d49e657bdeac92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18ae03330040155b3d585ba7c3513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d7ef5ba1dda223b4ae5d830df3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52699e3c2833ac80023dd635b631ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3a433eee0bc063a8cbfd314b43e79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e1eaef2fdadea5711b875ca34985106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369583c9f3a4c81fbd00d531ed4c1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0410ce6aa14825ce2173c4fba9be6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a274a07c644c09f78f7c3a95cb5682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39c06b955984a8001e2b690e2fdca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeb1315864f9ec9983e95a5298d6c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee74875d9ed829d5a6c36a94d09b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b87d4e8871d2eac4e61efff713e10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35072de853aab37e1b0c85ee7f88c845114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5af2948b872240eb7a2d70eb8df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804cbeedeb802dc3f4598f2aee961b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f5966f0a1eafded4aad2b5d19036c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d25f65c0271147fe671174ba0aec4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6bc19b6ff76434561356fe5376d78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed8cc5273783f53a3da30caba97486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf11aa3898e868ea0522de5731c311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812c89311401159848265661294e80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c4f95586af0537f3c0ad28a3d2d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad13c226478c699fa8fda37ed58b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7c05afbf240435a8aacae439d31c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c50082922d0612bbddc4667ed28b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830325e727b86382b05e512554f2ac3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b08265fd90967a9ead307602184ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82291472dee067896212b5703f2435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eabe5e44aaf130a657c7d88a97b9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92969698d1e9c514b7c0cf667e041f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b68ed57ceeeb8ed40c5d77a09354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e705faec57cd83d14d73a27ac0d3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e4dd347b6599aadbfcc0efcf7549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4c4ce9341658224f7841785e4c4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c0110b934bf05fabc0eaecb79de7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a92e7cedf1ec731fd11ddd76502b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6aecd5b0e5fa8988d265a900bc09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf526bac015ff79223dac395d7c43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa1fe288bc73bc13cb1a909e81cc36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb2d8f92eae83c557716d727f041f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd0444dd597082a83a9105ea909b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f5d25374fe2309ac224f3b144fb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5e63a0d20d9f07d6467994cc7e692144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6fc69ca7ed29bef4946111f4274e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e7becbe31149689edf61049b8e57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299e361c73f3fc17fe3592399f060f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c513f591387b4342c4e01a13f6395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e1c4dedcc854c32cb5621f7a38d9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70c73ca5fe320f36a6dd2ddad52be1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1b43e0c1f0644576b276b9d0deaed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c44eda2145ae441cf3e9cfe890cd46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd65079f412994121e95b004779a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a37265aa7174cd496e9c8d22f2e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901735652ca5241e8a8c21309474255155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe4bd74655a18a72e6e9d49942982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be291716b46a2a1b9bf97e1da03bbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e8f0ed9d9f51d72e9894c41f59de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2d27291925ad8dd1666f075be80a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e8c5a147fe60fab6114fe5c6864ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc316eba3f2218692399b14f4347e5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf47ac1cde3b899334919a53e747e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede1d43d9520374f8c2fdc723be4a1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c501df52c45b32bdc1c1abdd9d1bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fecb8bc70e5bd1adaf1504c84f071b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045995b8caa291464d1afcdf8362fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa77337f9bc1d81ed9e58910ef8a62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70cca4e897cf352d92d568a467fc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3009c680765381e4992dcac1533b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bf81b3c96ae68d8f0c65bb7449c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1ed0ab9456480465adae7e73d618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55a3e88ba70cd85b0c79354765a5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15517fb47e41cd265741ef5bc37c346173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a3e9ea54a633e58fe5b3bc0d2c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce666071cea12332a0fe867317ab11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b15fc697d63eb65816d6f89a8a4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416c1dd3e489fa9e0a2c78eb1836f1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e441afe936c443c3fd8957914266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2eb9603971cc6c1968a80d81430fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1260c054bc54a0bd7ab7ae639645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdbd6132c67cffcb79b0589132a9fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302741ff99c954af7614bd59cc95ff5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3bbfbad38f58ecdc53a1eefd7d3d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1374b78ecd85f8d849a6b934a6a08f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b03087cb24d6290bcdc1e55c9055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b82061d64b595e191880a5756523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63458187d332358dff9b6755149179a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f186eda355e8848849fc965a88a25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb683062ddd752136a3b0d3e98283f30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb61fdcb735b02334f8dc4e158e1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaccf819dce31f5d1bd47d631601cb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a27d727aef63a661bd11e08d607e22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa5b352b13608eccad7f9867df8fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ea3c665e5d7a10be67dfb8908c7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000507a0db4ec26633c89cdf0f8c671c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abd5c4a66b1acf7d6ca0bfe32cc05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f85114bba5e9f7f8976dd38e90d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197833a665b09c6d84bc04529c1b4a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e0285962b23446b55b9be2d6c77f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6f8b63c9e22daaa7f4483e299962a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796ded1e5b6efa42ad56a7f555b7ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1746595af3b2c1c8885b88f90d96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cf80dc4c780c05ced295bd3c7df2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd40249cbf93f000cb4f47ea20b6b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3ce64dc9e367302ba35909413f0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bfc9bfb1fd1997d255dfda1072ac6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403b329370b658a84b223ca160c59da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e430de0f864cac53121677fe2ef527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42395b84d0a7afe4dcff892bf3df910209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a014e0bc6195525b31e466d81729b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450039db00b71ca28e2d5b4046f4549211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d1a92546947171162470c951a306212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11085c72c5a41cc728520ae158a6ffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44593f55affa7fe6adc2a66ba7ee6665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d95dd25947d80c6781712fd26e9ada215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc35318821c084c4aa7969542ee1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5ec25755c478e0c3f9ca1df950ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef581ebed61fd3359d75f4b96cf9ff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42f11b3560c585eebc252abea1cab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236331902728fe0b99a76e4eab2d1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b7622ed561cef42ff2b0188e92a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0a2a1ef662a0852cc4233aa4c33f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c2107e496c06ec126f49d13ae0bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5db07b0bd34158208f00faa85823a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409ade08a59ca68a5aee1b3e6bd4bac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90fb33a99e57ee0494a7b21e802a18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985622488fd0855db01fb622fd6ab69e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8bc038abd3d17759d6db8c5fe0cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5976e67dde83898265d8fa56e67a3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5b02b3c1b6d5e6c3d8051734f3a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e7d24dbb29b70aac3a6ba5239d2f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd6686739c8f2cca357f0ccafc305232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018f9d7faf7735a4a288f7b666efad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7d19647183cf92bda596b21f89a7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91eb18a015c9a4ed59ce4b3c3c3e8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c425cc8c767d03b2f044fba52ce02a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5725dcacd40689ea81cb53aa1b59f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c2347650bf041d06c2dfbfc3cac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af1e43468afab88f85405ec55ae833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f542748ef26d15c63e52c264adfcbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35cc0ac903967ac9e48a14924eefac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac497e8a9c86223d9a479782ac62eb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01f492e9b20813e6a3c04dd9641b93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da969ac8df9bc13be834a3eb78e007244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a6d2f4286f502cb0fc0a6acfd80e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d8883defcbe9898f4d6f596601f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ccaabbc1a311d3558f7db73101b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f08862b2009aa981d0ac30a5031987248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a97e16c80346f65dd46d589a84d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f89e5fba17fe52ee9881cc697491250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4abf5b67d116f2aa9097c66a6e335b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae2f178b8abd2ce22e8a7c35ebc35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96364f5a082ea76f1af8c1a2cdc74cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562265a2e27eaa280d4e441c8c99fd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044ed53c0846521c7fc816311ac65e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e0c7b6f6166f988c9f81d305f23cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f906e51bfd1533e9fdfbb150fa8a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f8406e8fa1912cb39c57e90c7d0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eac555ff433709783d65a79f759c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987580ef7159e565b95a5b59eef13b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874abd473b0c59d0bba964947942cedf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5692e460b17f2587b63fa8bc6a84bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cdf1a0ef4a95c07299d62a3d7089263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e40457daa9911a3c0309c25fec417264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0abee849eb4ca621dbc3a8a39567c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0cb5171ff641700cb344aea72a92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77284d130540b6b2080dfdf07c06091a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691239201eb1ba8239957652a320e8fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c630cf731081b73d7ecb555d26181269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ee432e25fe2b92ca13b84eecfbce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456e478e05ab2807c148015d02d1bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d893e2e4f71744a648c8df815a0032272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37be6150721d5e43d81178ef60c39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d403b7a1750301820d69074121bfc3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b262120c04291c3a2ba6ca46d49180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102148442a7722ca44baf6b3fc752e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f75d003f1bc0bbdf65cd31c375ad0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597a8f8a9a051a1b746bd59edeb5f2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943346d7c94798df726244b4fa0089279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7ae8f7df6eff11655c41f94de7cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d50b41a12c79a698f07d230212f8aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6264208a842214a3d36d40f9f3af2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d6b39a2b850744db35cb735631388283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8a9b10f7b2485e1a90c2a844326f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5974d66fca3713ace1f1bae7515f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2e00ab4805cd3fe5c992cb63cb1e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accb9dfa100cc3550417b626869c8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5af83d3f82b8594494fe8052b59a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd24fdaa179ce1d936f228311c8de8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1382383851e5699360d7c8208eb61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a849e0d923484b630f4fd4c05f9038291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4c9a819fb015dc941002904f5f44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2a6f5dcf56c4dfb5d80be28bcfdff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85247726b83f0cd7a94003ff2df80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb12e9349e69f14a8ce87cf857ef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce49b589d19a642ad9cd1d2c8714a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592b77590118351af874f4692f9088c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214378eb7a403bfeeb97babdbc491567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3ebfbf282b023bb5b0aa14791eec4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9e12a7e20c32a50f956f53fe9d55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c03529c4412b3af6d1c4057e4ad8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190575fee931c3394c7be2b9cc12ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547be433cab52e06448c524bf70b5d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0880a6cf9e23b201a605a38ab3407fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b5e1a52223b1df2a63d27597d56a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9aefcc4e631ed2aa62eb12a53933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416dbea4a5b42681a37525d4913eb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7e431030311b8d809809dc5aa1e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4c336243b403ceb880f3860bfaf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4c5266054a4ec4c0d0cbd6527919310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ad79d01962c39da4a5b01035c1ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496dea1a4afeec0b8d62d38001baed5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e799801c3514878c126f8db6105f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b13e36b7a35669e4fcafba74724af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd2da93b6ce3ec21159e89604f6d32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019753babae67082f70744b816f02e0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5749298bfcc07f8a4f00084d71d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f093f27691431c308c41904889db2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3a5a94f967ad60dcb1058089a306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563bd4c8823cefa3179f1ea72eef95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f1640e2182844ffa7c6ff297d62f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f9aaacea2cc4b5ed47d6fa553ee53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6115267472646a63f6de580aa2e716323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63cc00d995484f6a50ab0e68178bfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55300b0f8ce52b035afa66908c28e42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5a9baa9d219ac1cb0114b7217c38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb50e5967dab517542aeba8ef976c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209234a7d4d857f8fa2cd58cd07e2a6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1835e54887fadb9b948df6910cdbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2586c66f8aaf88f44ab237f29405dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826d6f04ff166fee3c9d795901ee13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6654acafa44e97359a41cbe730f237332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260d0cad6e790e8f940d4263952f3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a4557cd84358407116a1844de059334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835cab5f322bbe91492bca731caeaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1f6b2f9c9836c22ce9425b56a47e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be511ccc34b3691d639bc4546400c44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fcb2d0b7f8e1aa3b8bf7841ed8db6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22758b24c30c33a4fd5d1d9bd6e2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087bcaca584075c128254c4d0e2cd28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37960e1397d03a5a8988b375e9ba86c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b69be28e4a9d967b85a2cee40beb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb06da83598c443e0557753118272343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb5e7e4d60577a86e49aacc9c88fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955367b6ca5837678c5558b46f99dee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8965281946c8f18780d529b0c08bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e085fc949c1a16560ea3352ec0f45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22cb6a1e02cf7abe1bf495b80af297348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ccfe901fe2c2f0eba0c71b95114a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42a4d16da78a3d927421ef8547d81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d06e11247180812a42fe5c1851378351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a724b9332c096289a877653c2403352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b25055ff8ff95d17de1a0d4b9949f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be392f2bed393cb34d62bb528cddcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac88661252c0bb29dd4dfd500d8e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e70d187621ae2579d7806787a1be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb1c756a4e97263826e614f1a4279357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce067833324d2b923d3114d589940ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15d3f7c4425ae1553140dedc7e0809359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a5a9aafa519224e065dd6198b4135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc7f48937c4c85b00868e610e0dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c84b59bb80355bbe74ab1fdbd3e23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d871319d30acf9d717ce2662d17fff6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaa95ddc7359ac13dd4ef558bd7df3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b2ef384adec1157f348648410640365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8fd27fb4d3fd51ac0ea7c88af7bb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a54b6f4ce04db1275e9b2626a76df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09412a97619924103550d3b18fa5b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ebfc315f49c4fc49ed5f9d5ed7495369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9845b9c7af320bf0129bcad8ea5da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848aa31cc07a629d07b997c460b451d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997528f63e7f13ba7e796588c3f1de09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd05476aa50bc10e291f395f0f38a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c8cb48549c11750d3f8e88343b51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e6f1898f6af1de9229963d0c99050375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5744010c526bae10519bb1b27f257376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da2b015e5ad8556914431de8a1c273377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a232795ff1c683bda5590e29289da6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42fd4dd48e172cada57c0dc4046c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b39060b69aaea06f0a9962f37e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951d49db6d2ec39c152dc7c2d47cea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b083454e6e89ad6624cfed06acf9c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb5c92663e50168fcd8444b725adb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa415be9f4ec2f2d6baf3e3a948b84e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5c5b92bfa19894b30b764850c6e12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b549d21dec91e15e83c222d20a1f594386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e5826ccfb35225b396351f717fcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264942857eff4d0d309576eb730d0bac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1b15e132de49e0e897bfe0a20fa6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d4f3378a549c48e16af0fc7f8fde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5249e952e2bce1184aea8fa5e067bac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfbc95d5ef9f05a2529869410062b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216837c09086243fc71ee8ba655827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1c24eb0962061c9fbd2d404f8adc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c211822842d23f2dcb01a9435a36e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c3e8ad04a0cdafa649da2801e189396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276f41519cfe8ebec7e0fceffe0afd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5f1ee70239ef7a9a27b65387be44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5519f66152afac8d04b5ffe43e8bdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b102f04b6bf66b81f79710f65bb8ff6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667618a02586257e1077d6366d399508401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749901fd0cff6bf40bc613ebdc8eb75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213dc4d8a99a75eb7a6cb8b89dacee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104315d4bfaf4d9c81568c257b6aa3c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d220cdddd74e0dd3be72df394a130405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299723696298fc691864233e362b191406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d372884e8bdb4c09c0e69095a643e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f75e2847bd07c293c9235c52f218dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff6767ac9e3e1a4f9e13bf73db1e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361eb890ba070d5b75c38ca356c7d67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bfa85927ece53b747cf0fa21893ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa25a4c8814d87191e4692d01edee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4cdb34e4906b32b58c35d16814b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5259e9ceeb1ce075adba6ed9f53d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44080e9a91a9455ffb00a2a900b1d60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e700faf38f2bda4d6c7572e0550a521416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a79b63284759e8ca3948409aebc7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600b84ea93819795e63f5b3d3023e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b243f341415776636889b710684591419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629f99a377840f2713f8d13be60bbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c8fd8962bd420a39626d469d9783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409fcc24ab5f865dd182d9368a95aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c84b34769a83948231568855d818423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51ab3efe0163c114be638fc670a42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3006e95278e02815df4a6594f4d6d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45defcad5170fcd9fdca93f82d4d0e31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ed00e5448526f703103440052b3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a504ff7bf21a82dbf53a64e84f597428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b6d08675f0b3b3bff70b15e7e29bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b74ed0c5d539247d2616424474d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53518b9cccbe38676536e5bd392fa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345dc2d5345c98c2108947ff35f8b75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e85dd3f84d6712e76bef49b3ed82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36becdba3f9b4db8f1379d64c907e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c97d56fee7abab2de84adf804edc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d2bf0ab1d0d4d38ae2402ab8cb31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8bb145932a7c8fc0ac1fd075bd13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04acf9a163272836b8b1e996fbd510438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf820129192d7b0e93a4c63e1154efd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26778ddd667575fef08d7fef432de3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e8ec5f4f482b8fc5bc996ca8df156441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf924010969cc72534393b00c788f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a521abdd7f9f400d3111d80e98156d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead4bf0cac3b9872482a5819f160ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563080fdb6f7797eadd261cace6ca2d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623cf591eb3d58103b3548a9ed956c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701be08bce35430e779461311f2bc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291db51c70cbbfcd3f4f6ff6ce48be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2801095b55431230c626881ad3b38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fa59fb8dc829da6d1d431690098e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e3cc2b1c9108f225f3c9fce8d6ceb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c684ad43386b670982e9f0cb8d9a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95fb65b5bfe5adf275d22c0432a441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e32dbab4c1165ab3059824533999c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8587fc484b25236b72cea4249c1f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c78274724c98d5911553ecf10a51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264206de0dc92fbdddd4010a87256e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff1991cbf11fbcfaa0edfb93bc723458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2044b1299779db951398328df92d18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df592a3b0ab843836928dc4aa8ec5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb4e13b05c7284e8769887be018c68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e39ca934784b49ae7b1c92934df3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf465be41029914ff28cdcba6e7435e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa9509b48764d5684d761728d0a3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422a15cef95ed7e0e6da094dcc46bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b150eebf22c17d76a7940ad29ba9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c8a0e82bc3d195734efe40959089d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b2b8dd7b2d25c9c4c347dfa97ea66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58af28f576767a076f00db3681456469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5d177b84f138d61e1f5af6f16dfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab1cc9958f07e3f30c8193f8cd6f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59e96ad0ffd2469f7018cb19ad379472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb95ce07c149d99d0884e0ace632e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b8376cab5a52600637e128c816ca6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc24a2cd93bd1ba1a1bc56130222530475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a71c725161ecdcedd75e04842ae6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a30cae44f31ff7df83dd4d0f07e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1695885deff42e9dd75e1ee9171b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c60a03cd7b6c36d4e74a4eff20b975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25790e9b06b714a8d6fc99975ffdeb8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b01ca883976d7a0b0a87de2cde30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4737c6c75cdb1e8083c1508197612482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b5c596be3319ef2423b0abf90fee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57093de37ae3f97886fc2d9e5d0f95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18071dce12e3772d64811c8be3e17d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb569d1bcc91f378fe6520e6ef67bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0280b7d032ab9abbeee7ba73c43dafd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbbe6db237d05bc8b59ca9fc4c5c5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153cc67d3c999ea97de09ff7ccdf84b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b451a773372bb68dabafb140d759490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb930484c1ae57ee68282226843a1f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6d351f97578d7996b7928f37e841492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6bbcb0f0f829fb8a0782638cfd7be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf5c53ba049d06767b6fce888fef9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e272c09a6582a5eb2d394240a0f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7688e3eb03670beb95e276c7fb1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d5330da1416298e50a82397a1d1d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004ced1ea7819676f77c80d4b9d263498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc51a3d1f101beaaa360a373d28737499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe43df61da034766d2f26920fe5703500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0865c9b5925f81cca9ee1f855b28d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e208898b68bd7537ab7b6a09987055502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb62a808d47813ad8e052f6df0f6c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc0911267bca2bf9228a572559218504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2b659ee2badcbb8113777fc84b9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dfd0c6264e5f99fce1aca89bdba73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bcd75f45a1342cefa8ce51afbbf0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed25bce2d03ef4d4eff8ce99d6f6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4088f6dfcd70fe6a86194443128f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bd19efd3d1679142a30891f8cab40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1d36001bc5165d84773e1ae6c78a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a3d1b5b17bb5a92077f4c2095a0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d15ba90765090957b3f889f26cbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d537b6cf809bd2ba801f44d2cc1d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d8a5da50c7a77bb039c9147a969f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4e9c072f4f4638445920f289d364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd0c818b7c093588aad71e3f51f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943779f59c800c4605b99c2ae8aebd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ae9eaa31c429fd5ae950ecf4add54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a237b7e266447f9b6d5df0b9e9330520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0a6c25ff1310db2d33ad4e139b90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8b766ddd02b04a80146b14319859522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073b79d9176895f3fe09400341e108523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f740a945f6ba71f59e17e5899347524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ca045087e2f01d1d0fcfdb91ff60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6ba84f46a002088777892c31e905526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834882f681db98a73d2646cf9e69301527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7568819e0b4e161eef100c961d40f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacde5d81d486d64ea2c522173e43dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537eee949d972eb6437ae2cd8fc6817530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ada2e52285e44268377d9d11969c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927cd8ce94c40b154b2ad57b934b83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838017014c95a8bca0add54958b7f0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f096b3334ebd1f4f3bcdaf54b675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001617c9c5179cfb446f3113cc466779535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ce6f5232564a608d05b90317a249f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd85201382ce463a18fd1e94dc8207537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679775d067652250f3cd6a7da1db980538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abaf1695dd1c311be7e1819b25e7bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f483f91dd4277cee54d9b7b3631a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426f44d686a18d81c8b5af6c5027fd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b45a4a43dc20cd10baee58bea2e6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d14213d6a011237d2445aa6148c37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c44f35c6f7070123e9951e1ed42df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827103f38f6c751570d54b1fa9dcf3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cd14b828cc26200ade0979e593e5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd340ade2cadfcdaa1b6a20b530a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f5b4523c88207153733311c62b34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aee770b8833d9e6450eaec416ee46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ede6bfc913ceb8e9277103e4f977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ec307bfe91c7ec87335ca68475d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62aae1eeb7b5a6cbc61d11e36f1bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c30ba7e2edb590ee3cb066ef163df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5db674a624ae5e6726749b97231fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eced3925d4ea9548de05c53772c301555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff300071861bdeb147d321a7ea38c02d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164ee1ea83dd6113f8d58be7ee1d6db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e0f4c2e1f6bde33a6a692dcb19bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bdb119d666b6d843fbeb19f6213b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce14d92e37f2c4ee0b6a85058099a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787dccac39f3b4a9dde7f275c79f86c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f678ed04125deda141825c6574c969562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca76cedcce1538a90a4402ba26471563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214141fd57f714043e9fa009410bb58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dad5a1ecf99f0483cdeef03415c93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4b28097bbeb9ecc511d7cd24a6a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef7d0dc4c6f4b2a33a5c34afec0493567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb931c34a17e4a2acf96fd81ea763bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4860ca8eb62ea45f97a15be17b2f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1bde3ad440f0cc373e9d6b22148e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c692259ac2ac4c852c844c5f3f4042b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330cb067bfab123724ace02c604edfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90994ee52583abfaf86e6f64c293f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14141d082f56fdd630a1f8f5a9a1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b717c74969112c1fdfb775fb8cd01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fdf111dc0531bbb92948689f90323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e962b83a9570f68655b71b02411d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b9de6f93a240e717a9b3660b534d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6e00f1cab754de2fad300b0f295c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e6bd1b62102cc4b476d40379d115580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f8d476c1701b1756684753387abb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558f7305b35b4d06a5972d1ad2bb6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106536cd509a5a0c532b796384732a4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13a70333b3a632051eba3072ad872584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138353c39ed34916c2e2b22fd7f81ea6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0da52a90440362a7c37c9042da58ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122beaac70403da0b5858030cb72905587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031091984b1bcf31f56942a51aa3b71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13a3fe194de41a4dece04f7380d40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb74c35d20c3ec169295428a86f3e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fec60df59583bb066a2938b2ba500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6ee7d0b0772cf9b651caf7d3cd6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9136cee9d5afa8cc1cfcdd86e6428593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e3e262f028842dd33f4dffd470e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a35500584b08c00c6e3148777ae692595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59776f5aa6d706667e95e6be06b43eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8a8d045800e2a5506828e6de0919597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3dfd34a423ced8a48e370aa703765598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4246ffb6ab677814bfc3865986c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3ebd84cfa818fcd6f8c1969903e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1901504a362b348678f0015ed902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88c8eaf31eeb0f49ee11dfc4a8119602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b776dab258f1e0a3782011362e550603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f54ff7c55689a915ba563679a11c77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fab91e4c217248d8afc14fa6f76a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ab8acf2f938bafb367281f8be939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838418b26b98a1198c1da0bf11aa17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370f47387561897e4729178749ca88b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf51323204a01a5724239507a0bf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c02c83f9ba00ce33a89caf7d482e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5564070badad452c34d8ede0fc799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b70a198e9ca25c92d1aa6726aa156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70afb86bd568a1a3dd648ae6f35e2e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1cdab87858d42897c9540eaf289c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264758d4080f817e3827e2c717105c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc08563abf093dd60b45f7c094527616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ca35fad6482469d057527eb11e59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d7de96bdf6f74397583dff461f9ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36ee635adc12007eba9699fee2c9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b9af8c049db7456ae1cdde4cfd3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0fd6421bbaf5923fb60d36bb3a44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8861767078fa5fbcfa0e5b4114173c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e7d8a7ead58e2f0bb7d96c3d2ebf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4311a8bce58623b33d177aae4ef030624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ed1b34134d0ec71e446718aa9066c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c59f35b82e19b32d0216b2691066a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb26f0a07d3d115d19ebd7145ba80c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0bc4cba38da02ecb4871420b803ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0498f148d23a113fc688ea6d66ba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca129dbcf62b93e210cd1f1556089d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8bd50c0c2d63893e8633c1ba145d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392dfd2b3b9c8d7ff6654f97f34f9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8b20c35c39b8c3e1d297a8cb9c69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667a9c7b8fd32b06038fa95d658ebb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3e64cb1116c1cc0ad652c961c3a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d5e702e2cf445d8c9341a66a41a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54a3b38baca0dd541bcb691c9fbb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a1bbc83af2a60626cecfcba7e7fea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0f5b162ac66e1442224e703c566f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6df0488323699dd82f469f69ee387640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada540e6b9aa510e280e04535d396e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe66976180e7e2c5bc070ff4b9060642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa475bdad5ef81ac617687da57262d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8ed808121d9b8a4f11f4766ca565c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715186e2992a2fb323d1f1a551b3786c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769be50569211326fd3e64166f9966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc1643e045dcf297be9f1c70e1152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc47de320c95ee3c91b6fb74f8d03f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ca077c148fa34e68826ed50f4e99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f9cc84dd15ca75de25632c4e72a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38fa9e76b8cf2faa1da96b4a21170b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cabe17ab1a53a748126d8f53cfa90e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825652c950e5ddfdb19d9467a8c9fbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930dbfe8251950e6bb0f2676e364ad3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcca55b9f5c3cf9c234930663d1640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0da019391dd80f77abeb9512eac2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a24324dc357c768ee8bcf58e5102b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adcb356723c1d41a622fddcd65932d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc75bb8f9ad71f20ab40e304c36317659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503cf36bd5d7b4d76d421395ef954c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c686c06b8d57a19373bf78f2cf4f1bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a028a61bd19117a41a97e94854e46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ffb3821bd67c196a9eb901af2157663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169fc6d1ab38cc58a27381ee7458f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c513b1f0f333c63f634a1a9218845d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b8aa8ba95d3acb5f75d01663125c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a16c328f119d3a0f6ac1573093a3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ab16105629a0502cd2a89dcd4a68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c8a9f353de6c0e70fdf36c1ecf51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ad00961410d924eb0e8d1c5214a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e7ad43ce70c7ea26f78173c03075671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0580d405281d563f2adf46f863cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f365ceab3793f30c2c7955580bb05e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd15809358cee32ba15f0b43e02291674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4cb74728150a8546950f56a8334ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798dd674ff78bf1d5fbe90a34243e81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b037d5f34b7a9a6b69c422a3a7340bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4db0ec887d7e83346061fd57cfb3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c51782cfed680f29e11efb9915a1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939c1c7980bab50511cb8f3d0d9c56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8fcf325e2e4b84d6e2d80e1cbbe3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8121df2aa3eaf54a021eacd99fd770682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740abeda8ed467bc98ce1f677ac7290683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8715d16af21d945e7a77be0f34bf25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c324d1303712cb212e23155304076685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd68fa82c5792443ad2ee1797f73ace686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66b23623ac870b58b9e7272de17e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21029fcb5f160a6fc7b0bd199b07cbe4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdb0507456535c97f302838cba28e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef20d0b66f91d4b261b7e3fd29d21a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb150cedb3cf34bd8b3d678ac7993d15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5bcf44a8a4aa4e8088d2ca963a269692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14822caac934a32656cba364a5a4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f136ad08be35ee279f9af170de88e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b004e5ffdac55b5d3100f43b9d887a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb47e6f6674f18696a9f29209f4b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31705ac24cfa45612fa7b3444d267697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27d69ac33f5a6074769da277df6a89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822201dc7b0424de5175c0eb6aef84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b800b0fe9a3cd8421984ed0aed4cbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab209cd3dc07672366fc3870802288701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98362da3d87366378ae9b61ee7040a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded32b0a01255c6ef260d2ba048bdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f5600efa9a7b8bb6e8ac68e190b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12324c9d23dbaa94e468dec228ee2173705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dcf8e5d270d98eff0e8d72ca19ce4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4d00f5f6ccd5978582fb65107d9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac182d78c740a079f0012c6e8cd5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1826e2c46b03d0fdf3036b39cdd6a1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1274e942881109bc024dbe305c084710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecf8847099e652cdf76dd66e6a164711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759eb05c9291c7887fb4ccda6589574712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716148b07d371be218205ae3a07c812713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97810af9570865191e82eb5dcb201373714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10e0b99c3c6974e6aeeb2b6673bb46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1ff2bf3722b0ae07c91fe1138a06a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe42ce458c2251c6c54d384391ace81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40acf530a9ea42430cc640d4dadd898718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a67c3c2d7c13791055e3cb5d51eb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc525fefcba99af55af5e27155a2c7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb340e6a0a5aef9eb0265677c26a28ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a780980a413e61391015c7709fb2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d4144d5e7f8df92b9aa03ce0e3d65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef9590fc6801c00dffde57d94e6b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d240b3c675c70d927d10625ea836725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb43f375215a52ef7624b2a4501f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa678aa50f2fd7d059abbb864420b97f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62c95b02cfb0d76ac794093d4b85c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4770c35a5798c1e0eaa5a627d69bae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0661c265009707de9173b24f5bf8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3acf9a1240409345e5f96469c79e3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d867046bca955b528057ba1d1d01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91904e4e4fc930a9a22f85dbee2a5ba9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f397f045c53504de08d620466a6daf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e767ef983198abcc84c0b6eded65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210c8720c69d62e19a623fdf8d4864736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b32dfc40aa6d78c7e96d3741ec77ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97271a196d9c380cb86016b1ce04df9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c4bdb1645cb9ac18424ebec58d670739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e25a8d6ca95cf54e117f4e97b760c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016413b76c8fb717a9b421ccb35859c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7328087684f81461eca8d64cf301742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220de96885675b42da76e059f76b3c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636066d05fddb1a73acc97beda43df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fbf0b0e0e1ba15be70f247bd2fa29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0890d2ca8628dcdde66adb1e5a9c49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b25ec476e7f7d5aec7067127e140747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37622474fa067370726d17ed1cad6dc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ada3264fcec138bdec51d2d2f38c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e6de924aaf3647943040b08086fcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864c2fcce970a915e29a92a37961b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983871cf74d79deb7ddbf2cde847f63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dfd45118dbc024503adfd0c5b09c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b145caa3a93e3d3411e75524fa6545754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eaaf287dd522f420505894a99f0e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306bf544563996f3e81211fab6c220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c299f84a6b47f056ad78bcd5bb116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57fd94f37e7f49b189e97bb5d116ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d3e612eb1a26de41bc0b9a43b6210759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8985f7cbf33fe126c010a565b3fa151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6bdc98fa37b2a3e0140b0e390b8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18592d48f9e2ab070e833cd9d08873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae168abeef623f730e7ae009ffb4d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa9ea0f622f99aaaf3e759945df47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1a626891a734a8803d51fb5615706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680b3a085af5dfe5b49c162443c7a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934b37b41b59d9b142ce8b2dcc18c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b798829cbe43b4814f85389035b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e56bbef50bd9822c4c93261bc3eea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e5afc7d939321281cabd6a13882d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799aeaf1ec441165160893ef094bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357984f6586f4cbf1e65fac0a191580d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c79aaa61cee8f4aeb30df2539dc8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120351045ff999195bfaa4f0a764359115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf323151a15ee852c3c9287de1474dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3172295e6178cdf6ba2b796fa6f4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449bdc8d7d121ac1ca0fa59e53a23718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321761a4f23ad950d0596d1f0744a3c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a90834b9e01e97e65b20916f5c73620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c460229e8af7c1dc4833c402faec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006fd20044d85b87e3c50ba6f496a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd1e64e6e049c4d580df0b0d7c58023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd84f98ec1af7f3fa27c2e32727f88924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04f4df2c656fd88c8f53c4be58cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b91390ace45291c60a532e990cde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166272b890a37c2dd8215beb394bacf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a017812f2b8db01f39d79d1e9301f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf4172960a20aee7855cf4064877e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a941b9801830a302fea27a2577ab2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db7a293fcb15f11aa4af581f84e98031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb41ab18e9b943e278c425da045c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42ac4f56ddffb044455c16eb7268333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598639e0f46bc578918749dc7926441934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271785128ae76e99c12b1b80d35468d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb292aad6ea34f7777f346f7cc92f5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19850c4a543491af7dd93649a6c26e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b797f2e9dd4445177e96aa9cb107b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865eb8bc2f001aa9ac7d3ec75d5c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c380992e3939542bf522108b90e5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96366041089a5e3a0d5d54a9aa85c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15f163b2b6e36023da76d39676f8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c6ffe3bcf81ccab79d113ee0ea5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4127bc7ce8e9d57905a8c5c1f6e81744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a612abe16af586e94e1a85b653d6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9533be44e2aef9b54041366db30e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36cfb0a80f55f38bd1f6829e24fd2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc8fdae3b0a2af841f4ec8d137f0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85108c4387d1cc165c78b5863ea69b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d172d0383e26d6b24f0705e5f17f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611be993fb366ce31face95d9674f1ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364954817db46743d24e99008a08605752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568a1b45513a76880686effde7b87653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ba386a476dac2457216429f9103354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1eab95153a41732120455015cb09955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1a8f2cc1dc73bbf09b40ec048cf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5f5131dbf7c85f43387ae4982715257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421d4413de8bbeb2d3b58fe7381178358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd51ca55e4746168d0f524fdbb26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf81bc860f1c74eb34899e8e717a3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4709fb35d1a29d9ae5540df8a80c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb8da9647e4433bdcddffab20668f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72c042e17e8ff3c63a0fcd3df835f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de77a763637c8b183538d5bdbf749e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a8ec328955a481dcff92357cc30765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96349c93b14cfddb879a98f781d33fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009106639581a0a8d615b736c039cf8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18eecb18f890cf3f2e3c79152a31d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb08d1aaa2d0462d8f7056ffa8aa5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0143c9e129bf5d5770a7c9123fdce9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c89861691a1ac458a10f814205ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ea5f93fa0025002f0461a3f1894e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb31cc0e7427201e55884416528e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117671d76c887eb911fc6ef9a36604374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bace245894f1162bc5d8eab8a99ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9642fe17652d3a628f556e8f00b47576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631fe6c86acff0ce1d03a57a8befd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea18e9f90a58ce2d3d02bcdaef59c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b475a03918107edc5e60091eb001a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fb0b459371d58d6bfc59bb087972880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f588442188589bd9418f93392e952981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a4429c264da61e7051ac996e5e65882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dedb63e0fe8723625c5cfc75b9f2cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cc349afba1e9e9ffab995054d46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec608e8bcf574f8ba2193497a2aea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb9d6c0486004405416388b948e3fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356408f658a80544ec9924997f23f7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0590cc69634b47a83f04c56d5a9597588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57fa7aee2f10556fd849ae262315289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7334d49cbd5c48dcbfa6ff100c10990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e456257662be0529ece6b64be354491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48561f5046e282e59e9e3dc012e120bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f562db6e76981b528442676791cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbac0493491198ac646d0e8ee4cc68b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be01ad4dce46aad729d80718ab830295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15497c01ea1f4a0f780eccccd2410c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c5735ce7d260b58c2c065a4004b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba35859248ebc910b26b305b34a1f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f42280a575b249f054f2c1eadb1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b1c5fa66059a24b76197089a8a73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a1029763054a0de62688cdbc9a41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97c4091d6d8091278251c13e889f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1c28180150be5a7a225441839bc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee85ac5dec3e0a8ed90c261f10e84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31852753c0d541afec124b3572b6f751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9053d17ce49444c5bc3540df5ed14c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8706af79bcf7ecaa060989ee0b2a42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a4b9639f80e2bbf6f09f4b56d79f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6168c44777c20b93397418ec39277e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9a9544627754a44df2de06f2f5f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7006fd0fee55b67ae7a2e88424621111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e236059cb0f9e873445370dad14b22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44833a1d8a1ae0ee66f86893021088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0919552d7a93590932815c13924e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a924bed6a7ec488efa819fd0f224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d9f3adacd5e59dc902dc328a67f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302d4d3842a60f2de17c90e64b7289a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf4edd61e3c93d6ec42fd1b4adad7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0896d3d0c70c18e1f69f7e3c4456227119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb922bacd868352aa76bb4805c0fc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea439052cdd509666e1f8c96581923b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0027e2c95524dff67d90df1d9090122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16651ab93ffcf4617d29d9c1f3b38a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7372aeb818d60421e9f73b9aba9d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c88ce07be0f467cca549258447e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4cb741ce31eb6c8412b2b77dcbc70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99aea0dc75efa6d666e8984ef0c0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d267887b60560df1fe53deb02c3d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e02b5898504d6a1b5502fd0d6ac8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10486a4b7c7029e2c9bc29633918f73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b38647a67475bea82809e13118bfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bce4d2934fda08b9988771d324704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80cd8e77bf7eceecdab4dc8410f224133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecb3b7059674a32be9f43715505d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4425959f6b6b3b320a64a1cc802ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad8783b0166a627abffe684f0ba673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6ebfd69b561b64f0c3d903149188137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b90698e70114e268b02abe490280b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8243276e2074e8e878f9d1d9c01cbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb145084dd935f1564400227287dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62911cadca440b4b98ef176161c2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ccd0387126fcd4c349da2262fb63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f81a65002c245738f48c87646e859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de67b81419c053a73b3a8bb5edd51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717dfed531e27aeb959807fd0b87c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f7ad50edcd6c6e72ec50317deeca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22385aa69c60a29c0a90c1a4e601b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527926c4f25e1d966f9e1ded82877c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c270bb1fd3785d0be4215450c0b4d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde409c804d3de7b0fa49803dd0b7d18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a29a273274b6c490f7f30b51bc296151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130e567a87e71dd069688ec52e1cd1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4637cdd88d8959ec1cfec674ba6cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b987b33fd89f5587bc91d9056e2b72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1cefc1f1ce1c76744f321c505b40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd83469e24f9ac3e9466abdd61bb7f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2de8f912e5ac66ea394f09b2c43b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22260ceb65e3dba8cbf47ed533e1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6fd0ea20603f9f9bd3bb3590fe4c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d78ed15633c420b56e2eb84bff751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259dad21b6bb39f04a93fd70213f92b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7504436458803cd671b83819bdbf82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9dfb49cf9fd23742f56fad894e8bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96f2cd4d5db7025dc71f88bd4a690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a58cd27fe7df545f305090e81b7a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937b4d04947dabe3b2181df40216a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758813bb6cbb36d5511fbb99a62255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b03c1129de3d83620bd265717fc19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9bb7ae0ae7be4dddff5f0ec3568a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d5fb85750bb558498d916e87a5bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ef791513c75555703637d238c9ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685fb61a8f91f53470f3f7202b1642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228083c011507fc13a3f8a45f66872b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec1ad489b017e12d01f319aef86e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f7db5f010a8d0f82a2adcc7f1b63b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da202dad3f02cfadea871118fc58fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74767220cb52eea68d413d529d5ce18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142afa98389172e2e74aa118305bfd7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967e961ba96960d627745ae93c865a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c29165f195ebb40f9101f80a37b76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5348d05f588893997ea24d6146a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ddab6230b830238416d0e71dd310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cdfa831ac618ce29f424b3b2ebe46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a72f2849bed15824626899e179b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d49d7f8edc11e2a45dc4a2ea661c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80157edea55fc45a68aae43600d6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bb166449b6b02964d5e9da06d9e1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f4f17c1173fd9bb83505a8e608496188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68c2700bebfc582806f40c1664aeca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3bad733a20852578e89cb30baa4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea699097faec9e28c61b28dae1893191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a7774fc383d55bcbaafbd7b4ac45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c877eb9c9a6909a25b113e4c5107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66eeefabb56dca573033989c952b93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466944c5e5c68b6c3e22bfa1a157c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242463b8e76c66931ddd96c4d7d7a6c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9345d7f8b39eb206edd5254abc078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e52a2361ea5b937b909ea5cf0390198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beba399e155a53bb2ee9ceb0de40ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a868bd11762ccaf939819bc4ed1de6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607448a448970146d57ce7f6445b092201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09c37715f5a775ab5232b31e57db2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcad05d5d3aab9c4821a4d628ca6c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd5bfa251a68efce29700070c18280204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fda8f47dc0f08ee055086013b5073205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c255ac4e049182643f5ff17557ea3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89941fd27b580355a23f86302e856fe7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f203809057fe2a05bd73d3ce17d539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e69e938feb0ed17a9d490c2514f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204fe58d0793e0e84921c23f8b65058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28e468f50826b097babccc04b7d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cdcb65dc95434caca4c0258aca4af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001678a19f39366289ec427cf44b73b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576effa6af8f1fbe888013f9d1bed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478576fb027bc436f29a098fc3d98855215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978deb676f553fb74e436934474352216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ccb503b53deab61340c8558de3acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cead086c2171c055adf05ca1c01539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a54c34f2d8e2efd946ae3286e0f97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b806cd5cf43f6402373d93efa507220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cbdbadfba60b3048c2854d918d6b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecce315d90f10a524ab010e39e9722222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1891ef6125a45de8f9213ebe07608a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080749e15a874249c3f1fd7a20ba26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67712abbe53514f1f08b355f52bbc097225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039f6dbe41b3c11727176223a2719bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e3fd3dc4dc6fbc72d5bc951a8c34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281fda20438b8ed385f35d06e74e2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435fd0bdf75b7a32c3d910445415953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93327e859c2950ed8faec815cf0e0699230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf8e01d2f250a1261f1f088e6682a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf108dadc109425f9507c9839aec0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59b9516730c071e6ea952d8442589233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fcb3cde102f253ca8c028efa27ea7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902408615a74c44ebd3d423ddf38d130235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bcc59d2ad449a5c8b0dd516fc2216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d93209a919dd337438b5a788630a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09f77013c77f8a43e38792101a55f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aee1025be45b67467f87657cc5fdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d003cd4d894fd79cf5811ed48f4a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882e32c6ce383f5c77f6e34dc321a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325fd37684e5908d6403207ad40ab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178ac07a8aa25cbed1533cab8e3984243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf30a12e19113ecce7fd1e0e5a59b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76689da37c43f2e958fc1c941efc0933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dbd0abcdaf4a3f3d404ace4b54e38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1a334f9733290a292f5d3ca65bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a2f42b92bc534299b13d18a56fb4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ffb29cdd19fe367adcaa121872f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e184b910eb45fdf788a5e41f2e6f50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971375313a00dfc7c839f8c3fff5195f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bcbaa659509972575824609699020252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87236b0235c62afeda1c03f89804068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a088671dea456bfe1b17622733658254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eafd5cdceb488ca1b619fcfdaab103255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96753f832b75ab87d971be1f3aeba3c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6317d037619f08366e7521a45d661b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c50c61943355582c2926d8500c4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f88d8af23f1060b3c37eed4122f2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a74fe29c8b392500ee657d66efec97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533fa846ff42b2102011599381c44d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f43f62077a179bb499a790748eb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a323521bb213694f059e70d166aab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db029f1fccf59654572ea44c6d972264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195226a462c617d04065ed71ee9be51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9d13a37ead0cfd0be33cd8360eb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01944665f602711c29cb5bfa0aecbb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681a61a36efa5c9e870cf1ff6b4e83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f10253911c134a2f8d507c135c0a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ed52bc7353ef08dbaef06b1ebc855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678b02ec18ecda5100c4ad8aed6049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8223d4b92b59e5316c07e84b775a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd7fa81a0301d79299a496d83de5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3df51a5c989fa5a54178d758e8a93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e77a4c0a859900ddb176727503d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c6312fe99d4cb67511132da290a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280f6029fe0574a5b3ce6961fa39a18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8c42f0b6a532689d8fa89c6aeec5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd718b056d7bb98ab63f41d6180e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc57c4d35b3b7702e0d3cbd303a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff3ff0b5f6c49813aeb8bb3f4c7d5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d5e7b99c96609bd96ba35678bb3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d234fff8670f804a440986d900235283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545707cb7f3f3ab8b8fa637433bf964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba3e8fb87bd7f8ec53ba2809c8747b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03fda99e51c9a46967c94dbe75cd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d639062f6c5594ebcd1a3c09d3c27fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f8b8f4bd6ab0020ecc079845054a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b371e766d75dee366d12e55378c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7418ceda83eb0df27ce3d02cb72e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8b669d7d5d622d26e68c68e9dbdf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35d73c31f3f14b2ba7d0119b47f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc997d6be048c741ef1ffc56c7697037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b13452abeeaf65572f88cd18032b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ac8823cf7a433a23d3bd72146d9f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32d9adbac33db39f6346cba3a650e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4ca81c3baf3d628f352acc436201297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9424747fef356689fc3171a778b870298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a16e4bc6781f0c348a6305480a07e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ff326df653a8475d2ed0c0892ff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba81d7f0a02eac1a3f86c25c73fd12b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee5be98ab5aef6bc96c0ec4a03105302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a5875f919ed00052081dc87da480303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec2feb87026ea350a78e19c4b99f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d58dc8fc1f5c70069164b9a25c88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db1d57bba6611e73b7180c62fb8ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909a2cf03e067f162021b4fd74caddc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482005f2c46945cab23da07aafce7851308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ec9e5046e717ba21a62054b63bde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c4596692af7b3120386c432e02d41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d71e560db848932e4d07dce728dcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfea05ca81654dd2b7e338bc98aec3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad687f4b703b2e93362105751f4a7e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996b2069d41dac9a9468208ac72c1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d4fbbe1a3943823677b9598ab42b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6f832c496da36eb1e65547fd0dc9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32f1b27f0894a7731b13828ca65558317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ba88d6e6154c5c06b835eb28fc17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b570f3aa3f003da118824ebf83ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca629e64efd27c0c6f2de428cbf58ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce8c64fb975f7cd71ec0491d71d8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30361150789a3edc84a895f1fe0a785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4596c3679ff904128c4636a41b8eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8824aa03d8acfe5ea6f511d4b6760f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342924a2850c816d4f323884f2a9151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51cc81b7773372c42aaa2009f721ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ac3b3fd15f0b37d3b614a1eab3db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15afc379d3208ee33206a93ab34ad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e2254cc96d043e44c2377d42a8b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ab6eb4885acf4da7adef8ea94e910330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fac71ec8c1f9786bb32b685884b54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1353906c4ef58490690fbd5fa3c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa08ed3cf309f7cff343cfd53860b46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8acf20cb68a38d86adcaf944d5004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611bff4d60930fc5e6a7fa279b68e77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf4b1f25b873f6aef6d1ab655f3e21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490449882caba77299dd379d3b9d180337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7694c977cdbdb5e12a49321a5e400338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdbdbbcc2dff0fc2fa1f305c283c8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489645215fec953742c876e9dc8ea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9afa46efa1cab49512a620d482e7e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133786bca344f61cbc809eb1430d7414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34800baaf90045f34760d97ea926526343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9705406975d1e7164254aab552d5ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735919b3dd833ab782d55cd44d346279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680657f5261da4bdebd9b07c34d2c212346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46959e3a3ae9796812cc6f0dabf6b710347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6269892a0d8c9b7595d2545e2078a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88400a1fb861b49823da324ea532c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09af20c4821cb5a924942580d430d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644624447e77c2020d3bd073696775351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c7eac0c687f738a24b4f7424e2c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d06a38cde1b25faa3100446752bb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4ddc2c0dba9ddd9e9d031ffd5466354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9af34de152b445145bbd6564fedc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c615e2122dad791d187165434629c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0838bb304f9fc147b848fffe34918b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ea135787f469ed00237a2b59a8f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c44d785ab80c5120371b3d297e27a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffab8a1ed34e87cfe7061e78affad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce755349e9e617b49c084ed3d6ccf74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe8f8ab76c00b5b5af313ad86e660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bf0551e4b37180fa2f5c7e393bd54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300cf51e4689436f162d3f22d1ae69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350aade4ea176283f22ff3117c5724365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f4790c2d476a2837864b106eaa0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ec853d552439be2e9f5b415f69cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88220df0d00f1962b0b9b663503c5dff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886adb81691873674adb8f8084f3376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e63f1c6dd4720cddbe57e261d552370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edf4997ba439ddac219e8d8f9b802371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c18aa7915493573a1c1f17b7a052372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4855d4e306218857907ff27dfa194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d31614feccc083088547da18bb5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1237e99873a35c5657ecea37dc67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4177d1eb268a3d28f50729ab9443a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aa8e282ca433e1f540fc977523a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243253793869386c4af444f898e4045378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2c37b70a7af1b7a10ce5e533e6a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366649b11666f872636588397ca6039380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c62a9e320872aecb8d101adee311c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc65e7e1fb2e247dbb746daa1fc3895382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cabde7191308ce5f677d7b3b9c77f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa31a45b32c55371c7eb0001fd7aad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c61800dd2951f1dedf17fac99c6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f03d3050ab2e93c5cf86fc401f58b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc2df94e1ad5077f242fc0e3010ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a16b47704d3fa3a517a603bbbe934388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c3173545638dc3c684d087754b04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dceb858aee7a69d6ce2970d5a83fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862aace78937245683494d228de7606391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf10fea9b6e6f24a6de240bf759a6ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e17ea2171e9630414de7e3c09974c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e420fa068867465bab62cf4eb615c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab51740eb3c26ee115b12dd99ef406395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd81ca166b6690c4a1dff56e2355e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6beeb56d22714b5ddda0c08cb3035397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191cc73b1e5b811f855f586fc09c6fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90cb36f9098c3b93c8f60fa494719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf2f0d3e2bff3298ff0a9c5a275c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf10720f5b9a5de43c6319d46a51c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef813e18ff7b6a80f1be5ba0409a7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cfb2795e392fee719e6ed75770ddb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e6514a94a6164e90520ba66527a5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066b6e99b4aeb5cb1d98eaadbc3566405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c2621769dd6cca8ea621d3e3725df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4fd90838482250473792fdf628dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a9fbd3dcf3fa2767b55d2abfa6715408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb686a75aaea19b808d250ebef623409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7ebbdff5bc603d651dc4cde4a396410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9002f81de9ad2f30fb59654f0182fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e2479e82e432ebc29db55836baed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b0c51595e1fd499f4edd7ae8a586413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57765c19c55f406f7b67c7090d77001414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab44e5a5f5c6d70d8c6ffe5f38403415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b92eb35bc833f5a8fab2aa4eedd7ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135870becbcd7b435a5a03567580cf97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7c2ffbeae4dc1a2a8e9ae6a166b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fab8ca35964460ea239800bb0feba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e11905239dddbec0ab7a50df3f3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e9e0a961eacd20581ed70fcf8e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd728f44d38076eb6b284c1f6f69c79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d43555f5ab2ce73a88fb0c796f07c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44f424b47dec98bc442c07fa40eda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762160c9ece894c0d84e28dd95775c49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52611b5405b33de2dd92989c2a181f30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fef68ff6d6bcec5e9b918dbc1cea5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5d333e39f9b8120505791cf16cb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a793d99a527f268d1a9e9ed8c2d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0734acf006312e8f157d72d95f4d43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e9804951332d6a27937293961a7e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a362b0a8aec79bac82acf3981855d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dbd5bad69c4e5ebf874efcc1f6128433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b7ef05b12be5674112e720555b3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc24cdd58dfc6148fe889d07abe14b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321f2ccb87a1ffad4f4ce5121f9f95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48f70529166b9b0b9757187a18cc23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a3757b2a489807cf084d11eff4a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b42e6a1ef2dca2a1340a90ead2d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b91fa90926c62236ff6381426448440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638c9b00d7d2432abb3306c80cf1bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122c0ac2758fe0d5554418e1ebed77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc00791f70d9eeadc45d0eca4d192443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427365be02e346b0e485bc009ba948b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae32beca7d8df5fcd5a6bde0f28fe3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c507e861d0077da6ce0587e294794446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366e7ce0f3a829a0ac87750c047cd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558911bcf44cbcc7ce9457547024ebb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27a100f6fd6bc5067c67741127a66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936cc6782a0c6e22083e7d94f09cfdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb256bc1681257dfdef190b3d8b670451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f1ea13ce404735c8f041d816457b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191089dde25e3dc3c8b66e41b7ceda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e89bd97b10ae40e1927df02d647e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806ee6f7c518bc4afce59f0175193e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a58090a0525b308264e8feac0a46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afdf0b6c6b0269501cd27339949736457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327189cb236c8be0e6c83c23d3276bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ff1e9fd9e104f2d553c7e87adf15b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621537a51f430aae76a492cb0054436460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b3f4b615c848e692d6e3f3507e9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f293297e8c85709be473acb599ed6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d9adb3c222ba7d785698b95d20d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680fa22ca61efdf7aa19deb5c8e1d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb84243a1391ede2c53ceb72b9e10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76797d430b5ba831e42dcff12aea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae5688dbc551c5ef06e3b560438a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b2dca97aef332500ccc50b3b51206468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099c021da41e3f9a7d48921731afdae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df6c292cc208803ce47a22dc24792470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505d8b8d59874952f934f92edb6a9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc388c5a110ef90c9f9f46ee6ca79a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf502b0e68a74e310265823e31a94d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d911b9df9bfcde75aeb79db9e4a57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4884b4e151b124d7fd9e64ac0d63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d02c88c83a32b04b468aa7ccc4c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065a53fdbd608d06dddbc04535c1a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc7e4df52b97f86900d2e4dfc0386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974018b77997dad09c12c7cb4ee3ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0c96a1458af4e9248f7f5e9e2c8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb79accddbe0c56cef9eb6c06e3003481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64f5a13a8ed1726990b72ba772bf89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e0c47c614719d41e5550f30651f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230682f2a4541e7a796d142532ea196484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a0226484dd043ba1fd0f625e91b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730aa7dd5ef4520d144954019942b0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d7d5e885e01627f604977fade5eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72352db47eccf336cd575c7c3fb652d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64864c4a526dea86de44a6c9c3af3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068526548fece620c50da8a6c7f9f45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a49cd78aced1dbcde4c45f22c94f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03722325c26ab1f103638ecc2eb08660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad410dfa097796a35f82a9cfab6dd6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66dd11e62e3fd170e5c4d395fcd7cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46495291b27b3810904a3034c4473dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a4189716963899ebef58e3c566a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4012a83ec5893bf77f39a63141b3a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00dab6b9a8f659bcc84322041d7ff6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc7955fb2dd7f5e58d8b6a3f02e11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e449eff7d0ae81c1150a9add691b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b190931becc4bfade015c722be3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce322bf18409bba7410221a7aeda91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5442fb305a0dccaeb268cdb8dac6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067410a19b08117e10b72d63669ebb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc9e3c12e1dd5129f3fc6e3ad42527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c04a4a177cb48410847927a810206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7494c3daece2b164c515b8329e2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7111cd727d701e314c7350f266785d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1cbde857e340d238f95408aba8b07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dad800a9215de73c1ceee3d2dfb1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735617fa2e1bfc2a640a2e9b50779ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5cbe1b06be62310daff8c6f22347512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e13e74422f4cb4158c7cbeb96a11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b42ca9977817130e2c9bfd671da59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903b348be5edbb7f4bbe74d6ef17eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028830d548c72169678e7abe40428b49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f6e579679f19e6fc80b1cb62fac2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565a30a6b06ff1e72784eba9600823518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2785f56c850b6390ba1c2659bc90cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd28d8bd1f7eec2faf72b65d9b9ec59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9d8fddae771b8ceef376cb399b962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ac36b0a70cda62bf5f4b492d482a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba49d1a742bdfd0bee4056862a283523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987665a509d19ab738c27f60245b54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24c78b8e946ebc7f1c606db1134fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d0a22f2dddb5bbc50e9659dea9a20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b232f5fc150e416390f86e729c4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afccf44d3217382535a626889f26870528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195033451045ee96a40ee95e116ce8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f675b012c97756e5bc9232c25f9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b295989137f686d2010061609f24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9ce637124f5414cee65552efd868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123fc372da248a77e8abcb465859849533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cbd59fa774b92b36b7f813b944555534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae4f793e17133bd0737af1638c104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef220551b4cbc645f88506d8ef762e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74ceb36b5a227d707a604bc282cff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa6afec9fe1fd8d80051bc22edb54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437037f998674e19f1ae4c470ffa0b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ada3bda9a4bff69d8491a460a3aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43cadc57cbcd24ac4110578f560d23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea910f4457fb707e9fb94d7a0a39007542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6e49b0d165be234c5b1b8ebb4604543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff735915fd4a86723e5b40180c55a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b60eef72bf2d18a8126375d8c5db2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56daa04a8561fd5bb73551cca85b33e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8cbffda600214fe1bc8b28061ee5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f8fdfb06d6fe6101f637c82eef50c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab516055c17ed27c119db11fbb218e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c43577f8787f6b6770f75736e69e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f152990329d52f88cbf42be0778d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e71ba09b64ec6f595e86288f1c471552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdae51323abd30265901c01cbcec01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f616e02ba36f74a769a912f767df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35371b16668d463efdbfa80f3653b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a298ed71e4da7d38bec52dc4b4fefd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7bf5c68630a31f3ba2d1b5d6ec407557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59cf44a5052db27bcb751b7772a00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda156da3d9ed8aecbbbde83d9173c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e8527f6d89f235241c44398446eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe42c1bda0798f124629d4ed6e052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe56ebf97f9716597253c38342f05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a3386858f3b405ae7c636100c913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f368b3f49db5a155da5e7ff92eb96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d20a56bc0a4b734906727b34cbcea4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc9a6e4427d820bd00d5bd307ed522566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700af8ca3ac9c347f28370709b9e93d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8465ac1397934139c92e6c6d38a829568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5567b6a1716709c8971bef22806d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f748e2971e05b93984cc75d2a47d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca80ef51304d3ab42de2acbad442f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc587e9d04442d15c916f5685d5078c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca060ed2ccad2a10cd051dd9b6e6657573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e22306290a927376b6dc7998c76a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21b91baefe0f74d774a4fc15e53e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004855e3203ebd11b29d5a953aaf5cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadff1910b7c8c197095c9475923059577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0aac4ca1592e45303f0b5a0ef530b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf0c991166d5545230a37ca621429579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf7d05efdfa82f8b666e34ff2f6391580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a511bbf22f9750b360c1e145cf492f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f157a1b55f7d2b97f080e423c67b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0a40254c8cee8d378d43e7eddafc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b60e7f75feedf7d20b3f9e54ec5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28eab37404770ebc6735c378ba1ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec272b39ba9ce367f3c5141ff17e09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e405967c4153391d57a31f5dafc1d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664a43449c3f7ee2bcf687037cccaea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354818e8b160672f9974df12edd86f6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daed2e625c3fe8f0ada448bc4db4c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606762a4cf6e0939d91cd4c16faca1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c9fb7d3d34a38b1de0aa0a8d8e96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6933082c29afcaf467a1d646c17f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86200de7890cb3ae9a9df019641bda9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56edad50caf8189b7fdbf29e7b10ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca637aed489d1412029ad65a54506bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c41eb9f17c73dfae77f832916d1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada5de0b257654559a033c43b3876a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804ce923aa2772331d227903d86c257599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b51dee550d6a24752f55d1d86352600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de961f8b9e2a7ce9f12fcb2f1f766601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca8fe13ee78964235466e251672526602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896c796b40b0ce47653e75d12762eb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639d4e0698f2cf5ca97b8e35c345c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e258a27ab5cd3a110b6de439962b9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0109949c0405b10505ceb142b9ad40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e490bd773dab8a4f3b1199d48adde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd4471a842b68407fcc587f2b1e0a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a829522ef057e7a215588c6bbe7ce9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ad271ad30f386613953563389af2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab55e41c56a7a0acb9284cc2f2c1f4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672713f9019c465cfa339de862d7bae4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307c1fdffdde838db29a644cc1b5d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce02c0fa53e94b2e8ea98495af264a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372aba047effafb0ef20eb90b67cb0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a6f68be90f9dc1f750f71b0b0350c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b1f451d79b0d143727061760f923617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d399c78f70692625dc766ff5d79dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e36160ae064bd696af0146ace03809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929a3ae643e46d35f4353aaab10ef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fefb7dd7a915c416dc25dd52d0058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff60eb5978e21b52c20dbc56131b95c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c6fb1ca1894d9de483b4382b2567623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f25dd292b61eb1de210f2caa6d2f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de15dcae4b94d5d61762be72ff812625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0667f1e03a08d76b471d70360767a25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163f4c56ddcb1861ad5249e06b0db5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876b0f4300249dcc5cd7fd47a9a40e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0cba546297560e652c4e4aa294ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3014e5cb01e0450fcb38e31b6539630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89689896e5caf7f8fbd710bbc97572631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3e93187c58f8a270f5168d4725d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4dc9a44dc4729128d3639c71c1564633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e00540bd08a7b8e6e619dcf3b6f0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a1d2c7ab4285cf52cc5fe228b3bc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ec0c8a5ade593429e4b0e18ff88c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685d5758eefad39cfbf1dc6b97f3f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeea067cb2939c23af1525e526579b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e53dd942d51844829194e8698fc4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee3a7fafcdb1dbfa9c88665169c2cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3beccb03a5073beb669e98569e365e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e74b0b717ac0fb742f3c76a55221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e2afcef6d7fde43555b3ad972be62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffa7015cd1039ff1925bc0194a4720644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b4c98b95b16b1934697de87a0ec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b14a546d6abd6c0590ca585fb94c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ce56de5b2e6077185442232d8ade647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5689f36e53141b98722c477333748648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a694443499d9ae5e4995b1574b7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fab0ad86da49d3d8308e1937ed8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa0134abb8cb03c6d502e69c5551de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a0bbd7aa0be5c933a46975de37e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a737f4901f3c31c4e5ebf2ba362347653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82fb6ec0fb2860416eb5aff3552345654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57512db522ac53a2efa3f4a38eaa370655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b564487b07fe0149acffc028c937e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47740aa33481505bea9a635cc12c89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9531010902706527e7e0f7f6d3aec4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2abc6aa9d85ba4738fb823b8cfda02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d6a2ae8f625c41212432ac7d8217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575676eb9b8400aa8e2fef0fcfa578ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bde292c757a7c5cae12525ea2f4fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3376845e7a656392b5ae05b9db2ca3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27555f15e7cf393e3391d59ff813fcb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679117080da9d9072fed7f27dee4769665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825893b593ae62bc849d38d9e2da4b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45a236ca87f0727f3432a1d4df6ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013f44d286f59d6caf4839a52a4428668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab8e421a334f0f73ca5caccdcec3bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158f909775c564b134903da621e463670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e37ccc2c8b8d6d9ef53c006158ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e88cd5e3c01d2327be435821287d19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bdb76d26e089aab74db882e7a3a93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a009da220767230505acfb994bba5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854bd30d894a4d87883541ec96957a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5accbb6fb2add45ed236408bd87f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93e014b7e17d3b6b4cba561eafb40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a52b6435b84b643909fef34499210678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f2a42fb0dee56d8d2bed732e091df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5875fbf7e5e1250decae03b519270e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3e8256a6d481a33ebe781065d086681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68d74dedd1e026e4e442e955c246f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf41b47b7f114dc558953587883328683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9120ea2a5db98dbea65343cc15b74e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47603880baac021f29c27f802bde0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af651769aa9882072a62572ac0663ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c915f4e8075430d0984c16d2e047b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f1fc91abee448191bac611f66fe44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cf6c7e0690747f32061764bc1569b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5f4f92f3d8e7b5e75e9fd49f1767690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8d1ca3312de56911270dcd0312d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43cb0d2bc593fe611929d1c0607f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f8a5454e8828935dcb0b88f163afb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69a00f9bb53f1fb134076a130e81f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65a66607d75ceb449e2da716dbd50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e983b14fa5f7bcd50932d30fd859696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cd068c2ef4437d2cd3fd33c3b8e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0cf18ccf52d1d9a522ab4158a7c09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa95446abbb61feed5ddec45195578699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb375910ad6cba3f4795d729b6a3713a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0d6c6e5373b89ee458f38cc3d4f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7a4082622390a0361e97672a58cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd95190935fad3c61e519f5f88926703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a5eb427eb8c0133fce25cb3da36d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dcd91493b7d2c84f2c5b9199c41ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52cc496dd0a437787d4ba300a7095706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf013a7aa31e8d8e0115ab21e5185707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466ae9375c82e89769b161daca669b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff033ffec21d7c1ba90912422e5a86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be273de162b38ee6f054555139bb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840c0719bf1d86e8991a9c1c286c2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3d25c20ec1ebed12685a5fbd3051712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f15992d222bfd4997378d7e33fc24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666445fd551d60003b2dd757ef912d25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c605273b5643ec2d355b82f6867c21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30910862e07b5f995ee88fc1dda777b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a27ffd590bb58b4184228a8341451717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4231eb466d202aefe4259369c67a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7c9b4a8285428a7412de4749ebc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65efba6f6e3b025af05b0703af55d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43675734733836fd985b12fddde8e36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b03bd6065151302f4ab14eb30302722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7751ce7550f69409fa1889f6a491f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f74e0031d9d48ed1ffc29fa570543e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618731d01faae76a2d38104006c960725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948e96eb34e96d8c353a512959dca4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162134025e54c33ca0727f932ab3760d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6647feb7d8c75c1227a6f4b0c0e61a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff883eb4592e27608995aa4f49f2e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac5bff327aa22b4b1f05c21e35961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99342f481e0d95bbfcf938dabcb7a0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83b9f3512abae1196795369486a00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4d2450876f00ccb1c06d38d594de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f269d32ec8ce7ce42cd303631bbc3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5680a85cb3e0f7db74c0cc9015090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9082275e1308506d8936d17d7080d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12905e651503489a55d9332162ffa8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157653391e83244a9ec71dc166fa1247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa7dec0f8a6319639ddc8273f39f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5f8a188705b02321aec1747680ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb071e00bc23c9b55766d24b07d3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109a430c2adc15f8891fb74399f7809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad43ff3a66bada4f343baf076435c1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee70f947fc96dba7ab1102c1ce3da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f448d9ace08355ba61291a1a274d50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d0ca0cedd91787fd180024e6dcbcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc334003ed8b5bf172054d331148f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3480f13c4c053c7f29fa2d28e741d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac36f7080fa748c655f840cb7fbebfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403e6a2ac146917fa489dc9e1402e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab962fc70c28c60ec43b28694723651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddde442941346a645a285fbb7e0df5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0584dab3260391d7461f447bb4557c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bfdbc8e70c5944b4b662e95689c3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e723a81f39c255a9cf8d8d85acd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f0c29199fc9810bce318cc4ad673756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaad861de04f7ad988b0e3006c0291757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae1eefeb8027efc083c7147a2fb67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70cb4fc81f5655f09866e5344984f7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>