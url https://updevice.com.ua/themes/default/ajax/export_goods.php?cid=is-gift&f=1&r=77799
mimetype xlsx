--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d1ae5a74adcf5151def4b973241b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed11420a1e6c8d542de7f970f14d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551ad1bbc69f7df5a579a61f79175873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520590e060299d644c57e83a0c30fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386eabee71024499daa1ca620db7d3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2ec2d5f1145bf6dd33e60318429f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdd2691b1ceafdc5fca1a238632737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a8926798e34c4c7c5cc167699c4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e355597081f728d58674dedae1e3919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123ecf51d0bea467bbf47ff0eb586e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b95b00d9fe00c00a6c3487f556ec211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8494da75c13907145a93bd56ef3b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed083d6ae39ebbca08a7584be6c0a1c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f801768b6d8059e2aef5fd97a5b9de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ff8594a2d3009d550fad870d2e9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0adc2ebf83cfd71129d9266db788716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100daff6304e322f4c5664c22e8198317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f348a76ae82d7dd272cc1d0f393e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7305439e5fe1fa3798a994a1bbae619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a15dcbda031712b2d446c63e455a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78349ddc0483bc0595d8626d0bf05321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9008100e4374a5129238c0a02f4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd497857bf26d93ff4ee39971a83523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c0503f0e1dbb0b22ddb1272028e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd727663811708bcbe48a3e204dc3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16d2e31b5f89bdf895da1f7ec284226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e15045150a2dbb20f4b9b6fbfe1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef03b58d479bc267cf8d05728c3c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e57e53475bb80ee0ceec798ac7bf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e698cfdc1fbe3aa780f76c7be6f69d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f90062514582ed7d1af63239c62ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd5db08ba93ddb95a9deab58d6c5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b948fda2d8fb9cb3b83dc8dcb005a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669ce15a68e0bba5ef33590d95f95134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b647654fe59319f9f8980896186e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119fb70b2253fa243d9cbfaef365de836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966819744f71fc4d6630865452c7787b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66bcdaf16a5676e578309fd0cf52cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8495fc35621fa0e3e1d36ca909a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145e73b4378c8c13314e5f5603bbbf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588869e00bf64a23eeb6abda76fae741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1540c633177bae598b0cc509268f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c6275528aa61d8fa2e77b6c55de643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19bcbb7fc67dfd9df7b508e33ee8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090060f878795dbe6a982a1e20bd07b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd9846b4663a0225e6a4e21547e5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639345c6e25cdf09087437e4df340a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e489c6673978c80a5c0f971caf5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad7838426abb0f4b1ecb79455d8b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d987873fc50c6adb4bcc578b0acbd0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21be8f9fe0cef87609a18a7991701251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c57f0a9e197531bae794cc6872bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b0afb1876c0cc306025986f2ad2e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb7c767cb84180932a04e1438098154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f454cca8c4d1bccaf97e06b6e85a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f27376512c9e4357bdee8a77fe3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5577faf3ffcdd7c7242782fe85ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43859c32d0f340dd987d6f89a9f769458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46845ab1d54c84333d01ee2788b1b6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf448457c9dfb5473c1ff92751f9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d680464091cbe50d22612595eaf0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bd11a68135d9d52180c67f92b77062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb13b81e0f0edbfe90da9537c442963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853962ac6d1a1a21185e54d144684d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221cd894779a76f267dc18d5ce7f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b02aba23169276d3f0308f0a965a4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc896497afdcc215dfaf8d56906cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4570e5fb3768da0f94fc8e1ed187f0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cfe7d382897595af32951e26bb35369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5cd16a2788b81d59409dea04ed6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d145990b6d58bb7b7425718e8a447c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1521c4bea7d49ed4d780c8464e011272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe972a1fc32546d37344a86ec8e4e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262822658349f75392f21369bdf7593774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef141e5133f58dc999e187b448456675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fcd009eb65e59f30ff2e9d22be48e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef031cf4e8edfa3a2675793755f14ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685b086f3b9b9c609e90e98f0ea31078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723a830650d97ae771625e488b32e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9601a45af64d8c039d67d80ef03cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3eb12bc8b54a9351be71b211921d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927abff31abe95d8134b099d57a76b9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebd41bb366c49d659b28f020ca9bf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f78ad3cd02e0f46f75ea6664ce88084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f95104e8b06d5f8211b67ffc3f4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf13cc45a2d6641a293c42569b283c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5d41c6b5e49d53b13ac4c1da330987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad82da1a1d7b11c0b8f0e14414ad8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7b374aee600775502f087ce9662e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868340d2bbe6560ea64a8ff1644fae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42011046bd260909c10c83ac96bc6a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738af0fb219e966a4c1bd310063488392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561c0ac04850b9ee33098a2fabf50693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4258c92a2788832e55d95ee9733f2cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540dccb91700f60372b6941be4dc9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288087f90a66bd0e1cb0b011620a29696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b08ee0691022ac05a9429b369edf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc9b7721f676177442fbc88ffba1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e7f93712fd6c97ba03b51faa178b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e430fe4fd03189570c93c83638c06b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea4bae76472d024c7dd77b28e859a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b66cfc87e48ca73ec54396844386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ec30c3b1898e4d0102f53dc0d8c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89ead0c1c84e6b096d6c6cf6bbb94b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0c130bfe6f0729c22c51280d64a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbed346aa1a792b9489d216d48aa10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a10a8e2f8895d4e9a8d4dd320509e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312b2531d02d2ee7c511f62598333f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af6450ed9dffec73d79ed418ab3017109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbf327ccd89698ea7c1ed8fbb58df4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a92579ecd46ab926a228ca6307b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fdf0015c53ffcd9236871202344e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d084b03811078654e1d062c078ad4cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7267ec574d64c8b08ba61369815472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced3fb13ef6a27e89ff363215c94b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411413e1aa2972cb7bbda2ead22012d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1e42907179efeaa071cc3ffd7928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca605fd020e99e23c5a4d60ddbc51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d548f759a4ea47071df88d815223a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473f977e75579741f54b62e842fc44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb5eab973fb6ae62b89728d2a3803121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca75291204f70c190a323f00b0a3935122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ecbedcf1e6d5fa18bb2a05091c0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f771d8779bd3d4eef6e3a4664850112124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15b164c5795ea042766e9e8a0ac90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ccccc4590c94be2e8dece3bf6b7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13829aceb290bc0b403f668bc6eff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f4457ded1b593a58adef35d735781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda6c99e8b18eb9a4d52e21a14570a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b779bb3aadfbb4cc10b41d05657745130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80049505c2abb00cbcf10d590db2826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a3a0edc23fe869a855bb06fa1064132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3b17d3a8e1c9b65ae156c65bf4ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad6eb7ec75921e80b30c0d4b35407134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b7ecb5f85fe3dcf027d4ddb8b739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024d3a16e78c89d824cc53b0969fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e96d9d57ef02997d77e62ba5bfe725137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0ed4e6404b6246030cac3dc51def138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c780c38a26c52bbe6054b13b7a8b76e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54b21560755802c242efe2f257f5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7f957cf10997ded825a04e1468c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc9c48c985f9aa6e03096749d1a8b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b9e84f617e848ce7124792d5ed28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3ddfd392aae9fece3f3194bb908a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bae0ef349b63cee704f58192e54f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f62b87067fbec3c8542e8c68c70a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ec7f3e03c7c1bfc0f479c27501a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc7affb94e27ef178df7425e89991148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a8e9e84cbeb543e3a18e657ecfa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b1a9953b07704c95f15e3adbfc97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0fd0f076729d7e8fd39e18b1d606151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661841f7744eedd8f310a7fd18a4d63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286cfb733c9b7794b4fc79e7ab489b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc06821dd2803a7c15391e7acba507154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7994ac0ae318f80663d11e5874a05ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6392a9d83cb4ccde1307e98200e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8fb8c7bc9482b928e08cfa0b27acc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81997017e5048ace00793aedae4c637158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a8cffe2b066e6631ff156d649830159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a0a7a934a51de3949be7371301be0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d6db98d3b0618e2fff2e24c63d02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a040062fdfea0bfa57ec1dc8df870b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05c7440f1fba60c071cb802521b0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d2d4644c5b5688035562d2390e81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148df6380943c1d6dfc60af73925dc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6ce69a09be6fb44c15838fc3b78b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223a0dd922f6541bf78843bee66d62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde58d16c391a037d4c56447f32b22f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb291ec71f55c8000f3c1751230dffca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeded8ef9fe63d0d81fb390741212f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbf8d89ca87a277ba0d40ebb9073a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eec1b537ee523fd49ad8966b02df2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640fdabd3aeb206372977403c8c1739173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ffbe3a6713210c00d6bc27fcac57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe9176cf39d0a7660f1f4b9c9a4910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99f019eb5618b5e2b4ff82c8eb16f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f945744b99140f9b48a71493e0aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b13cd98ebe8754824870f1df8354178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb563879294a918c5c807a7d7a977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b209f93cbb85634dd7af315ab93f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd852693bbf36623897d93370fa1f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87270eb38aaf407b3d828d238df71012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f5eb5ff1867f4b4f5246071beb27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3562aab6302c91c5c7c42c90241666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab294cdd82537a33a403596e45d9b26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7104f3d1f93d4a2fc7dc4a5b5760186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8555101bfc0d4b2e76409dc258e48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83be00ad47bf6406d113f67439123188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a0eaae88e7c1a2a7a84ab3d0574cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f4ad55796a032a18900d89158ee2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb8db3c02990a0962c6541844db27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976ca8689b63a79e06fbe4b18cddc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245bbb465d8fc4ebf8937462ed972d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a5a15ccd48e6533a09d2376f828a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757fc9817e2fc728c494c3884daeea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf40e0a20f1e9ad3e88e67f1259d4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e8b8f7443aae777e0d3c6ee751f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a2bf57ca7d583370c01e6c9d54c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9746f9ddd752674590ac110b29dd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695eea36122245ac3103c23fb2fb454200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b4231e760713c5fe2d3417445f83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7700e836a0ac900edc5d1b3100461f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c0b400724b1fb257e3ee15f9c1d40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfd50e6ff6e0b368ed547b733ed63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7263609ba4c7d251107282d4030a91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7cd179ab348d9d88fa39a69674167206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36688df0184dbe2bcea201a6550b7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd4ee6669ee197fb293d647bb5e89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af74f6bf1c61eceec760ceeeabb1f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5151ba4aa9b078d005dada3f372ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec02d073aca05b6b21a6f30da5896b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbce93729160b10d933719dec6bcd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d50c7fd7a8c998f93ef144cb8435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665f0548ccd1c47fb5dd15c47eb9a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443dedc63eb1d26e0ec311136676cd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef4dd3ea321931a97bcc9ade50afe5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e741417530f50a0f6890f2c28423e4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb394dd5360f3bd22e26d1a1aa2172218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615006260b06c73559f50476e2f5050219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd5f70419fbd43bc6200aa2f211de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d43aed80447c2bdeebc263624201221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f10c53b6ec3217f2ed469f938651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c59afdaf2c9b033237236a65bd34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d58a557d971ab71a6e2d00380bfc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af162cc0c2bb96a87de41b7e72fc9e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74f2d24ef4350219ec60ffe7f299a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5efac1e36f1f44afbe85b31a4fbc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e154de56bb196958d1f87f262239387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5d97a81593ad6b4c95d7ce270dec1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd835bd6a46c3a70e63c52998c3ff0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60d7f6c03935581626186fd34b49b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94bce40edbea9167306424e5783fd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a0b422718be23ec48fc375b62645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c880469f4447a7b4cb399187edceb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4abab6411bb7dadb0735b86e21ed9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165fe20b0a89454424d33e0a74e177236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c44213ffdfe824a821d55b0af41be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e00f74c850f7e23e5ad25c93f2a8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2bdc88f64a306b0fc7198ee18005c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb62bd675bf73272e6e13698212ce1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872caa66ea0e7ba7474df6d48a10c3ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5980232633240f3023516463f49cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc1070ee72452a1cfc2f24ede16a20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0163ce2385d61abf75fa305bbdac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23ae1126d400928e72b11bd306d955245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce7125e94eafb2eef9cf66088d25b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba39a1e0fcb9c60e3a5baf2e9b72314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f315cc714248db71209c35dcc3b16b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7cecd17719bcc935297498d68599f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b14da5cc3efa8cbd003f0f652b558250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdace28b6df8e9791c9d4adea9383f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2463691affadff72139299fe56f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103c0eacef8799a2e131cafeec2a75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564b354c63f6bb927bf3c1521a132f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39388de3852b163e0b1cf380b2a5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6929ef4e26c247dade0f2f34690c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa89de6f57e5148939184f57693dda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162339aca00427edb8b749e8fd458ffb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a689624d531af5a258803c286bd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fd06af44f3560f219cb7ea4ceac9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f989124b29e7ab4b48edbb7d86df3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874992209c7be7c7887590dd13ffa19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd287078b42540916ff14b922a23ece263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04541fe37b73a93e77076c3dc46c14b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0777d451549219080a07c6779d6d74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e219188308afb4e0e571a1077556e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf9e4bb190d680a43cb808d7195e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a0e7f76e9356e8a998bd2be5a68f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882b9c1d3c7e622561287ad82c64a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d6bc50ec8660363b3cf593d0a2a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61fc759cc05648c4dcba84bd8c97d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7f2b7be35038e0b66d59924da8e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feaf824d8d124b1a83f52c5e28e359273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113ef2ca41557cf711cb28fb57e71a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67729596de5b5cff0848f02741ae5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3f42be4a16ef1c2ab10eb4336136276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f012e722274069c7c7296dc9896336277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756728b1d9f515bf4de48672c29330278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b565d1e83db88d09899441af09bfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b0ed7c74efaca31eeac5a5370a33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac3c5e059c496432dace5f1202e92c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec680e14d6d9248af7ff050ae8d860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de6fea8ec12e081fe5690358be40a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae140b39483804dcf4634e68359f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a927356454910cc9ac2bf0b228400285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5262202f5d2cb3e072b0bbc4ac55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f53f4b9a6ff6d131dff25821af403287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc366446653255b35f260c10e132dcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dbfd7b0be296338646620a71ef8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9684997b40bc661a553fea237c7080290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13466ae32737cf53fd3f6c20d4f40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8f257c6115897a249d4356adb415292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d521dfeb26f1ccb69d13cc5cf8fd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69868b986027c9141ef9f4a469949cd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba31debd4bad12987470efd9dda4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143a2f2db3f10b6c05902cae334287296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915699c982265b88323252227b29b9ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c72f91df9864f71d8bce3ef740175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01079340e01715a1eb703e271d8eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88897f5062586191e5293a2b6323ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1347f0155a1829c37f40caf8ca83e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b80fb6a90ea782e9c06f52eeda4c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baef8e72f4b2d456938f3f9cdc76f73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2dd03e9753160419c1ce7bb317662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475dd7760b92ced368c16bfddc7da37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494b47d569d6e816f64b85727cfac11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76507e533f9d7e21100613912664fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594fc652ee43564580cfc5dae27f44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e44100a7b9c02644764ecfd59acc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427da8c69e6a2034168fb99d0b4d00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c73358a78fb6cc1bd1d6e94e727c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0926aaca7d10a83030085ad5e4ba9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27136e4f22eb7d357e766e1e2d02911313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124a418b4510c6bc228e54473e8317314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02313ca8b650f4c443cf6b5bbbd484b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4573816d0b3274e08d56c58039fd2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d21dd69bbfba90f9ce0ae2d82de88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b38cc41b57c8850fec1e4ac813fe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1956a53d83a6ac5119830a1a8d993c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087f799c956bc4ae763bf4a4143e69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754baedacd2155f40ff766f73f05fab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ce2f45639dab4841187a7b1d7d5e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686ce06835715c74e5eeca0b152c2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b941ee466f22431e80a79d1c4952a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba11c608fa24e5fc506be3c052796325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b46a6c86dddeb034da550cdca7a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0614ad6d4c5cf69107e5d8761aee5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082131401b1cb174d7ce77ccd12886a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae246c34fd80df2f7d7de1933cb329329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95a6781054a75ec22f4c736921ce76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736774a105c19b7f92cbe9556ca699a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52283c2efb0b2ba75b38fc8fba6c8a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f2d793af01710c1adb4d108a685c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04140fea228665453c8a73cb76ea2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b36ffe597ab805e1c475d4b805423335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0d18591d852fa36d36703cbb10e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054423381d77a5a395c419b38a8aa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878903d99aa67705e5343040bebf627338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b18f1d06c544d3973cae2ef67a384339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badae826c2cec23321ef4de4ed3e42b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f0b00390902561b46ddf0826800a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d98051848b5a2962f2eb8f6a59c5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b9f7f0da9073da9009efe098a930343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bb5ad76738bc2ee9503413f9d368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d6e01f4e6ee33888413390616b6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c505add347e8281e0f347c54d76ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13406e53419232f70284f2977cd04e71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f02bbe418274684cb9e043ddc167f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d578e5f5f3d74486e2c3f6191f5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c7f328658d76cbac7975bd2cd555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b78d47130f6acbd2bf6e00950eb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3589270c6a1df15ea75fc021dca967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07df72758df9e3a783392f0b34861e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a7db39647a9d3f2df87a269bef06f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331474488a22aacd54d9ad73224103c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec01387b865343dce5bb6f07182d930356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e876d69fbd7c9eb5fe362ffd92593357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae38043ed8d20760bdd0dbd3c8138358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1668ad2ecae6623224ff608da93c05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169231f884ecc663b21ce0fea330bf51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be30d1a668c68dd4ad173582392f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236d16367b8697cc0583628a6ecfbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5d8d4b0630868ac338231010efcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd621ff52e72807dd82e64b24cabf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c2385aeedf584bd05f6c56041ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3c6542fe97d4309ef504819f6974366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a9ec0fa43fb3684b42b008824755367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b75713e4bb8bcc47a045accc41300a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195388cd222736201454a0821449c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8751e9dfd079e01fb1ffbe1da811e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7fbc348144124c98c2e1889aac5f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03033bf203b14fa676b8746e1221511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37af8ec137ae7e1adb0f7b1482d99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee30edb3242aa912e2dd4d6518bda7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06bed600a6e8e4ada6ee98671e45d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35fb2a3fc95298eae34db901e55e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d00961a3917afc094504bd5ffac919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe7cdf0e6aedd29a4981619100a66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad92e91c418311d9522fa5f94dae61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26e2bc16c7c560ad3add5f1c6ee52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8087a39052bc344e9ef9045f6fc71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b6d71f1fe7fb4dd49cd82346d3d05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73de2da7ac76c19b965713edf14a8ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35342d6634a2ec711c78caf41b862384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189de188f9b081e19456c096f75b6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab3d06d038baf68c99f68a857a0c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e7558cc3b67ab9af56b16709d7f75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758d6c2b18d24520f0030dee453c78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1093edd3dc74608327752e220b5168389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46f6d118e6cdc14fd37d1093afa7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c57c5fde02d5cf8bb1afc82871477391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ae2a428543ecff8e46513c2b576d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38bbb8686d375149e17f422daea27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dfe15be739124d9890706828a54b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939fe547a6ea4c53e14b23b1a5fdd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb0360f4de5c2ee1c2a995d510f83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e532706cc4c0bd9a4d93de5e9a09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453de1eb855bf0529533e310573367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b7be99bdf51468042358b783054e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505f08981b23ad9327131383f10f815400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d1d2c784573c8a8e8c065c4174f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae3bc26ab30c75a90f4ea462486a3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078cba8dffe669ec0e9ebe236285d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3b3c96c526c3aee196262ede1fb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefa3715439cc17973f7599e302add405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81223d87834a3df9f6ec802b5d27e8e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2504e642cecd76d44616d89ef89a81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216bb4257c1056dc3d3341ef3744ecc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1eb5c109be089b49170ad1a886dee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca15ab984f86dd63f1ba61b148ed3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07784cbd625efc0aade88f00b69787411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba28e51a2588fd022a7f9404b76677412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4a2ff30d3484598216c313ed9477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c148699501b9ca2f0c9c7c285441ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1371dd74dc52161e1723a76e777c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43bf4c0643444c66c27e84a4cde83e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92952f8607f160172afb7ed04125ea94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a12d840d2cf4ca79e6cd4540217c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388137926cad33dcb74c0be5705c3ca8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487813db16373657005d5467aa7ef8c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd58c22e8f44f7b4c244b990d515634421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28521e813ecda93ff01387949627e55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c231dcfb1def8c1f0c6aca91254a06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b145a527dfd24b420923e4b1b35927424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8ffdab8cccff35e714cdd7206013c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2afd8c8be6362fab0da1fbcad06a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c4e3c20727f8b07f8ae873e50f8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1ff21b2b7d10111aae99306fe1e84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b9eaa9e8a580ae420cc113d88cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db170e2dfdef3d36406c2f0a9283ee3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b3f87b2708cec38ab3d18466ece1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0bce96ca2659d0a34cac2afc7b91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e249406be875bc4a26dae3c07964e4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90630f25eb420e203ea0c5a367627a0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e5e86d0111efb16f3f52e37fd3e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab475b811a787e6e6993577a1c0f29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c59b371a32644e1c78ca45e4f153e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ddbe65dde6cff2f673beb085e6c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32061fabe54ec6f02b9bf0ea32d35f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef4f56dd8c84354addbc6c5c5c1381440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533f64294d74527d98dafa242f21fd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6c359e673c7c43e5f467042ccac1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a47906c84e92721f6c49a0d8cad50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc92d4fc343bdaa93f9f3e8ab6341f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522d159ea6e25940b6526ef8d122be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47453094add9c23a140b4c71b06493a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be7a8b9c0b19949f3e4d34463dd77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d0012703fa84a5d0c9084df5116d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c3bbfd82b34101cec9af1bb3b05b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454b0fe9ffbba032cecf4265bcd563450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c384394459f6412782eb33da6ab5ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da8faae69743e8f3d7312d56a7676452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363da60a697cdd574bc9883b5852542453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69ba7417015a61ebee5c696e5d625454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b9118d7da011c4273bc73898a7a90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39de3689eb02788bf2f8409da62be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8825978cdd3a035b536bbb2cbb98f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4e9402d141e39249e46b95e45970458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66630c26543a06dab9749ec621e0e25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15573d9094734f01e94be3cc3f588bdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105763f50d2625f4b61154bdd06a984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05ff3dd6402c88886e34cfa15f0807462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b96c23d98fc012464d9dc2d479367b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607502e72b4d44e60aad86509906b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44cff39c5673565a751934b524574b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131638b1beaf26bca648d9f7567d98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f7943b91fd0af122186d0ff8c313467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c22a56624face508440269815fe5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bece5a13d3460f2b0e942d7c99a5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a89ec6cc1a2ec14dcb19516952c069470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cbe4fb746dcf7bacc729e3f185c33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c75f8800c8d5a99fbffbaee2d3a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0eac1d8957e03a32c33cefbca953e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ba60c8c81192b9f963170a1179548474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c565d9eab59c7e85192bc34173052a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecb553cf1a391f68377946b035877476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa40717248b2c9a1a152375cdc49fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68378d1e4169d6254736b768914ea0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f4afe1090368c75f6fbfe117cbc20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8edf188ccdf33f2d5bc581cb6de66c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e295a5a13ba08512ca3d2c83333f05f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676e6351ff8259295f6e2b17ce4f81d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e479c70e805754834f359e9d1e9f07a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b3bbf3adfc2e00f7175b5929f7804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c707aa08f731b089751a24a3a4863485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7dc552d0ca3d8d21ff8d34ebfda8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f25454bd677765263f60cd536b3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f233dfe1294f5b7d0ef4ecb1c21e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4b1238ea427814e2ff2c4a03a19a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d7bdbbe94e04db1522212a0a815e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641cf9f984c0e92332ad1b7e3fd14bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6c2848d8733bbf20d46acac46048492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e1ab78e8cafa8d23c7b7c03b1c63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1484b0aeda774f9eeef4547cb67e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b902104f52d04ffa333912ed4785d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be38b4141907a35bf59362f291726a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244bde06c73c6c8375a840c081d7fe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0084aa66cac1ba9b4d90d87e4b7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ff6a8b0066cf58d71d5a5361adc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ffabd19096f2aa6ee7ea2ca0f750b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483fbad8f99a1ea135e7cd19c7f8cb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239d439b07c5edb5aac68a98ecafe70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868c8e17be98470e5a8a3801385341503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627fe5ddde62f76106137631a8ffaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9784df27adebd4463a6011e8a29ea0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31ab7009eee1726b1f21f801e1ee28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbd2019dafdb8dae51b3705aceb5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606d5f062d3d2c55da15827a2f23ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523ed003d3a5256d792e261f924bfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb61c6a4d13e4a6a7d068aa270bcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22247d1a750146c11c8a773c392142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158a14dbd8756c5a169084e57e3d72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45e5d82d81c8b36b703caca9af3252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc37bd9321696033469d74627f7e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a52b8a04064bd364bed2729fc4dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb4ab6693dd67d1be5992c20a7cd42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0371bda27ac4ad8528b8fb565e6b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a86bfd7510e30e992c16165bab092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f13468b13dedb5d6e9e698fdab34b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27f372a8cd06118c11b8da5714f4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64d7fb39dc562f5f8df3cae637196521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3f73e40bd7fccc725f597ee587cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8181f0a17a6c4ac12783b20ca2f96ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0129e844d529de94fa920c2d185010524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994bba4eb55bc1a4b286ea464a67eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af85916294acf916613753c1fa4c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4172bb4d6ff081f20fe999b2e385b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910e50509112671f7bab5450e5a181528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a64362947146372f5a44ced02b0fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a56390e394e68d87164212474e6a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422c1f70777683c532362e40de8900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b68a694d7a78dffc10fa4086098c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca6d7184b2b34c23ed80d789be260533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73aee847f4fb9b0522b7ea3cea213534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06216c2931c3ef7d854430c01b4ed40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38ffb29d8bd0396ccef381da7ba57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446ec9816b927f106064efe39070708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46651efefbbe29cf1012e281ee72af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805959d96a8979a0d8a824c61afde0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cee59114d7065ac9cc05065da0478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcdc68048cea5b48ce0345411da0ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4dd886c93139f1eaacc72a20df54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04b8a28124309d32c25412ce9b945b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f22c4658e2562f0f9c9f285f2a83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828c716aecd6ede19a155fe96620b31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9b51b0e7d8877179b3e9b739b6e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fda123f35afbd85b542eeb8f8f849c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a18e405c98f06e2569ec8e85a5745548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403be408024b72b1254c3538372156d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd191dbbea5984d3c0358f7d0416fff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2d813868dee8fd5b8636f67eba89e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0546e32ce7f39b8718a2366a72dcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe9b8d881766a145c3ab91378fb6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581b34ad1d67c3df512d03a9443bdf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d32f7b25ee5a0c30b87944b44a1b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271ef572fbabde1da931aebd773ab7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3abcb58525c94f0ed7c46620877e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a180838e88024aab9cbee35d0911d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266040bc9c3e7a320412d37e029447559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f308c9cbfc47f815a7c0c0fa9d4a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698443ba364908a1e6a315a1c1bb6a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd05268df6f7a50f1cd9f15e02d8c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cca67fe04998a6b39d2c1b002f9c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c9746a29299b5ba1c1baca999fd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb00bc501a06842412d90cc489a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59a2121e4f22dde394fad9a69c350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c03d87b5b1c50cd90b933668b67dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da84a81787d532d780bc870f3d7cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa69bde6a4d669a033b0ab86e5e8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7702f400baade505d8568f1cfb3df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74fbdd3910df9d08e7a987b198edc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a9de7730d2ecc99c0fe66a01e12a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db488e501ae870d0e21c795e4094a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39981190a4ab7573c01e5f0ca4e5c0b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb3f090e654602308d2e57cd6acd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e704366e2dd6b59806c5b52f242c37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674544431459cb3c8773c15383c839577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e30fcaf0c06caeac157fc3859aad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f739ebf6d18df6059053cdfc6087b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f457bb501dffee7ed35e17f4aadffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372018efe7156ce32ddb04a4d156d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca73c1551165de7666b2a28f6f1dd8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469bfbb2139c95d0f59736be742886583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ea06afe0d4de5c16fc89c5faaf9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898c8b5248d40b9b7d61f3651b0346585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c5039b82a50838aacfbedb839207586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affebf4fc014ca09a4c8121b3ee8c32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ce8da1d402ba469f463de069e66b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf253154a112bfa51d346e783dca3e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5f627cf21721daf382b9c33c9ab3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8540eec26fabb67df1acd84b7e8d49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0b7308f9aca008d3868b26055b18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5a01cc6a3344ea8675f4a5c87d51f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393d5435dc5f06726f1f183882e6b33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ea73ca9d554059bc193059e7f4aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8876dbcd92418eac341947f02bae94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087247c9e8f7bd3b957e69d21b01a697597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da268780dc64cee9b4e45078197caf28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049ab39118610774dffe5ca403c2ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8820b401b48af5222b04f0497304b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671983d870ddea93b8db3d976146dd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb046fa90aceb5809b9ae1e0e456d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a542bddc2dcd23bbecec7bf9326f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a7ddb431be670698966cc4e45ba4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee33ec243e417d5dd44d167239487605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66adaeaa87fe19a9f57fe6c48092ef8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a3d4046ef8be1764107cc42041a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646188a11f0fd8af7131b60d07ac7ef8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a44c4bc815745ab22dfa4dfdce919609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f50ee11151a212289972f01947d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43cd37d8c3456aa822e11ccd3a791611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2805f451b2e8848e1bdc2b92cd675b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56bc07d19e22e5af9648f6e74fb79e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c1eba3f01079a25eb113bd14e0c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243687f38b0edb6f8f289aa7ebdb1af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510032c6e059095156d4de1cd732b99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6714c96a5d3dc63328cf1082ce5ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168349b8df707efb3f6b899c03cdb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130ed9d64d4404737c198eb600bc00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535e7f7139552b042ef922b602f1cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040070fc7cf98e353e11bbb3781615621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d8445ab43558bb3dd1594dbbf5c3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3867d0a9596d6d92d65571d7ea52ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40adc640c482a0a2de4a555ddb584624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a28c81194623c9de0de7848c4212625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1743db1d16d3a4bf6d028edf33c9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e06c6e6af3f9cbd821c8e4fafdfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176106f9d84e7e9cccd504b38831b4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639dbba5094ba96a346224f2af5f18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e36e179ac4ffe03e34c2695520a6d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e17511a7b7a3d3d95e7e51f6195c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd43af2f65f82d477e9afc76ed60c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e08af6eb7e09802d15928bcc7bc9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ffe720118c2b1b688b35fa757b2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92267c7b8098bc9e3bc51e51695c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b3a286e8fb3f7a21d2d1a6751a4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8cee88479b37155b695a305df86ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295aa6e785a04d6bcc31d61add9fa3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119bd4361f5f28407cfd8e3ac9549b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8867fd4c74ebf1d6d4919445e65ea13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea63c19885744e58730a6782e7e91e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a0ec51f95743e72149d64a3c24e3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72824782fa1b3fd11a6315ef0148ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d961c296bc207fa92cf21af006348644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab119bfcaf9f6646a2abe8ad92d5aba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d2f52a8627f5b49de5a3ec727aba0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861bda0b7704f9671357ca11b83976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ae94869c2155141d0f8312c5bc7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b36a0e5574c478ecffeec315b97c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba38736458b517b5845216f07a80f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569bec308923b4bfeb0fc5c1198e5b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faabb6026cff98b11ca62fef17c6143652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936447501ebed72861778d9589e2d8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c3b07073d58df7adae7af9ee65627654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215483a9bed3cc8406412d682ec07406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adebae396441434c6838b7ffaca0ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5d2a8757b84edf3f3a305527454a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a9b9c91ed14bec9bf21319bd94f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3220c7aec6f4bfe897c5625e00483e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf757e22231c589a85e2ad5240142660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42febb124a6cb8ed2df6e08910161661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd6872eba5b891ebc9cab935ca6e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d82438e332a910901c5771c5900c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5beb87479abe71405e8d539e0fb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195d0e138d6a0dafea46f4dfb07583665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5bc138759dc6a61cf847d20568ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1af2b40a3308716d34e7441e1d2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185354b6b6f75bcf99868d04534d95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca12960bcec954d4f4fb703b6980f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a2944247f02fc95c9315e8150aee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c53a418d52e5bd44041fcbdfb3315671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74779f137817f63eff8f5fcacf15c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17adb8999bc9b08e6b10db4c938a95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680453c8d15eebb8e6ae71638bc41bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344323d995b85e9b17a7403a5a8c1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486dbd9da15c0ba93e4a18cd1d09c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1d7cbc5d50deb52f3017a3cb40de7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae8eb75247d15ce6e2cc43634179a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739bae717c62a0a058547a105646ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28172f5630263a6ad4d79e646bd398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f0bfbfc0267516dba1c913c83eac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804c522f525b66cddfefa6fa3a2891682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2385f19ecf02f0793c1d8f88765332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c6b0b9205d4a366135c7dfff3a0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd190f45474c32064b37f0500f15b7da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b072522628679bafcb00365e74b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53181542969d4473172c69340000315687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba386b9322e1cdc8c1d25d01a86ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289335da7b373b8b21709682d4ca56bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df77f9c1bf07567198d32d02b763ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca72ff31bde82b5d3fd69edb35878c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29467d5f8d846b05e5742dc51a5a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e12730a8d082175ea5c6cc0933a78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15db214f379dec4a141157596ecb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44c15b0974e4b187983910fb2d2cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee0fe1ee8e3ca737a81c183e1ef75c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec463f6268b77715e7e213d0b56f0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c08e4a03aefab911a83eb86e5bc8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534847ec314b9b14050284fed1e204b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c125ab078f78564cd53c29bd3c04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4a021c1353ea908f2162af81a734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f592edb3459e8da3c0dcd880febe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4350751d5a60a48bb2c292ddec68f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283bf1a7b42b1368f866de864521aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7816b4da6728a3c11039dfde089b96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32aae97dbaf4129ca1864728b109e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe5526d20db2a5f8cb6283c2ce42cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eae2a9c1598753d23e48482a8f635708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d9750a719f6e2feeeca60ba4637de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c4bf9cdb11d6e8bc6f65a5c69b61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5ca58e20a477ec0e819f501848ec1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dda679aebef71cf55730daf30ed7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba325a881d46734897d3ce32471e8a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12c1a55e75b2115be002f355beeecf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff86e75c6d8afead72c5f91b7fde06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78aaebbad1c6f931b524108207b40f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a5f311e500e49feff5a0eedc34521717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc626ba77e68395334e0723414a5a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615533d8c1131c1f37939522a1e3a4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff27846d1d8b257899f17057c1e970720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380b20d3b2efe8122206afd4d3cd03d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dd93b82aee0e3ed6280a96361066722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b919821c05361b337da476cc3b51dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8699f4b217e7fbf1639bfe3e7df55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b6cc6e9472d24a00b509ada19c205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afa7f32146b8355ee2e7dd5c233fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fb784d398688e10046f9f5952aa3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429548e4cf87ac4aea62c910adb6f9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582253c8cbc059a95e715c27c65e74d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68793ee0a6754ef25e07288f01eb3229730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0654256713ed22370be833dbd4b99c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594dac9bf092af4783a5490cf7df2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8f12afc646936f93aa1f62210a23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb338de7b0818fbf4f5b4e0051972f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fdea7a2212b6328fc75d6e8f8d682735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181934db17b54b047bebcfcda6d5964736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b517a558183db8a65e1237c010f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f598f38ef070fea68a6b0139603eb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ebd27bd278c3cb700377d1a4f5e78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd811ad51d8eeed085601383a0a953740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777451cae92784ac9df3f16e30e713741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9ceffe7edb0d169eaca1596c341d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927c511b63e27310732e1ecfc8a5190743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325252ba2ba7dd511c0110c57501e76f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e89307cde3c5c87e076fe13709f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0f6bbfe628b4dd482ba7847f32d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3115a429ea6bcf39c0c8fd8211072747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf28388211ef8d77c15bb1c5e9bf26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b9795b826f151a96724805892c139749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8a57a5207d87f954329d97f52103750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de611a8dd877cce07f9ca359c35a289751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507fe8e79eeceb30360fc888ffcbc67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d7b2d7e34f2a950267d69c52f5452753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fcd192a4cbd28e71cd4bd1941ab78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b693f7f76931dfe54b746a44401ba4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e675bf38fe1878944c5ceaaa4361756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921bfe1408034b9a08de6a7236bae39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841108955c67ff583d272cced0f5937f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520e6b7b0929832d4197355badf3a98759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17189859a23d8c60537b00145b43872d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d08026b273781dcbd1f496b1458c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a352b374cff41ebf8a1dc880dfd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deecb22ad54874ef337143c83da35224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73a2ec342070cfde1e36ee0a8575e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfd848fe1b886430f2e7ba41003b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe42a0ee61bf4021e6677c022c38087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6161ee218901c43ac2f33bbe61f958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0c9e698ec0465aad1e5e8e3dabb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983eb2107ff476a858b0d60b1cc73dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44badc4b1ecf7290e7ac21e42679517211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4fc3e9ec44390d94a191f82c018712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cdb60f642fa0c293130e1fe40d2c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692a594f2dbfc8dba97c566178891b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff040e23517a4ea1f492d45acb43b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d55ef4e7ee86763fb2f327e933c7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061992c625c931036c129a88afa5bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77877093ca3af0888976dc3c34034718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf575a8331bbe25550537db86362d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d366d94c6a939c88fee6c27eb029f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aac2a08e1fadc353a33874982d39421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f61fa954e437b13ac333671b0b24d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6ff4bc228e4e2d07c9d03815d9b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e5941fa62a4fc012fa57d86ff5e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3b1770b56fb9fb5bbe614434447cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192d4c85ebed9d0ec2a1a5e2c3b73226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ecf56c0ba25a33048d76c3cbbc9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855f29d2d09250da34b52a33f8169b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c2b3ea1d1983a7d8b179803a820ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c6acac304cef026b9764c171247630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937d9a1b930bec0dd097cee2b597b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4da41a3dc2f5a3c9a737efa9dcdda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d42452e3fd9599fc4ee95711d853e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81d40d5128f2f7b9938fd1e4e9f7c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec1aebe3411b36eba25d4f3a60a25335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1696143106bb5f04aeb2e9d6b929b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5098d43df8aeee8a2ed474b7858337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35bde466a1808406124a745d59ea5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ec87c39f15b895af7d619229820f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753dde760ec8617801f5589f44448640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676dbfad639e3cdd6bbabcdd2a1d5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a3049820bf3a7b37b6d370c050d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fc5c588699f6f45f5ef7bda8497c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d69641bfa4dc77a73a487884a40644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853d6b12fbc6089317939971d5072645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8ed2f13b47f415f9a5534e077f5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20639ad891c2e8638f8b2bf5ff71cd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab7af7ccd41b2faf49295f5e06c7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4c72521c6dcb761aa51421fe2361c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ad22e1fc8f017a0f9a4c2038f4fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c39928b5ecf578e412610c26600fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb2cef0dab5e90f3c1db6a66b8c7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99bd7b8371ebed91dd21eab25de2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866046748f0167752993112a918c994d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d42bec9453a0299d636f1fe98830655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfcb64280974d1f58ed3245525d2a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e6b6ce46dd88495bddcec51be0b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c3d55882c6c09e623f239f9960bd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb6a0971eb191222b57b4dfe7646a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40376adc31de5eb34c97999fca2d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662b1ef45a7a18cbceab169df76b9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadaa1ae44aa32e420a2a0b551e900162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4057bdc96825535ee4f7eac1d50a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8cbc6518079daa4ebe0e4de02d4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90367e45b8d42d289c7643a61f1febe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d707338c7ab89496591dd6789682066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc576c716082f5455bd243b0b512467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686f034a5ee1a20686f0c39147e980b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae137adb2f37e2832a4ce60b21abf1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59580ab02743a254e66b92dceeb9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77eadd5de1ac032a5a6ee01ce3068371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f472a9e01db0583b6cace1780b6f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a1b640d4112bbefec0dc98d19683d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5bbe4b6e281d247ce4b566c5c561174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185106c37930667fa8814525930f1a4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e46c94927b7e8463f2533de83ecc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc93a30aca51175900270da88f0f3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa63b27a1a531fe527b778df4a11078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595bc7fcf4cd4c70f066e3d61ac4fa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304b9d5817898b1e94a40ec3bc6b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f115a21a4e361d4adbeb8cf320906b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ae0ec9779a8a8017d34d95a05d0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de4460ce2cce3de593ace95c027a8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6248f610353340711e805d6ea641484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc815548ecfea57908730327ff45ce6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947066c0235e2f5c57d9190097c9c9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03675681ad387d921a71558de41308387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49157bb936b8190be5760f33c7235b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38d23752fd46c0f86ba6778405ffb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4cb7a84780c1095b37f3aac8b41f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7224d9e99940be4cfecc8e5db93091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f11b6ae23a249c51af34643df480092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9c173a88cd4b837dfeeca94e3d0d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6faf05d85ca9a64c415b89f7f3ee794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1a4126272ad4beb40b7910818b89695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6b02f8c32d174b2853514966fc7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f1d760e2c0f3c8ea8c380d5eb42b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c8549677e53e5496efc5e0ae4d04c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b470386e998dabd5693838bcd94bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f32d094d0f72e8b6c520328f2af81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e0f32195d59f9ef5454d67c8d0d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a3e99b3230d7d527172feab5ffe9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d48eda9ac2062684d617515292db9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6503ea5951d20998d244b7531c6f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c51b176db1ece12b87f1e5a1a22a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf6640ba3e0041819f33112266489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a814b5bf02008c5786d7191c55348e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c647080dc77eefa7fbf3f2522a6eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceeac1a0ac5d15b864f093d6a6a917109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2fe430947b8bdabf01e647646d667110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aecd1940c31559c64933051d6148d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104824c500d5fdd008021cfbf0cef16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ce628020fc27707c95f5e8ab9f561113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777bbe623bb8a437c605b4eb2fb573114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15883e7c2c8394873774e980e4e37792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40f8ef63de5410f7027031600b4d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d777737097264edfbd2863ec8dda9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442e89412bb24f2bf69960db322268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66518746a1381e34820f2fe5524ee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe559a17bddb5436d8fd21029537623120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59500329e0640953ce7a7260e39f9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae12b06a1e4106fb26b5aca8c4aa77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e1674e37f42fb9a47d9f7d03215d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bdd3e7f199497f3a86290d22dee27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3240ca11b5a30a1c59d24059b5f71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4f7fa21f6fa16836f52bbace8a13c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c0f2c2ff9d51fc9452b03a5d15fee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884c22dd4c9339faf2688dff4dcdbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46315cd6309e7ccc31438c74f6401129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64407e54db59f7f4a5fb236b862a13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6550394462f2da83b73b801f8b9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c4c2a1f1ab11f21ed51c4a16ee0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cf19d45b2c20d3fc0a1c004db38e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063d890f02a24400d0b6134c76e5ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803737d542799f8a4e0f13e6307f4425135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3b17e3fd033e79e146b9efc4bb8e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526a0fbfd94725c695e9c02e6f4bd7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c13b6f75f4eba21f332d3ae7a63fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223efa0cecc6182f2266b9cf0dae9235139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ebb9649406bf804c702a782ef264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e95b5e37e22b2fc32d935ff103db89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f77b0e5b87af9c8d6d3d4e7092866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb449800b1e9979d3ce58e1071eda0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110eeb7a13da034ca61e9af34567356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e1b32914cb978e821c599cf43c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5813b780387a5dcc3b0075d42d6d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b601d56fdbfe5f97f734d6591c1b3f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c935044b57d6225b958c192cd3a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5ca8786a1bd24092d60edc78e213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60936ea598b73f598bcf38b3c483f246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a47279d5ada7088870e047864374151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5475220ae668b9da54f94f00c882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e09a99c3b7de60200cec9a92f748153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d82fac9c8c42f51a99660580607c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c7a831375c67643300120a5543aad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf9279b6aec4473d80712c53d709e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ecf4c37c9d61cd9924b6ff8aa52b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257a7c447801418c5e1be5f0c3df1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8381409785d48b128e44bf62c18709159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed6254b01a8f28774dfd493e0f79f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1fb3ce499a73878f4d9fcc2cb4aa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ea98860ae4cfe8c88b08a7fa7be1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd22101956497558d3260f7e2fd9bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228c1521615aeb1059a5c0445ec752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26debb5f15bdc099e921ddae18ca9921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f09066b08cbceb686c54433c4450166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64662fab12395a552eda6ab174c1dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c01d672a04c25d6ae5cf16c524bd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9aa8bb4d4783141dcb45acdbf56df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ffbb9236619b49e031004e0921fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c36b8c713b8290ccaaaac2ca803068171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf66dead0df597a0ba13d9dee7a0e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3dc891fdf61c4f3393d0096d91bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4fe5352a49b025d66d6256bdf41f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8af2749dfc9fee8b40b0a734c8dc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd6458525f6d29200313b37cf8b5b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f507d2d26297af3a065cf47e5cb6c2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14cd67edf22f553f1a176a0d152023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c948cbeb486e950bfd52a941662db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec35a67b15cbb117ac4c498f1128c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e39918c37ebc3cb44f063f913147b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3d1baa1792e6fed44f876522e92c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03954191a79ba5f7b7103107e9b166183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6726baed4423d0f511874aa3a8e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52201310ff5a341d5fc6713da27ed44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418b913c8d0951a691a36059cb8e36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97495be18f1fb208c3bf9c115e6992187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89768aec933d63b98f33dbdab010c11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989fb5b6904d6ca07fcd162a835b0b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5f364be45d299b784411d02cd384190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87bec8e55de44175b15f9c7e34b2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f23ee153fd623c5373f1408d2483c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d6d26156bc9d82c4d60707801320193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5270127c8d4f30eec3958de2075cba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf68c118cc4a65e063f58efc4360a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee9feba9fd466eeb7e45f89409994196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9409de1fb296ed88ab1ba1b732481a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591f93e72351bcecc2e21e9f4a73b80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c206fbe332fd5aced86675c6445046199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be024632a2cdd14a6267a63de567da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8779e2c1cb660c86418d4d62d1246b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec659940b711164d75c4715c4248f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f220683d075ac9c942a47dd4a75627203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c3320c7ec35fd025725f6b41760e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf08c6ba2ab7d4bc308795f70719c73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4de467d32f5ed371882a6c026d94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7794bb36c7242089917c7bf11d84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d3e0708ee1aa9a0c645ce21a2f069208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a0f304eddf8e803ea3bc57f3681e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa00d578b2da654b3abb921906c7a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70148e34bf1f347d8823cc5b7fe4e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d6ce25a66ac74061b0b02a0a914f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a9cb7e215ff8a539344e37be01c63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1fdc5154876296dada761369962d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be77eb22f81bde40272e731fc0302e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193390d15dbcba8341a29f761952473216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f68b55bab798ef879dc4bfaf84d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292fcf32164dc2c7b42b07ebebd845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0c9a1c39d37e9cd00f1c4ff45a4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7268745206cd36628ad97e62b981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c00b5fba0edbe176d429b71d9c4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bee39c6024283a1a01ac968f88e7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70594dc5abe5f788a58e9942e4ac973223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b7d75e18fec9b92da2b314b487df6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f58f209598359f4d9f7b93d66cf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a285273ffa902802121249e90b04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd41e7ea864f454b161a3bf63168a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c83a5b15b64fca25ce024d74b751228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0cdd1b44ca6db2771736827e892f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9738b357f043a5d99b7594973216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824a0667b61f90aba93539339ea7c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ca2714a8678a1bd7305cfc63d1a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d1ec2583dbc9183a3509638630f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ecb44c24531652f48acc509ac2592234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4790f1d847c0eaf5c835ba3f47fd7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623ae44d72c89469bbd84127a853b06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2af5b9ad01f0da36d59361c126c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5654900db2fb850ed2ad6d09e9c2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcae8fbf374b6d3f30bad0db7838e64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edaad1c27683132e9ad752f9a416d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2f91a7ed5e83dc1664379c265550241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd71e93e742217499a5b72d94204a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9225c0a1fbd249ed64b9997a8cece2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ee2153257b8c5e675c09ebbf7e22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f07e29aedba679a3dafc9dade143245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c979900d66ca69616d9f4cecac86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f92814918d0b77274e8715e6a2d78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b24231c6afbb7e3ae0ee8437be858248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab14d10e608af3a54ded306079989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554fb0bedd2ca6ebd49fc2a7a6c6665250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c13c32b57a9bfb1db051c6b4ead084251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951976817e8e5109bbd21c86496a93d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb27c2bf0957920d5b393460a3eae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8663787455f6cc1341f801433680dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612bcfcad04a16f24b2987d1d3caf13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9a5f3022d6326c0cf61d8e7d469a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45592001257bc194f6bc637da16b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f63d199df72c241ada33795d2c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299a5f20a99ed60fa06c2039890165e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d12d81d9f2b9fce84b239b9db7e69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8ebd722edc6f76a448b6fd25447bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef047a61013dfff67d1e31b467fc0e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104bdd19c2e35dd6f524b8200015d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62161e055845f5b4e6fa12d5e01f96d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a2f6b7cb8ab68f104b9d8ddb7552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b28ecfd5d9692433e01ad7ef10a60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae4cb00066466e60291edf46e3177267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad6b76020642d2dcf16050ab8484d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37498f5387ce5f864161fde823bd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c1e71208d5a12304670852e01cf80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee01d22644a38b15336ad065b4048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488535fc264725d26837ba4f4bc6b5a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6efb6b5dc2f5fe2888e7639d99bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d10946c7fdcdbd493810cb16305f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e5e3506c9f733a977579b5b10e151275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb918be98daf4d10363e9b3591069276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbda8c691d492f2bf25decac416f23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c2835493bd43bd63f2e8205be2ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fffa791df15ba6a42ca4329922951279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2da80ac122270ae5dc4265430a9c1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9b244120f104c7970ba71d253bf86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c92c729f4d565bb95d6efd7946b15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c3283504abbed7e25f01b6e0263f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74a617c315160423184a075d50e623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948d9d5eaeef7db3fa65627f7cbd4c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6839e0edfc01f700225bafcb29c64f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9a0ba3bd907c632040a8969276bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac553c2eb02db5e026e98eb6fdb81862288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f65bab3f67a155c34972f36ef8ed60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f083a484edb88d034f194767271e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a19e51edaae3556a3176dcfc905c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8788c4a07e697c9e0b07f1b161ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2e4bcd216bcd8eaf041e5b6acc973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b916d98857dbe162c3e13799339a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d517f0dda058864349c0c299108604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7eebf3a239b5c1440d7579663e34c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8faa85cbe1ac41519cd6485bebb83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce766529a79a593f723c7e02a876010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46108a04cfdbf55d27a44c3945e61fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b694fe7aec80569047e494e4b2884300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821896d798a3b33305da88688d5ce34c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791af42ef8751e7b6abc8cadb604c04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b9e53912167ee724ef74d699a94f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb4ac0bbcf67c15fe8cb19f76a86e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9ae62da5440eae51404461e4afde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2d5f1e64fbd25236dc93d2ad274d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215524d12dcfec36f9292913406fcab3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3454c745caa5b5382c574e73ee15e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7697522602224d9aac8cc7771bd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a9fb6ed69cc9ee28d84c8ae001b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4870f8e3f9ffd0be27a970fa7c038311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88e7ade70e34109268cbefca195e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106170be0960b5754219f2b40d3d826313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1724900e0e948cfe918c1db30e4974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f0c77cf4e15de239c2ecdd879ffb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f916a0aa35368ac3df8c1453d59c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb19c64553cc96d4c757065c7fb40d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc204eb55b7fdd5f36b0bedccb77a17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56d3bd08fbf5f3456e6b52ae4a16e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4ec97c5fda12ed4d87c9f116981e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b0ff6cc780b722657863bb72b464321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c311a44ead1e40791fd2578768b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a21820cb7e177d607b5b03fe254a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec8d018bbdb13df55b22773ef14ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5daff9c766cb89e22ad71386c75b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e52bb5276adb2aa29afd4a2ad40b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593beb878815628d0dd5a4e244bac4dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05ab9910f60c0182423c9fdf5129b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b59a261ab21fe8155fe2c6247068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c6b7e6fa08f58f8fbb82dff92aa5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025fe335cdca6442cb0495ce60eceb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355eca7c2a151d31f70a4f82a585f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a0ff3859555f72218f931cd9d8af8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33b683c2bc89a7f09492dc2063eb68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9fe4b2101215b3f71e0c40bccecc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167efcabd308d33a791296467be37b62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999e5eb4a50c499bc507de6c4dfb5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617262aa3578b3723144cebaa4b0aeef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d52550b11881183a397584d261c98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c638891bc0f4baedb711b92d910503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a25999104773bbd121c4a71a3e69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac22fe2dcdd68989fd41f5d3580d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660eabb990f539bcaff97686a33e55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52145892d5c6ab12c610572810dc04a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c974eadb1b95777becf522b769ff920345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbd9057610b4e78cbf97680946a760346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d64ddd093dd4e1f6e21c58e0c65b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c53be1d16954fdeeaaa58b5bc97e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419594d70f5b5912c5fd8d2e6f47206349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fe04d7fa5e1d930f24a16e1eaa0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c933d9176c3d00493ce184a83d77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d14769aa01c1f0147822cbb69d7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73182eea47d71eb6965a0ab1182ce78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e2e239deb5ed83bcd6b690a89dc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c379ed8f6d5c1eb46087e200a377d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f68f1e39de5b04740419a8070a8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061fe5c2588cf449421ad82a1332098357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a088f80ba01c6fbc34376f06d03a468358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711f920ad0be52b1229c6af6b1cb432359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781202ccb06e75ae700f7c20104e1754360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40e49c75ee2fec6d05df44a84901e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ce396c668277350415eddc8c1359362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d18c19228ee360d96f062abd5796ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467629c2b27b34fcd31b76b724c1fad2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ecaf0fd18597d12fbd8f995ec9e50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77326121b0e83d9106c9b88552c50d1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfd4884d2bfaabf8a1bf2e2390523367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be570a6d8c9d4be2a2834113ffc5f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6041af94258b35088cb33ee76fff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b2bd06d998bb568e09068a757aa76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797267f511d5e35273e8cca5e94b1234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c2758bd66d12f7b5568cc588d46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f82433426e431640881e819b04a0b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d292fe87d66dc25192acd5e67dc7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425996235377da1e6d5afbe2ba90dbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e7190418a7d1e1d50d5646e2f906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44333d257d3efe2afdf01ce39b66839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86fc7a8f0e56936a3dd243fd1f545378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c51c093192fb2c43f1f9ddbacc03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d4c224abb59395e48cf379fc3ef6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab64a0ebacfbe80628345176cecb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f058685a19e7d2569ada4be2dbb69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c10b95ac1375fb06145a05bafaa280383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0edcd8152eda8e181590a33a7c4031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e96d1827f56d36881d3850ee38c0dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961682032b08d57f1eaae27cc69282ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4804da64b9cc7a51913425b142cb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11576933baebed1195c76287203aa08b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e8a8814d9d4d55faf11fc2a4eedb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80ce76d38fde5c83a9248faa6f389390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8260542c65da947a429e247a9a3d51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3314e1b49db8fa5fcec5ee6f82a20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c82141ee91e82c391d614a4581e08f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f50032cc7a88834ec36a319e5206394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c40b8198bc87b58c26cedd1d49ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e143fd184be73c7517aabea759be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e979d125322911ff3a93dd6b1412397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d665bbcc2c0b75b661eafed9cd27a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216514c8c3466a830b4bf982ee8cfcd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ceb7b97a7e9c965d33bf553b0e0a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c354c4db29182988a96a84463537401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb16b4bc0798206235a63947d25a7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd21d770217de3b348bde9a6892ff7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22ec92f528e27ca602b85820e8443404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed6ecea27fc709c6e4895948bc95c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c37e2cf336ec4872ed591f7952fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e6f5ae03d488eedb802e89c4d49f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1f38179845e128e83047834b10f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c92c7c0141782ff5a8b1b08de93fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d246a6fc9bc52cb52ba33a1c00aa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefe9850b56848cea6ee642ad514ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb62dea0e848b5548f81d0e37fc7c4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce1a66db189b9369d15e72bac6f52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac378a744e65b48c331af6571016e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b255df5798b59bbf6b8f432fa8d4e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658e7021ee37d9cd52250cb5b42c51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523baccc528cfb510212d95cc366061417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad181424f8a10787fdd9bb9d7e2c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae0092ada03359499ea59199b20c54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2494734769bdf6ce8cdad8edad20d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbdea4cc19098c30ef279c90ae1d0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b990cd3c9ac45bcd449542d972f483422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338d3205ca9eefe5d5c23d646d0a5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee7f177aa45b78e73cc409607dfe56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2755177f77cb3c44d56a15b9e3df33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7fec121837f58c7f7197d0acef766426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8664eb29c1ec77380bce2edcd61ff77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ec43bf391c3b83844babf8816920428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7ded7bd10318b2dfbe627fb21a3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ab1ec53def3eca406974cea33999430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd561215b0f96cf4e045f70dcf99c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482472c6ab6d13e18ac937efe5b4f82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd780d499ba77ffccaa89d04a2890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1023a8cb9494d5cfd7e607a0c9d35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e7cc7b9190f50d43031829e5229a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bda02d57be44558fc6afec8037187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c8ba7b38e652af378c07d1b984a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035cd6a4508d29384affd9e0a67ac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14407bfd485609bab95f9bedbbfa07d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1855e3d47b41b8caed6c46589b7e8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f229bb4f12a68c8bc8af5d54152a90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141549c78d2ea3c78cbd6d30a813083f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc80f21b97a1071eb6d64dfa8acb93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203008e93fd9722cab143c95f1015a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a8f7c6c8c536220be2fd1af85d5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23086269ca9fd4d2246de9d63110a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5643d2190457d81d49ebcea678d8f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029ffdbd54480ad01093dc258a30a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124d6ed49619e9a9632dbf28c83350449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6bb6362d3f397e684f7c01da7518c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfff4768f7611eeb3142db58ff65ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea6d24f56169d69f105d56286c779452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27d49c4575c26085cae6718ebc6b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf94016c47c669bd19bbcbb1b416e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52eed90f00414119d15564891cfd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc530e207b5931c271a4aa22322eb8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76dd2178316e9bd74e18b1ae1fb23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4425693ee2a0a44c7951dbc65e4a3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a21affbca7802b7580ee7b951a0292459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ddf3cfe1d9392921cc1304fd8c547460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa91f99b71ffdcf5c4a462db142d94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b01f5589d3dd3966f3f4329065e3b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42bed4aafdf8c3a1313d7722ea4fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344a15b402216757c74d18ee008f3e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93430679c993971ef89b3fddfda7ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7917d200755609de57e45f762836b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf84bf9646b62eec5ed96d2a3a96cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963780a083591652450dea015fdd08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f071c9039437abe30874b01b0c739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3753448db418f8863e96fc9dad219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75944c3a1c6fdd00e7b459d6676c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb0faeb21df75cce00589ff43b3b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fea2bb976dea6986a322c359df326473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d15064422f8e424a222c3bda026c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab181a5ac120d4cf263942197bcb2c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f40ddeac2faf2e4f4f95c11dcbfbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f68f74666f63ee058f361e3aa6ed0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada771498a32e2874e14277d174026b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d45e39efeacdb0413862f99fe4c6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28021229c95350eff7a0be89cab95a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f9e33a15febe0a44c61e599d8518481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf577a772e06f3a17d66757032169482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c05560f60d6dff9c7f3b503a9d2a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1d0edee7c8cbd60e3c71b9d4b085e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0208b2eac3910f484c01c092fc4aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566f14494367ea5443bce0dd192f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264afd82708c08ff3643aee7829964487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18b98aa172a711f4aec052ae6666ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91579ab95ded16cf09a4320fed35a5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615eb7732652e17a6ea70a7a46fa861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e68533003e9ac8c8324829ba43e0f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfae66cbed7a6ff7f224c3aefa9a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c76495b8b60fc05e5f2a3d98fd6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d858c7af0d5b0a8914d7cc1fa3cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd0bd0a80a94c76355c6f87edfc7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1b87b9256471a2b3f78b47cf1dba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb020ecc7ecb9ed15e63601dbaa93f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876040e93afe1d79d3bece45cab00d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c146bc4b81b1c76c6d42129b19a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aef1465895f461088aab0b988a6c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce36f09fbb4ec97e3e2b1d2b62fa7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7622412853df87ab2dae5b453b6c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87ce17fd503090efd0124da6631cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f6eed2093df52f0749183d540c8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db5b048794a8bfa1fb33fc20f5c7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90df4363fe82b48d807b1ec86074c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552878b2f06c2078c55fd44a0117a07e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6191e8d5fa6998a4ee85c2a878b4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a841c8d93a80d97b9a2f903de56cda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2adcf1f35100e2187c872f278c716510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14df314280a35646deb4a9700b285a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e8c39cf670dfcbbe33b78cbebd74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511efd451a9a37ca926bd8177a433f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f05f886b1b72c38d6ac9f18a3d01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957110e80ed5708e67c88eff80697c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772e35a62d3d9ac2493b9af2bc3dd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e1ce0ff14a9bc6a28521660d4b16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9caeeb8e03686d7e1d2578b95bc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0e1815c75e63c21947e8271a83fa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee59f697743e3ca167f63fabb5340c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e9f041aadc5ca79ce6a6c38bca25e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1836a6b441888049415bf63a32417522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d016ac5791e1c5267f755bb1b93b82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956db268642e5c1869efca690d4bc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6b72552d80dc31b025db327e5918525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c09762414d1697c58db60591c23e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd002658c8f33705a9f54348d50f60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897d600bf6f0cdf96666ff693cd86da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a27f0d2379ba97b6c02179268e8b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5620dacb552d5e7f0f0c13ec2d693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954bac6c23943ff93577b5062ab31d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc6fd4893d95a08f7287560a7be17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7e97fa9e2589bc11270159e222f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a60b397d04d4beb06d99bb4121b54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b30e2a77c11a3031b0d5df090faf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a311ad3fccd4bdd7d52a46694efef3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa835d719908fe3149a305ba263c0db4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356d18eedc4827f08234605f857d395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb9d370b6e06090f1456a1937a996539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27015d7670e4effeef4aa2760392be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d363bc6bd7e5dedf89eeeb8aceac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dacce08b44f792c034a3988914b2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e12db3b0804e41bd42e2726af1edf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfed7c0cfa562a39b79e700b45c031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969287b36121e2717899844d696d06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bda5bfa12d971a4142fbf07bab730546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661272f14e28fe801f38b2b125a1015547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93451e1a5f667b7cece5cf0193ddad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e27ea0297ebe24520772e70413ba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d4b532fdf220036007323e21c3196550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2cc534fb18f183e3b85e71ec3509551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f6ae490362b6aac65f142803b888f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d8bc23f7f662f219d7f0aca171f2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede0463d793bf2bca16ade8c810e657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d278e9b268e962bb75d5c21f1b90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71995d14ad5bcdbb199338d23b4a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac498588e9592eb8b94766ba00a9601f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735b78f76f1e65e3d49eab596e8b63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41cb625076dbad87027d830b45995559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7ac35e70a5f17213fabddfbc6e38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5dee2e34dca605c3c94780ecd68f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e5e29cf82f76b7b42dd150d1255a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f664d7370832ef3897a2fb5326c4f1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c663562bc96ed60e36fb96a3363d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022980034cc8b28f891cafe5cfc630ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2bc96085cc29756c048dcc7c9f9f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996127603daee675d8d5ce335e9ed933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb273ce32a88c6147ac773a0be80d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b5ec4e6226d24ec462615b1bd1420569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec853fae9afbbaf9f38f4222241b4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf1ee9f837f8b677ffce4f6cbe020a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0efae95418100391f31398f1a9e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a096119f535076578a77e91a2f42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db7ee7337c9c11bc96adf07362f4a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8726e5263d2be95578f061ceb2a6b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21d2fa54773ab29f63d501fd4d9b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f256e775da9461eec7831507baa8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cdedfe2e589814297c7f513343bb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0dc1311d48f1ea603ab211e42b42f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb834ddb075c486c041aad3b548f14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6e98419c99ab8d856450cf641d14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e296fe8e408a5b7e4d83bc18e0c2d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce778c4aec9fc20c32a474777bcf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc0b053a26a78c2077108a524b8c81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a928fa8fd14a0680d06addd1fc76da2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878166513bd8ab833cafba9dba73e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1f24887a175beb9241bdb147b7a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d078a454a3c61c932e96767e5825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed8ab2f9222308f5fe21f8a15910a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d326d3bdebb64dbb9c3ddcdb7cb77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2794a592ce6c06d0bbd38f46db4203591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a47ce4faa9237049cf46d062b9b0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece21d13149754110fcce768fa8115593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874cbe272e7e478ee757fdc24075179594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941147e21097f17015427eb773967d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b30ba77dda60aeb67b300d1f0060596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c787114d776766dc73c6d747fb77de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccacbbfc6b56fb6ea6cfff7be14f355598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b851db57d7a69549f0bff65f17872599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae295c9252b78d9a8fb1d5d7988fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b56ebc68ecaee59a9b1cb68c3809601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33c335bbf0fd2a02a9c84cbb07106a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505166f3d3ea5b9f527f30d7ceca1aec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8d92561f6b67fe97ca51a58a11666604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2537fc1c1e5e7949f88bb3aed20741605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb1cf972bc3be408bddd78761eb4d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d11856ca963eec05fb161897e85891607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28bd5787e1d74d50d69dde2bc13169608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced24c8f0c8e5d62202a48af7444bc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a945781b69903a54932c85deb4f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953591e3a5be8202a0c36ba3fcd7afe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d6d03dac17966e603335dc6dfcd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc12630f73a8153d8aa47ce2229e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7f3149766f741ecd94065a5f15e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e082607cbe975316de6426f906eaa0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8c8fbc1f2aa9f7613c9f6b16cd47d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c461f1373a5e0451df71046a4de5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a91ed87f39a03b60ed50b6e836772618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e66f7257de417236d1087d49df98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423b81ae8587201cd2d4fc2e92fd7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b875560dd3a271af0da533a71413a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3c150858ff974b676dbce6d43c515622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac523497059559e742dc45843fa94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7d3fc5dd1ab296f2eb4f9300d570c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d593a03c3b3f6957953cc9bc018d51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908a68e86eb74dbe834ef3a85cda6da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032b448cae8b97e622f9f4d6a97af3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990835ab652dd802f76578efda2073e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449c60c21ff7af96ff07fa8431e21f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192e104a8d35a9504bf9745f37bf9cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8709fbc2a633be767707423ee7bc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b2ebe3d1dd9a23b702484407b2bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d338c6dd70ff51f5afac561c33794633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34686d4d034ef81900de2b05e72dc7ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8bc2273903f141d48cfd630f63d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b5740cd54ea941ed266c2f5d36386636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6afeb7c0c9771a24b9c9165d792b60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c3015990c534294b87fdc25f8b42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27a8bd692c6f8d1812fb82cdd3d83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23c109afa28f86ba03014b5705b81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc25c673e498b79c4e5eba1aadedc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be08c86604c0a27a74fbbbcb5dcb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b54d9f7477801afbc4e6620c0eac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3d251ddb43320ded70c1a615aa5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9cdccda663984669b434f4ece15a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15998e18c9a56c04cab15f37b7151b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b97ae2f0885c747458524b0b2fde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631227554e7be7c3c1819ccbd9956df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff563b0804f44231a72a3ff6d71c02e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecedc8d8963181d6e51ceaab51b887650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a23d13ad34e8151f21f6dd1d782e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc94d899e63957ddb880ae6558c52a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5b7e5f3338c203a9f3f38687f4033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebfb89f3fc06dc5bab1f53201f4a62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58963fa097a5324421d38103f603150655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a292b8ede7ba61ef3150100b9eecba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a54a0cd16f42c58f23a1ebc3057e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3cf61724330afd8814d245a420a30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9545a02f51684451754fdd466a8b61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb29aa1a9712d9e17743fd58be70e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1792873ed52fc56887c0b999f90297661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43448c71a7ca42c88e50f9176e19605a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d0e11fd2f341772dc4a2e32e342d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05384959372aa85174920d692faa54b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494129e601f1bebc7117dc84318b1e6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863769079631ca51ffcb90dd9e1efd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c844f3b090e4481844855d3becbb4ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2138ddf418f1f0cf13af1161fdfde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96005d89f76ea723187181fc400f1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2a6786a6f015fb70fe190825c37a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797df853f78e36c65eed8c86c4a719671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c824b433faa17e19de0eacdd90197672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0988af52388f42671b49913e4b371673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc22d81ed66358bad7a1a87c3b598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562408e736acb99e08d47f6419f064675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df1feafb8c26557d67d7be1ee07ae6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6730bb8ba9146012e37a4077335b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e64a0f028e6c760c7d94c5d586180678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf1ae43ff89250fb1143467030b279679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151612fa24ddfa10ab4646bf9e2c14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c1c9fb6818e8550e638441b11f79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552be0cea634fe3daa6aea248b4b2dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d1644448f857252e9010f6c8d1154683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7170e1f7a34bb01b09747e576e98cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22102c8f1fa1dac1a4ca0317a5448e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ad9ef49343158dc36817d5b260c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd1cd4bdaadbfb8654343349fa2bce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb64d15a937d2ae3b2932c1b7fb94d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b5f3a0c272859cedf4d03b9d783ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd271a9e60ed329c54f73924a92e77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6be390cb21baaa422c356fbc070c99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc2f661afd24d51333703d2fb4b96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d8835ddbdd93b635fcd3e933ffa01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15971e810cff84a6ab17da617f6870f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49e8362934b31bd3694d43c4b24c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028fd265578af98124760b940855bc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc50ddaf25f85b040116cb09ffa33c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b11e645ead95fa46c19b6806f1d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9f3eeb452ec6e5b013c8aac29e48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fc608e1b69b3d220be65b1fc9bee1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bdeae974224ca6a93a5c7264b4007701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f52b348a3d2651d9329c94e2ba3fe2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18ca96ce152ba6bc2ba38d0468fa74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc46d31ab9ec86de7c7dfc534f6478704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6751ab51c556e6ff9020bf82e0a70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eaeb3afc6c730bb6afea68d148350706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f531e819a5dcc01dc56db263035c4d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee356ccb12c8008e620ecc09db1cff6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913535060c8da93d527694804fab011c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe8ac29df56f33e14411213962358710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c330d6f880d1f716c904f23a9fc71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f93222e78a19280cc31568d50688a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bcd76eb262b8f0347ffaf444707c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b32999f2bbeb6a986c53105dec6db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775b4ddbd55c48cab9e26a3b3ad187715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1e378d9e1c75f382144bdc703370e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67e350b0652bd5884b4ba2905c1e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340a963e1af56bb3b8df3c31508839718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cd713b1a0a6b2bae6d7f2a381e96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f345e230bf5bd1a97caf4d8e69eedd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94550aa2abb77ce51f43bed51fed50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a873f6ccc7accddb579beab64d19e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3945414a7173bf469046ff8c8e546723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39d3a24cf82295ef04cca39f2cc79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000719f8bc8e9361b41d4c730f3f62a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51ca2e62d97f2d2dee5aedb531d1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e50c5f85224a8e0d77e7e76b2b72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce1a5e053db8991f8e7c99c4687936728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be36439e22d79bf1efe7f4904a329e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412999478f6b76ccd1f2f301d7d7e7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431bb773183d5b4156cc703a4177c9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052cec194521001f9f34a0b61f6ca94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663dd6ef8660142568dc56b6b14c332733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa704e222578f05e4a1c2b04e90b8e4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348ad23da48a66a53fb3f0f33290e28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac679588b9c610fc2e99959e3bd4448736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0bd15b952dcd76d41d9565a74e3af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a33f2077e96ff452d132f00bb67e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6fb1e6a904e263361824ec40ec904739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5391a7b35b71ff251761e6bfc541ecd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299218ee9de6766272694f703bbdd1fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ccf857bfb2440204201569307e9c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036118619011d0c08622d351b66cdbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbf1be07d998f654d01e468cdca6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1fb1a13f83b50c86276523aae58e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef05730c0a98b9f424ce4e3bca437746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4fd75e63492c303ba1dd333fbe24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a05a9517960576acbbd9f61adc1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a282d1c9e274f35088fc0ca43f1624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b7d2e53259eabd64fb8b0498a9fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916b58cddc7aeb6bc60ae875c9b9d32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909872c17adeba8261938266de32e476752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0248bc55428ad30c9c86bd946b3b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c90f4e1bb58681a016bfb1fc6cdf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ae005902df6eef7767d936d17bd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b94e33b4ef77303799f38c6e71c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d47dbb1e3d829249b01a81b5dd710757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8e0bb2e1df2a2886cf6023674c3d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef326e98ee016170836bbbe5719661759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>