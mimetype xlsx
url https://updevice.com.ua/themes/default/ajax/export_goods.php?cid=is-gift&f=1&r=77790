--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade2b8074f5a0ad5bcf1193263940a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39444781d70509ac703d808fb213fa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87c23d46f6f3a13f7b068c413cd6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3692ed3e79f8e803962f57645d4ec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434774c03efe5eb120241bf78e2fe3c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae647f82e16d56c66fa7072db7dc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49a559a427f2e9ffd8b3ddeecc0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047bbdaf12a9def257e1d83aecaa6aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72a46acb22d155d82ab1c93d74937f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0cb2b49d353bd79917afa13b13d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06235b9d37e842ead6b5b41ff2942b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1d3463c2785a1cc4c446709ca54e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7d9a5d878034a45e7e077ce4c4da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c651ac9a2f4a75919d019c57751014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3092fcd3c8092b2d9bc6855771f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922aab521585d2b9d700c05e58bd31516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f5a4435a4cce6d400a59865fd89217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa0321a65233589b40bf6f2be9cc8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b4c2e0d8b5c336576c1b4c79be6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005aec16cfae8a75ad6a6041608284420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6c2fccf1d2ee09e9a3489ce1ff2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a79cacdf616b9c4bf9fd78f937bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c9af05380e44e02e4e9b52d2f4c0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8db94bde7e5370396e4a55425c2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fe7382e9eae0c783c3516ebf9ece25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960a192c44a86b50b26cd012a6fcff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea6bd40136583c9c73dcc8e410b9a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef236d87dc5f21dbde4b91f635908d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ad1b57acc5a3178b02f01e9aaded29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd37f4f42e26f1bf2457ddef38d0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e7c1a67b1c886e5161e158f45a8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4f7ffca7d1621d66ce3fdb7b679ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b51a06079bb1afdd2a0119390378a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0073b10d8a3e8f118c6194746aab234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f23b0dd17f60a3a2f80df92251ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a59491c80d5d029025a8a4ffc4780a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b95f005a18a78ea7da2ea147b60337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bed562ae7c7802f73fc80a964d21ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e1f44f8651d76cdf08229a8fe65839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be255b391f6801b2d07c34b1b35210a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fdf1bbc3eed2b167c2802ab2cb79741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d15972f45448e4ead269f27b38af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990ade680a3db330a2e32cc55db40c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56206fb550843387f98cf2117f3d205444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62201ee1abbf5f29bc217c4dc5da045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7908bf8417ddd4204ff822d545cb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692427c2d0ec01d5802ee432d7d1c8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57014598263fa29c69b0adcbefb01e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd459daceef0fdf6bd3b83313011e7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f31e7e573ca930727bcf4cd1f01250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb53aaaa2c9669786466d65c554af351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79033165ff0d5952a420950a4df7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ad094d7aebc12ad5614ec4ff9fd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385203c0afe189b4637e465cfa38cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9dcdd78c973ea346dbc544fe0b6bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01fdcf1a5ab03b457beee6fbeae0fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8dac008a0dd4c39002808e94b63157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3892a4247ce84bf6150d07189e89358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a0c16cf6df7c0bb4fb7fbb44e67e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113012a5a6084b9b4981da7d2550a2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f412e7f225d6eed9ecb35ea90d2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05fa303de498270d00d052b94093562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c323293e8a5115886b50694664e2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a88e4413d103b670fa655685f7df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d87bd23c92da579f6fe90a0797ce765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3230859f7bbac23f4b6752f5b2e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df51fd30d4ba00010a64624d2ecb9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf58da4d620ceb73a9217a9f543f29b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776550e4a587c3bae6f78da2a5bd96d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca2160ee2964a730a5516f3a92f7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af47550344d6fe5c1f6603230e77a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54d2e9eb7f15a24492b2cb5ce5de3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15e7babc40cec687fcf3d910000f9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc360618369c18117db93c3aaa2487c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed2b22354cf88b064a84084eab80575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca219ec8616dc1591b13d0211cde7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da673d6c8836955f560bbf68ff3ae877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539579767cff369be9d6d898beaac93b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411f6983164a12453f2ee54de06bbff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f967395b417b2f050e7e27bc670437a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e19867b3300bfcc637501961fac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fae14d14fb84ae02d62bd81f864e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b4c2b42619ba73d6a17763b0e5f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756c3bdb7b7d36b24c81442f31bcb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc81c4debf20f7bcd2951e05814d43a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa302c01dcb5c87b208be9394840c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4bf5007bd966177c8312224d5c5b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b699ee4ea6570b26b6f2be18aaf97488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28761e3b5f9bb11054b7958e18305189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5876bad6a6fd7a5f3ebc9b99e3a2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aebef6e001fe1d5a88e1ac8a3c175191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf672a07c81cd4ba4f6d751152a19ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998d7745da62c96755da53100f7868293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375279d538ce7cb970c5ea66bc25d9ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca980bbd3951f7257a2b49cffec4ab7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aca1f5e46f21d7c362b55259a8dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981bc014d0051814665434ad9bd7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebaa4dd94ed9823539ce23db32288198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a003696e8f18c6dbc37b5790dd2a6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0ca27a608d7d9871e384dd9d1fa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418192aa29c795ad2c3746b0e06fdd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256fc8b6cc75142cd1340469c32413b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a637df38882572c8172f0111443f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6692089bb12f75a785d426e0784555c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d3039ba6c7d616146244dc261309105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee398ba97e294112ffafb9ffcdbb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0c47b76aa0edbf453d213aa84669107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c51df0c32d69de305fe6caa740ce8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425438d76b61b25f85383c10261885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a27cb2e8eb3682cc4ec32626eb071110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c6ee1381434f3ebb46582ca229bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368df965c8a6759ff4a2f705e7445b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e84faa169479747feb684e20b2cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a360a91092b4b0668e91079248bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4888274cd0f6c411b74f69d363f640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6922a294239d6745cd4f92100fb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015042f06043786cc5632d2e928ff8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157542f882113ef8105d818ab52239118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a0fad6dbf0426db2829dd7172d15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594d52da6bb82a987c41567d0ebe94b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae35ace6e9f9940ac65ea99957ebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47768ea18c602fe9efa09b52e05a925e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb04ff40541ad209feaaef8332d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c028e9576dcf8042fb6190cc1d26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7df4e53699cb1111382fc699c3216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc3cd0d7fb9a5c355151e19eb06e06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f94eb24465f747f481aefd2795f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84e3634705f0eb6f2939ad0a832d60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e83332b679f136adf12a7d3531624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6977c45394ac9cc95522943a16958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73fc08de054302f1e333a55748b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9dbe02fd84b79d0210ae125cdc9dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcacde141c7342777ab1cf988105d31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82802018438e6f252f21c09930862134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9bb2e894c2e6c8b66be18818e02ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72900b65ce3396eae6b88af267e82f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f39d6318c5550997e97a739012805137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63da45b1c6420cd748f4424c63cb3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d4cccc80767ea2e937c66b0f70c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f827196bf0ba9a171c9b8f2fc178fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050316e46825d52e1b4980aa471732141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed369633340efdc589be5ba4442d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf6a8a494cbad065f3a00ea5cc7c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7163e5388339f0232772ecd644ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe199d90bca21da031bd41ea749ac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1dba8d23eeb5a9f5893b25f570442146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f6c0a3d2c47b19bda005762767b84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f78577cfe8243ea07d9531f7e53702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba13750721d1fba2b9190b0cf1b33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d1053b527797dd33d73c96dd95295150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e757e9eda5d1da855fbf33729d832151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4420b398891943f3c93c75cb72c7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7faa72b5051c23676cdac0fa5e67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8b2e0a840771e09031cd713d731b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff45b787f598815d110c52aa1e9ce6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6ef4c993873435b0b649e6c3e12b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096778963a44fd82b4eb4f783a63720c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315fb2134229de71c32a8a89935b9e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a5b45e4d6cf4db5ad563c4068b13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a1b025cbb5d5638f3191e10fbc36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272de5dd631e3969770c4c806f292e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ef4c4b5aff7517906dcc16d8e47a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec241e3a9184e76035aff0b3c686d12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227419a30c246ec969667aeb473e094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aca98d360494520a5c047ccf9bd0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd75b3c309bac2f7abf3ece4cd2fa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3787b4d838a38e5f35e01b198e5f016167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571930cc79384f4edd34566252059d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a95980dc1b62defee521842fe532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e28be3e7b48744822abbe30c694f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d82206a688f55b1368f2ffb3c5e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea87663c33105297def473568d0058172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26782bccb54a64587cd011f243be8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160402a9cb82dda26f902bff17f8489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ecda1524c76ba9e0557bfb609f71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec328bc4932fa4c53dcc014ca0aa8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c767cc257a7bebf7487c64599cd828177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84c058d5543d2cd1f224c834ffbdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2cff6c41168978477a218a6e03ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9309fc3ab3892b5d9ac843e7f849bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8835c9e0c23e95a679373a0ecdd329a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7070ca6826812a539314619662881182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e154b44b7cf0937f39e271d93145d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b129e0db6a5281cb91616779e5eee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c045374f5e2546beb2467a1ffd7d1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab519ad5628e3448da96e0882bb136186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddba1743089fb4672bf8d2ed3f85ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aeff16ce44d4257f34750fe7fb38d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457bc7b23604b3a4bad449a3aa9bf26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27724fea76f0cf2e6529f53cea00e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270663e89a29882897d9b5e34ceb4cb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86744406d709c24169ea80fbd542b58a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeadcaa2ef8817b9bc93bff2fad7cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f02a3f1c7afdae5605403f548737e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5322f26dba1ef22ce63afb05ed81b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad835f7303284a364700c08f6adb304d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfa6a7a00b185498000a84c9220795197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c649c960f354509b7000d450e88e66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cde5bf31888ae54cd3ad9ef801b7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33321f8c77cd78da55978a8cdf600200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f83f788048ce3a87c087591ef7d67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb59ea2b163d209647ab7f9dec18f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1209778a176b8f6af68b738224d99e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908627322564515c47562f107b7e17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72db1cc93c4ffb3e230f3516bafe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b061a0eb8b3c64edd9cf2f0b5dfd2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915dd61385d940e62a073c63757d1ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47aace3957a95498941d5c758ccdcd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420063948d579685e5bea6752274eb66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06b850df12ea9d8c8172d5d11a234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7bab312209b196a262f852f0648d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feee096814ec4b9dab5634c5167a4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77beea553d80295b95433391efd708213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a9b5bc611826afb36e9aafcc74da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d97518365a86e2ff333858b393c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13d6ab5a2751f248af592d19e89483216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452150b446b626b992cf70b51282d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf924bb32edf162f06e1f12a9f9a94d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9641f0e14c375a63779f1837cf31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a1729820788e7df41aad76ef2544220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29de49e179cf28376f77eeb7a3a7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb86d867c42131ec482f747fe8372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1553e35de8b800d5c5c4dd7536d384c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff401decc417c66874fdb30c07cd20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a745e13b071194244610083ae83b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f938fa0c94346f12ea63035d4bbcfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e43752a29833046a7936c8317a29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287a8d195350df7829b624b02907d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41bbf51a2dbe5320dcbd42e35c769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100d65eee8a1ab34f94b1f17a5671a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab34d5eb6b4f9cb2ee960be4dd7097f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3ef5cd0617810fd47081177d10f6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af32f8f194548a3d505f7a9b486bc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c836fdea071fd92c0f2d99a7181b3ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8d1d6afa4aa755a864870d789225235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32cadbd2c8ceed37f3b5b8ced40a1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559faa044272ec9b931f06d161907448237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe9d800012e81fa34703ed6635ad0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955568680c7b22eebcdd91404d06391d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d942cf62117a54b19be706467023240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d75ef89df186dfb6ed98d12dfa64c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5982ae91e1cb2d493c1a1bc227a1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359161cc1d3e87e28d6c5a73d786365d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f927dbbd992e7b57bbece97442569244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cb69f24a25668b7030f52681af0f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18424a03e5574db1f3994b9c495a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f1c045a634766e273bff9fca6d5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f745b9c526e97d94f0fd3838147eac0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37526d099a3947113536584117f8cf94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769dbc147798047cd4b90ef6fdcc6aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2737738b19e5e0260954d521aed6d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995952bcba51d060c3913155cc76dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183985133afe4b5c84b010c1fd81a9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb2d67b82fe3e6a47005987a0dcd3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb5f0fde25ee0e323c4c6ca924294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc367af36450f9ce0b4bc44fb4e459b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2644bb0190d74399bbacdba3070e5b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230232dca7de66400beda2c59f2828af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057046a6c4751902259f18567d4a39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b92701df47f373dc44444fbec64b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44359c35110a61094cd51ff8f0b1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c07ff13236b53d581b791c00256bf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204cd69073c2b6d95709f5f260b24e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb9da7dffb91648141e09af337e00b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ebbc3f5f60b3184ae2f2c8d576209265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10744fcfc777df89c732c7fd453362266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1643409f627b979cdbf710e15102267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacfb2b662936ff286a2b73765cc88f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910a484c0b2088810edc8e4f0e13e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf874ecbedc866ff009c9061182f34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399f3296828f70b55f7c98600ee585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277b92877bb2d31870cb5147c614b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51e3fa03bda8898b6487cc0200bf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9abd7518d1234c096898ea47486c92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901afc7663ff9a87a8fb23facc82ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01e7f493f5440ab81ebc9cec8c58d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d081ecede2f2b27d0fd462e413e5638277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148c558d44883cea5abbfe315921f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52cbea013dbfbd355584b7c94da659279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5efd23d693fc87dacb0ce4a49bdeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689488d71d6a72445dc12defd7374104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c85dbcb56b50da710b3aaa6f22c05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a3cdbe471072439aeb26f3e82f12c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e08a7810331e8a14109fb89c5c1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fdbbc086af47c5ef1ecd38a6da3f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efef5b986d5743c7e33c265bc14f31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca237a5668ce774e6c2aabfa93818fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b351a44a888823d6ea0b09580aef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973aca79cc62d53e98de7dfd333535289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec8fa3718066c951ef3706b903b0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514166422b116738c03e8e63ce4f073a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7af6d44404a64da7d4e281c372df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa2d07d8df4a4698eaaca80d7ab338293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a747f1f2dd4a4d7c7a140ce0b62e82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ace214b3b93957617908ea78cff94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da07741582c4d97f94fd70824742b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f6696943fd8dacc3e12551c2a996297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d303acc88bd626922a6b2e2427f4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e504c65aa11f11147e36118587bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d950c995edf7301bdb8b060de3eae2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d475d47267da9bc67938125657e64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d350a74057e4d04d3b8ace1665bf96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f56bbb661cbb2eda0dfc2e1bd88e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5c79a802b25c207065d2c80582b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924939558b2de8903db509f4f1a5e22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756411ef76a024df5d7ff7d382ce4e4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665f51edb701a3b7c1d72b08006779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481182bb514fefc1bdb38786619f84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093f1b96b3195fa0bddfa7658419c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047594756ff23180d8947c20558062310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5d24042cc4aa5fa7e7c4decc220f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f9fc1eb68b2df735335c13834f37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf1d38c01b9ac6d69b68a4f16fcc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bad2cf00ef3965993298e227ed5e11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a3bf99016b7211d4639c1fc0e427315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b3b116e486a1bb746d89b4e2cde9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa394ec2228bf7305df093f0ebf0aab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738366595a9594234236bf980d29a5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5be2d5e2f3b153f382e8e1ea1f48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0256a4caa6dde63afbdfeaa5ad56b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc7d1d3085a790f5f404ccd79e0e98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba59a617a439b1626016ed8d734f96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf6d0ddde6cf4989d81388611fc3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cebc688f4a244589ca8d2f4d11575e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b5ce9aec66ffca29860101c7b2363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e546b50f172fa5a36538984c0132326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb53d666329c9d5fc642621727bf12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a44f2f468f90523fbe75902a77a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19154a78dd737ea385c8aef830e97c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82233df6eabe3465517931eb8895d230330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02769f51730323d27a871778544c06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e11b2fac07e6cd72455ff4b402fc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92469ca8995a163d73b6bd516b5e8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540139c7cd96ba7b49902add1cef37ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fdf371ad8e376a1861ed0a9ca983e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fd26970bdd210de19bd9489ca3d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032035ac63bae3166def80beb11702337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde7387729f8dd052110435c905d46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d95b0f45721405e94392fa3d32548339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cbad0ffb2758fa320b684b6fbe9de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008368bf80af628b31522ef6cae3652341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae20f89675dac7d15b5fd6566fc6df2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf52a983314f963c2be379fa7db011343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26166ee6525f2f46879cc509a5a72e11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd9923b6afeca42bab31dd0fca1dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e797337302700876400ff3c4e9948346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9c47b719b754b0d86672ea90b0a33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bedcd8d59137ff04884557eb589d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482864b8d0b173ac8d35202239a3a87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c88d8d692e20cf9a431503a64a4c6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d9644a57eb17a51f328cc91ae84f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b60201f7a47038f87ae2ebb3a1396352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e49b98b4c10ba486534fd3f553ad7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bac6963077606a901efd22d85b114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcf807d9f02493f0f972825ed8c95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fbc4d828ffb856b24dab9e1c3818d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92a3386eaf390b63e5e7d086bdefa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9416a2a0f896aa79c2abbf09c31947a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63161f1fbeb0937bbd17697c2125b910359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127e923945a5fc278f0afd36b26210360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778e4b9fa77353f323c840eec1799c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad486b2d47649e2b0dba878038a71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9cee052f53c2168ea044efeb12d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d7fb2551abb6008f786cb53b0c0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390bb4624a370dc92cbdc933cf11bb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ac87603d09182153a677ed3e41f73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5663c2a8e7fd08437306b914a83d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42653dc2eee3cba7eee64b0e152b0fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d6ef5e30ec753ff6f42e1ed49007369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05424b0e2de66cad7cd0b3e69db71ddf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405c15fc6bf8ebeb5ab202662a9d21a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eab45750dcf13244a9e3183350d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067312eecd87404f2f9b7b60f133ce8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800715bdb66080371833cc896479a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fa824c252b83d50533b88953fc7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6db2b357f012729056e766fed1e05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf292aad5f83d45aa2c90b00634d7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e1f7603d1eb8fc46636d402ae601d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dec2d4719f158a8826e8e71369e10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafad302c52869a452ef087c792465b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4d06faa593c88bd076506761024e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b159487c75b8a8c8cd9e8e09dbaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98d0a2033b0ccb763413a9b90aa61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac8ef5a9bb252c64ed4374e52ce57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d4243b4bbcc9b29eacafa75bec9c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528b711649cc06e720703110d993183386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe62e2f38cd7fe7ff6e67012921b2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521a72694e96f2ad2219850a50501d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812252da4f0dc1d9e52bdf2c7badffc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9f239840041cc3ee4902249343ad5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea57d22b02f7057048bceaf433f8078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6716c7fbe13789a6637490bd71208392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5937cb61a05836acc4799d26c44d403393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde302f3f8b24da18d205d2e8a71eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d7e5cab79ac399e93e4826459c190395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7d4d63e27a40dbeffe652f8549a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505cfb901be0b2fc40d89184bb302c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434a44a981bac253d03a371f9fe7e7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627679bb37176527fc8a33004a5515c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc544a73d0609fc98021dc76d3d19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c4f46a5bde493dc8d7183b96c7e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2553dafabdfac9fa0a34d44e34f14e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d197bc9f423c3f82715eb94dc5e7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f52890001503725aef1afc68371c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fbe537a26e29e591ce534eaf1f9d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e37e4977016a25f0b65b9afd3d52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b336c52a35734a434937c9057f6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f96ff9288d634b6c4c36e40ffada6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c3ec4edd74413ed5367659ac0c0d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85207da4c419d4408909d8619f6738e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393e6ef7ee3b38a9f848306320e7af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e86c93f7520215932a49dcf2dca67a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9bfe4ac23291cd9df7ad1bbdfc4ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a46d678aa9a7e0eb579360de7704414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a2b56e70eddb4c94d911ce5d6ede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacad866cbd6d93e93e10eb01786169416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be940e1cce48b349a8f757d71f4a1a03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c51e98f4e4774517a774efde54d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9986ab4de3a12085dc78c6a18754d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc59b65463b6b364975fd87e78d4511420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6201730c5968b60528d495ea38eb91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b95170bc10f0a38638191662552c11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabc09911be7cfe9cf1d0936023c928423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301daa2963886446a1336c550675c42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf6ff80aad38e071228c81f1111b54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13daf1673f8504af62312de04fa3077426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c8dd85ec5d0ad2bb01119bd94383427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6141279974f31b32287ee549fbd1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e6b91300cfcad31972e6c9557c5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095ed97acd5f18ce80774a4a7ef2b0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc176d9988db57c2aac891e132c46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749447b05ceb6f2f66be9fb8f5a978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80bceac01983ca66474d5be95b60b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a082d2208fc675ff9403561c2c99e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e5331a4ecfd2c15616fd1794696e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a78a67667269a8dd59e8451d63558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a786a5036f1db15305803e7f20bfda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba8be7c5ddb96376c44c2ae3022381438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bebab9da1bc9dbddb0b55a63832eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c325419c2f450e4731a57b5d71f84f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afed9fd9c56fef090dbb6b7a5118d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08129b8b61b9f044ba23d2855507d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddce023511b51a20e1801100ee0bcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8920501116f9b9f23647eab32b411d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597d856d65c3bb0fd351978347e102445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0dde75cdf5e05297ab9143125fe5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7886393af975043c0af8b83a60dce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83011612ac6ad2d43ff5b028a3cb7526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8cb5cd9d0d2fc7bca604127e58bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb206abc27317dd6ad917481ef3a105450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e61ae33ab0cbab128772e99a64d231451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cd7d5024dcde3863386d1bca138ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c90c5511825c81e11bbc2c9f7f6ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8425ed0d4a9c23be0af6a692255a39a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e5f0ee53820014bfd6b3c5a37ae1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5caddf1d711e7200bb666631d610456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974d5a939e395f988326803129ec14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d54fdd88502be066589bfcd57552458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d9c0c55a42e1fbdd0e07474e76fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8e1c78729b94417ae8317e4683e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c79971e5b3889464db304c1578d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a2e158c1570c7543bcad8f93848d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba145df9ca047e41ab62fe298e78dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f9f3b70e7577640cd9e59e00f5cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f44f783a337da0080620986e6aa05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447b357f0c846381343c11902973c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b50809b9329e55b947e2ab7f8aaa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f90ba8f41e03d1d2307aaf8516b95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218e83114966cef6d6e922fc92b6d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702cb6444f1c439b19bd5b41ee94941470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a10f429feeeb1697131fa29eba846471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1adc411be23fd8c0bdbe107b9aa69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98022dc8323d1f584d2a89e7cfd2aa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef6b9fb7e5eecacf55b41ec96b9a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571a2ba2acd7f63f57e0a229bb8de8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b513addc06530920ed7162634290196476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63f48763c54ff9cff6a76e9852213477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489a6e9e3ec65fd7848d471cba496e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c9167cfa53fc63bedcf679d21be92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c023c30380a4767f62a05e2712109b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e6f1bf2c834ac668de9d985d0619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28704bc6da40241f9adcbae9b2869482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aadf44f73708ecf2349693d0c5ca3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db211ac0c9f251a086c1cec8af3c613484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f218ccb20fac35fc5995f8ed2b310eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17edeb13096c0fa7bdfc09be4499d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9fcffcaa21a4324b96f5ae998ce8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ae37aa5f8bf2d6cdc071d20cf515488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a746e126150a63ff62570895d39472489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7d492a4ff503eb0316c7d128238a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7580686b5cc06b087aff2745642db1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31734c01aae230d09510637c9316fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc7feae183d98a08d94f6be83de769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50d60ab7df01aa7a5c15792fc12e4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279fc0dd3430dd235f7436a01f87234495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae7b3312657bc523ede9035088151496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e309a0968178388b127da53545cc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b812fbc9e6676ea62004540e0d606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5b04acd0518a24b92bf8b20c6c79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692fba2b6c492f7f8102ce072757bae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c460d41de829c35f71971d3d79ef99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143ea810f1aedaafc65f439ef86055502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5902254b5523bebe0fe77ecdf7d7c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034baa6ede1e124d90435c472595839b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559685fee08e330972ae2c27a54c848f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f93ac76abad2565c6fddf60cbe7f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cefd3efcb589cb0334ef69c8240ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae4ffe87436069940ffd6e804b140508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f0f93d6c59913989cf523488e6b8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc07612b7d8744e505385bc33778f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeae0d6a9aedbe94a129bd3b9e2a19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f4c527411706355853ff96356e37b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782de00121a96390c6b7c70db18f6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c55cc767333fd70cbd2503f1256abe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865aedeeb6e04bab5d6e86aadae4b4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8085ba845c30318f1229538fbdc939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511160df28eb72936f53dcb5d89a68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d6fb07e122ef244a08d585042ec4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9895cf64df9f4fb6ddd5904d7f3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ed97117367c95d79b6c8fe95ba0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3f7df86fe7ac3dc656b6fe9d9615521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9bfc7a44db04cd4a55235e2dbb4e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd30faf2716f8620d4d7ad955c79ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167f1717deba518c42c56efc5c55b67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01fcb02e86dbdf5ec1bba715673da0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e76784783b8078a567d100697283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9fdd0d6ff650b525e68a98b6478a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4a8e233a329260b10956b74f1def528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56181f43ad77b8ea374ae37ca0800529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbc2dae64cc0bb51f649e91ca5471530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb343ddbcaa3f8c72ed4f1d3d02b20a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e598f7a066ba116ec359c81ce9af3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c3899ae385ffc9d491ab1d056d9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca559216e474e2220fa82ebfa1e37e13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c8ae8c9aac3629b65b92afa8fa89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07877cdd706ad91769b3dac8914b7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f7cf381216e0a3809e03022112b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dcfe70eca800b67f9d94000e3e1a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84fa2592348d6b8124c2ceb0dd80c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99676b020ba2898c798baebe6dea66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17dcf695bb201c07e2d2d6a5732099541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b61bb7a5f688079190dfbe7d16e1aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4b9b5ce85ff0259d8bb7374aa055543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d906f5cc0a7a10f76b340a49b1ae6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815c3c8a357699047988320bc5bad3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf403dbd3ac5510ac1a4e3b7e9aea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642fe9101214d80bcddc10117fcfd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdba878706b30e31dc32a4504ec167548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e02c8503260dbf7eafd8c9ffae30a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce971c98fec9f8297612f61a5f40d5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4846f2999e714c56e606b75bbdc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1412f5942b2f2d60917d9b838c3b53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1292fe5074baa61e900fda6318445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b093e1781284a974a9d52bb9110c550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3bacb2412eeebbd751f1aaf52f849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264c1517dd02baeab7488f2caf8309d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e890603e71057ee95c3acbc8ca517de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaad752ea3b1e2112c314b9cb5f670558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710db780bd15dbf4c8f0332c24b2546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74821f694992921c1424bf44b2b0ac8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2300c31649610a4262a539e8b106561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670a31901a15ed3b1d8688ad8991bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea2138a86d0f13154f229c134d97f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ff7b7340b21d067a8fe927c2807d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e007aa2e24c9bbf84eef6462e1dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102599c2c0ec87fe4d2db7b3846346d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c4ec7afe03c2f4833740aaedb90b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efdb6c5ec8128c3d8948b7ab58ac1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a62d191e4c9709fbd30168c7bf1d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab5be1b8985233958bdd9e22e90a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de45f1d37e44449ffc926fbc31ccb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee52d2e5e6f93e8efabbc440d0e511572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc93d04a3e1f5d7deecc97cda7698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9c8e8701378e42e4fed2770d715f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93aedba0399a2f6b4352509ba9d6d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3017b9bc19740dba316a1b62680a32f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ea060d976d97cf46bd83d1fa7ab34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604c283ae331c31f382ed4fbaa8628578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d301a5528c62cdbe56222cbe7df39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd69bf0fedcf67e1d4182e783c44d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe11b851629a0c7e738ed75c2062ead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189567e934a9efefcf3769fab8a66a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26a6069727f31bd87188a8ba8be92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7023cb6a80b7c7e91a58f03d6b4da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd83d3252abedd121eabbe86ef94317585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5d1565ad987707218ac389a27fa90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab7e25527401a40b4f771fdc1d404587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152538bf9480f82712f359f72dbe04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc078d254df54972651e30f67ae35ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47a96b0d1944e7b08d8ef55af2a45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748ddfe7cc7f468018e083ccb16261591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3d44bfffab75389c52b6f0d2e9c8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27209975b9e7662f6112e62a07ed21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f678717514e3dbacce28bc7b167cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b9064dd90b304d1704d079d78ed6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a463c56813f63579ac8b56c0db4da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8525f1ae633b56b9dbf52ec35a3b3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499ab9dbca83e6ebc1f0a84c6294c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7edbda8f356680bacf4752d39a10a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f916c089e8db6115e0ee599ed5953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4bcf9d74b3ef0d52d2112b9af01f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb2b35ec4a1a9bf187c938cffbce92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978987198d30a1d566ea09e2bf52f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677895a43322fdca45303e5e10757c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2236df197b3ce845b10fdbc1d390c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a427ec3deff00a8840539fd0f988c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1792ef8a8237d478fe358c8ec32e68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb231f038d743625bb33fad50520b42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ff796cb137d03697d03f9016bd70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b966bda4445459cad2163317eb9c249610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a8dbca597a6f061664160798de7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc31b8d003fa77be01a67c690f96545612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1b18d6c5f18f473c481f91200252613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a1a782ce1e39e7ef780decb417c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2108edf557f9c3de60efc36fca853615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f190eda5be0b47caa933be89eba24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa7fd0606c1f38e03f2dd5cf815f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bcc21711532d0414f02d0e38819b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788ddde195af2a5c22fb9da7dfa299619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eaf52d5495cc184ec112fc9fc3c5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c470bc53554a7361d43a27b39087f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66214795532ec00c2ef5a1d46f13b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af8f776edaf33fd6de31b1ceab8467623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6102e0371cb6770719202d4ee180d22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf7943c3f2e40182ad25594b45f8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5515143f7ac952f89f62edae8fb53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083207d8f75ba081e62061d811e1cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971bfc798fe2050d8493873288a5319628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a532191b65a6e0a663d0885eab52ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15252ce7b784e3cebabadeb4be0c9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7f21f949852aeb8a760570a2bcc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039416001be8c830b27ac92b08dfed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778003db629db739baa3c7f3ea04e7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc93a2d1be26afd3297e00df7f318e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a07bce69cb62dfe540c0b1ed7bbc1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2114d38472d787fded78765ee2f410636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9771fed33a02ab947ef396172c3bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a2311eb0f03bff8772b33e64ad84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa2923a9675133d322d5b8a25902ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17940a53bdc788cf07b0cb3f56735c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4306ac4964ff1130d50619e303f25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e64d85f9d23b6835711edb4b9c02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb063afd5c3ddcbf75fe582d1fb8ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9955c83b0184553539d95ffbebef8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf35469040e9ac66884062c6cb350b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87658efc2f39acafa04ebe0f050e0c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75201748a163438f72c949c031f9b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001637104f79c30b2bbe00f84d5d6a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f54760d120dd2d6dbc2b2418e2e74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1ec364ac0c57f190d88c3daa6a55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a428ec038b7cf3cf03143aa69560c52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ae24bdeb7cc6c382b626d79cf287e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfafe858e269db08dc55b9377d8b3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa086c445273f8a94e4971f409b98d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb5958faf79636233f59ca9f132b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42652d5c57e8a7f196c82c7b12753574656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b81d553715c20826aed8c89e6d27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225388466bf2c410984c26828ac285c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412799e202cd3b6caa94c0fa6d081bb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aecec7c652da9d36de4fc8321813f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bfe8c660db26553d68bde8024d5a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cbbebd3aa4e71a0d8730b540ba74b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd6eabe586bc331c352a896ee455c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f29a42aba339c1fb04f8bdd500d68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310be1ba2a5e21848ce8ebc0637ec55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b765d588c6d90048507c069d3694e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca0b8d2b452d1a3b21d528275047b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425e05e09c9a1fe7831b5ee7cc5f42f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18e1a8725495cf9b35d9e53eb57e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf86b922de65a67e51f430b36b71d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ab30c83e815567b3505133aeb0cb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50b978504b3a08b15b02dbdeea5c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a2b5694e05540a31bbe8dad6eb10a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15906ae19621c2641edc2b25b045619f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b45f26d8e5e7cb454a5643ab1c0e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220c50b58ae2059b0bcc105b9deb74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605cb84a098e0fe64d539e75eb0e544677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0198413728453461d823259bb24ef8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fde6049f2204b4c3ddf3bea78200b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b90536aebd6149e4e110c884c03f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f884d04106607e65311688215ef9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8fd0aad664c3c1d7e505bc0495233682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95dbb84986209b4a8f40f3fce4e42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01141516ae0b7f39436eb131ae762e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d954ea97f2267d470acdd4a92eba79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110f8917d8b06ed2031d2aa0dce42a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb997b33c330927fd477405647b5682687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643472f93c8892d6ebc490c6558ae2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbdaa191c88850d2f77ccf1e43891689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e31f9726595aec4a0324d38fcb9078690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b629e169c1b6236083cd2d786dad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7198eb5749edb21334051e2d57131a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747304a8fe378c9b8280a6fe3afa317693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601a93c9166ffa6eeb11c520c6415b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da90ec52a4737d6617256adb0a40bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5a50a523ade847c295e663693b48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb358caeda0d05c8d238c21b12e85a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac0d740a3715221ebc81fbd026468698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c257096386e564710b93c3c79c0c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51aebca94a031336aa8b6843c4c802700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29dca92c2154f439aa9e5c3c32c728701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072fcbc027e4f8621b02bed9b8d4a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64976315a1a47f0f5e3a0d019933e5c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f97d65ff1f819c6e4354d5996da43f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd410fda52a89ca3a3e1043701fd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7cd222564cd6d19c7fd4314cc8d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b7cb939204e9e656765c26ff85c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0964da7500d68780f89be56ba4301b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f874328e5595d41a2568f9886934709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b5a32352aae47c1f341485e7e2a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4409ca45680357759417eadd66e7e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4584272346a4c3ec86ab55dad8f9d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef707d02a678835cb87327a21b51145713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d711b056bb79522ea62a1cceaa22d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c823c66971903a5dc345679234ff7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e1c3aedb38d3b8b8f6fa3049d2ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8bd833cd4c052b4284c4e692918d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966725846f469426b1dc5345decc36f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3079bf528a458166a74e5a3dc06c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c71ffb64c52cf008d1758c20ab5ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666b51c1eaf829b12e9380fdea0c4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c90bf47233ad3680e01e3dbaad3e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d05ba080246749c141245eff3761b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678bd70c34376c1f7421178896143c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef11cfabb6ee52ec9550b8db779eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e230a410cc5cc512513f8dda7595a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584335aeeb8b9a9361b45a0c50ceba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454f26dec327cf1081f84008684981728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5e5c74357c5ad16c778a82e71e9c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87a090d56933fb2b6b2b317826faa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ec5f256bce3d2d5f57f8ee7a7cac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c196cce61e9433e74b0d3c0ed390732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a936f50713c1e6639956a94dcff8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04463ffd58786b614549f891ec00d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d856f133e083b61f57f2a5c94ca61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243213e60b2cb90da14f04ed08825a01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453343b704f940804a98445861480102737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a3a77943e206bd4d3c59af9d87fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aa621db2b70d066876259b09dc620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b290d34dad1880cade84eab1a6607740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3914160a9f2d6d5322cefb96d4d71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6209a130efa9b927f8a8563d8ea7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f004db0960b8f49f661372ca12d1db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da524667f1487746b960335a01fb70d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae276d9541e2812b0068f38b7e2d0c05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588195f17c991484d33d0bb6591772e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2e490c5ad77106961326007d060f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d847eab1864a6de588344b60b8d22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc1850daf2c3153a2f4cd30b71cb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20103344e0ce0b79e34ac9625c1c29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067eb05709bdc4c2a163702174c357751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e06ddf67afcfc34334ece25bc953752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994d2bbb1c00d30d8971aeda2b178a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485baae641b76afc6e77be9c170db851754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f0fdc90fbb0ae6753d875eb6f9318755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350b3e94e27c3e940d462329affdc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b68c5745b63222f98c3457b1e8282a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff384363718f637c842079c5eb14f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f770c8fbe35a43f5c0903606b09713759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4205b6e00a9677bd325b1769f2fac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cbd238edf35065b6bf832c7ec6de22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f9b82d2b1ed90297fd80537f8fd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e94e755468ffd71aed27d4add39ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180ac1a5b5340b66e7ffb3054bd6475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57cdc3c3850a496100b0e615514036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda41fb2babeccbf6c895f76990823e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d65d4b7ed626539e67a2cc6324558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c694aff754c87b1c2da7a49d66b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8460019df4fb82bb9bffccc9649510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d14bdc0cc1a9af995c05f4399e3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596002836403c23730bb940da0d479f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ec0674ce6ad03f11ae2b3418a08013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b29e46ef1ee53a005ec8b875508714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e973a3f0e5a43a1d7b64ecc3f6b69315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c86c62c8c80886e2bd460d27020816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a655e8eca41b40d2a5ff76cebafb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863389f1287f0dd2a096df248c2215cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd12506f942cef29cfdf584128215319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cbf86aaaba8f45c9b3e433589d12120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bed7b41b99bef15660067983fa81721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976095b73769d09ec0bf796127f2ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea8573addbe7a5fa3155955ae33f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d0ba7c1ecd25e93dcfc1fc855ceed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81956ca397eb9d235506199036bb2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d94b4acade28830050f0a3d6f03e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01f9c1dd963b7961947ffd77e7c02627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30e06646b79cd95492a4ae290c9b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597cac342b442a52396b4386702bae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ecc76eada7b5d0ec5afa6588319c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a453a2f8d4de69ba7681332e7602631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03967d2e71ce753edfca924c911b022532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe4b9f28d77c9b0b5a5d20122e9eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5233bf8f87d4a85de7ef175e6f2fbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c5c8fc2fca8b0f193c2a9be1e8a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236cd8dac7d08b61aa3242587125ecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec29ee87c6f1b73e78756420a99ceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc52298e0aae241bc4cdc320fcce95c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b7a371cfddf55cf3fc965e322bff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e18d1f3b4df6061c71d796b327ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7736b06ecafb7a8388b75798ac8f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1457c624ff32c40b98152c71a60a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993eec973db59090a86767f61dacb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae8a843c94ab1e5a568ff299e77bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720686cee1e652d5b0b30cde5e78d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4393b3a15ecdd9cd0d88548d35f4a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afa764fd048491da7ca2cee92e0a0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef6bd441123cf57d272589ff403d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed44b687ff9bea8461326d95d0c0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9990d323c524f53a8dabc53ec247a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789db974a706e8caa2e91be0d9c40651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054e21cdd530c9475980f98ca701a5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95aca1d0b8d5f2d6aeee90504f0a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c816b730e03f79de9781db65b2c36c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ef0681d193e6ac32c2c28806cd8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480955e9f16fd5630ea7c9e283ce5a5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e000bba47b94d423ab45bd6c455657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab46c814d5a3d2a5b64cc3ab9ff2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef0ee808749dc2c4e8df9bfaf6c01c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2b4e9a55381ff760f949d6b2c64460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc2354b3200febb86873617890f86561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe5e9efde90a50c5aea80bcd27816b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ac59b85cfab3e95d42e22bd5485763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb8d0e6743d70da05a72093a1b89164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc946d5ad31ed75d020fd18bbfb3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6fa5b750f4b4884518d1f47235a3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ace615658850a506be3d94094f9a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd65c5c4b9c19f3b176769ced3461c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3083c6e117514a85b0624d80f0e84069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb308dc6fc9b0f7857105a54b597670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a73c26d9d033390d0f9ce65b1df80d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5ef3c98ee93a89a39ceaa319ea7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9ab7e5df57e52e7e586877ded6c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694daf02184f5acf3ae05a6a3128b6fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a789dbdb89f43a312ab013819b174775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fcfa5756005da76287ca9c271d1fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e9eb377832acf3213a803f474801977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b84ecf54988ee49dccd72cf73ff5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5806e36fd651c68857cb6a7322dea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fe84b70726169d131804a7b1f2ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe97cecbf7073a97143d84908bf21cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f965d3bd4da0791c9799ccc3429e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e35e43cc801be76f038240a3735683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b219e8037cd1944701165caffb262f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c4035e76e03eaf7773fcc3aa2d5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2eb3b8dcd17e24cc8c0c48518a84786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9f1bc9f2baaaba03ba1c2852fbad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe41302bfc3399fb109d877f05754388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caeb8f2ab69168ca574f0ee92e125289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc624ff48a3e4d20394d369a1f72690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868ec6bac77d16b68f11cc5665234b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946a2aa6e67940b4cdb3590a8d683792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c407a4572aebfe7509f05b196f65993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230fc9e7611c25198f833e0457d8d1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae333655633dba4081668cbc0e2fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf3eab0649b917b0880cac295b74b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0030b16f50daabdc06899d4d3f891d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa6a72b9e5c10f2183a385a9d47c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810d50b0bd42a34f33b08a3b031b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396fe993bf8fd0bab6a0651d0c17c75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42a09995d51135bd35b0eb0c83e5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b4ee39055dfa4cfb1e1f092b77672102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c18984fa49176711aa0a390068f033103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69713cfe6f5dae75c64fe2db9d4d04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ece6cf5720c9585ed5efaee1a0328105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8699e0764df102c9ae6b7c6409a87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dba4224147fb68fba8875e013c9b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fba4b59dcc97384e41a37afa4ad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0455c1cba2e0804c6389b99138cd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fa3d1a333f9f869a7cea3765941a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b32db3e9631a100fbf90cc7bcf68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1404f7a138c7b2c23bf113ee2e230c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c2125a1184f60e9a131df279a95f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c005ba1ffd307ac0248ed56b4e699ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c9587386c2195f2940e062838fb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152afeaf09f76b569cd2551861bb0ced116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5082ec6786b35f1b28c91aff8c5b5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877622b639f03148a9429c864fef525118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48805133fb470558a0704640455525d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40a374b78f206ea4a49566f9ccb82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ea8150760c1eb7545b4deec44919121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92390dac4b9fe850105410e3bba83e29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b260a043a78ffb495abb322fe9ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabccb27e9676b40b744e87539490f2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985240eac5a571d8dd48023183fb8d70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042952f32a7c784df7491a3e181d83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f198e54234111880728a69c28eda4d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc46d7220ef5a36444ebae656a9d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81829aa22febe5d15d89745156d80395129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff049893ee78070280941ce5178f9515130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655f958572c9f519180f971ce59bde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e19d5c4d71bf5a1bee931a1e56f5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852613f0a0c4d6643958fdc50bde2e6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0f25f8a47983415ab01a59613b9b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600943b29428c24c30a7d9685b02dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918335002408de85f54632b4af9488136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0ba4f9e0b81062e86a967203f2651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889596e4447224a85663bfc39dedacd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c49e25fd8782002fe6369af72e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85146dea3dbb6fd9a9c0c529660d784a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607384a1a0f0fa228983a199d10951c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48d222566dc60143cd1f8166e33068142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb1717a70dfe1986711dcf4ea567d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db182bc509cefae1c351bc3480ba57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ae611f68b49326fcb7b148372e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd002bb708cbe12f50d8a601e25f7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553e6b33137232ae2ba5ed622a8574147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a084f7405ea7a82e3087d433a0c37e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a1a5ffcd07b7e8edf31a64c31934149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf964049f381ee9c599db1084bf1c7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fe0e170e3d3cc45e32ffba5e274a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6f5d966abde502cc5deabab21e22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f5067cbc0a257ad0ea24dd9f65b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614049562b290362eee8c1ecdafb3e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ce5f67594fc7daa026c01871c15b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0522cf1e3836016207ff26ed00f900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3fb8c6e0190d8aa0413da23bd552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f50cb440ae8c9eaef8a281037e58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506ddbbb8aaff081b03e877595986c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b309776242e8d0c65ed00f799365ecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f79106ab27c87127d6c62352b1b35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296fbcc1e0f4916062c9b1830e630c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d595f6f33c391af79f604c50ce58e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33230420933a01c6e89c43525940699a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981dd41a3fe7f1a25a283a4c14f749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa86d1e85c6dd5a7def61b6e90814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476808405d455251d2b7c4030d2309d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6e26ac81072312f33c38c8a5f79f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90ad44023c62f89023b1d3abfc380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d13a71af0bee18f520c110c8f57653170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207c185f562714b173e92bfd9a680d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc20f5dfbfd9aca5650607881acb28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8dd151b5a236737eeef24a7a6911d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a175289c13a531c2c0d4049ca60484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7647b00818748e770131e242beb9b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf59c861762d4554df909a4161ed8db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf95e899e64d1a9715a297c84b74ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44e0bfef44f5548350b51666413a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf48d59af789d94826e7207c2e0b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96ae23f99e5ea5e6a37a723261808180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006dab618beeb9fdcc888648e1ca932181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f502970a6a68fd6d631601728181182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd1ba76e8d3751f9646dcf80a1a24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8376ac54ac212040bb0caad85401f13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93fa813f281a2c10339d233a8b144185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a118fa8bda2719d0d2b0a1bedb0e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a597992441bfa204ee0c459a6529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137104adddf4ce0115213f54844428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327921d133ab5a2fb5c895e3ace226189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18084afc2f4929113c2783cb8bc55f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead01f1af318e79919af0eb3cdac30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e714a7aea6143bd00bb75739ff4beb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fa2d1e1e980cd9506bbaea4e8263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd660208a36e7c3cf43c091c9718722194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3874fe0489846642b5fbc9f139269f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f05410ffffea385bb4b6650cac3cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd5287cdd9f361aff12f4fa26343a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977329fa64ab17fb51aa3624187c00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334eaa916bf2859a51fc33d2b30d79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d19215982a310976354c15a4b1b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382dc39bb0a617a63442d99775cfc43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb453109d989edcd75d9e145a59cd98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2abebc47493651e388eb27d864b5fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5a64a2e601b1031ca6eb22a82604204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af75b2d636ba681f76e55b9009cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237036ce957ba97f2efe42a3f00fda95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac61f3a99a01ec4e73b80fa6225e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f8b769e21f166fe0d246935f2592208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42e6e7252b3548d63bf4b97278f0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4fa553d9981bdc0eb886f9353299210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed4425cca346b373f9ff50df3b44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c426d6e77d17c645c703078040bc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0878e5f59c0cf77edb1c278b0dcaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd82432001974f563f33013f6099a2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00bf8a6af3d33925bf5c535353296b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4c102e429cd663a57f754e08e14e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f0d5dba98e5572f5844483f632494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91353dea222f07945c6cf4235fe1b0d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754590d1849530a127c214605b7353ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa000c7b624f4c36825907f08a9e1ef9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536345e890e719f4cd4d95761b18497d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f40c261e2f2743ee24a6024180fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ebbd0a9856d5d99b331a03bc7a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c8a58aeaeb08b426b881356c2c16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe2a290c187270b7c335d45383a2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2179f7557ac6a9ca36b6b3d8de7576226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418a136520eba02cd5fa5fed78bb8cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fe5fea7f1fbd80b9847564bf2dabf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49140facbef7e7248a39ca4350347229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b345e2c8ac9bf508052dd64654814230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934ea985eaa521d2218f5eabadd1a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670caa3cf8286c4cfd6887ebbff144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea496b5682e2f375a064b339acd1058233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a52c9585324194301414bddd46b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d86dbaf56c4e1692b5ea34512e0a5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a21d6a25dc05d7cc6935cdc5242049236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c1140b3698c543360c60db534da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c26ab1618c5f7181f5d71b5961b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da71b14742ca0795c99a9a80ede6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcebfcc0b8937fa6bd4358a102ab5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abe61c4f8a9fad9bc0b71c6596b5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c419d17d7e56ae5ace783aa425308242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246f3f97815e1cdd7eff17c99a481a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ecef8f23da9eeb1a1feb357460e91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81dde8f5274e902b5f8a50aadc7f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca90a8def65b76e2d88a2f804ec1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ef09ed85f3b140f2d6e5864cd0524247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48250c73a9179035c5f08faad2c535248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf634ca40a85ecb02cba395ca9aa194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8baed1007d2be05c8c15c696f6f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012ec9fb2a202f1c88b97dfc2fec8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0a45e6e1f1b1cb866fe84c6277d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b3f72947d0d82b2249e0acda9c43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e30768a6facf41a25d9c3a96dcf79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c44ed49b1aec1fed68ff4ba2b1493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc66aaa30569d5ab98a4ee4267bf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422113a6962cd1abcbfb5a0d8139b505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd260d7974fb3863619c93abf082f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7666ab0a6c71c840292c69c40189259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfea82c1ea7512744a413ab0964cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab8af9f07458ca4d4caab4e53eae13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391361308c3a303699c25ccf54d6937262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a19f022196487c339d27fd1088bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7531401cd06f123498ddfcc8270b6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0e41593d5b2862e3b662e40475c27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e8ec8ca8086c5408eca25e5327fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe96cfd36e98d577c211f53608407267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f8e2536c31cefc22f2ca8f60c18f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2cc9a904a27b7ac781f8d5941880269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b389aba84342bfbfab86b652f0c171270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaeb7caf7144b3d7d4f953b16ea078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017d35acefccbedc716d98cf8603ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296f332043f112ed82464f7eb07bafa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c262d3a1237f4868e4af942d4a83c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024606799d5e0b26a8c48a2b895ac4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5a24461e08892cd35b0d41469663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4637667ea339f51e4ddff9669d1cd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afb7108dbadd494591bfd74d673c88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dc825b499a61d5bda416bab4a5c0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe17413c913a0616e60b32dc885fe95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf7d90720577f54c62af4cce3d9cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909f50b97fddee7f0a7104bde8f9aa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679d9ca5002c381298c8189955c3556283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172d0eda0953b7deadf98e9a0de48a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f2e7fad36866cf3dba21832060e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2f0f712e303e87e800f7818b0d48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047470335d5b049789336503fceab8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2558c654699998c93acb0aa0e641e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59838213058a630419efbda55b42de4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a6761657fbaf46c8af88b1a661a77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc6d949c30c209254668be6e1ec46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81da8e84cbdc11ec7ec901d7876bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e741591d85e7067c594d159d922c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc5f9c0cc3fca994cdcff7cd3fa82a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b79ca2c4d1b58212117844cae39f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7cc43f87cfc91c79fd45ad3227f5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acbb31a9ab6fc2ca7419f9320afd0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ffb97cf7ad11c2035936859e7aee8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f35ce2dd4da9b86a39285929a10d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bd15048da1f19b82f32e8e21fab5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c273be781242f2d9418574c18db83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0522e062bf6e27e04d8e6470b491b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67dbf8ff18bb4e1f95429740f3769303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03195802819c671bc39aa0f393198c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930082649135053aa01b79d0903152305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688c20ca6abe936d5c2eafd89acd5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f4ff9ace0a5883782f5dcb717f6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311a7b7ea1e646ad2159c79880ed415308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9dd3aaa71a5f1f7b1a67f0977c4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776240e8599b1581add20dce5ed46eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda04514f92279f3671447c448a06c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be393315a5403f916c114bd1b0ba466b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348300df9fc560797945f461da2508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e856d643717ff3984de1a4b81735541314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c48a26a262f1dbd8fe0093a80e315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd000df12843f2f7df761c7f11007cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6243e12dce964711d29244c10232e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87daeb65763348028ea45d284e3aba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd5e49ec494ae5238561c2c802038319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b15c1bda4b4b831d0d8b29794062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b117fe49cd5e9aa52b56f46bb60334321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310708775ce09fa693fe88c2634525e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecff4dd5df6eb78f6cc864cbc46c337323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e95fc29e9741d88a376b04e923a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dbe3391e82a106408226515ebe8aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e047ee28b4c80d85f9fa0e78ca8ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97c8b9425ad7e2abf6b16c6c6ac9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e7c6cce4fc5affd5fcb8d2394ea8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd21109551717447914f7e73b2285329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd364eed1d30093df57f42691ae9bb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334b2e7a98aff1c02b8e8dcbd639a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f189b6e2f03965eaeb9b784cc16583332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a88ca2a866277fb81e792c42d138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1f54dcf956627501b38790040577334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b5b0efa1f89a9ce5dc3e65bd5fca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac4e9f7ea40d6cdaa8469484e9dc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e859a3708d07c7b3da96299af8e691337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986038d9441bf0953b0cddaf119542338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a28d606336712e07b0e289f0de0869339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac4e2c7ed53ea3043afa96839c0d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae85b4ba626fd6b009f4c0973b78e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5011b60e97266f473cf307b2af2b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0828f8e504f4a2bf08f1d68bdda5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c5966170ac26b42f25371bff0bda5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a1e329db5677aaedf7ad0ee745ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa5db570ad48adbe7ac1f7df83ba3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a88a102299c1ed9498841870a2d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28263a8b34aa8ab64812c983d41f03e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8410b60d6d581283345f9ba2e4cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb7a88393094191db7f3a28bee5ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcce24e5ec8af8e27ccafa467b3bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c393fc49b9ab42914d2811a4938213352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed3525352834901e9ce791b136a506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7b98e552efd32d460e64e3907b93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2bc274eddf48bec0a3f652ba8ec61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f83a4670df08443770433bd8dffc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ee1ab52f9815be1f937fb88a38d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1791415fa4dfaca9c9f908c2f31154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3216476d8c7700bb7b42b47b56e40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195b8e4d03b4b7917c88de85613119360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d57eb7c3e3cdbfe2f41e114694e9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8779ebe10d2091f32fa630da5bddf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb82e8f3bcd001765392b86a7140c33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1039b65d7273da9ad3ba268a820db5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee8c1bed85036347d67d3fdfd0078365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f18086835eb9f590d9184ee611348366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb1869f47376ef5b3d2577a801e47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34907025c56d2eb2f44c9e669aba0516368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba2010ef3d0af4dbd947c50a1b01ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060b1a45aa698ea7bcb1a199e38529370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f4abe3d15f0be7d47000b665cb36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e38312ad3406571c8a45b6252257372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5e1367fc7c0573b401153dc95bbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2c9d68c11008620f3f5ceaecc9d24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad88eec8bd6a37876d7a76853bb6b74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cffcce03f32e0e2a91c51d3e254848376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e938645f6e5b743e08b5508374ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b3dc169efbac80416ec6a82d88110378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1050f9039e44b9937b44c7dfa201379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875736eaf0e48c9c24e11bc08da6a86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3215d91e75a51c48cd082a6635f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68422780f6986f86297a3a616ac8d5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd164790eebd63c5b7ef1e9ee60d3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2c1e42a30cfa05fded9fa734f63cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba85ebae5a2c194546cf233220e180385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4b5c97ccda7f163f2350b2cde6e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b113fa388b32a0d6f36b1eff685c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eaedaa1a3df78e59435fb5a53a793388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c1741aa4d284fd33fd8d6df1056e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b89aa2f603c6b580758a1543dcc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a1e292471deed79b634053311c8d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b298c1da45804eaf7b5779b3eb4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cbe19cac391085070747999470258393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0151f4983e1aad7bc2ecbb8c843965394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e54891d5c4c483831340c58fee03fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b614d5dd0e3199e9ca0fb67265179f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a942fea7e0015210a94355034fee8f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c08578cd79923e6e2bc330313dfba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d882dfc57411775e749cf3dad2bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1226e6165094baba74f128ad8b385400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446d4704c2d966e198f7e26653e716401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8970c4dd452f1ad06e55c64f669837402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ada312d83505e1f7a84cc5f9cb77ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2382a3bb7fb696216cbd003d6f58b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f7d9e43796e954786368388550478405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d30c5cbd91d93bd1193449a1646b33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d49de8ca8bae420ab5a47d46c5677407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a685de22c81ce564c862bd02b66329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30115098fa11f9a5e09cb0d4e9d6d38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c044b6c57ccb0d92f454ff2524f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584c64c193ef546478017a46c04855d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b045a16c93c8f0425c865cb75a823412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743978b8f1e1d4c0a06d2b0af7123dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87407d01e83790d1f936fe9f136737414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806eb77a290b587ec95b713faafe232415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cb41d24a88cd25a9748d4ae8d8ed8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14abe907f619cd5f940a1c8a31531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e819010894bde1eededf44d98c332418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28cb36ba742bef3cb382b9eaaf8d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d094f32c69bf0591918a5d2557e3c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27e5e414728aa1dc3249b0eccf486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5c8b7b3958ab31b2a2b3563d6d1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fba5681fd153337e4c33fa0c1671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb859324f97957fc8839824b495b85b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23440118222fa0d4f2beee3047d28e1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa678a15077b1fde1d2aee139b05a4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea63418e54673b7b9dab0f3b91c391427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc1ca87982d165027d9a66705133b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe197bd66ee1d361fd276d8e3e167aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5da65d5583997210c7474601878c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e1945b0019e2991533873caf60f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3231b4711789109d23a5edc238d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253342f78b01f696a61a375cbcffc05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babea2c1be5c8d04a716038d5f9d6f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fd5c26d7388c80f614c90e28ae81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f1c5f2802e3b9458dd8b4f93282c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b2bd8042afd6b6b2c3da3b391c42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844878179c057f5b8c7027b1c79dae67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb48ce287ae130edd8695182f9e118439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd065fab84afc50c228e8f78070468440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d72a99b68683478e0e89a267d2ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e25dc0023af79a39a4de6c781197a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc492083ac641c3dc7099bb1c9fd36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f81a5a2d5c13790b348af40cc2901e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d71f1aca531795f29792415e003e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5556b13aaf728d14c780fd6062dea1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c6ebcde59b697bbbdf8f8992a7c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fd741e5b4256bbbc9e0a03d13b79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6cfd81fefca2aecc8c2ca284bb9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a0fb158c916340182f0286f0cf5d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af4c5ef1c04c0cb6ac3de05c0ba12c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae97f09626cfec415a090b7558a0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efaf9b5a8bd43e7a352bc8aff22d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019cdd9ca4fb3ede2432910b717d32e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb60e91361af06eebd285671d7dc5dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367361114ee612828a2e499f1866519d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562b246202da16afb58b9918d141b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be083bf6a71f55557edd109af1fdc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908d266e9f14048fd2b749710e9fd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef8e7e8c3d6ccaad249ce994a3339460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e56032ad24e3a736c1d06dd6dab540461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb606819cb1aec560416df6e7329f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf065220dfcdf3c754eff3343d3288463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4cda9dea651afa95ef9dcc33e758464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f683149e22f3c6dbf89233d82f1b3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bed291c29cc44cf79f5adbce2f554466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50536c871c9007d2baa6ecd5d84b719b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf09481780e8b4431bc48d981eb0f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211008ca5c749970c64d95320f93f1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea391ab3bdcfab22fd8044dd78f78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ac0eadec14c8eb1cd58e09bf3928471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aa03b8b59c5b06c728c51328d12a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308c46a2a21a1ba76def1c56a812d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d451732fd9370850846bb4641f404c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d8d0f5d5249028873414d9ff66f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b67b2a09ddcc6cd44d8ed72db597d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c7702a87e133a2cd0f653f2de1ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279426ba96dc22f822f8d215829bf2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac383c8c6c294a4661b73ea780de1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649a35eb92b05942c7eec1635680d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ea7ffdf0055bee48eb664c9aa167b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2395025af9ee6973bee27b2ce0003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e535d959809a44837b8bd77774faa9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b515b9922f216ef809ff79c6c73e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2bd7e4b1fd9b8a497d9c552d8b1d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218b523f6afab90c97e877746ec84dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4821325b9600ca706cd5c9ae694d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0cf5e308c85574f3ce4bebbb69ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b9f15f2a43be444468bbdb3b876c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5cdd8cb3b085e457b2210ff07f64f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e77b174496bca2905d0ba580a6737491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527efb4ef8bb3ad546dea440eb64c90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da954fa5a17a1d748bafdf988eb32df4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79885d31759cec9889bdc0ddfbf3e1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63e5b1515e04a252c872dab355994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c3c5ee93b24fe5f7384ec364daec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f23ff2b4b14d26e626159014de1511497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec3040bd19ba84d7cc6662e443247498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b098c5168dd3d96d4792e869e0bc84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7040a27de80e4f4157a559cfa10de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cfe14de6e736aab0d20eadc5e48f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34288bdb1b1f32112e39392c00448bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf7e98a4811c72184e062096362ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad438e7c65f2577ced9b1c4a4f068504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9dfd4b272487a2c57613d2193537a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10612caaa4af8c5635d96e67a0c7426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382e0d620f6d37536dce745bb9debf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5829527b695fac87ca2d9142f22ba23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160557191c0bb484716577f002015707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a832d55c43ec5ed487179d433550c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cba1e76b8d07de18f3d2a52cad1ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ef12520ca3899c4c4ba3b63173d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb62bd11624e4b4b316fd7037fcf3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b3fcdf0e7b5305b8fd8a3756d9797514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d0783f50a7696fbb99b5dfd312da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac3fd7b09bd9242607a1da25de3faa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc1e70efa5e51665a84e509182239517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4aa81ec1e55d8f2259ce952ca75ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86823aa49d18c1587126f885783bff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24616b621369bf83aadf5bdec65b956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b92e68d4c8a81b4de069e6b01bd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04ff870edf5672604f0935f52d33b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a406de1128c465e708cbe368610657523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf1040820297b34ca18a5a09597ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c645771dcfe8f41de834a600cf72dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684149490b63401d4fd28bc33f8035526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9f82b2af907f9995e12d0bc56ca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9d3db7544d8e6632539cf8b43b26e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65d5782d892450bad1410d229848a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aadfee2915377c5ac1df726582fa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c0b9cc852039d9e448006c2bf43b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfda765ca09db33916ba10e375012f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff0154818a8aaf58ac6774c6c9a9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ac542e58bac75d91e5c73aeb7d5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c174207b5ae35ea0861d0a8599bbf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b35ca9bc9138632c34c8d49cb97b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816ddda106f1fa049628b0aa6e63be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecce4d568efd64858a08bfa7146eea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017420ea0c1dd070d2df15e5a779c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67f9b5f0c43e7c5740d762b2acfce9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded959e60a3d6b0f807931ce3a450dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0fd5e5c5ab4e4a6e6b29ba546652d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4707b12f9d35f8c1fa38ab14e2ac8c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2127ca66c28961d1560333c8f6f46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c41eb5f13b1cefcc5b3e925f39df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b4c2e6572521c9cc0ef7ee99b79d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a9f46bc8b9d22861e46612f1df20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2c3afc88ad7f59401b54efe71be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0573806990395ba0e7ed3d076088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11431d2da95b02349e8537fb2d787e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136678cafbc14f4c78f49077298099551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd18827415e2bafcde283dfc7989d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63c81e55295100fcb7c8afe792893553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444debb42c1109f3441fba29233ccb6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd27a7f3d2d7b1f7fecb8b722b4c00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832ff356a4bc9a722e224f9b41c67b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f4546fce7700a020e0c843aa0b17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e915386223cbd0335c6cd3e9b59df75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180364de6dbdf6dd064304452b7cb98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad022db0599a4e46b17a9957018b758560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc943ba521665e9be0e3e888361458c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c94f0f1f6db12babb8b76a1e08bcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c301d4f6695214b8bb6910d70a77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94075b2cac4174e9620b6b2b880cfb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1f1b932b07cd6486296c7ef84d92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad022074e0e9c36c80aeeb57d7470f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37fc8dc8469de49c890931a8b815b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54e581013ab052d6bd8fb7d5c3f75a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc948c4f8597781529b3020ba70a4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e80078ed0da86e959f5bb4e1a7f7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa560f4f422509c81af01dfa959ca75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2c854c5fabe7fad2d1efde46e4fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd711c302a5deda02b428dab695f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d15f301f4f955f3add666cf8d87ca4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9a28a687d1f4ed69f2e80c416f98e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010e11881e1b1e5c697b4ee8291880576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e079225510ca80ff8563ef6c64c382577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9722c51bcf80754fb0e0d05ce5f6ea0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dfb3645436c1eff22d09186592e8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7375c5521f78ee1ed385857b3701580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738cd18fedf204cae9b222f5cc242b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9175cadc35193e0c32423614c7426d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efa2f058b13bc13380663da6ffcec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f3974360c504d86c0a1ef9a8ed62e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb06c7ac2fbdd54594fe1fe44f5a2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652846975fcf2d1524fe4a712f78908586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c3ef9293074db465d6bc0c2a14cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede24f9969ebd7ee2ec8466f927a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b0f9dd65faff225a95760ba61c39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c80594a26c72ecf8468b115edd6651590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46982b2bd3af02f78f6c10632e497c4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ceaa8e12e1a689cb3fc2bab62716592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc994748f5348b527fd43b620d907f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ad9f9c010d32f561d70cdbdab2fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602af632cd478046a38cbe5d074036b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e404c9b3d069bf8d906415164b5359596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397b1cf6a678607457b634f184499e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216ff2af7b57d3f36616c5c86990a2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450f94377a9b38031134eeb8059f77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7289bce68452951e87ca21ee948e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89107651eb7868a23f5101d6d386256601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe62c7ac916a60b36a580aedd4ba2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677bab287439dae198a2b90194ac7aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814f209694e94d71e4b1d9cedfad65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf76616a1f736a329c9ee727476f8e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929dbc02fde4310b2ca2b110cf84d7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954678367906b0db6f529822a29850c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1d585b2edb2db8c00800cf5a0b3a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c5ce49bd4eb5c7914d7b2e8be4eb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc14b75fd7a8b986d8d982cec290f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35baffe1a78348655126402068ec35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179802dd0d7e9ce197691bef2df5bf9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871006b349697e1a888c9d857e361b45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb201bc56ffcf46f0c0bd3bd624864f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024cbbc66447cf9983b5a8b9c59a00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb75dd8d8738cac3931a49d533eab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c12db67474410607ef425865c6785617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad275bad1d62d28e4989620ffe0c7bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d05c75d8f900408fc765505bca1ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895163fc615f43e49ede0c5481fb84d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e221ae61fa444d181bf091628c22785621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d758b2ac57af06e8eac21557e80d4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d1e7152428c53575e38fc1828f731623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ffe980b0814d4636a8af48467ee2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf983c8b719c7c76bb345d4f893cd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e79e565523cdc39c8c7ce9e1d172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02213de3c7712908744c65d0c092b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54c63e21cd327b8017b7780e2f82d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cdb86af25c44abd551a872c1c003b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c65b554e0c67fac3ad3b7af344b47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8df6a28dbe4152f58bcb749d0c5e1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bfe717363cf75b35e40f689eb7c96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568c2fa5849460c3934905b26cd3f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d04accd51855d03ab876b96743b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceda06ff112defb96165b313004629635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d31bf30dc4e57b3c4f33fe4aa0ea8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad7e2f83e14a4ad15f355bd264a8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beea6c8666e42bab7443d9cbbab4b01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75780e38d3c0a91bf6a9b7ad71de2692639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b080cc111f1c7af0e908d0678adc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14f19496bc9d1fa5abd2525847d507641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed732a7df7c9e8f2928eae5e77c8dd9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058acba5c648efd745f21f85b2dab9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d795b7b05e0f28cf6d992ddbc60053d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedacff32c4d19c167244ef3a95bd58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bfddf85ec98657c1b5985685e8fb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149319ad1009ec15ebfc53ec5c2cd25c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87b03d338184633d2f61c8c7ff132648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fd1054d907e925869c9c8265e015649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cfd8d4e9a6c4bcf3be822e0d12904650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbbf18679e6f26c8619174db40619f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091b85febc53337bd4e9eb32bca48f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b234615ba59644b1c8d11193dc61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1645e1775e3478588a5609adf8ce1c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc0dd53f452befbb96512dd1f3d48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c7838042888f0b39bbe5907fd5e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49d725e499a88141324bb01a60ae4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859188a3540ad2d9238a49def899ea5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4f09a6f78cbe94abc0504bef8ff5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8200f9a5e30bc3b49bb21677ae0402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e898c7f6a0432721a2549ce89dc4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91965d73dad20d68b1a5d0c1d4ef88b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95369ba0d679a9227ec824bda2a1d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4403d6084c7dc933b34aae6cd7a462a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90cd85d1fbdf38eff8a88860812bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223acb3adb484f6fe8fe3fa20e25dea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a76ecded323b2e19e8cb74dbd9aaea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04733b928518fdee24504400b0bae34b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61308517b18ef193939d35f5ab9218669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77735f99fb785e9cea44705189c5ff8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c19cebced208ba98b8138507bd7b13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd9b9a1c0d9e3b0904b6da775854d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05701dc2c3b394ab4c89bde9b0c51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73284c43262de1c7f2887d0bdab3f2f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38bee3db6cf04f5d7adce16d84df2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d9cbddbf0e374b66da42de0372a6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cd4c13013551f1c09ef9b6d1fafc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7552d5959bb6d6feed61e6c3d68bfa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4360d79ecb8ed39175bfa7347e206c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9a5209ae0185bb22cfc32a830f202680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d166e3a82d183a7f2bb2ca072624dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c7656c3342ce6175528b29a1c4ae2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b71ed0748d79927d94943f68bf5a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b5fa560319e436d7947a1008b803684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078c61f9c18f803e7de62e2706cb50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ffa99a04d844f0386a4670f01f2e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d7dc5bd1b2c1ecdaae5de60947c0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7af0b5b06ada504304dd0da14ba09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd32ffc52d746a160ff060970ee15b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb116f2e434f1ebe30204b59b48ecd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdea73f65352843265e2914ac3b46f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158269bfade7e41c38832f1e2bfbda4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c11593d17815fe6e988565883caa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f49c2374ac4e290bd5d13d478a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182e3645601a96eab8698921331648695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435098b89d2f604a3db2fa2f58173a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17483cc5566d681a9bad2f1d3cc1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da270d47101e62bf8e7e0fbb90c216698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18fc223dee229f3f93781af889583699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe201c41a8e02007b3d368b5a05b1f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd4bacd3cda3bd4b16ccaa9858ac2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b70eacf50cc78cab66150a3ef0304702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1780d339a345789d19f3d4b44497a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ce81b4e384526c9328c65c21ba71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a7f435890c7c91e21adb1e83f15ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e00d2c27fdb812e4c5edc984521b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa1c7453f392f7d9e2af732582811707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d45b2a115266fbe1e9e4a7bbaa5889708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf75c6890ea25f289159ff2273789ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7035ae707247991bac88632fd1ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b135e51ca970b55eeae0cdc30dd98e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8597f0d9fd74a6eb050a7e3fe9724712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689f3c501bead19f5bcb681c332dc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e29e7202e33328ef4e0ea6d709ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48f410d5f4a7f6ce698b939d6f1904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf0d50c49614d2ca5141740f253d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55797aa54e4ff4fb46c1252e15b74fb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb215d88206f28d38dc129226a0218f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68476b35ba77169533f4c6b058831a24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0e3eadf30bb07d0d9d5295f74b4a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224f599a5d5b24d26b0404f0e1e4f2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559b8db2562cf85b0bb0df34d66f0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce9116728ea523aec90c4e4918f23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb193febf2fd6d3f6f5b1ea5f7c41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947f5a4e0086bfd05725ec75e6f7b27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32c4f597065939813cf6968bb6b3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6422d66ea81b7df36830b4079aa0a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa43cacb76bec9d3122f40bc4dce2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae883cc25da9a36bb05f7a110fccb06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374efeadf63eb6bc11e0d46c9de08fe0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575a6c7099c594153de938c528cac7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281159cd18bdc99175ae4fedf552f6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e383b362042386a6bacaffbb0f02230733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff4c233a032602326c49994d97d4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a3e1b2c853dfda204c2c3d011691735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bcf393ddf2fbf90d989504db8a7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3d9814d34f04a2fe0db2b8eed3746737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a21fb6101339429167d2d921a4ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e978ad0e3bcede70d54d3d3c5bb0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca5170fb39a2528c1d701627eec44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79dc63c17ddd17223575bc1d4a90c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003654285ca3f9bf6b0fd164204622742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0a4f4adc923b115517fc7e3cdbf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc5d2411a6e3eacdaa87f032a87ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacc5a81ff10a8b4f4a1573ddf4db1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60aac2df119165d198324f68ee16d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2bb01a128889af76197be0c21e76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6efc02088e00727b2616cd13e619c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20371f85be2d4d528a8c961122ec0e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c45b56c38086bb671009ea49c9a66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66a27411afa54496bcf760b3d8c34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557956b8d8a45176cb6a213148606b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420028959086dabe1e3927084794bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aba96e8a9544bbfa28f01e4964500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b106d3d6e8d1db9a2797d857c548755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abec7e7cfe73bb2b3d889359c9c018756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d08d37f5569748ae9578904cd64c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb4c40fca9392c0ff716e1f9aecbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77bd31fb4ab079340943b306c6b277759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>