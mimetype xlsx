--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003e7233602f2f2640a751961753d301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586c0f41334a3c7ac6b380597c6d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3da363360b198d7db58a9365cc3643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73198f8f912571f90e2abae21b5eee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db615e57f7077ab7ce76ea68c21a7c7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8fe1d08bca72bc69a37fc141cd8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdcb09fe88b4fc16a1c9943913983e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7340d9a79b7771840306e913d16518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10668bcba6ee51d82713a9da56e62da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64dd598a86bc4c09872cb625d6092510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb39e16ee9d9932e5e1b5658e283911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89e263beb8712d1a3c776bf1f1459212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2804a16bd232a6e5225405b2883513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b47ac582a4a634dfce25bb810c91814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba20cd5aad3311df6f02c4575fb3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1da4aa1dea72fb2a6fd3898e1a6be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fbbe52ceb69b3f57e9bab71bbf67b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db738d6e9327d050eebd2a5be2214518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59219abb824982ae351591a3a0d7145819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d7f94ce969c634db9d4d090829a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc8ab534b8b2db80f12d1b14119ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2d71d5bf558e34eb06d2122e57fbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c32224e427cd015adfe4575f59ce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd20dce2e4166649800581427484f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8a176b1a96efa629d8994cf84bae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd0637bf1ee752e73cb47f064873a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a4f5eea42e4853b73d2814264e78527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec469882bdc9e019d4b91a9ee3194128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823bafda2100e15d3acf2ff75cb8a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08a0f097e5aaa42756ad17eb308de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e647f07a2b214f7d2fdbb4cdeec9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d0f556908a8847ee35acb699b390c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4059635e7a882f16829068d85b08bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67269abc3b519d7c1453f95423612834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a8867fa85c8b1fdc95f2d2d26c51a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd7d6d5677ddbe3c3c396a791bd69636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de719d6d63732ec606c23144ff4e64437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5030450e7f86e9c5f89b758fa1ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e365cea59648b83d839c8366f51b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f025ad72437fdcdb75502a29c64c3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5abe4913246c0f6f5457141eaa8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba5d201aa87e26ad9e7728836121142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1bb605b8d26856610a779d4aaa5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db81b6a9f38152320aff8aa84b2828144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe95f5885dcafcc749463b65641bf4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb75fda570fd7f0c374376da1522246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cad2a08db7cc77f3df087bcbef44547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a67ea939e711ee8a2337416c0506648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d83a6f42e7f0d5023d42c69effd6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501664602741f49dbc0e715744d38250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd65e82ffc679dcf403f01cd89da0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037a185c0c86efe0336e57b7c3bc74752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35f015110272241085a16bab3fb8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6dfb8909b6ce7cd0f02e3e3aaaf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2053f338f7b0122414db032aafa4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc579768aa2764e77bdcffe8b504d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe81185abc02b655cd6eb52611d61d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920fd417242af2ada810292125a3f6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eb0572639c32ebf66aab8405c6a6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b492a2cce47bfa2ec25071306dc7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014ad394c41106aef8fa4a0eb239e8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e753731b83266e9d471f8bfbef8e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25388b0a085d7c1bbf979320623a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f31cb5a2d5b7b26a6ab709aa6b316f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc5af58b6c8fe66cb88666879420b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bab68a1ab236bd75919d2566cc35e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55937ec7ddff9bf663dcb6885228eeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a116466744e81418c32a2d995a8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ba2b77d61fffaaff9e54fd1234d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c138d481c6cd74472a96dff3c8b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c15f9cc1c4d7af664cd7231dd897db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409047048be99533d268175571b89172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b42b57cb81aeeacdacd5dc5e485673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7675220b85330c89b6859641d62ddbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1666df67e121a4c564942208bbcd7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee7fefd2b17611fdb1fd8a811db8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ee22362253ec77d15536f26d668177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e87fb2021418d0de3553dd26fdb9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330b6daba56742c64c8814c2db823c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe08c74f796e86b89f67316fc756d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772c229d4a2a7aa436a635e9c2b51d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3e66ebcdfe1f1eee6c422d70658082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdf9b47b516d3620810e90526e03683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd7f1a5675fb16df3bcd54f2551e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f7f0eba178035ec5c4aba6e2377f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61214f34134329852064cd09810a792f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aafafd091f007498a37830ec1788aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518796a92f5bdc2b777e0f8804f55288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2b6f0785b18fd4a86f97845fe1de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14480a7fabd5d38f019c03f49c6ae590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149248d092cc74ad18ae1c64d429c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b302c4bd1f7cdbde5b5f0c25efba5fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917201680a29c3de0f483e3933779df193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0620d5452843cf46983a7e0c66de0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4269f421b5b33d2021e757f21e2fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1ad444fe8e0783d4927c1b33920096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ce2071250a41e45fb60ece44c7dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870da8aef060afe5969d010a950b4bdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50f1d6dfa0323921de368e05ee4f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ec6a82fc686ed50a9977a3e92106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f81484091ed4bd8b74a0d63e7cbc47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71abbaa42da55b5ef06bd99eac5e2d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db895e5eae76ba12e8895e8e54c6c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628dacbca65af59ddbc512497a66f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ee6fc1fc7448e49d906a626df953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec7080e96f7a746c0906e6f586b0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643959f1a258db664829081076f92a3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e53d4869cafdf3a5fc627f3ec9e01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daab1706ca6d209886cc047697bae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739aca9d21f9fc9b308ca5c6f7b4cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4840e76d7254a9e73f007fc4fbb226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5eb501866c478addab9b98081cbdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9db6929142c43de5a5642deb9a192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c456d9057bf338eecf1f8429bab31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd52ff726264f417185aeef098703115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac95f05339ccc6f0b93904ea7cd1a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765cbc8d406a8aba6db016e85722a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a52dda7456becafe4101fdb0fd7d4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80dbcad1062889a8e7c7326ce65b8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ddf502c01943df0344577594499e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a698b96ba376f44f992b258e2cb21c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fac183ff56e3d677b06e7d11ed44d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf256a8bff25c6b72d15fd64ccc021b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb7a33fbd58214b6e9fb2003fe58a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74104b9f5d9ae8ed864fff6cbf8ad15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38688a9d5ceecd9c168a897f7097c01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a181f48c400ea9c48d4848f752008d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a832e3ec90cc2fa3f15883032bd594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997da6e0772da41ca635a12eaada08d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823cfac033601c9542ae78062654d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aecf1c7694b5db069b246da3e0920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e70fbd450202fc36b78fbd48abfaa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761eb1fc329e1fcbcc190237f71786f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03614f67ff7dda9ac386fccd5956eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1596eaa4d1c665748311b37bdbc58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69fd1ec7c5ffa36764300ddeb7130c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e454208aeecb8292a68ad58ac2476c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb0a52e2a9a4e3d60e6bb325936f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbc6761b8e2513b06bfb2ae72b56b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d296e4a663d428b5bcc54b2a9bc97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8c2260da6bf67be9ec7e408719dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad4a09a341c67d54e6df172296051142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6b2db788d6c345f13bbca3b6f9fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241b289586efdd43c89edce9a968061144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c5cdd8f9b2e8bf4959986b75f923b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf86a644d552330e2cc50a92f01e7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629394124aec1be09a02797ef7b15d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534db0ee2efa56feb223b8089eb074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90905bde1786178ddd52a7df3e0c7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e2a33de2af9a3df79729a543f902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b69a8b3ef1d3518efa689185a210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c6a1364a57d6ea55adc2b611a1a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776b1f63e08e77ad43e49aeefda0f53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c1137b8bc91645afb7bbe6ab8bae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92d96aa5cbb7843b7ce0bcfb9c445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059283eafc7e92648215e1e449876b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda9fb6cb462206a21416ca148c3ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3193cbc8fb257dca79af6e4fcfa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e61af04ba320dbfe74f7ac3b53133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6d8627e7e564479b08361176f1f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4186abaac3291c518a192c326d87df5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c807663389c544fdd55995616b23759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d343db268ef3662486aef713b7f9671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb130a7a736ccaa36536a06d0e33d7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47790702a6a450257a11b4e5c080c2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e51b39c919e4e7800c37e271406a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad327f35fbed637701bc83b87d83b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78323be49338a141b0dd35cba40e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f33c470ef93aa56576505588d4650169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041633dfc1daff79bfcae8fd050010ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b99cbf80bbc866a9e85602301cfc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19e60af7126ffd666f7017e791163172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b8bd0d05c70935f4ac4eade9b207f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9de289e7e83a65fb0d2a7fad206b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe94f4f38fb079e099eb8cc7b33ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d14d08e061c4f0474a8151cdd6e92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a27e3d035c1c3b7e3fb940fefd0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69a35def7ad3ee48f975ce88ceb708178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bbd26ec3ee51e2c9008d7ef2e4969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70f1889acad5ddde5e5d1a35a21145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20232b307abb5bcd9a5b63c18f71db7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af90e40b2822e70a6dc8a5041dfb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81bf7f4ee38eec956e5cfd96185447183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6df1c7d55119024947ba9c10d4900184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0098bc6fb370761ffa8ee3a298f2f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ea234b99fe4430c9b58daab5592d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce241f92823c3606ef9c2405c2d2c6f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0fe2cf5066a342f3ab641ab6ed62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c540239aaf8e170f7f3cee6c6b70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68fba4435cefa95d09962555e12c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf846237f1574b03d8073db5df18e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7a5729052a0d985a559a44fc4550192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8bca3fcb3c0fdf004674d3aaa42fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e832a50e00fe74a57a0540eb731e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2cc6ea85de0103d0e77b878946e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6766c2ec93430a8e52679143ded64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368ce1a4dd3c3b625840c024786920197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbae786fc0a089a4ff2160f269e8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d9c6c2815d1debcefc62baf6faaa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28f8388decfd75195c3d5430f45c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48623f7a0e7b8a1d390bfd1eae9b06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e429568d428dff82d2714fa5bbbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb13a73ca8ac421fe68fbe7937ff2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a52fdd3d0ce32d30de22907c68c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55386f808785a36ee21933f6ddfea00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523cfed3b054f68d2fdb0a6120529f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424f9b217490dd4dfd0c78ea72d9706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaae47fdc13559826b3585fe63a618208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c16d0c7b02e374858431f5c795dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b51c1787016eaf61200759b037050210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cf053ad0504c9c836b8266a03d63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492286004f15b8149c3b35e51f51e7b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efeaa4bf7d27a7c7c9c4cd9ec92692213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01000044e1236bd6b87841b22b477214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43505f7c01e3f7887b7e4ff3eae2922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c19c2baec2bf51f26c24a44e89f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf10d744b3c1ec53f48f9c85ecf3c4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8a985cb2a40d8537a22f8202d492218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b0f8f80b4361901305b0c79dea351219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53df8ea859b592da95c541e83c218c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389f5275059695f15d432078d8444a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9efaa5e28f880f581e15de0f8641bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9fb8999733b7f01bfccce9634360223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8f716229ccf8b8a7cee780e29062224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17848878dcc5d32c8cf14e17922d53e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7317970fdde716aeeffc4ac2294e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda1cc7fc9b664cad0811e2ba0cb97d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed4d3c9843fdaea517c8a8db18734228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafcbc5a58260001aebb167b17361ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4b8a39716e3ef8a1467bb5a6b66f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab77ec3a2296bf4c96d52f5637a251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b363aab6269b152b9eebbdff0f5ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c2084049fba89f7501b908934214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddffa12614b518783e64f50a7ce952f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00db0d82411e5bf68811ed6c8a2557235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129231d7953e6bbb0b7e1309fbd7ee7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890dab3b183f4b6039273109be8e8fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca626e446fc9a7c12e41f89f51f13b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb448fcec4fffd4e967d8bc54a09d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5c636a9a21e82973ff702c9eeded240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879040dae7065c2861da12891325731241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a11bf1b5b120fa7208b34dc20143242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73b6aafe0fc2bc6c01e5d30a7ed2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c83299ec1fd356294a77699f2c2cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff354603280d7a35a02cab432a7b805245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311623b5d290580210e058a25c1cacff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3147364ab909c71ed67953fa70978b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f575251073339933fb819c7a27f8843248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef877a90dcd4299a6c617c042d6cfb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf397fd6468332c092ba6d07fea72b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144c920e829e3bdfa52f70e87eea63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe14db2f1c32781104c2367682cfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798347c9645e64d0560c15d9edf837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da81e25978d9e99c19c93d2c9927a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eab00cfac3664f7d74080de3aa013255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d4d632c53b8624077dc1d5b1d6bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89012a77585c00468c8bc008d83ef3bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265432c44510fc0eef3e851a80516c5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f6864055fdf6e8edc1e722ebe75d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807ccdb1fa78d205d2a0200bf36917260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbad77575b8f1cae627a6078bc8ce2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1ce7d4232a2c4f41875db0e9e415262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3f4190815143cda68d60f25b85525263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f4ddacf00108dab69804bc020935264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944102e4a1a7f5a41de9274efff27186265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39dfd7d82afe18b09bff4292b7d5ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349000eb22646689fc84a51e7bd0d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b17509b3ef70b5d5449963eb3f8d8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f2df56d9af27acd932e0b1a6f6d6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55e7e0e4333d2b773c5ead9e97811c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ef8b8274bb7cec771bb72cd126de6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bfcc6053f3e8c923fc43ac5da021c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd9b24b433982eaaa50a998f4ab79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e61039633e3ded45107fd31a8d1a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa97c16ca4f86297925325b9fbcf4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb70473ef903f70c50b0ed740edb597276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9340d3544c86a81d8473a8a9611f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce701d99c4d1187aacd5fbd39325d2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474740aa555e49540a1920592860b3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65746abcf327ba683fab4f4c9675288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b354aee99afe2975ce8e7ea3ad31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a502e47034e7e911d0733901b1ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6360593f260923a5b909599ffa0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee18f36b77822ebbb7abb4771fa5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a17bb61631064f701ba8e46c4a75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad65cf38495adc6baebcffaca1e380d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c68932731e54d9ad3fada04498a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68075f1d8de4fa579464c2a243e1c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6f9eae5837ffa29f1818e686cd4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540f2309900cdb23c9af3d932ea211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe34a1d2554bda131c23ec0ff6f06e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba09320f19023b15aae35a09f0f983292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78860d50a9a846e254932a15307b19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd0f1a0d6bfd5bb57a95e4d6bbf40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e236093bbfa3e6665ac54825adc33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ec3b7034ad1e2a95183070ac5127296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf31a44feab8ed81320bed7a104cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e34af1e3ff7581fed5c1c77592476298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbbc1ac700a77c0c8683858a920715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e03dc59e265cc066920a6c55bf61c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235a8a7c0a4a61eecaeb72f416b123301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc3b0d58a3267fff6fee030d343f14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaea734bc17eb322a3b48b3b12e113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72afedcd995685631277c7955ee68a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e538e58afeff22bf4075fae11bcedc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa32f569a4f55b8429600ac54162dbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca491fa43f284d3cd60e6e655ceaab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683ff9bd8ed5da0305bc851b4af088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735641ab918955ce3affd441b44a9edd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37648dcd94988125355bfa048e39f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db704437bd8d5e6f7efecfc93b68183311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c601d526fcac1e741123914bffb29f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90001b784573a410bcbc09848a0ef28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112251502614a25c049e317d7a1695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757bad3e8890dc9765b8346603554dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da945c025ab97de65569fe833ff869316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e7b5a91f23971b24c54bee43f07a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2241d963a725b639f779e25e1f89a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c828cf765fab6af36fcc2d43d404b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c30dced6897d67162ab8b93cc3e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5f4478ed9bb8bd3154c9173fc450321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00fcee42eb9577c51076653ce99f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9158bcb990a6115d7a398f3f187a5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567aa257c0f8152f47095cd7c1ed95b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0227ad9ff02f14013d2e3248ed5481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba2c7b1973b22fdc9c594f7190bfb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575b7fe9307497ef97accd8d7aa708327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0b894cd52ce5445ab29bbaae5713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8ec28f44c09c39ff49671c513fcb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb0c6513a6d4ddb7106b19b4528f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04eaab74c07758bee7fd98a476745331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f46d56b6e021d3d605a5b7a8e78e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f982606d0135bd0660d4ae3dc359f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cc4c6486ca0dd7de06eeaeaf1d637334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbbb127acb7334b6733f29bb01eafc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705e6214705d7ced9031f9a8b22ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc326e6bb1f744df8d86065103a0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47689066fe340c1e19d0d4173e32a57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2643957dd86a6b973367ecf28846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d1338cb1529c80b812d35f693a1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3e6f5fbae8283a89afc1d00b58ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6fe8154b8f8080bc7ae7e97e0f1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355fae72495462f736f976223ea1eeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807f0334666de6903c7a463a4824615344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd52192e01cbeac44812631fa1ccb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f51bcfbaa0a024663f1aa771a269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7c0f3aef2e3d856ee0cb8e98690f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda5d4dd3af75b1a76cf7edd5895516348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c14541a7042308529a7d19ac14018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69defd6c43554208085ce2772c07bba7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f72af01d4176fc68323cf1ac8116b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1d6830c162d153b5da69ed3894b7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7ea7c3da916709376303ef3e797f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896288f0bb44b3f2888ae863a082806354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1b76f9f74d218ac609e4ec01b6cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ff56bad756193eda8f52d7bd3fe4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937939451e7c53a00e133f8ff8517f47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa8e7bd3c2e3ebe04b9c45baa24203358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4584c170fbb2f9321b27a195062c6cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb425e9344405ba2f2fed6b3a98669360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89d194ab81208ecce405251589e2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492dceaacedb49dd8b86617828f0c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67216aec9f7111f815493c92bc37295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed650304156a7038a42ddab1f4a9b17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4992aba26b8892a1c3fa7cedcb5b82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da5da8a18266227389e9cc327ba4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf1dc12fb205697090957a9fe142e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090da5f4089f394f260bacadabe4030368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68b244c65c633967dc85af8c04915369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5d6e6068dead8f6849ab2984d427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78477fe7d049e3533276566e8d9d984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3742c2a5462ae168d92fdfc08f3136372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d9817df49c93dfeca0414afb6929e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24116858d53e782ed3b3943ebcbf1c68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9d604f6fe6eaea01578fe156f01c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81ac69b0c8cbbae72f6600db779d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab7b8e856941bd534aaf25754b20a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb9dd8db03e97c5be9a4747fe298b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850917c607bbc09bc83458d6b33fed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43278cd94dbbe0d6052a96d7cac89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290737ef25e6123044ea467222318d19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b0679e134fa7dc38adbf3b836990382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ef5457128dc86bdcd16dadf0058a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9ce8a9be6aa8b9cfa52c2bf19c409384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657ab6270e0ebceed7021d6187bff5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c6264be596c9339564f0b17b8ee3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd749a1d39bc1e92c37c4a833e39a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209e239ba0af9fc5f8f0869d9e80b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345a3c7b772fe8b0bd7d24c0875bdf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8ed897de30c8f0c27df2e6e4ba4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6540882b9758c6f9f2d27b16e877da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b8ea1a41c4728e10a2e23169c577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc4e64df4662cbb3fec059664297d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106e2ab38c7a6328da51298662f4b84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35871a146d6db3fb9090f8cd5e9dcdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b95adfb1c997ab8bcf5fbdc68896be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf940e87f0eea231ae648c05033b6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb13e6af81e81d4f68c86bd5fad8a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41ca957759cd24fd0237cb10d18b62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88b0e7adb9e5f85b0e0c539635bfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e4e5d72cd8259ca2980dcc1c7893401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5229299513cc3aea5053aeff5b1b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff29c2ab2ff96b5969729a44ca2fe65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2964efd9e7c75e8c799a46ccc689404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc3e03b7597db26a0fe65592bf2802405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e2b44178586b96248fd7852c9a72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2d75e451232202ae32de09cc63ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6834954d7a6886ad2bfd306155f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b3a00ab340f1a772f1afa74a9bf8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a90614a58b96a8911c4b8395d460410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c1736da48d8e5619a7e07ffb6b25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e055afc07d3fa1cccc9e8c6b5733412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a5bf2d13f6babb34343a23a6505b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf529a05048d18454faeaa485a6047414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b8c93ad4ef60bb03e03d83043b4f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7fd63feb03f7f720f7b70215b13aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c794505968de084581214960058ce09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6117e5cee09afa5cfad3c7827dffb78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fc565ef643fa6b7f9504bfd3d20a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954052bee50ddb2df471e242925b344a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f296c718efc34cab6c3c883a29505421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa6dc308dc3baa9c9da5a2d8f0911422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d180bfb964b43d16c1d993186ade512423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb4b84b3a377800aac1ea517e9e12c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af484553f7c69ffda9fe8964e8a4293425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a34e2fa6a166ee03bd0bb398a683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb70ecca0498c116bb5246716cf4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe7f69fe0eea1678f2c76d501c4cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65aadb4eae7b0b4b0ecb3ffb903bf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec7328c0040c71dc06208797568389430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802a35a4114b7d05a1d42af4db0b73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ec624316326ff88607bfaed7f011432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ba3da300039b78d42d1d5a4132e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af6d124f37169d443ee88f5b16173434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557bdacc729312746a3602ba8b2b791435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433374e570ccfed320e116c3aaa7f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56f7bd6f74f308054350400005984437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fef4b79e9a6bedbbfc5e9e310337438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c133fd15745159cd00f99f71b4fc0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0729221b3751c2942740c2dc8b8042440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48338b68f2a89d5e775ba51e3fc6b51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb82d95ac57d196c31901367a763c0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8dc6fc4f3810c5d35f712129ab5e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d2efdbcc321d07574dddd6f4f81b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f4bb669db6f82cce674ef39de732445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6273c2bd2f48949d25b9d2c7ad4b001446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460824775b711f4c0a8d836d98a4d1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9263eac7b709340c561932aad9d0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e546fdcb2f3c0864767404861dcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2326cd9e613e52dfd97e374c27d5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ad0d0138f0988bee030c8c1e35a60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd964643650c053c13add70d6d93d27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f9d5ce208eff313c6588c1f2609a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01e214bee9f65ecdb5227c689a36a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4dfded360c5f1736338f3a974cffe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f7623e9771e08420fde6a739b6a8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210bdbcbc8f81d963c4dc56272817d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0908f7920daea8f80246b22008475bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2953359eeba2e74b35c0333aeff9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb4ecfa5e7d302ad971aa080e6e2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249421b744e59f415329c93efca17847461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d2891df0367c0599114166e40e13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede22ea05b25c5a17c26515802181fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8b8d2b251a7485327fb5eb497737464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bfaaf177d84acdd392d28cd251e3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb772f8549f43238346e54626da64ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c69f6b4f7542a447b33e22c5090dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a469b2e59f30d234166ef627a5244c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8acfec4e0b5120439360fbd35bff7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8524885d841d97fc3afe0cfeb5014a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb929269902f412d51c1712259cd4c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36aa4010170af07e14b24debd0043b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7c0881a4184f534d491d739084210473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e8de2fefdd295f94f5ae4ab78786474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad05305cc0ab969de2ff012e8bfc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cde29ea73c2089bbf13114f9a883c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07616de3e14fe7711088a98a999dc99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408c39261c4b09f6c11b57a4e53d51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a6140667c55597c001f0b08987a55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee77457840730d868f027e252d02e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad77d75ba4301c20ae72a332f99943481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114074e11c987fe3390ceec874852a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced6386bba8a075f1e55804315d898483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08a4530643820b477b12e1337d6b4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf6cf73277ee97cad42a56392733c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae492d3adeadf87e3290b7ae9e7a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc388c0ea43e7e1d99f38797c139ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af70db934c79ad60f1314cc7becf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06c5a4255082d110397c89c1b0033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468c7c2d10905b9beb6a21b5ae33989490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1037e1111bd8c99ee5c26a53dbd39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5add6144f483164fb6ce5d53e980c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211740c6c7412c1560b844fd84eed8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478778372617806cad83007d60a1e64a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251aca5a574785397e5e30fb20a7913495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ad509ab241b3895f277751febb372496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667f293f68e321156ca21c39663d8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b09d751908dfb9083abc38bf728c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057ba1f9143729aebe9334db46555d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bfcda01a146fe39933a7a6a9835b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d9dce3c8eadfb3bb39018e7ba29e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bac522cb8a25eb427cfcb2e4bce1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec00d15b3fc3c43dd75eecafd91471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac53b057eb750ef2ea7338cc50b9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d2e11db2d24ac4efc67b4358c554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd119122cad4ba7d418c1f2538e0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d482fced44b943c7e858d17de95e7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa005128259fbbbb76c0fd165c98b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1edb83e11fd2aac3a2908cb42220509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f3c9d346eaba28f5c3102531019e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a60041f80a8bf2f47e2d8771455a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a278dbae8078347f363fbdf96b11a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf489903466eccc641f4e97f03d33c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a65fcac93682b26070719ea7abbb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d56c94988c1c297ba4d86fef7a0c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695bd6180ef39b56e6abf95a2e5f4d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ded7929db3937d1ea01fe70f5b4370517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ccf7436741deb7d5368121e90990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedee0cb4559ea1f498346515757812519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3f281c3df22f33c0cf4bf8fb08d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575180234aff87e5d8fc969a6647a311521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783c94750b8dbf3fa26e52b972eebd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06545fba316e6597b9502806daaac5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a163e32026e469eec3289caf20860f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7e8634987bad408b7e98d706a196525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b61d99faf902ff4c98d703d083839526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c5a249246abea5e6d8d732f0efa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85db86c28be6511f2266c021d3468528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d648bdcbe9ecd5d8507e074d1f24c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6798bb5f03719f7cf8fa960d7e7b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815964cb1da397e452767d81c23ed8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e372f9c38750760c5739eb17e32bbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96032980606022684eee4f6db9401533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad5d8de8a2051ee13146c08083654534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da257d8bdfb007a37f96c0a572d590535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315625fb7cd05e3df4ffd4f8b50f7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b1d9a996436d1ac3bc0db33cbfd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb56c53895c619e4934baa06c3805538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6a0b3f7450a690bf33661c41739c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39a6f82b4c0d4868ffb87c0c7da48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c67517b37df1bc6e22a2caee10894541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e55e108474742755250268ecb939542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4bb5103bd8c8c709a10da4fe3f5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ec5995be89f2dc5f1fd0f4c4830f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac511f8ddbe181784f64fa080ba3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1918514472d86cd502b06e0ef5dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6a30b0485cfed22e777f51df3ae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134941cac240c63043800834cf77fcbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc1acce89e29e1762fdf78b4d72c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fea824f3c37ceb63efd9f7a6e650550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880d635c429737dbb81133e6e01379551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ff26d00bc7c213fe86a60cd6a5b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85319f86e732acae4338be3aa08e79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecbc7ea81e8df6485a0f58b1f97d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38fb28955fee4c369e91a49225409555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f60be473d9ae076f45da17e97348556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809a56589ebfe4edb461ad8829cddf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494cdb695490350810722d4103e83d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f6917527d8f2c8eb902445fe155c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824040deb0cdf492b791c3b497f9e9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2000a695a6aec6c2b5de2984d4caae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792c442e75b911f0487710b79279e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82a90520ebc34d70f20724a5d7385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0bbf8906586c459fd2db051ac0ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8303ae28eef0c16df180a92982b05c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b71928bbf692c57035d8fe88950e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966f3b863d6c9927471e03bb4e8da3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b624cd0d5d41abf58797b6fcbfd0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9716d049ef622f38054326aca5ead1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644e37953168b77fa62a7ba02025e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ac14adf13c51de948173d6f564dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc93e97af9a01754a2d79ce8e05c05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ce5a286a2e4741400f7372a99f1e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215cfb03e36c655449646b80a66a52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386bb14942c297e06ce8fde7c4e03a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d90a7ecf675bd1781097a161a62d2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edaeb9e41469c6eef54c87c0d61114577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323dae07f6e17a9da223cc68244b60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d8b6a07aafa4dd3eb7924207b16e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61fb2f864a6ae38435f97244160b52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebe74198e58b5aa7866348162afbcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d41affa159b792031a012caaf838e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae0d35c64595d23a58233c88d647a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a84ee9ca1e91d36171c8f41f2dfe2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc68849c2a11ef215efb2909caff26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc16ab9309c4ea1ee720fbeb53e0e0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79393ff36f5c931e6a94457df834ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e9a19b3469bc1a348ae8a9eebf737588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b09e1dcb628debc665d973c709b11b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa349c320157db73210f402aaabcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b235e2d370a5019ee62d0f8f83ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1405668392bb5c7b408398137b1af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c635337e6a343cbf19860d832791aba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00521af80bdfe800111405bbc1a3ef25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbff0ee88eb74231687b3f52290b94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893954980027e9bad86bdb4afddffdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465cb139e0d812eabc023f74dc990ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cdda045aa6c755f417872f08fe4c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545439248730a9ebb98d17caca4e3e00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840376211d1910a36f31b8a5a52404600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc7994cd374b941cf1d43e8f86a53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d085324237fd8bff217e0acda9b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a08ee372f3053d42a6cb39a9a362603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e91f82e1dc95bbe70458b1c9b861e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0085cfd9cfce41938ccbb29595ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e425835853fb8fe778b9e7601e417606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a01c658b4c812afe16444cf1d8f2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c997a209e40db4a9020544a4d7eb5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7ea01954cedc87a174956d4d9183609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f3f61d6559aee22ea5a1323a1ac38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f41dd2f7947300a80dd4093fd2f86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb545dd93d2ae8e3f1b30f16266c4bb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e05ac597d25232fc5baaafad7b93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926d58454423a9108c87b987af8527614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce36b8eb0520dbbc0ca8aea29c428b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961004adbaf7218052240f18810f448616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5741750d0371fc000bbea696b3de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1623e2d02b9269daa965e7ab78b5670618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9ab896febe05f35a360b0821edd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33cd9e3516b92bf486b9852ab27aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59494ab3a5330d7b03e9033e1f666621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222431f87b1a027138a07ff53973047622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d80ddc912b26c5eeb2f7ea6700324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d32ac5fa419e1cdfcdfbf55870d22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0595a64d91cde8c69969ff408db2b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a6a59d35fc4cba15aedbf18119cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb376816af848f758521facf3619e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264940be24bae6724b328844169a93c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f890458968a20c294985432c4506e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bb8b0cba84e2b49bee5c46b7ee1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ed10177eaf69fc59e8c570275650631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbedcd16e238573e3b3aa2780b49be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adb80f88c22201d2775d3ff9a8bbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1422c8dc53c979bd6bf8c768fc953b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249182ed5ad59579b82f078e599745635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68835b67a32a249af681e93187ff840d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513b959171a19c0b0ea973d5fcf2fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb6ba7ef22f5588eea86af9e54fdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6d4e925c017d85a1a91afebc857d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c4097ee23ef619fdbee9e67f3f14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e46d00f67f967e6138a614457c93b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c6cba46ca077a6e833681885903fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ace3ad6ca6b61eb8ec69f0320ae1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe974393563250847ff9518f68eee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518b5ce8dced0a29cb752acfc5ea36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7bc701b9f0f82480c9753d691cb04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f926e3adfd537e16521b0cc0c37f9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844d0905fcef68bcac2c3c5619bcbd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb49f84a87f7a0be1f92a764a56baed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6610e0261bc4f5a55da6658402f98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a4e4c12f17b12b36a8b3c50074df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a423597d00bd19241124ac4661225b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df07e3162a7762ecb6c55bd112e14f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8233d2677601c8d765b702a77357f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bff40708c6ece96ae2a780fcee5a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f78f876fcc62836b2d1ee8f624da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fe0d41e82abc8bcb60d4dcb153c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5bde780169b08dfbd28ebad8dc2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912b4bf0e2844495478acdbda6510b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40ce4f43ff376cbce43112c62007c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1cd723de679b76ebbc3fe69784c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3d5ca6609c54c1d132fe087833c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0e68a338b821e92452cf19196767663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8fdb3cd1fd96a32fe46fffb5e4d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f917632446d858adfeab0a17fd9d88e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e9fd391cdcf07efd49a0355394c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bb6e220ee4b5799a6e59092d4fe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbc22c709e9d9c7ccd2bd65bb05ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba26d78d654c3140980ba8fdfc10e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d2afb5ed4995332c456e50d2c196670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0442877248d5293b9284dcdb720995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b4c893fc130f43f2de2ba056c589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b52905d09e9c96c2e0fa9ab0752305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d59d18fbca98aaefb8e35846094b95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e6435b6b2e710a9e3e2c105550c22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044cb799c4ec10e5b0318bd8618d3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cba0a6387818d13069f8532f84421677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6371bdac3d46281540a61491f2a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f230312310bf8f7f55dd91f6806f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26fd16d4ddeed20c48ddfc2665248680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f808e0ae665bd15247511b91457e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce3695b3edea034e2291520b1a3496682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cbdbc0797de25a94e0e56289a707c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ca59145220140629e45119cf033d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a6df10ab9ef69c990121c46cd5081685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1735842f12e7fa07dd110160f6eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4c8a775400ee912f20797fc1078a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927972ebe3da50258b0cedcc1d2e85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e6906c6aad0821a97b32be6f98dbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622e6f872de04659a25609ec87d3ebb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd14fa41d0661ba72e2bb0325c9d83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec278796e8d3cb6081788f42040bb02d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498fb6c499a397d100e5cc93092305a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391bd6a1346145aeb3f141f752f9aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ee093653bd8ae89206c89248229c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d232b95ee7fbdd3a4a75fd9dd4ee4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b565b51023e25325aecaef81c560697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e21822dbd0953eadede700571318698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8386c44bd5dd5d13fd2c49b52697699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c36b5ca0c5bbeeee8b5015706456f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c4468e237ded791b3b8f6a65da094701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1add0f449d4067af5e80bf2f1bd4a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a02c2ec607167fd026f9becac8f26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d38c0284ecbcffa06cf22a8d7a450704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c291a0c3e27adec7f32f11800a01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ebe43f9a1d748992e1c462c156126706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae9a412d9451cc0ca3607c20988bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb85eb5b27bd06f4d9c4ff6fca78f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971ffb739b8085b361004acd9e3b53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95d82e8d15dfc02d769273e17049f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fce67b7d94f13b01f47a94d5a9825711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07002ce948a298ef0d3987a8a1cf85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fd3d684a143acbf9fa5dba66bad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f366cfdaeda4788a09199c412e74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b34a38fc25d5437df81857aa2794715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9a0d7bf914655272c9b74c983ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78aef09fca72d260f9c8a3330f75dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6138b43ace0ff43fe4a866013069f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ace50f033decacb2790b15a70901719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3d9bec24e86e0db81172e5d3ba82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b2f43a44d731ab0ea92859db39bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe7ff3aa1d7ad4a2de714603a7ad1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c21b823605613c40793a66e6423b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb6bf9be85a89fb85391a339bc2385724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70568a599ccd310ec2c7e43068dc96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f920e809ac2d1636b181c963cd86e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020cf6fb5ec2cd45f76ceb34227b70a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebaee1020c0dedf904181dcc05397d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f581fd8fa445fc390a7f3a3c97c0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9215b05a024ca52881ed50424d08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed331358dceed9bbc6bd41111e96dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375afaff92ae276dd67af0e7c9eb8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782378e291d5c7fdeb637fc3aa9e365b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a301ff7bc2fee05b04ea623e3e1748f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280855d9d719583ac1d22ab8cb37bab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a938a02b2be4b4359742eb3c335fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3e330e06aaa0529f0e658f32c8f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e27e467b25ffdd24507603c640604738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2399a3b524680823f4bb175a96bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce581be1c7cc13ea87586a32d0a7002740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db682f3f20b8879c2b586a53cf0be53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241dd144070d1f23ae340d06302c6b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d3b3a7f9ef20aac22db331983f6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea160b287f3937525fb2130ead59ce7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557999e85b65e009bd9de6396d39cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd667beb3f7847e526a0d11ee79641746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75926ad364987ce6f0d559fcd2c5378747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645314b5aab49970988214a2b6bb38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba48019ebb455f14ce504dc466b26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f750f6f9c3343cbad0a64b8cffabd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308cb32b654e03758e3ac2697f9885751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddbc1a11a0c40058bf467fe23d525752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ff11c5f6cea39f7a8e1febc55879753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de7f1e285cf7c5d9cbc4740cd4ec1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528df346c088db3d2608a8ccc15d34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee8e7a6b078152bf84f4a25ba31e8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967daa153ef27eb144a6cf11a7e046d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab7be8bc35d8d0cbac47cde751669758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d109fa4962abce85611894d9c5539759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f3b4241cf10290a0089ad51b03d741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba6fd0647476c4098570328493fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187f116acc52662a94ebab0c837d9b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8146434f2ee51fdd3f9eb0c0fd2684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a54667d88beee1250241466c84ba545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d9f33e02e17742b6a006d6b80dad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c746b0d92dc550de5caade05192db87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd200d5da3a193c6a9676614c1403538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a18a8905be555e9a70596450dfb2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528b014ecda69cb55454cba2331a1d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664abe933f6783bca4bf32fc1a5f75411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ec7abf287316db8e4b32ca136b82412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e898676c3b9bbb8f0e2bbd3353ae813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04ca39e14ea9ddc33c6350e8cd9f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d911459b94e9dac954d9e3cc2d75c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295b8ca141413f06944cdf40a8486016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef36717ef84cbc5b8cc5a1e0da03217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d277b979669cde50fed0e4e01a5f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38bb7ab959c0ac31e1f0c7471105b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351dda18f8579001a14993bd1e02e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a7e7dea4784796617a2d65ee001121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a17def05dc13f9ff2aec72e06ac95622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918d3110fe8d8dbaceb7e4d848a225623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35eb6fda16bb155dcf7cd178d317c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1c141527504a0f47a59e8e3ea09f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a84de96dcde9ec8dee8de8ef285d6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5575eb28d76933ae81941808e4d2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332724f0e35d7ef9f627211ffc7f6cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105f0f23f246c20474503e928b8512129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce46805e51f692c8b2466f33cfe8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac883e18cdc55f36bdc6bc17ce049ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f0390fca718fa597b138bda4c9cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fc077dfe058f67c90995eda3e1a5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e463e896df7b98392ba070df99e1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53509aba415b0cf55247f9914921ba6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149a87ae49c20c9967e73af8a1d99036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6bbe948f3554df01ad35e9a9b51037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14e8d1b3fbbdf40f8a864dd5313cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9c989548ff0487173569783d6e78639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca8ec631cf77577b0f9b448316443b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e250ec3cfc4bc9f4ea181cfd7f7bdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ddf92a0d8d7e234893443115e581c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0708f0a2a64023a2a1baa9f94d02c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f6dfe212aeef137989c6a8a16306944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed74d83c5b171e176dac264dd056ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61474d3d70af1d285a5a445bd648cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be534477acbc116b6c25793d1a8ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced7b101ca6b86e6a05d7e97f2662c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de2fd51bf863228b2e6504cb8601349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b8b39eb42969cea81d9bc972d3ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cee312305cf045e1e132bc72f7498651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a42f24648967cff8eece9b49520c8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e129b61f258080ef19dea863734d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5396ae95de3367674bfd63066e42654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f713f3d739f271773cb1c0700f2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f1566bf80d444d3fcd8adf5b014456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afed1b4caa1712d0e2c89f452a061d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1c0c8bc3ff81d98b2ed2d52c74c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357ed0a702bedbbf808be656b9369959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc44ab7f2e33117d852e85ca145bdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428121da449c0b1914b2e8c13b787361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213f5e1d98f4bd5663b7985bad2d9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484cffae8e9eb4eb03bdb07c5638aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d86c5c779a3825b02e3d708e45e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b0e02205f0cb6d0c162ce065538565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4603cbf6f83b6449d5e62c1921bba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037deaf8fad5d22f5c1852318beb97d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e163319e0a95d0c4a0ac60a49a6930668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb0695d529050ba0ef00cf9cc4acc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd783f6636a43d40a5343bebec08170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4ea99eea331f502d788de020ae47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15de29c7373d9f02f91d0ab5150c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb918e134271f08ee23e717eac51771e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e1ba31ceefe1a64cc75f2466752274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f901cb0e1e122af784ebaa9960b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752020b6bc34008f4da8af0670c3bb4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990dab111b0b810c5ebfa5936530b2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377172fe80241259cbda51e8855518878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f417188187b3a91f9e8f7c050c79179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296212b63ae786acfabdb047778cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03897144e2761b7281c79cd2dace68ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09d9e087338ccecbc1a551c4e8954882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454aad7c917f10cb5be19a3deb289a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a830ad3205fdb1ce9f85325eb58a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9a9de2c2f8b621e0d1b771e3e42685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbcba58d79ad633091a08cae0a80086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e129aed397bf9b642c02138243694e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac06a006a9b0ebfc4f1542795840bea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578d749bf3cb13497d071746b6af7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ad7125b07f61276e31f8eae96cd4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527fbd195901ed600d9c6dd15d243991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a157801efe8c4d9f6d0ba984fc31f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc28fc3f04847803b2302a5d865a8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ea724f759e899c7f34ad7840e0bb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4014c879627d791a519cb59858c56095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c220e67db781b31af3024e4a5cb93d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24fb70ffa7722686c700c61a988b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9947747800a0d5c49fd08d2c9f17b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b0137bf24047d750bea067b5f1e1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a776cee7bd9a7c3ba2a7eb03e0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70bab519c2a2e108eb445b6d29171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c0e1799d5ac2ddee9e85d14557ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861afe8d533da4e4a0dde6450f04a9b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92061ac1b80ab4ee63ad40743c0f1d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7441d1431631cd4899eb3effe9caf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acef90c869b8a4d7557b255ba600a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f909d2ce24387739813b2166761b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb38a26b44b9bd38ede48ef262bbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2767e8451fbf8869ecb63929edfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e430598af74f20e3552605572b8c3d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b09641bc1c605c636544cf392f076f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa9cee75f9be57105aaa808177e9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f5b10550538da6113940c52237c2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7649578c087470a35fa1a910cb5799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c22f966c98b17474d4b042d07ca8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361c035c43539db71f4dc76f0227b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495def465aedf5961e430b47eebf6ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62110c6866a0a1b443ef73daae6fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd49a0c95037c86c4aa513549f1df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764568faed43ce39e7c87c96d46fa18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce71bb3d5a5a5d111cf8f028ab21c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663736e63ddc3862fe95c75bb5a438f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac314855bca58c372441a6c22c4912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6719d638b19fb8d34d7f615d0a0a6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19d474893fc45128188047bf2dcbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e050f9929818fe47d36558b92c99a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423dcf65b51f332f113c84814b2a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b438b1ea907067d7b0206a520b356a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838818f738053b9ab80209bfdffebbf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aaa214945d676aab4b296f395fc1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6a6d58d8d0be0b26bb100843485e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560211e61586bb6c7d51a099b008e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3167fcd4f7a6b796d55b3165eadd915133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46277624ca57c8a145558169db8e601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d773cda969ec52235ff1c83224dfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273431bf02f201a8ecf1e548764ccc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffbcbb403c11b5277a365ded22c398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4cc8e02c6b2baeb01ae3dcea40c7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e904cdbf618811b23c674dc314d906139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319eb4f392a595e9584f87d99b9757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddebb84dc6ad8e29610dfd00bfbbb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22326d8d02b1fc8579dac1d3fde563f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf92d11a6a4c17a31f27ea0bb7b34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f1c4729ccc5f3f253193174e502d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdab134a595546bdf8da1f72b8077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798ab68645fdde1d1954ea1d8bcc2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789335b904e3ddde6c71c185626da6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17cc55df4d79f42d4614bfed385a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec82315664840727fe293432876fc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250df37512b5266088e3b6bdc20d94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d56e9ee25f10b70a75d06974c19a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e4f7b81dd085037aeafaa890bd787152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfa76b9f09f1836856690b90f43c24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a70e6d530b2f3088a542454ecdc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc68339899de8a6d4bc19c7b6cdfa8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3fe6dd53205be36b722d581a4df6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e1666dde15f37c3130dfafd50564157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815649fcff13580235698753d80df6e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c36d223d72b9eb230afb864383830159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296672bea48c72582b1fe3e87efc883e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e412a30c237acd389ca68216a4e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b30740fe5dce943dd7323da8e33b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68394f7c9bc1ed18a95f07dfa429db9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a382871bee7ef5314e00dbb8c0083164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e62af3ee5631db98797a47c74c45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f1030e648452f429a4941ec717ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd108cf85b064d0210b2dfbd5c8a18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927292cbdc035314f91c0e50f4204f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc4ddf66ba533ff8677caf99dfee3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb042d0e280d406455a3a42954be6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf13b3fb26c680e1fb401626d35b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379a5cf89a3f648feaa4046113dd75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb467919bb33bf1da11a1f842e1774d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31205b53f91eedb516d02089051873d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ecdf674cb335ec46d9c89e64570e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a187bfd782a90d5204fcb8954f3c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac9ffeb6b7e9e35ff3c5bf28504a13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c0e70d4d1544bce4a321dcd1aeb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0308c31ca238c0458dcaae3758e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd9dfeb9d1a04832843111cb4cceb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbd26b2ca1ab7bf23e14dc2987b35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b6f22830d796da00ceff084278941182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccffadeb93e2c63cb092ba111334d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146b9fa995a040848ad1e706df701e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a1ae6cf141090c3295d626bf5383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bcf17374a800a817e8de672e2b936186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434c6cc42c724de2321fdd3060c8da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d476ab483b793f4b17846af5698f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ee79dc6efface823c2adb887d649189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9b221979a262566019f2fd699005190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27d4e75125a74293f0f65977ecb7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e1ec90390b07c016d2bd58e95a50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaeaced7a509626f40f8f879dbd129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a720c66a62b424637927cca4e7f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4efd8fe58086862c218982d3682e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17c807de527b0625af02a6a80c21e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234569076adf9f0687e71e51cb0e9d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2fac23616b326009dd0a65f0abd84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e6e8ad17375060fb7370831d3385199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b2e8028a6d9bfdbde8ec2a218704200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b0e6bef0d95fbac4b7f744fd0d98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1e6dcf34e6bc3fe249da67de6f2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500892388c395f9085c46449504b20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a356af06bbcbcf81abcbd1b8a77d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df00b2ed75b186f2c93f3b1139d4588205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a14e5d0fd728219e27e1dee7210b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b979e537540dd03bad206f159dd9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2db8b5396a198d32c1f378777ca45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bf31b23fd6ac84ee7953a95da5ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729238ef010baa5ad4a5e9bd00c270e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6a739c33976801c73adb58ff9789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c9a8a73fee477e682755a9f87f05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce02281ff9a3fab91b96ccc3014920e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae243c23952561e4451695ed76bfa7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277780ca2aa3322b9452e37b143255e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5128599e6bdb88c6f939a090690b79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0254beda699a8492e5b712ebc2474b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06897971fdf99c4fe9ae5455235634a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381669566088b3c087b048c14ef04a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276788b3727ec859fa8a602637cf6dd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a11dc7cc55486a95afd73576c883221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0ce02e01d1e1932da32c209949a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7e7d2e88b418cd1ad8e1b7cfb26e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f65147bdc77d7c66e35e09208a7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfaa7ca6c735ebe55e5ea959536b81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb889233499656eb85f3a0eb92ce27a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9755ca1aa9025413006480d9f802227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ed2252bba44f5ab97a840f6937bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7435b314d2144f2f3da28d621b753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ed1b22ca8febfcbb7b8c0af3c9b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b32a30deb99c9cf25c793f15aae57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3387ed527ec98dd1efa2d483ab8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20abe857f849fdaf69bddbc9763be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87289c99ddacc5321c3472df5015091c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11c68e319bf6372759b3277a137f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911bb94761ded95dbf1a973f8a8bccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f4bdf1edc642baa08250ef8eb8c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478f6f950663add851a3e14ea2d38d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e7c51fe2aaca45401c842c653189239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22068dcf51889cb18bdd7ffcc0ec6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5593d162556a0decec985be5b304241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b476008d2a3e85d99a0d5bd3d1f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b72d5701fc0f4b74bad1469c7bc83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a2938b6a1c54bb130bdd5ab0d45c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fccc23646ea3a29cdc303ecc383bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7b7b903a2d3a422cdaeaceea2077f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73c17d3658cd731ab647f6f667086247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ecb2127d9c2061f9a7312e74c0b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb97a71d4c5f132674ded84ff93218249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210968fbeb5763f3ea610637069a477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c17b406f7110a65093e22fa16e489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783467b53644d2687d701df6a76e4cbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1811ce54ab84ca3f6a41bebe7dc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143bcb9135243fbd78a15522bd3ccdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505744dca57a6b2e4eb12b0688329e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069858be78d73d5e0a54140483b01418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d8be8ba2721ba1e249deb04d5046257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2b6dabfa5e1ba72a4578506bbdb5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92786ceb14ac95fed2ed097041265276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63208018353e682e16925bd8093e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457880bad6d529b67970dbcf13c9adf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed9035bef07dd5fb6a13562bd7ed4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe7b4957c24eb04f66c82fb27449f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280afb7a2cad057707ef3ff2f0d4437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab6b042ad5541af5b6bdffdf38169265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8acba3c26c3820469ba76c4b8bda61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cac011ee0cc654b73f2d10bff7da2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a01941f7cb8231973ae119d536f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151dd69b18f52fb89867dc11798958269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b8cdfeb89e12d2fac0e4b988237d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e060beaf11e5835e6f312bba0fc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087057a004a6a4bd5d6907b52571ce3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb61451c93da26bc5ec5bda12331e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e266de8e82ea6c32a5d5674514495274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2c88bf56317da9c08b1525ec24d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c85b9b479ee0fa822dbc2058e570ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296cadba20dc266e99e71be588fba80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2281fcb809850f0279f286edcfe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf4a9b40fffaaea07d705de55fd31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4059ac87f1a6daefcb49e120fd29c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7822bde07c1a1d9f931bfecb8fc2fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7bedde9b06552a5db70bc90dd0536282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6719549d7964a38b7af30e42a2e516c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4c3a5168b9c648c6bf9c24963ddf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0e7e35c88da1839ba44e6366f7623285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76158db44c30f9dc3be248472a66048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f3a9198d0bd7011107748162e767287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04109056d608a25c6309820ed8390b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05de95f259749d0cb3b037e49553c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b14827c4d0833a9ac05ca97843effd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a4429d501e2c3d7441f60cdcba432291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a65dbf87e791c5c42cc3999042a2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81334a3b772caaae982f133748e8856293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182724ce60152cd6a6509c9aa0e0c863294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922344ab07c99b22c0d1958d6577c26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c068e99048d047595e849d8e437a00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3503bd1258506981af44813ae7e95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d66b1f0fb93d94aee36ed6130643298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd605d96995137c4961a217e427dbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca597099bce18e3a74533fc24e57c09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf356bc309f5a739f344fb38fd000ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69dabedf35964811f10307c10c37e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507dc65ee35aa9afd21bb631bb9b25b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15523989ccc01ed5a67f97f2b02ded304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa9407b71ed6fe3f6992776d9402b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d402f043dec84fdc2ce96e06d28c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e30dd8d35081b5a6f0378dc30275307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0007a5eec71c75cf20855bff219b2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8711399ffdf3fafc2f475b944a5414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6804de3c4ab4ca0a95046a09ba3a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18663087b9d4c34daf3a157761135d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f04ce56654dac9b70a65d99d11ea1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302565ea921599e875dd88d5942a6e2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c859ed8d9b0dc5f782fd8107f21fdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2656e7eb32af8f202fe5724deb62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9458cfa9d737e677cefe3f4443c50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96ef0984b5c426cd5160c37e7108f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7ebced32ccd3b5730bb68aba12b4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10815693407085323e2aa656037798e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9040879ff3fc72314b9bced788bce64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6973417517e4a75117a4b2da8504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5ff4c57b22ab75f5833834d0ad16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c92e3b576f5554d4e6073c7723be6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428d69bab7db4ffc01b9e151318348324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a40c2b61ed3e6553c617dcca47e556325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e404674f5aefd9cc759b1210f88c74f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d775ee9acc8e2a8dcebc59cbb08bc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657bd4782bb5fb4edf854daaebb2f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b3ab7f91e8c700aa80c5b64b80fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e20c01ab5cfe20825078758779af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3fac600a6f52455927babf69a3753331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d00d2bab84ce772280db9daf5d91f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46c5658228b154ef7a981bb7a478c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b74ae1246c608351be4824241875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ea330201bae3856dd30674e50e991335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a3703e3ca78fa51ad028567b8edc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ca1d813270a8b5e891e84a4d440d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7430d4073a8c79373b646194f3c2787338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4cf74fb8a5320306119996e93c1ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd30511719ec6fe9c699f01523b9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee6411e2576cb5aacf9dd5db0aa9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5acdf731294872660b66253b87d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2941ba21c82f6cbd4401b1302bc49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb158337bc85bb51e28509cdcca9d60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ddb327ce7f01dfd5824ec2d23014345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601e4c01b9fcef892800dcbd3dae78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593611f6c04d03b0800376cdadb9004347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0859236a1ebf60209e4d169a32e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c1c2397389a68c570071c6723076349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a170aa235db9ac0bbbbcdfada690cdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702262173fbaa0030fcd01d8f88fb8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157add3a2b68b482e67e0a3b48bde4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5257cb34661d2fe7d7899531a132353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b62f56e999fbd17a2bbdafc709473354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2120892519fac35fdb5d768d3db8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74540fe0af198d681d431f9ffc47fbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867d39381f93c691da11fbfdc8183f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af606e457ca8c8e3756fa840997fa522358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9be332e70ff521ac62bc78920d7d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b526c29685bc27302fed743f12fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f12c3dce2f84c028d9c89a2c3865361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead94557d09979c22aaec7dfc11c58c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871eec7875a99378ae58cc9e880862a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4eacafb68cb3c76acee040b23ba8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e82d39514d1d42f0e2aad4adcad6cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b2c15cd27f8807b04b2585719364366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2438f4e7f9a813e683f2dd5b430b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c890632909df7f3c8bdf3e1bb203f27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a7a938f02299e383caec3ebfb5a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7802088ac22399dedb29b9672839db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab029742636a6d62ab6445be5cac2ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac54408a3fde253ba2abc9f0b45daf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76e59e33f8580f04b903871e038831373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3287006ad5c3dfe589e648106e257a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49030937f25d6eac6e4e7b2d69e0335375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612497fc760964c10363f9da5bd9eeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a6a6bfdd256bef76225bc407be3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b29e1385e4f6eee5f4859478c5770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8c7c89717fff72e9a9f88c1e0af5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8fa490eacd785090cea693b8974a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328a7863d44c31120314573625672c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316038c866416c0d5801cc28038fc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2109a84871a4a97286c51efe37920383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5770e8db297695adcad87ed009dff1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6e4632b31cfb96398cace3d77640e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ed05e0097f7f06ba91eddc7b6c65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e000bbcf31b1123e91b26a9e33b16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec0e369b943226ea40ad54d53a5b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb04f400a9914378975d070e5aac96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da9bbe7ff6a63ce487162bd44388e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd652ea75210a4e5f6ee28d0d61c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329588aa225cbdbc0510cef19cfc83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d472a2152df01f9f3cfa1900e8d860e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4893311c111d11b4a2f82711865da08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e2d0f7236b9d040e370c71de1e22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8576b82e2725759232d4be3ba807c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88065dabba298ab8c3fd0f27c8dd9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5471e52e1f9d28d0e32dc90930b0a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b957958ad86cc4c545158f6dfac23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd7e7060a6023d74cef76469ac569400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1599ec5e36ef07b5c7f565981a1fbce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930946c29305e8c8642eb4df8b7e2680402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927267451004cee70ee780079bd4c4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197056cc856a76fa4a1522934337aa59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7648cb2164d8be42d5856dc57a60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa8163ac976bb350a831418e825af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5993b041e08e5155377528f1cd3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd2d70caf4dc3e474e2d6fa620518a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed52ce160763c48d2c31c1339ac6c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af146de9bfe65d1965f87a484609e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688adddef878278d2e0dccdcb8bea08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa36527d0077b88d1d2e6133b1011412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1dbfbbaa0aa2ffdd1fb4efbb8d57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76892caf3e51038cbc9deff20ba1de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d84b159b3baa105b9bda6a8928fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e3615c5b95963e012f294b987457416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98d2e9683d1c35b8b3cfc00b738ebe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640b5bf8f9740657d8e18ad58df22d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058456cb869fa07800e10950ab092b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289fa928abe11269efe59b778c4b56d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f874a2b841f4951510917d2de59575421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c40dcd795315633ca4492834a6f96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8f69105cebe0c34c5895f4ed6d0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f50284311209c26d3fcdb52cb9e904424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba279c1e2c8ac62181776a7de5c80b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e9dd80a7bb873628d26a5593ba7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa478be006de31585e171b5c1ddd38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8af85dd23c59b21b1f4c9278adecd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d29f1b3be384426c63bbac8878f5c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5c0ca7c4728137e83b525885b9e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322879173f797637ec8f76f185396539431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920cd8544a810d37a68a0b1a1b6a780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00e5ac78d398049b00fe87f9bfee96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc148d025849435798c91f7836f90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805530cce164fbea033dddd8d9db1ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f656d91ffa646038d645a284da6bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e580e5387f7be46ec7bb2999d1bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a6793137c8e6379e0c6c2049b8dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378be737effcabf95f7b63347135a59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc68be3e0e1abea1962d89dd9f624f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a4a77467c7fd5d8e9cbbd703b42d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673ce467f2897b5300527a2d7dc9a30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213659c6c4ad1c5034acbe032e61bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d42b14e0ad566c90e1ef67a9bcda6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1ea2b6fd834e837d98e95da175c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380aaeb31482e79f4e5ace7e8ecfea9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7e85a4ad51c89bae90915a160b55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd8e37d81cca2c015b2c9b6a5a911448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d6d1be655a15c0102d411b4d96c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a85bb8f6380c2e6b3af5fb475fde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d602cfe7a45d299cf6a2c6fe961ff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a916ebc172f1d737c7c3ceaaf53ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75111d97d8bbe05e551e00398d1223cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f614aaae5e09b8da0fd2abb5948502454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d7da2f4241de8119fff391bd8366455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a67bb657c1bb081614bb226cb2b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1ae8559149166ae9f04c52c9b1f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddebc6468bcae134b83b445fa5f6db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd291fa4685835239fd68485f9a0f83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264604b9e56eb50033f987a7632fac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8e55f7d429309bd68a79ab06cc0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc74c1c2727db1ceeab160445a1261462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586deae67785bc28a1894cc3a65dc8a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de27100cf56ac649e32f763fcb7b6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819033b279c68072ee2281614aac22b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e87531c2a8ae1a9ea6e17e8c80bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29abe608bc32f030e2ccaa5211ddfad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03151b7dab9384bafd5f6308d0eb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9c70b43453f7571c15109b7d2271469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a98918800fa2f04a515942acef576470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec89f3a28454323ae205d3969bd04b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4213c2881575eb619ec18eee48c5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948761f413982deecb01bb3ec30753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba597471a49d9b82a0e63bd1369129d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3995b56ca0f4444f973611deeccf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ba5debdde22b11617c4df32c0715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967759156dd4f7a50afab1cc759b54a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdecf947fd72b3118c45f367e1e3b4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f45fe2f2637420778c1aeadad818c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36946f7bf287813d6f476d28e6cde2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6a5320f42f8c7600ad3728818e95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13346959f1392f8dfd2bb8cbaf6d6aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73523feca1b918cbc10452b74c62c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e8e62a0c5ea2bd173d4980fc26b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c42a21bab303d63ca25b75242813c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d208e76fe594860d52c12f9e18a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce803a8fafcae42268e8eef20d7377487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4758f43413eb0a39c53abf217252387488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168b9e3f8c8d266a05299b17573dd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d28679e3d7fbbf7e387d829c75dd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd785098a643a12db2e6265f231ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644bbe7e5374f348ef397653c3c987492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea002160ddc3d69357902805891e876493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4355e1527d38579373b396fb8b8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce99f1a2f3d367e6c5aac838392b0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0aefac3acd1f637880fa5b47b09d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf4c31a21d33818bc1db5f71ca3fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ac8c5cab87a964fdfc3acf017633498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e28dcfb0b051f2eacaccf305e9a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb1fbd0f822b1d53714db369a1d5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce69cd3b458964c25cd4ba79013115501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177ac229db369df8175cc18963a47c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3658a502ec895d1d49b310a091393503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89f72eaf6652f878a7965fecfd090504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422679152400fed82c87fc50fd0eeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122b7401a6e7a34079c6ae7d0281f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94d240f7667814e7589a98fbf0d3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dfb56a5d5120c8cdce47484f138dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdf073f1a40173d721459f114056d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def150cbe3a13c6e246330c917a69b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4e9f8443138cce4706ea164ae978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1ea2edf16112b37f34a97fe017c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b79468ea0ca8e42efc922047bc9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f9dcd432577d4cd8fbc1eb0b43436514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4ab5e8dd24a3c11696218e6cdd32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c226f3fcca5283586a1d31af941c4ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ed778f96f2184707d5219789be5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e574037ca0783d2df3ac98608eb51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cb75a3b557722637866de4b7b1f49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57136abd9c3ff7c13d1962175d142520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4da794a55fe7f07ac529d12871bc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251586b1bd35ed830e1b6e389b6742522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e613f1c87d9bf95955d853328a3e64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb836e9b160f82e55a817f775726f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0f65eb48839b490949a2fa2b31a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013cbc354402f9ea8d8db61f6a6d54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380879eb01f5bb9b6db2ba61c82f00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5f6c6959621c0e41ed93200010eb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606d6dc969a95766f484f951f14ce12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe579d49f98c28b813f59cc912ee6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c68dfba4f6adaf42a872d89b486e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eea4bd04a1913c80c1a9173d20328532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b78d94b456df92370ea6a679538fc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c79fa8975f6551aecaa83e9c16b1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156fe94c6d64df28a69d054ba6b0851535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6904b0e2a443ec544ede2573f3d7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca29f6d4d0c71dba418f4ef6b5571537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba8e0f8a9978f5e49e36cbec4e6dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa184da28fb697968e26ff6da8e78de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c011875fa70e4d25a5277de22062d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30abd6b3707a033c8fb3657418e737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66efbd148e579f7d8b272d75d53f0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d99fc880890bf328b4111482bdaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620487f3b74e89ecbf987a808eeeab2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8070a4402abc5f96062d9d7814ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954190cec72f90538b154f7828578b29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9da360dfb93d9d91f23104cf81e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5e4be99a821d04be02e3e65f129e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df28215c8a802449aded3571e815b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7e8e879bebc75eca5d5cf7aa3ea7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87390e27fa83755e24df51d0b09c9a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a65c81cd48b18deacea7e3c8046f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c033e3a16c143b5d9341ae9bc9ea40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a63ccee95b19d67f6d3c6560a82ea5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2bf8b549258ce6ddc239657fbc20b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd56daccc0392cee2caba1f8a2ad217556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49368350d85cdb0b7923dd94ba6db185557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20f5b5151f11da1a4317df2166728558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b41808a1d4b6d105cf3bc7b2a5ce4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78782922b8678afaa484761de6563fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6dcd7b6b73eb2eb5a0b5c8698a6e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e248d9f5e9d6f60332e996b830987e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c82a52937a584e91b4ae3dc6e32602563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a445465b055cea362635eb24e9d7f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f038efad75538cc89419d4d86ea3ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8369a5ad14156060b17082ca388c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cf03f0cc3aa39c2e9f8c173275737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6245d0e970c206d8fd62f5a0cc777c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f54ea7a6e8278681d60c9b20ebee4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ea5ba3733035236095efdb413e7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb7bc1b8fc6a93a8907aec3a1e7d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd06749cf1d22ca38d3194e5eda57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899bdd8600f784403591c63be50808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b99dbdf446977178ebe8018ef7413574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3acf2676610add83bdcb6687bfac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8178926dfd25f5d78de390ac7ad4ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b3a98ec1b62ad318657daa7c4bda0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8172508293894a1e9b87ca432f0c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e9ea69ab42c9070ab1e0ea38832f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5108ddeb3570da92dad18d23219573580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33deb436676cb32d74cb0dc898def581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332456b501fa036b33bc515e5fe0185582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c9fbb2389dd2c8f24799dd0fa32b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ccc24e1e470120c084899f88d0df0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37522292cca69bc5bb7ac02ae70d9ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f524a821074b60e71da7daf3e6714586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982601e86d6900cc674eb0f6e49b7904587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb6f75dbe4e3a2f631710105201c4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b29587fc1e470c2167f0017be0dec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334509e311639e90ec2b8ba1f0c20e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510f92586471684f7f3c198568dd57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960a5bf6e28fec258d431aa2d119941592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96ab52e3e8270dea7550dd30099f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b3b0dac523fec0095c3d08aede98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b79ebff38d2ad13cb0cccbe3ac910595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b144f6c1c08bb6c08871600f168524596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27ca70bf650e90eb814b623014c50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86379a159e0205c8809cfe09277065b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287846ddba91cf30fecfa5785d289be0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d754863dd0e61c6a432e815443fca7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadb13da4754cfb96b1dc116debd4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee080b506fe02fd09a703f9b740341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1f7ce8c9f617fcf261f0adf0aed8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e0bac42b1621771e9a9c799c3861d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b535de0f1186723c4d0a598fb30ad3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffe0f6aae12411faa624e9c2ea98c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138cbeff897baaf8608e6f6cd46a3a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6775512b3024fd3b593c804eab7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f102504221d7a1f424b4a32058a592609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4200371ba784c83219aece051f8354610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c8b892db5aecb345bd6778645cbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de28b430e8017ca9ee991f5e71438612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88977e632facd791cde2f90481f1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d5889beb183c6acbb80cfdcc1b08b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ec50d97fe1cc50113a0f26898b52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50e8e6f14db51f57e49fdc98654a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313005942f1712a5e6ef94f81a035c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0ab069bc1c29e907c674830d246eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e2b9b2fd1ab8e756dcbeaff24062619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1984020a2a9a9827ef4780cd64a17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b9d888e2e093cc446e82eb2c6569621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe768ca32b33a7114a07aa7163e310b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22214608c2bc29e630ec445c2057777b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81871cc1405a185581e28325652bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1b5fb40ff1c92e4ef489a93ff9b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e236e63f3c0a7c5876d143e95c927a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add949ed4e7db0b7067c79262a5f18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820a7439d92b2a157f0472843bef26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a7eb9c9e652f2c3c3bfa33f05d45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6232eefdb6543cd521a7f08b8656630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69aa8781a8fcb67a0e5fddb5878e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad7921e8aaa28ee8c571b4c6b602b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4921b72331cb3a30988a94fcba18470633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae8c409d11c4171a2836a5bfa082f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce0e4cabfbe755b88b67e9a1e4b220635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003da17dab05bf6022d81a910f87ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94895288fc1d086ed1d0eade4a7ac2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3c2e626e5fac41b3163933a47cc6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a131a63fde3712915a2843760119e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629b4499c40e3509a4e308386fea04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238844c983a26c97f6e0628f7eb097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b18564b39bd8bf646852d110f3ba9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbe8ef6fb46d4727d8a3898a7e528643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68e6f390ab68472ec4085909f78e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333ee1117dbd693d82988df6ddb55c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924db5c32f07a8a0014854c59eb6aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601f72d700411978845c3d83bd7291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b187aed34033d5cbd58c9c052fa031648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cf7746ba26f1092a63a48b5f56d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ec804b6215573efd108b245e31902650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4510dba04d20557ef7248ffb18ae3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137576579c665538dfff32e0c15a99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5922999c6e99a940e57e196894fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b50787a45f3d0fc2aeaab3e69d3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923746ae55cfb773c3ef7366cbbac975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd8c849829fdc83d6499a97e2a4b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f618ef3f2c8c3d202b6fd0e2d0527657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af0fb6a91905d7f96f3c3420e816d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d95402d8d23746d6bafa85fe301a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f6a437160a3766ef2b985305db6d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10162bacbb528b20c51369ed533a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fa27c6e52d54d3bbd656ffe11a41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee599023ab289fa317cd308d1a1188663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15050da4ab6e0f6daea357d4d98db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9462ec4fb174db878080c94ffb225bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e82d37c01568e876365f9f45cd0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b819ab2dd4eba37abe351e721a4009667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc21a79e323bc0cafee4416a0e45bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54b58ec03f8a8d6b6facb305791bda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0aa8457cc1cf5e5fdff187616619670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a0094a6335dce3364ecb26fa47129671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2276df535988cc0956be182e2fb7cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963dca67c7961d70294e3e4cfed83ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e39ca7bffcb95f752509355fca19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13fe664b747e945653b8404adc46e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6062cc59d12016e1a1dec56794a3f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f05f9a36ca4670b72deb567a7253ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21df2b15346def5eb7f4974df6736e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd1959229e37937c720ec1be9bc2df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93676808a158c422ff93bd9c140d64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b322e60f00e5179995a3ba90de29e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f29751bac876685908f83dbf41802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849bf84bad56ee976058236f2167b67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11fb9f898f96f0cda9455562072587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652be31801d7571bd2120803771b843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb699af47b9928e2f627b8a7f82cf011686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e5094279e341b03f52f7c38a980a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364f63b38ff0f2d4876e79d42af31f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252955624e0d5cb6d7d62d70e8aaf4b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e61d80d39ffd66863f0a05455afb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b8c95fd8f512e56fc8270f3aaa1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7379c2b9afb1f80b5028595e090af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ed572a7133626c2e5e0fac3bc2cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16953dd75f6e8362a880da2a19ec24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175316f7903ff317dfa6c579093a54ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d3564346620db874d16f9455502b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d7f47504c30f8e3ed8c0f8bc5c5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01c09c0d36aad41666ff824bbeb2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b1c596709ca2f9a4f4be2b032269699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328b8ead3399852acd182f566c68e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dffa09582272d753b7515c0381e14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb96262d64fc90e185760d6aa43743d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ef2639dd22d4049d9322067013972703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a76e80437a4c17ebba46d36b47695704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d6418a83bb31e987e665ec5190519705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30d3db0b5af57608532b68ebd62cb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace83c89d37d0c284c12b24a2c2596c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62fbab1304a5d8a7dd3cf238633093708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa4099e1224fa9e5fa6f5cb42c0f5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1b9525ca8980ca317cb8628595c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c550f9b05ba30b524373f8bb82793e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007c8d062ea71649d582b247fb6011712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674561375f5f755b0ccc8322c97bd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8bd3311d7a3791c6aed0b1ba315d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ebc6985a3334674dd4f020c2c6b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7c40973198e29352e5bee01c2b5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182aee63e1a2963794e08c3f788386b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beb30fd1d0db3c7acbc952f9f275df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a744609657e3a38449bdf7e03ef366719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306854c0f8df2c3c0d732bbb62ce0906720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8282b1f5e5bfd9131eb9d5b091608dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc8d6cf2d4cd000ba30ce62fbd01c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8b32345649c7bbb088fbe625b7cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595af2c15fbb841c193b35dcaf91f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c32ca6aff7aec95929ec98c02529725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9382d720e0e6544cb192b7e42fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c89d6be150284e5064e5e7b85b2bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f2bf291152ca3f471b8af2cee378728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a869b7fb1ef0ce687742fc7f0be48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfbe343687e5e290ab73047f68f2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc426d159217c0ba32e7aba1807726731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894c82c7732feed03a2976748a5685732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e789f4eae57ac4924cc67a261219a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff7111beb4dd475bd2ce6ed3cff12f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ca06558168eb67172959b2c4a65c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61c1cb251bdc07c4669a1d850c92d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ba44582ba4df38acc83beb08e36f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f963b96db0376f9137b0b93d8353e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e6f9fe7ad6d2cf19f02432a80dba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc25667d874b560ce8039d8b961cc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0284e57accfdc82852144eeadcdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d482648e8958eeeae044d32946337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ffb47cca50ffbee83a20c2570b28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e73f1d685b702c2f5a22a88902c8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b2ac17537dcdcf0014218aec8a8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b2bf03d08f9a87e54fa918c1351ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f0e48469eac26d6d32c4be77502b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc32a79e69b1e104521428fd77b72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02204728cd89a12263eb48b2c22f34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff238f34e225923e2a919febe11d5c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb486dffa1b4bb5144f9290a8fc3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b8eb0a1160e656cdd4105f7902f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862d1b27094c5d662be15d278b3067753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815cdc09d0a70adff2106bc7c43e77a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebf041374ca877b65825e1f79f4d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44150b651967ef32cadfdcb3c3f7c921756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93434b55d7de6e2c5635d43d8cc0b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91f9f1b8cf71a5b0cb08f863e3dbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce47b9c25ddbc9f61520d4ecbbf37759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>