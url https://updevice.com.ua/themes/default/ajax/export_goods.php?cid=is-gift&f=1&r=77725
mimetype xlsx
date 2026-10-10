--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e995ae060bb977418996e9695bef831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ae096a2958925b4e951394ba8522d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d267e975739baf59667090531493063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805200f9c55e51ecb8ef25ea9549884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f13e44c099d801f9865c47d1d6f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069665576b4dbe063f2ca1fccb004816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde36c37a50bf1cd53b6d74dfbbfb257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca99134761f4875885e1b111f560d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eef5be12579023b980ab27595da9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a04ae9b8d1165e3887a5eb738beb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28dfe993910eca4e634571f80c29d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52758e3413c05911c91a920f4827d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f660715455da584cbfe6c268ac015313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72468d20167815ebbaab1757dcb43a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e068e1f338ea6d03a241c6d0d60c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970c8fdd844d1654b73141b2ddba02f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d31d2a9790d194fb9dc56e6a936117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae221ab327348b8326b235dc21432f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d452e65d72d3baa922c7732e1bee8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413dc7eca2b5b2e91b7659d6214c8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404f94787619319b32874b49a2d07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f6250688d6edd0bf3e5f19c160a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2798acc0a8bedbb797bd7168b95d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5576ed9e221275cadfa658ad91ae124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa924158933caab31016495743207b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc4597914d07db8405468b3aa818526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7bbdc17bca9fc890cb8897125e78927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b167bd439e1384dc2d0dfc556b5d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2c6a9fe1ff52ffc0fba1bf6b338829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844779c5b4d487f4abc80a059c00de7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04073833757366426e31efc5b30dbece31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68578b5055e868c6f706921d5b41894e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95be6f917174227b3daf01a25f186fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700f634af65c1f10f6b650a83e737534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8b87b1dd357bd8b0743ea3a313ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f967ad1b646328387b5d839249fca5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e835ebebeb1c8e0e36ea8ebe77ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0297d6d20004f31b7dea6e5229f1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443caae96fc5b105fda82b2bccee591939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e629581d03008febc943ba7dd73d96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395405af55b446b63132c10112008c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257cc7ae973d58d70c2ec5c15b833242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045de6bdc5ccc8c9d24b3dde59445043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8e36a3e0c893af0647e78d0d7f9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5e8b7677320944fccce52a62535745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0825f8477eadd321aed3911ed76a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e86bdc8da4f34a66e49c8f3e5a004e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e53becaf61b74f5da0ea08ef2bdbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138ab70854fc139f36c44b8e1932fc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc8b52a39e545d8abcbee9a82b40450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cbc53a757419b2e682ea6ca347fed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d86680c3d13733ec18c48f45a5c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c28f368febf69186de381fc25442753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a24cb24889f127d8a5503b70677754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35eade8eaa304ef0d5f94f055a2a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114627f799bb23f9140decc968d211056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec47af8e3776669218cf61254c2e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facb83eb0908950d5568d4fe7578f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f84b0d42b4d87f413c6740c8335b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d51c0a9400144cb1abca4d2eefccb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43da4b7a6da15e4400531ca1557a1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e2d546f8e957a380e04fa882db45662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213981a9004b0001331b8e7e78354a6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1a12c94f7d02523738e5b61e83e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c797b7b879c6ca4f5d8c02f84c6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ebdd1ed81550dcf5db59bf03e6a6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff6da95aa25848d395dd7fedf7b91867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f97cde69b2107ee710a140123cfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9247073568daeefb00aaaf19d7a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67005ae3200e41fedf5ac3efac9b12ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a15d9232e8bc03819f7894773424b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a347bd6259c3a9cd7fd2779935f0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83fbfec0b3ca4afe2fe522acc5d8a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b419a1b26b7b8b72475a79330ce1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf3f8cd5f98f67184b8507d37a7ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a1c7ecf6d43387547fe38dcc1098476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9446bd0c3940f92c774c4f5d73f0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0bf729429b52c51ebf6cd062cb42478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210ae876c46c86d6100a9d886c587179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a01aae454c7cc608be9dc0c4da93ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787892523a2c36203f4b5ad4d379e6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ed502474aa9da735155c2217309a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a0eff0a9a757b10db0cba7c23c6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25d926600530226cf08eded278072b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab73c1fd19d0ad3f057ebf7d7f77b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef33627c269ccb7a524099163ae9de286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3538848d78d71a8db8da92e5d05e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad2f725d804030929153fe8367b7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a3315196e0c9149adb1e4d0f982389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb525ac58c35829cd6286016f8937e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c948be966b244ce3ac54a674b26e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09d289a7032d9a129b8474ae925e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8cdbf4c4f20c03645f4056a5f206893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c5bfe150213ee79731c088362e17a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918af0924dee6d6c4f4ba75ea1910995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d8326a410844e7c3a21a47167f6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc96d1324dc8666de19608c9d61ecb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce44b728c83c61b7bd2a8ab93689ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95fc03df640d357261d58e9ca3df1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018cde3f6e396afb3873582685bd49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e54ee315721780360e8ba8e912c79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ccdacca70db68ee704785bd9b1f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab277eb3feccd19c6ba334127fcc5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624be4a370a1ffe0c69cc75bda964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498624cd8b66b9e6898b10a8233daf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a082685a42a7365be133fb63e677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31aae9b1d2bee2a5fbc207ab53fc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04948e09ecdc755d17ea1ea72d1354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c31e771c5dbbbe9012faae39bcf47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10240597662badb0db616f5545786b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44a31ff932468b73ea571a9a04e4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84923440f045553e81b8140b82c1b748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c8d84380758bd81af55267df8a25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313338dd4ce8ebf5960d27c5d51903114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc523b564321fcd2305e7285a190a60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63b74e3c59479936e56056601836ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6727f8045f4f086778a33924a3e21f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ec2611601f723784f1984a63b5c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f838c1252a8273ef262f0afe8043aaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1128714f0a01e4531907958e2208cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d3f8585eb3b6e12bdea3f0e069403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea43086681a40bb3a946009f86b58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327de41e473b0a13611bd2700924ac2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307cb9f169a5f885852d41853fec8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b3ff363310884857b48bd32e1c093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef78af895da673fa03fabc97480972126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dfe881fd087d7382482b143395c47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3f5257e28c47c128fab02a26216c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e3fd9553a00485812518c8980b14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d20f8cf722a8447d1b5602163067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047200975d68ca62008b8106c19aae59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b557e5d8cc0b4d901458e034f644132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731bf755d70dadb2f03e54cebbfd2b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522002d5cf5e43d906f211e430a3eba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65304145225abbd312f98e22afd4e4c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a29b51da7e4e5c7c599f212b6987d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeba07eea9bfea63db51a86b1227e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6595c1565afa9ac009a1c6d39a6471138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537b2a926b531b9c59eb10bf75632a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea660f4281f2412af82db516242bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c1c47d76925cb67cd34ccae7e9a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc7b2dcaf00b6ab27f3ec9169ba1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c679e1c5635687585c112f7bbfa3ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984cbb083f2627431bc62930758f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f76e10f3a4604435f10b4bd84fc0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0afc376071bda71314cf5821de977146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d434cdc530d839abc2dfe92880f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f068b6382800d646f0092958863c3cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebadf71111c614d4719a768453f7d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3214e5e11a5c6e3386859106bfcee6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f09a9631db414fc98e2e629f1da0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f04076760d27eed485dadf57c5915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d9a0f70f1fff707da749376b6f165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e236a24e4d4e8c03160cd92813b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b17b3b0133570e01279ee3b516a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff65f81399a90f74cb5a6abfb923183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217a2a8e5a5c8b878946dee82bc0b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ef7c98128798de4b244edbb74253158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568428917451914942b1aed4603a40d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91e566122e47db8b48edcf62e09d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f5c187118921f8ef2124e01dab6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6295461abb3d0331054f84b69569162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca676d1ad4e0bdad3e2049152a71d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3917445bdd83b1a766696b2f23090e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158250d0ea1d381d95232d23579dc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7751979fe997a9b248fefc34bb4b26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05982524ac289eea4f0006f5e7010167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb906c3e988209a17b0775f53b6f7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390a8a66c6b538e127ea42104def77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d46bd580c4f441f2e63cc24d6bae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d07f747ff4364c171f3571a83d1c81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063794a65d70a13f6289ec4800b9f7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc506d0f69a49fb49c5b1626465a865173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8cbcc79fad4d74654f1bca3360d0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ddd7d0b0d18016e6537237131b3c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ccffb9b88e16875fb5e10147fea9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941fff6f5dd165d2ce6173f61fc5f61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2faaf72ac161704061f2aade8d8bcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b42a150e81e191992b740c86c03a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adabd465524762d947eaccaaf68737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86916054c94556e7f92f630d48f3b44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dd2f2229341b1baf4855153653ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3e26144549643928c60dd21f90b55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261531ae075ee0e1086375849dac6e17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a6dd0f96bf698edf3a96cc0aba10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3480911834d83ca9caafef277bd9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af53b5f29ae0c0e4276ef8e11004847187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56238d10a5fa97f4d00f410a60c87265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4903fd5da8736226f2243b6ff81a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d689b2c53cdd0ff576c6033eb8b76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518b254e8bca0e2f27788bb16237ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088e0d4f6f7386588c55fd6953e69aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440114068511cb839e46fbb4a134a6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c23d21d37ebed9ac432e2b12420095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9c0fe7d3cc2c742d1d78610c9459195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db8145a17f87574321119cb16af2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b4a7ec20ae38c6d0028f8ed07036197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299c39f056b603bab39c9f117f42919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8dc567714dd539c14ef3f93be8cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee26bc548f7486604307cb25515fc34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b42d6f24dc18f59ea4703d45dbce0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1f0696fc92b86bf6abcf01605980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b00f1db9163d1de16df1b5908e5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d16fd4d340eafd8b20ac9e26b09fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550703d0ec3e85bb850f0b9977562d6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173811574e127e16598f910b64e19441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac40bab2b3a594c3f8611ae1fc22458207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f931869c8f02f52d4d849fdb4ec5e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d69e16d33fd43d78c537c22c78c7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b59837cbff76955744513d161e55d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27394ffacb303e257c9a9f2ad45e209211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409069082fab24f3e2057638b6a4dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67c255d6ab62514f3448bb71d9dd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cb093c1df1f43f522a95e9d579df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af8d9c7034a1386b870d8d6e37a5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39510ad0bf465cc5659fe6ef58c2f27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049237fd1ff8887c464dbfc5ae2dda80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb8bde253379ebf809a20756e2b4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a6999583cdb1fb46228648c2c2b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769df6128ca39d6c9ea1f0ea615519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92702c60da8057e63b996eba453feb6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5178187181b92a34cff61bfba6ffcc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862bc17f46e3610d46082d773803ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53404dd815306e7b1e0c8a8146718b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2cab3cf3a5705a810a4b799c7355225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf1f169d76310f6e1359e8e06cb32d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9c4b3840502b66e66c51a0bdf8e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9ce6616a2f7cbf25964ad8cce1be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7153ffba3a82703e553bb3ce77af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05f140c9a4b86b2bd95a0a06c577c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d984e3bfce225a2c6a06276d59ea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110146ceca325aea9e76e0f0f0581fba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9da92d81b73277756d94b569c49b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0090803b2e7d7447579201bc2e797d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847ef66f27fcc183c80c7602d547ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17150dbd995d83af228d9426cc7a514c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee3935d7d42db2fff16a2953db4926237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83407a1fca21a020270ffe7c97b65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542fdcc75bc582ac3f506d134487d25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a9eca5e7378f6ae8bc8eb65a10ec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1776813addd08423990c3fa6e7f8b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620fa412cf93a86eadbc8043767b1af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3a370c5f6cd9cd22c7d8a559d626243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3e907cf5a25faeda529632474924c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08891d24d2db1770d6c29324a8f26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d804f744bfe37e637174b597c740531246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4e54124bc0e4ea8513a8977e125a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73b9bf2c5bfe16ddc7205f9820bae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5687e2bc3987e341d36ef35aa884d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a39645faaa405b72d2d6460dc59b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3e0ae7c80690b1b9d17c6dcd6f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9a01eb620089f047842a8677d5edd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9f1e53dd644574f1db39f27fccbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ba30918d3064272f5b0355197e78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff67a3bb4b9d459d2a2dd5f33005d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f20b95ce9ea99203ee702cb96a9b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42a1ddca53309b0179f27ac1700ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315bd01b32ada9ab8372068692ccdcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577766366a146e21497bc36c92a9def259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10efeb2ce99a99c81cf84e69e00b0d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecbd7e1278a6849f658af16c9e674b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b18d8edded6de8ed5503bfac14f07e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e3e1589b6c0228a6d96312f288dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b25bdfb1635711be88f449d332cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a06764f651d27243cde177621db08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da099cf27901c1964dbd5f9e7eb7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a291cc2010af26f0a5b304987694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376276ef65b0440a6fdc20f107121d46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2226957bc965bd96a5eed32b56e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c6ef4f9919ce4a3caaba51d4ccba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbef7dd1d99ac1f96ea3849c0e5291271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b412bb97c327225e8e147d3b5bef5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b0b025fded1ac0e48522c06aeb3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e44b43e1235bf11d111e13ddabef73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fde9046bd024559559495c20f5125275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72bac785378c314c339d73f35c5cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67327ad6cb7240650ee1ce2f6ae5fa8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a0dbb0d487c2de12b3de31269d185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c08be4f25ecd50b9f333fde40110d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209ca210b12f0c53fbb682a608f4f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b2cb887cf40b8c44cc7bc3af0335281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0896461c05f3e4b77bbb229ce43d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ce0648916ef1d64041034cb45d91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82341702515f134c23c222b813afea6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551a717fda77eb51026887430d291bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2b7794a50ced644b4358379eba698286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714da1efc6f3c85994c8f36a69a24be3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27e9a64f5f28034c3a7301aac2b0e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224890edf85c819c8cdc6f0a1ef858289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f6da55fce2197d51dacda6047b47a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f2942b402a7bac6c697a59a8c59e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86325a3733181254b357c7bce4784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831291f44751758c75ddafa46dbb8910293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb5acc6240fac97d7b3bc0a07ea7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7458c05d9169cdf46642af05032f611295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc81770180acc3d8e1ac393df866c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be852be0e5cd74276956638771df77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bfda467227d61dd5e056092f801e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a94a491f01203828cb9e27cae6cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f57393622b8a488c5f61f068bf2cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23df2aa5e2bc62683db14753628149301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d294f83ad4435abd2fe5319fd571302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3f86f2256c9d3d1b93fc8e111c30f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74e4347437a7baf8ff5e90727adc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed76fe2c67f747ed4f610e6ae6a09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16b0b2fea27339b16c9cd60db2364306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c7284f4101a43b2cdd54327d1b69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eba0e3770af3620993d9a7eb62b4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea9e4be6068e9f5cfc0459c9fb5c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20e5800757f26d19c4d6b854178e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986d763add8bde516be8a56dbd62c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef8705c9cdbf6d76a0035003d3b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d523be21473b7183624d77237b7c58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d57aa413c7a5583c8adb9f842f5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee9841dc3ce193f9334816c9ef960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf1bd17e761a298dd3b4bd085af3dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158294b04057d17f54966bc86060167317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8d2deb65778f8a81f3019f97ee8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fdf793768a98cff577c89baa0eff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e96d3f59657c49203e931fdff02e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21ed472005328b1befc2488b2cd36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3ca387c4ef8aa07f80d31dd777f28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715ee945684a2a479def4c0dffaa8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c588dff19d14818f73ec9c881cbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59fe202192bff92a0814fd2a4b063325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add545fd08ac0fdf02327db64da5c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a29e8318c9bc7ac045b706645869327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994edea381a000b4a2ebd36cea2643328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a106a8a16f7d8f8ab411cb230fe2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994036d822615c406d66a2dcbb4369a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecec79562b60e37cf9aea4f6cc081d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc24d12e2c39392e92f2237c292a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206161005621b66d73ab5a257a3f16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5130f7f207a72c715fd370d17119334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c773dd701f1b24bd3f5e54e9d363335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e528235f2ff2fcd1a9528e900b610c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80488216f3c42ede9df77c86c208cb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d795766faf582dc00e4bd7f813ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b45b0f416781946dec4e1c723d589339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce4dc8981c33591796020274052f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ae90d98d65470db60a6d03c80140341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1872503b146a19a49a26dd03350f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a06cd15f128a811798e5576b5a2db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a20d7e861c01cf6da4fe2337ceee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465c657cbd4bdd1e1aa2e101d61fa99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4444b4a196e43150ecdf7447ce277b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440ad855b11ffed149629df4dfb7a1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8f06cd5c2b0699dd277cbd813047348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62721fa68ce24c1ecd21a013439880349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff03316e2ae4dd7e2bba2c89e2bad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22098f2843c1424b142cf1ae75df60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee72d97554b8502de569f681fd0836352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b103ee7a6999439c524902d46c2f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5e70c3ea911d3ce3890c38178ad6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e997d5b53e28f940006dc825e7c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028180d6086c4263f80c3412cccb76e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49faecd56bd493b4eaa283f1bc54c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f0db31e7138bd42f6964dd7de0a61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ececfda5ab0ae27c0266cc299e44b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e224cb2b20ddd5922b2c050d2740360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b990a496292a634c3688be051075361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca68b98406e4db40cbf6b8047f2ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd0e04188167e5c09e36f058ad21b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29460892b7399470bb40736eb9c4f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3e17359c927cff13226dcbdf7763365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47d366b067760ccc874e557fb70f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b1585914a44ac18b3a0ef007fb51d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60fd81024bf766e055d5ba6e4e2d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9bab01f93ea3aebe57d706d824d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c193e8bee0d00e900b892cc0f8ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee112824c04bcd40e32f4bf62ae0a7a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bda91eb6244b68eff4784215aaf0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875b6f8065edc9e745a646858f46f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b8e9025d01a5e05f4b658e2c65ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd0ac33d7b04c20fe4b5a44f23a09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724789f00d1ccb9c4d005a0d03571b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c39252d0ad7ccbb76467424a5af7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273852455eb09be80d5f711e6a258f63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec3d2b1ff77bb223e91c8355602914379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904d2b107b4f014551cd6696a203a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147313c14dface75124ab7891db3d73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f3355ba37a2ca64648e52100ef8bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d17ed8fb0ed71d77e834a4c478a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4105ea2409069bbf5d0cc8baa2a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c957f9a672a4dce73f63e115fa1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72932a9effc4f8dafc131434f6c9ca6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57248be6d34eae3d5fc2608fce845c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ce4ba4cd00e7e3b3f90cea95f0a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e93a2ff0f119a1b4d0a08aff3e0622389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0778561f3d3562c55dfab122779a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db7a26d71a718192f47e40f3e0166391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f32457749499dc15644ff1866871392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7d9a0977d1c98db6fbb47cc3e9c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be1b0a2a2403b1fe3fb01d6e92f2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e538622e41f0fa46dec1a012160b9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ca708f088b28f8dfa4084d43e23b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cd371080e143ed5eccdc682d7fd4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d55532f8d44a2492ec23e03853d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6dff4f3a77228d6a1616ff0899f4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6a4c08d6588056adf3719f79729b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada67f270fb0ccf69487205a15774c50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1baf1e565aa3869b954146e462ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf085257f722c0da4829ae282aba8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99701c0acdf7159f86d8b0202c7702404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc1515207e96aa35acb21d9abcd90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b369a71c4472fcf074aeb5d4b3a5d21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23250b4711848d8b9504138f4c18c78c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694954729032c44912efd35b4e0daa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e0ceae34be0f6e390e870565b91a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a2eeb5c0765709b11d1963f62daf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d52473a4e78e7dffb247d26231c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782584dad5eaafbba0c503b2b9a658412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252c016bfb19f5dd6a495f8ea408da8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbfabefc1e08f8622b43448545c24a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6ce493237a7915002380077b422c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9673600677a97d28de315dbff493416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04661e80b8af4e2dc11935c051ca3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762c696bcca7797604fd96e994f8e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a70f5e2807f84f9017fa61a885142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ef4b16732f72b30350ac28df0f80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb490f9a861bd4f1055f90781c4f6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b517fd4823d1f9b58ba58401316a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8a980ba0036706f2e9fd5c079744a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf22aecfb5ccf0a8abeaec99bc1aa76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bbeb860228358b64fec4c6e902bb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c662d3abe08c0c9d594155e126dc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c5ad65e1f5a67e506e6d2047c7860427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23447d4daf861c51051d7baa579d8805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bfb3d6ffba947b1a77d98aa5b0ad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7dd1694f076688013eabd6b14ecae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b5847e1c57cd9686a3b73ac76f5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766c862075bc4e5740344485d6a5ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654b07daa7c120d8056f88304ea64a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a57fcd0a3ef4cde2b590f028d294f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d649ad71edd061ee3ae228da23d677435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424af94a5cd8900b9252906f61cc193436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1fcfcd833908772554760bdc7c6d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6652650970dfa8bb640418fc288de3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedb21dcbe5e705ebd4abc7b2b901b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7096e92e1bf971440995bed2a2f704f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2a7c2f9380448ec5ad7a75ad7f0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d2426421ba5b02f30a8ff1a1bf9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6274ae4d9db3c44d36137a6a5463a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367e6b46c510ec758b545e9fe3aed2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522d9c23a6401bc1a95bd7046edddc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61e8b6e3c30ae715a3a3b69f26332c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123afd9e3c81c110249fb710d2703fa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e92a29748db4389f446783d49aa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151383717e6b8cbeb6178c92c88d182449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b5347b9bc10179aa4cba3733ee9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97210d71d242e26d197f96d921098a9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce80267f685a44b096627c4c0c877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac3e9f48379d9fd3c8ab44c5b198c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7fac924a501edf80be4732fed28ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca88b1ebc861a9b844c0e74e3cccd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949907a7803e339c238db6e8329044456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec739f264258a9e96f540e8435c6cea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f8bb2f74ad91a1fa1d1d563df74c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665fc79c87c79ee05948f0b55b62c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07369ca1fa28cb527996a2cb7da54b64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954fb8e9ffef0868be8d19114455d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893d60578db24f8bb578181b571487462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e93a36bee854076d8dde630c9ca8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7745e5e916aa9f8abbf4d2e64006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac3b5282d2fa464db06d9a0f560258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e2a57bc81727c43f3e25617603ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bea634db7353d4d90621d8443a5e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed7d736d2b94d4962f7969cd9a006468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8d17d240069e8fef4b8928c14a23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39fae1064bd54d13c2279d4402571e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa1a3723e0ec28da89c247a9ca90c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554071289708930f04a20e5704d0764b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29985e662f10be021e9f18a049715ccd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39fcdbe94e27327bffce0db991adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df635af4e116fa794089a44740fd70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50c7fe96dfa68a6700626bc5957f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4098d423af0fb0782b8c3badb3784477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14897d6c56abd23bfaa9b0acee6ea59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab03d92d349f61100a5c6e2a45e1c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd745c0e401a5b5503729fb12c24f8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d745916b3568a95bd788aca54b6ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d1d835a3b081eedc6cdad93f3f72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff9af2304350fb6dfd5ef2f0094541483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e990bd98e61ead1c0b328ced2d9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb60260cb660a0333c17084b3b210485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae72a0e80e03dbbd34bcdc6d35625f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cffc165d9621802e702c83edb19126487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e8daf174b4a4405351504400408a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba79460a5b2c889b42b404149c50b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca3f21053933a647f3e34675a4480490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc026588a5a5156c2a20ab22308097f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbf3106ab284b2e26cf17b9e0b1cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b6eb934d6ca358508d0b4c88906c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9655f3d4e1445941dfd43d7969a49b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d496900c7044d9ac2e2097650a609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f094abf436c6a24f074694ad93af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce051339cb68e194e9b4a4c3b81cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ec00b99acc81071eb22535af036b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74929b8a532d216e079ede15fa64f92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c0a72e2de9f5eb7c30ba3b54036d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78822ecc05ab9439dbff3af7209578f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274685c608b63f8552eb341789ed04bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308b6bf75c5d51d1c9510d7e43cbf1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4fbbdd775a19378ab3b571ac9bcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05308a6ad386844dfa50634fe617111f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca55ab1fd7010e21e219634ca64a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850107e905bb52dd56dfc61a290f9b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b90c40f3c9d026ba18112119c893e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf0ed937e8fadd2c5f9cdf0c0d2ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d55977cd7e1f6fc1a5b843473afaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16cc3faba86542113c83859bd302f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506875340cce252fa23c9aefc4ed8290512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7030da3035b519fca17a5b68b013f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5139ae68bdce0ce729a23dd9c93942514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b36dea7d742077beb1c0fb48a8180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc487490264494c64f2ce2f070383516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29c9bb69577aafcb542ad1316922b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae6a2d49c2e21c2db5d0094403f0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a940cdf65f1a2555644afbd38dbdff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1762817cd0bc7cd44640cf1d236c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b85219a2e870ca1940266347944b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7afcf883cf240aa67906b00db61ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e94694f505d7cc8b1883e96825821523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78632de1877a0103cda10a28a9623d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d79a893f7626bf1c0abac94c6bd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc19fc176f79e0b53b52231227a24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850425218f22bcc5f8f0986e5340ec6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288aab67f4061095c7e349923175b18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5191b1e428606f1699cef33411aefc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f26d51abdb1569b9de1b1edadf82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a511f2945b21cff6417a2af31a05fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be084cca9bedde6d16d08ffdbd6b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27047415694ac27137a2bf9f5c4491533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139fd07a5c961bcefcf736a7d7b9091534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551f15e507a2a64405e7fb9fd14845535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3fc531aeab767afea956911a4664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc616526531b23d38e029c4173ee94d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013f8eb153d94ba2d7af203e287f42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db2b0bfea9922efbed87a58b625715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142dbfdf341573bfc7c9c88673fbda2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db344bd2a21c6166d75f40304181c0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d5186b1b6c0952cd831d1cf64558542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61d3a43297a496d2b8f3fe694267d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f24ee9edf630c15fa577da9eb1e5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d682cbd34e4b26f80d5985b776ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d05daaee9ce0e50e3e2381ee398176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d349dcbb5e8fe225676d63761efe6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3655e684ff61d5dd19c248f427b7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602ea3030c99640cdb106bf3e75cce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5abfe7df1b56fd9228dc3e2c8fd27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156efbe084574f69c1044a76cac388551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb7363815e932a0b3eb40ad42083d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9efcb67dd28ff4b00ad10337e1d852553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0fbe7ba5e23dda5fc00588f957cf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d54e9053c57d6238f6c1bce0481919555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9887b3b14b1f2b564eb67d109da87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f592e3c394bdaf39c18205993041557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ff7cc25118e76a8e3da78ef7ae37b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d48b9e729f972c5395e5bef8c907c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843cd3dfd4333ef856f32a42dfefcda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cb89890a6f6db8faad4cf535b4f2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64c77c75e31d755009f125a0d5a50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a896214bea7a7992e66e21db659c76c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5015a83f71b3ec2fc52951fe7cf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4534045c1e30f359b86beac9c3921565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295922abc49c1c2bd1ce5f2ed9da485566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061d1515e456bdb1ed08ac58a340a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d0004ac884d87058295eb03cde41f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7a23604fe53c413ff53a178a629c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f924014bfb6b3620cd656b80e7d92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecef9bd0cfa538e65abd946c43f8bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7d92a134d345eb2bdba4de5b4ec6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7447d7d30290e2ebfab293bdf3e02d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770fbad4e70babf390db264a27af25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189f2d26bb82048e3849445e454de66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad87d9bfc80bd53898b2dcd9e7fee74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3eb038e258619f09b8a9483599788577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949348aab01e18746e2a8a61a7ea20bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196f6c871d0d518fd3f8a3d31c4106579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43bac4d3b55498a28f80830813e80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f7981ff24191864a011c6f3b77fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6528606bc7471f488398a0ece7c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c03fb5245a5be6127e8af916f292583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17622dacda5b0583e5c15e6d9f3594b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf80d728929a2b582a273cf8951963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef713ea61fc114e68eefcc620a0b959586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba82e72fa115d72c38d2fa5a5ec45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9921c6ba4211e6c61674b9011ec2f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff1a3cb7a1057e5e65986698c2da1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a4f26e1d51daa9cc6b6cfb4de880590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255652abbf9526e31e911df91217a41d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079d819244df02518fed0b8e9ceba1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a11cf3890d031a78426f0fbb7994593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38e609f24562862c25bce8dd9599d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a2b0a220d1b0a4420a5ebbab0f2a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f059544f81c1590eabc5198cd1fe9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81377bd793597fc8739468831cadef2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a206626746ca29a1b4715170392a181598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87048ecc957e3aaacc29c87b9fbd658599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bf9bc84477949c64525bee8ab8748600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45e46aa95f5511d0d120a069fa0ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae312543fbf5209d6f96d76f5b7f37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26cc44edff9385c5543ddf3959ec6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62aa499e29d6c6c45a688ca583e0e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb080c28dd9642ecfb7afe1f347a5d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bbf3b95624969613c4d50ed58c537606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c299c58b2407c8f3c95cb469e8f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde333d27af95391dd4f850d0173aff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327d52845f8e30ae82bb82b68bcd9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d95509fbd9fb96955a5c335177d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26794a592ebc4991774497371a14ad5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf37c2444f50d3d6aea4d27f9221a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5ad65f25629556f772ad3b6d1ccb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee908dc4039c40f726d7cc032db43bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd5f0e29fc4c2e46bb9085280b7c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c498f449a6ce6d73d784b3ffde70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b4496a675a055d867d7d83510e55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33733d8865313d2c3c0e76b4a552ba0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe27f1cc557df6acde8ba8a570530619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe48551bdabd3736d5ba78675740d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa18c534e6c12cf7dc30681073cfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3853c1c808d11a73e7fdbc4af9eff2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed545cd4a339f38fcbb8dac9ee9455fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72b2a43d90400eac6c05056aeec60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c3f9218721c5f9a559df0e3c927d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c8d5537c747b060a4c2dfa160bd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c272f0ef659896422834fae15b200627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f2482aeacfe0f923493d807193866628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c618f4592e7e8c5ec8c10a63c6f4f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bee252b086f850138c12f9d5f2943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e95e77c5c3b39c7f5dc7bc41154f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6373ef66d2ba6f1d8a84a0c6cebae68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79b02d45510446657f6438c34ddac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d2f761c518885103beb182aa5c6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e36b93ae6ca8ee871a22c6f914d11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ca7e460936d0aafe6fcca43fea97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c87cca477a86c449bd6f73b8a4aa7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4db588e7ce21c4bbbecab6f806b40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6148564dfe29c6aad785ba553b84664639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d3502132c868f8ea916b6852cfc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc807219de49431746767c2de79b179641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5eac5c58d56efa93d73004cc9578642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b9328bd6fc67ffe3d25369e3b57a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4c22d519ad6b99f80a77a6c577bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209a573ecf5a16f8129797325879ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e12499ca3cfbcbc290f73a932ba3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e0607ea72f5c7685a94b0797f2813647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d60b8f273c2fe938197d9f5802060648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f78ab4aabe8b690952977b3a6b9d5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68379bb367f175524aa9c0808f5d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9015f401764c44f87d00b6de2c45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb76d53b7b5e31a8097939bcde2843652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bdc54d36afb2c9a80e8b95b17b983653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52852eec79d70ec4646cc9d6daf0a8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9661b874b513f08567bf25165508894655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3be6b6fc7fd8931d29f6c5d24eba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfdffc1c2cdea0c1019397754f7520657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539059e14469ec9ffcec44f4156134d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25a7a68c75c43698dd6b8d1a2b115659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd72fdd3dc1f9954661d0128292bf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2506b562d6de417dedea0a5cc0f71d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa44f2add8cb54448e27d39e4694c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e210090c47f4bb484bd4312a5975b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278bf33f9323b31a89416a083345aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c9e910470f3df1b97e1c5313bd8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf8e0dc637c92673ad63f7d8d51a36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162183a5cee45db2a1094d6645a1705667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24415ff69a3b2a4e756050a6f9c1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6eb472df584b58254081dd9be9324669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ec2c4ab20fd604ac118cd8801150670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1d004a62d0431e0f8f00dc55c959671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac7e23a1104451bc16bc6795f1dd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94cd0cf2a162e17763b597bdef026c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdf17db95f8030bc437341cff6095674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e86661580e867cdda4a24d1147abc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9022884552b4f5f1eccd67287a6b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68039fb63bf6d6a4c4104d69113afa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a58302631aef16e3d6bf779ea27b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd65ece1544739157eba2774a10909679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a176632f5827470f5f0d10804474680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de9a5da880c76ad720d9c1bc2ff40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372d26b17e0358cc6a4b5f42a98413682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ea617ef526e25230a5cc26397e19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35e00b9be55aa2557a986740d003b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40956f72925688886bdf5c87c9ce4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a172ee7e43f1a796809b6638a8061e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee1dedd5914596566158ea55adaef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10fb2fca6bf03cc2fb5a047b81bcb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30365a5e63bf96a7209baf20855b68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547565dc332eae548afa9e7d05decac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebc271191f776ac297ca70584bb070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57be515d2d8fada013b0718b640fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ed32e90279089ff076b4d70e3018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96491fee46a2b1a10a9d326b648f467694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b4d4882558cbf622aaa07c86262c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e8a8aa573b8f9f395a0f3b7c69df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d257d13fc15c668d65e39d52e0fb99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594c765f72d6954328e1c827930736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7780701438fc3751b86e9b4e6ff525699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e4f55190d623c4efce78551acd7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db8c64a48bce8bfd96027122a2c7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56ebd844694053e843dcd26c514ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c25c699b8432bd32a8c8687cee000703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f397627e19fc6924a283caed7744704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126ef390eb606e301870f3fedb5ae7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc023e394410e3c935cff7baebd17b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43d7dfbecd8b3f4c4d23e42188e9d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce605ed896f6340e4809d41d62f8989708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec38ce9313fe1b0cf2dcddcc6852f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e133f4260f17a4a634ca2c8102d8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fca73518150990576afb2f9a5bf36d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615986131a8ada99131e7d46bdd113712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741cc702ae0dcf27047f6f7ba77d096713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9526aa813ad481cddc34f29b11a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a296006700d006eae0e45b64a16b948715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af545b1a0419fe8b5ca0b155b34102d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780c62cb9aec1017b6fb256b77ac48f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82c2ce8022166feda4e20a328a827718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47777de9ec6cc6c41d3e01ce7ee4a4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69a93144b6487d93f1c01fdc2dd912720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e12edebf21c394ceb47454441564721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5adbf5363ca31684117182712ad8f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf29fda50e365d75c3999f9f2e7996723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37f637b521ff266db0db9bde865e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856c6298280af23c20e419315948750725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3eff5580f899d462ef41b2d01071726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997568ce4e4723c77296e924e31c61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b519e7ca9b5048f10e3667e2a40bba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e485921550e24eb852a536280dd87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b6907231e2cb5247b7050439a98f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c111086b87ab909ef7c11abfab199731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1b4671af7789d61a46f9cd2e1f05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195fe0a0536b54ed8044550d6c33cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ed2b6f7c2592fa339a1d37c222de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96cfa2fa56f001c69aa66d9778d4e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb3843431f73ba538e8ec3325a5ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f825f225cb5441c9936f9d5f40f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87968867417302cb59e4a5fce6adae8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b53cc5239c3af545367ae269ae4166739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41680da58a21ddf509b399727e1d3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926931a023261a7b97a3865a2c12472741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6239e8628833c4a3c922a951b7c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d094985bc4ea712b4743453bfad81b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb1d5f3154d6698a61696eea830eaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e65aaeb377d600b26fd3c14ccaa61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d21e30f33b18e9f4d6595c48453c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb58b81d29158ff2de15fe4da8eb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c018f85e638a3ee844f40edc45a8d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb8e4aafdd1143d883ac0d5669649749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d2a1213aa26d382f637e3eb0428e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906a7c7244c7ac8ba2d48fac5a0a67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed69f09aa0e9e206d6b3a1d3c0a9ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d332afb8bb6b3e8cb4bf81f651d28753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486bca49216ab156ed809ea055a5ac11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de16457ba0bc8a688d2eb4bd5bc5722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6c6f6e5493d694b1105bd42d49693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad214c494b818d8413489b247d43dfc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab7b215e7d5e05902d6395ebcabe205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb70c1e9008bfa883298093d3fa1bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9e16790aa5c12f4e5de97364c7e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cebb52f848297899b3923800f543268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831040ae40dd58b221a1bfb015769c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c9d5e67b015d1a7ea5e4a6c199ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c6c0029b155e3b95664fe8f97b9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e560290cab07765413616dcdfc97c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d0f52fed185fc1c3c5925b3b5168613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099886e50ec8ad791f7ac0010b3881914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718432fc633802cbb2c096209d100aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aaf859ff88b870132e55eba3ea92016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e3b2fef66f762d96fa022d61429417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab28f99fb034d2c8baa5ee4d41334818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed094d4fea36357b9fbd5a861a8f31c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308233ee87d141f048c5b3af9c3ccd6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735398a96617d40df0defe3c6a6ce00921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f845f8b082f2891ba2b265c6b2de422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d1ae90a90e57c6ffb5f90cbf415f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec9a7161ff80fa7e8a74df1d0ff93a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d764534fc0b57366c118f5db492c13a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bb4e340095b7dfae3d0207e1a9f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d1be8f7555edb25d7a8423bd81eba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d02bab7c2e9b96fd1d97e4133d03328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6747465e429e665512ee39b83f8ee7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc79d49967e40088673fddc55b9b9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906d212882805c6e2b2bff9969630231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec433a6a012a631bdc7269e0cc3eba0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0654bda478d68e9f50be264cda423533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7689a195142bc1065854b30c7625c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d71ca8adda504b3d04c15533f9e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26458af986dbbe76da0118f6356f48b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2418219165b667576f27f5d4dfc4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038151f41c5f8b250fc96800caedb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa555d9b1b51cb09f86ee8cd5d47aaa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb36526d7301d5a7f2ee7e7de0239a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133125ebe7440ef3d53269034a81d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007078058d8365525f659e8c01476d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927f69849b389a2981cc1b74c658a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bca7429f216d0658e26b4b585b11144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8120031e2f8c476821f16cee0b62e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b014fc4af5860dae49234bf5ac4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4bfba9222c792381a8ab014758cfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4575b7558ed941f1eefa989e022c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416504394a071936dd1cff103a827fa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d9a366bc9a39677e1dea9a769524e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924201338d924cdcf7d83317faf45851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ca5ab15ee56871ba20d082c812d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447df30e25b7f4a427e36684ca131cb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8182c471ed95d37d3394da73963f7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e4b5805c98c7a2d505f2d2cad6ec455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c585a444f85930c7540e994e061356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2845e47fe10c9b0caf259d15fadb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377a606659fab690867ed647de602258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf4eb4848c0881917b3d9d6c8ec53459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc6d39c28dce0f88f582f09ce7cd8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e87e9a181d12de7eb90c9aaae4fa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24f809ae7070352f63a6c4128d63e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3731381986e8557041f022a996726a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3ac2c0282a3d007503f89885268564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8b83f1e39b4292704ab2898c037f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a781a1d60a1776ae9109ddc2351b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b18e2f2e33bebfe13f6f461e1a9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08559d7185e9d46e03e5bc3a9031c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fb22b992d059cbb0fa841a38089b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cce47505d84ac94df07fb9d274cf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81c5842b504413540d8a834b6d91271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc1c0e092e0f81b4309661c541f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72511fcd437eef290446a335aa32f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f103d3f53d90f953c86308b984bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270d61b11a51d2cbe9fe168f9f418275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd384c69143e4956ee69dcb2be8cd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f23f569ca9ec0fa1779bd3d9e70a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76601d0ff6460cc502990617bcb2f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a1811599eb0a07731f0c7287928979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656ccfe31adf6d700661d4833f17b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0907ec013d62246369d1e05ad0a45881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634f01110c55c59b961e2ac9e8ae9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872c8baac2c37d47c36b4582653a4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ab9e1b4f388fbf919deac7800711284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f1219ede827fa91cbe4e777a6ef785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a23a8296e2f89bdfc98898d75fbac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504943014b67453093b4d33f4c5dad187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ffa5f0e48839b5235d16829d77c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f31822cc5451d8bff7832eae5558589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b92573b000153a58061414bd424c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fea017e4858d7565cd0913c51a11991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0418a4ffbfccb63e898835428bef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c56cea217d0d55b344419958802c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1b6f3f9be21b6b4217984736bccca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d01c67fb143ae18278bc33675fb0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a811bce9250b08755a3b1857eb65896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173afffcc207fe89224e19a6b875dea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b6f9dd5b64868e3a8c659dd7ae5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808241b26e82d569e9512af73b7e2eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af69230e017e8a6b91ceb787a1b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b8ce9c85d78f6131407853003e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a6db37021ccd0cb19c48de172efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600767a65c146d08613c19085ec15148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a231771b38b77952908222961f3f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ccbc07c577a356dc91c5e128ae647105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd8fb44b38b8ccf7c7aa23df057e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ded5e173c6de7025e8196a0c4a26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd5d30057ddb7774e06599b47d4cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2095f1b5826a7021ab9c1638bfc364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb9e0ac20ba8e51d7b4fe2570e298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745719664a2f5c6106e7d115d61bbe97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19f5f6659ae954da41405dd9b29e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eea9b261b50ef21cd21aeedc4424d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412fcec6a177324f6444851b0371652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa673c56c03ee39786c720bb577487115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929992f787b27e17b581daa30d760069116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535125dca039c5055dd9c2262dc23468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481ef0c57ae17dd63d2631ae9cd1bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca35ff263f9de5bf8a26f6f27530d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b5521d57d0e79cfe7ed279ba0f20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22af5e4d3fe873333d14ac6f0aa60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e868c12fc86cc2b1fa071ef98612122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452cc9338d17d10cd61a268fa9fefe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5b7607c8e35abe39cb2fb41450b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb180b6b4180601083bbd742bf83d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c62cc273c5a34d7282877f78c0d6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359672d60c8b8ce299312c3c15e90969127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1b73f725ca04686dc66fa0a63a83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce832f41d75c67e79ad73b8a61794ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546598537c2d5f7bc1a3fdd496af0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5dafb7ff9669d40ffed489dbdfad5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1d8501709827c67ab237bab094f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11750598ac3d339e39d7bea4712f4fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a66cd5256d12a04444cd08c5fc14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d125fcc563ba99f89c837a03ea987f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e8f568b1e54921fd300981c76da2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222688492aa6bbbc00c85fe4918097f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660481d62e6fa7dd365c62013c1b61a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e83b3c5121366aceb0bda04631c2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4dedafc638bde386ec666ef6033a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428605e8286eed813ec28af4dbfb9636141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03eb9ea96f11333a7ab67d5133b1b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb936b933f34336ca05f30dd4a1581da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261d29338b8d73e012bdeed7a668eae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daeeaa53522dfc47b295aec9f3e086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeedfd23bedd02d8a7cfb3f22f89d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0ebc97080f4dad384e36e9f44e32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbfee4bfa578532087fec0c90c9f81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e536fde35545a0e495c3cdb1b423149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7e31b489bac80578e68935389e97d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79160f44ee12f6e0cf3d4ad38d5fbe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd27bfabefb6d6f7e3434581036330152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d0dab2903cfed5ee645c41a81265153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf84e9f925a5f16c3069a634a217f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8450263ea128b561a98130e3eb0911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff87c23490ce8e7fc132e446ee3c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f71f3af132955dd29ee5a2fc03ac5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1300f6da8e5a199776e01fc0669a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a69cb43263eefec33d49bedf9e879159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebac3f3e3a6afe740744730ea3900160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9672b0fcca7ac201cf12e375b27d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9502e0ce3aa6ac2703629288f7a5b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc2aed262aee7e3dbc8e6d3660d9ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f519a2038187d5ca5e77dd5f6127164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7b81a116599194ef51ce20e0526c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e727fc1c748e03b79981c9a77a8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940906b1753d4405697f9febbe7f8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73516cda035376585734098ae435ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa3571315fb5ea793f302ca6d803fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86964814e830d7a8ade863354ba17c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe316e97912708d19eea5c6d0354c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5636a266e733f26421af2d8f8b5f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788e3a09adff1b48b7f59dae2606bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc4f91e21f514ee991702340e123a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787943760926a831046cbdabcdb9d56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f21b0cc5764b09515205ad6c921ff3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f311cb011a233a7b997aa200742e28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f86c048c7abf83efef920aac79aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe58079454e8b14c1e7290706ed51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4bc0ab430bbeead04dd7627118813180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac27cb5faf13459f0964e77905fc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b9567ea3687392d104bafe9700ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f643e2b7611ab2dd21e753ceea69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275d344bcf084ee1221efdb2776581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79be31b77d08aea491b64dec7194fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89f8400da63ee58091fa7e21f35988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a083cc72a9583c1d98a6a5ebab9e7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da8876f79ccf740ddcad0a887fd362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d50519e4b767bcbc836c54daaf45be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ffb1089c192a3b35ebc86d55ac43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec10cefc1ecde13d81d9a9d12b10bac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756429ab60370ec7fdbde22ecb5d64fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9cd95bd8aa145eccb903b01a3aa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4980b678a5339dacaeb8a5affbd620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff071d46e081dc4649e1ca762c0a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ecdd87510a7e0b327f74e3151c90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930197bfc2e5f5d4f9fd306e475dcb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a71654145b3af9bee4fb82aca3cc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b2e27f8cccd4eea13df8562163e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349cd4a1176390e0771d0e2323b5b02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bcf6b357af5bbf235c53d0a9d2703201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3d29b8e740bc81c630eec54f0801202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc95ead074a89e5d52bafe8dad8724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb569bb30751b6bfd462054726d298204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fdb33b06cc79ed2fbdeb8b61a1231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db1b145b9a26627c5e892f2a683f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf165030cc8a7b39a3d7ea9ff4c89b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d3a7328c1d1464711f39243e6d3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d715ba8ab3b423b464b1f47fb7bb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca248348bb60bea79c015581068845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad9d3d4e29b5c13044ed78ddf5bcc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91defcc31c63e1ffc6bcb3c580878212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d7a3b1c46f96303b95e884dc3fa08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362371ffd5d426a3ff95770829587de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e2a8e0ad6e2d81376e89733d58ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730baaecb8d4c88501adaf2a3cf0c115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc7dcc185660d64ce4d3e0911bcb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23765aa447a513c756dfb65a846a2d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81483fb15c0b2bf4e90ac7c3b004ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9512c5c86082dbd55043f33885569220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4899dbcf9faee5ef01f030fc69e853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f492580f1095ecf296d8976a9fdf17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5eb78b581686a5e98d43b279086ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6eca514ee633507249245dadea179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a31a6bbc1c989faa1070e328f62f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe1b3bf6dfdbbf8e6d0894a6c5f21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f1113daad6246238fd1ecf42a3f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cde8be2e59d7d598c88ce60eb475228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e925a61b2821dd94bfe6f3116ee6b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865ed05de26f8fdb4c645f8c212528230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ceaa74707c58dde0cb0f54b145c2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a137218568f6c514608c0eb8b89465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e0bbbe124958a83b0cf8f8f07f94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba2594aa3baaf45553fda7da872f12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827fadfd78158220e20672803ed892d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb2cd81983c42d9a1e93afee729028236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c9aedc2c6e9a20de2c22de0f1ad1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857f78ab7ffa1b22aca6ae231d80df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aac6b84c1515243e8520ae7c13ccf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba68e9bb03b599c72068059c1b423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3cef43bc7a629fb3980dd71b1638f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f54c7359c39923794e11a4764667242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c2eb6b1f893f030da6770a59e8a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889587f5593045523cf53aa6b274b95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b4a6b2d08b9bff648fbc6f78bdb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870cf0337d58fc2b72ac91b8c7af977246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f1ca6c47fb104a2755e492364a861247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed281b5bde72e4cd806cdf66be095a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca36371fb4f225e49e4b50f9cedbaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cd8d53a4df477fa78ce8365add731250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c040df0ef495d264f4ea1b90c293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7639869fbae2115052cb046c625b3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26737474318f1f9aba88c829422f395f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb74737a4670cd3612312b3190bd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344939228523c1f35aff1de2e14466fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a49e0f700b8e3c1af9eeeab4e0e7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4f70edba434208e602a28f2473a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31ffbc9766906be6d5fe38661a65b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c541734bfc44fd65f20dc508f37080259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4842240390d2ac42ff479e8204e5467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b3cac879259ec005d8a9c7c55feae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d904073a345e846b9ab40dee4cfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc903476a2ebe406f6df072a4a704b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6fb913360014f9c107aa7f44a32d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d287586038ff8b883d5ac203344f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb5e33e47f870c4a29f3ab82f7821a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07bfba384df49aeae440331d22a0a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a3a3d65c75a1c1eb5883d8cfb4958268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d88dc3a7da7a1bba484bf8812e91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a644d0ccecf66b328536e8eb0b39a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f465df1775098f0d597a1f9ebd958e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6958b48f64e3f2c19c721b6c3c543272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3461a156c36fc34b0de97fb949463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ad885e9825e6425ae5113757a2a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e59cf83eca1d3fd77f30b96fbaddd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64c1780c02bcadedda617db73c0e0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d76e7c6010f550267ac326572c45c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1d05661ac8adb17c5a8dafb67ab8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba19e77aea58da34785b48afaaae2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f512e7b98a8716f7bda26ebcf16a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5c54ac8452dfa1f283bc720821b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffde2f29d56290d48fc746926ede91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d07be9919a7e1f23abeb86daa11c0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab6663cd0cf81849b242b8320ba80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb73bf44560abb98c9b1849585cbec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ea5409a8d908d6d59e98f4b3d5ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b26a3a872ee9257a34d9335ca2bd58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485e862800c83c18b6d350e39e48db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078092b836a574b3a4f1b31790d740b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056cc318cc59d2dd282bfe286d1fd91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c9ba3fe496baa840d7bf32b866c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf811f1c39d3508a21396b81698e45f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020ce44be06918f86b86e494b164b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335fd30a1aa6a195858c7397eabdc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9603423e6a983d1b2c6c6f095c74aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fcf807d79c5e801036c2df8241dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292821c1462f4ffb517e70c5215c44f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e442a25d10212032072d45f76b132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e957c39a2053f17f3391fbd7dc59a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec279f18142858afcf71d4ef59b70e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d0879b6ce81c864b21a87ba80e5b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8adef6f5b9b7ac4b46f951bdf18a24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94f794ffcc7c649eda5bbea6407c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938384a14dc7f0181e96ac138264a28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6f821790ef96ee1a7de8b3827172305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258ba22c382ff27bced089647f1390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a9a5b9a6c2d455ecb6dff2ba1210307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a8f0123970b6cc0c6ce612469d63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cde157bcea6f477b8f2c52fea484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bf076f37d05e9f4c2854b55427c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20a9ab10dacc12c485114dfce24a76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cb107ef56fb2891ec23b40c43002312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57148334dc11903a1d9c95ec0814041f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8f28bd03c0270235c7597e38874d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c47f3b965a3294b5e78052ccd52d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d5763181bdb7e8736451c43c7568316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b7ea609aa1a4ee6d6c2076edefa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729e093fafafcdea61fe1257cf1410318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20920d0382efaa28b611457177563ea8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ed74143ecbeccac4a23163e0bf6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf7bff603e62aea90052b9e24caad3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c66f0169487d737a90ca1c7048bd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373b8b7a191a751b0f2bce34450ec9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a3fbfced11a36c457049304960a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2f1346de16013ec411c2d5999b53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf711e07d4ecbacdea38ee4779aa07d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f7f7176a2ab550720cc98595dac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0adecac256a1f87dd82451ad33e1bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f3f246a3cae1153a52361d13e10e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec031e9270cb9f062f48d8cdb3a30a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9236aacf12160150e850b8ad9fe427331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af35aeda4f01378c6b3297d6ec6a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079987550897fe5035902b8e8bcc633333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c312f6cd6e677f8da268d3f1b6f62f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71ebf0b8b0655682f6243786f0026b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfacd7ed90cd8f31f15b9e9b852eb73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26594175c14526711d6f73ac0f7bedc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf959ad3558e272615b8a669de7d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f106317ba2f0f65db82c546a170c1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15183a3b554534fd76ce10c967f2d915340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bfde6c91788e6a3a9134e55572fd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89db6b59768b34a40b339d59149da7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5682abe96cc03d86c4ad661424fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef23a8309921a9548612ec13faee04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c492ffde9e232ebbc7e19c9995719345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b332e8ee0b74d184f166a1d00699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140534dd7c7d3c7fd4cff59ec57bae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8344cbd72d4f39f4acded186ee6eb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959dff338eec70b051e1cb93ece1676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48023d9098c288b9c6f786f22dc60d3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb32e5e1f4442a3e907c5463a6bf9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8ba240018684e1d425ee49c2ab86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d8d1017a1973a80f18fd5bb23881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da00d7a661b751a4c2f591cc7b7859354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb35fc43d81831f0c19d8aa81094dd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d2a0580c208a3724938c545d21245356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5301a84126b293b94e222cb4efc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc443f6dbba42f767910323d7ae5a45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8b1df1e1440bf96db559478b5d17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb62b4f69197e0923a538d25136be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1f13ed4ba1716494b406ef9b9c83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ceaa58b287be506e4a3ee51e2c80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da88d04417ad5d72a82c84f613d3b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e515a0e458fb5f819742a1fda68f1e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ea81b4c2dacd053510e6f74d9d9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34006a149d94a54498240a8f1d6cbb8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf34a761e8d3a9497938891e1dbb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd43e67c367569a824f2239f7c1f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec137715281f0c704ce8d73b213c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ea7c3561fcdbdc6a39aab3e0dc227370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b05ad096b2cd412915d71a1d62b66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3882a04f44989291b2ffb798d7dca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c26362a2f69e45e5bfcd712d8fc0d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374425bc428c1cf7e48e457a71ba215b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81ceae235f26f9eab292a66b2f7b3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ba3954d38241f6d4eccc99fd1fa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9fbea6130baac7f4179b90f035a36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa9487c18d7572bd72b0f4ce435b4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4823e80736984e764edd1eba8d50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319721225a3499aed413b65f1fe3765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a9467a03f7a38544d477c7c6a3206381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0fa06febc5948dc8c7a8fa365e1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb8a3480bee15cee8b4a691125bd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc787052861503fdf0cd4b69eff0964c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f3e74e6cadbd5bd887b3b70578ee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ffc0db970d558c14a9d547395c6d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56be170a71fc6689a3f7fe5ff3238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705bc4645c99ca4d1e0ec0b8103807388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8f4c94f426b9f69eb9473f2cb498389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d130e7068c545851b16e7f5550d4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f3421040cdab52c50c2eb66eee02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffab70cb308ed5d869c398ec7b43f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87f6bf3f1161eb60c0a797f9d61ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c42b255988f327807d220bf07b096394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d12e6041e62750b1052bb410fb6ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f73da2da979b6a771b51fdbd70d80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3531ec5e9ec1c4d644224342c32d7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab8be6e3ff4506af5e211cdbb88e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84106dd38c56f4e758a19d37e0342399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68e6dd730ae6935f8635e0b0a788fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df64c5e2817b90bbb790d91892751d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd187046e916610a63f3d3562ddf50c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e322b72cf05a8dd03e7de87ec1e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9703bdd7255bcc79835707711a4aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101b93af3cedb8dc98b23344a9f113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858c5a8db0799542778f4cc34bd266406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541933eb0f65e45719d0838290a4b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdd5462e69984d89f0f027deacc99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093908a044173328fd580596eec0f837409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c3c659662eda8eb2cc0a74988cee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4981bf40b3434062d760fd61fbc2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320828336cc748cad39a15d962f7c37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5eb94ac0e8885a58ddfa8fb1a0a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510811246f8be372a7726e09d43bf53b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b1427f213bce33b3c1a7fb5984151415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eca1dc5bdb5c6b24e48c129a2f29f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab87f45f1ba1b41ee1fef44bc734bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2832f95102faa72bdebae3caa1d62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e8bcfd58189213ecfc860db3dc85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a9aef76a63a7922ce740d771a2ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8f6d7f72d9d1484b116a7881b7e05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b64a1eca023a4a5752658ecd1952422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39bfcef3acd68581172ac5e1d1efb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89bce333a865521705381d029edce4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa87f784639d34e0c9ce3bfb7e6cd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a0503c9b8b18e840e9a888e31a95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992db644501122985c015e04a828e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698580d5622a8804d88a55be9c968fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232612542c7a1af8fdf219477877b5b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999f373263c0fc9aa236fe497cf096430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9709c5ca5ffdc0b5a3945ce3cfbfcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2b278556b9ec0fb91bcd37ef2d18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a630e16417ab578d70ea6ff0403504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4dad4786a3779a4fe6cbbaa61f247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec690597dd788b427dcfd543d5f4d06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a795bc72a365ed1a78d8afb96109a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b94fdbf663fd0c577c1be856dbf7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7540d34e9a7fa83364711ddac3d1cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f3260d924014f79f9e8b97814fd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29798f4e9c65701ef8dd5164c6cb81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063348c92ce597cb2e426ab1ead1868b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4a9a83e408a04c0cc4a0a016920b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c268dafd07a11a079e73dc0142875d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036503b8e1213050cffe416ed6b4236f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbde4ff4a96807ef6cce1adfe6d58c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d31fd9a72c3dd00d4d39a2c83852a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b05d1662320a95fc791cd43ef11b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c803652f3579211254e7f16cc4a82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d959653de48ca409ff8860fc2b24f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a29a9d9303e80f681fb60357cacad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20233a3c987a440459469bb6328aa0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812eb2672cd6ce8cf348b2c30e74400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae319e42029e4f482565da7db6295a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41549cf2b1c5bc69903a2e118024f73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7baea23a0a283f668711a5dbc1c26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76fe4db61cd4236f9344d97065cdd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859c49009402bc373281ef95faf4e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593db2b59d9010b1e1e3a6d7cf8adf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd02140d700f1d19237b4bebf8dd75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f332fea5d886f7465717c6bee38627460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e1830acbe1647859b7ab6ee20a77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903938edce5c07a3cad6e23ffe5ffcd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8672c88a0a008d8d03ef06cfc596a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d7179a84c5db03e3a5fc556d23f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce3ac7bd092253151a782f3b73bd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b866c3164d9816607f54950bfde4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0883930ead6e9ec08b9b3a852c270467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26ff9d0c2921e5c95515076e0d671468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508062a0c486b99cc12df9092b802b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9518e3a26814674330069a3dba46f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46c2e39d552c5474eaddaa5e60995e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36431adfb722b77f45fd425ff01d2547472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177b94904ee13b90705f5c143021c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb474a3116f05481c339568e323f4ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc279a5b131a4127cd70633bfbdce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d37022c52d06a91133f66b83c7cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a349e2f1397008493d6a7e4b86d1277477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88190b556f95783287c0be9decb45f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc54e95e434dce456bd9fe09c2442b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de12cf0ba6ae416dda711eab74460480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9575de09f932138f2c0833c61dcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db09005ce2cd678aa57779c35c2e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a5bda7e57a0ab0229ac259fe4c5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234064ac166682f06f216752a01aa63a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22807a4dccd2d47cfdaab088abb06c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595df81f9ca4a2ca0c915afe1eea90a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50903007fdb698fd1ce583b2c31aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04d00f28500f3c98be470df19ca05c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c88d4154c3c45cda004d7622dcbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ed376a89a1d015cb711d889330bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee26846156c4f46ae24261e677b4b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3e901b63c852a74a644830770ddaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701eb31b82f8ad1bb9d1778f012a96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983b30d0a28e9bac4dd6cdb12fc50e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e07b326a39aca03f7e876f21ee86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969de7884a7f9cc45b245beec391c87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bced55abe929da0d2ee3c95722de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414380926b6fad42d68379b19a317a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174b7515fa2a806a1cff4497cf66e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc54d8260d1ef0059a821634b7bd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4849d9da4aa377e782348e02aa8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fafe61addaac7b54efbd81bd85b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd0989416d59f438dfbc7dde9c9615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560323e1035f3f7ca5a2b2311c9694504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e60f096a538b06ca3da2092d36171505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be767c36047072985980e172c3b5043506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d795d40224b5ca564ca4072fedc7e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dafdb600d47803e177d9cd07d4b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de3e796cc2810f606cb539c652b73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ec9b5866425286dc48ecaf2988616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77572f97678bcc600119faba72f0532511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ede76969344129b9960dc94832e36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c33977438ab1a05083c357825b129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be509468ad9347e9953db0e44722e764514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe3ddc574ee077b650c56774f772c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d66c99682be37fab16bbec0d9a49a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddbadbffb14c86a63643f6de46c15c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21667ca9defa71ca7752ad69f5db399518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a733fe447fe9895316239184aff343519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f0a5230f6c930c3928542f2d35bb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbdb5bc0cd44d36a67236ad200ee7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276f692126666261f0d6f25b691bf26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df506cb52ea8c5198a82dfc6ba0f92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464980aa04f21835e027a8955e201ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67327855c0c4264aeb13dbdafa5064525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b04d5a2b31abc9a364c38db1a98a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc7821803df330b1c59cd412f9e7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c3f89bb3ec412bcf2072e98145aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff96a99ae0f7b4095ca40ed5b7645c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e75e5116e04a991413f02be7b0e4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4e0cd8ba21094b98eaf0199670eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55a2a40050c9439bf514f10abe28d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e34e90789306378033137961a1ce9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d314a0d2bafbfcd06d6b5023d99cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194ddeea480bc3a0552eedaae6ed51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddfff0618c3e649f81f7a287e771b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32066b036663b8973b90b59807b1bd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b16c772a53541e090736745c90551538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68349ac29783391a0fe607a91d2fa1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae9a2d95848f68b249a5e91cfb9fd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b085abc0566020794c2a32c2828d1d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf778ab8e45ad79018a6ea5f510db92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a087efbdb4fd2d9b6812c4e18535c92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf437f712783d31d540f00fc2d326294544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa062528582d6896b792682adcb8936545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ff5edeea030711a2ba12c4bd36f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ada1070b16258cb08ded4f2c0196d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb2a29284a0a836ace7c239172e7bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e3729e887e22e134df823f547da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eff3d23dee497f7e7297f42531a8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd1de04f1a4d8be1ebcc14f782afa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31df32616d7e587a79b42d942af159552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c1ac3bca736182d96ce3f006e74a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8f54ff5f3bb776e1e2afe1f50af8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e084e5fa8520778b0595ec1e501e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517a15c7e9f3d735f2ea87c9c8dc11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85fbbea03e0d748f74b6280f7dd14d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823da22aefdbd87869b64968c125a8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202806ca479ae481e581725b2e0b43b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8ad730a3c9be81aac689d3666688560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22405555084d3339cad8889aca487e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e190fde3bf1516a6e15b7565de2370d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cda77f515cffbf79d6142215ec4cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b78250c8c1cdeb1b8048fc42eda0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e5e6948747313a9abd517f30262a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34efae060149cb5f0b52d84b531d39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7095fff7940e6176991c1ad6031993567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2f59961224d3ed2d8d97135c6e74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f33458224388ca81ce17f7b16567569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f2d731d452a08a6d7d8d0d439f86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ba62abf563377eac3ad1e6d9f675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd7c6faf5c9e6d689214232d6800b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01368c2d877577f9781769ad3bfc1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa70287fa40f276be6c99cae102bbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35d365939a11a7fea1f8264689385575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ecb14802b34baed73f200de16ffb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b63eab0c7493396d951b833cb80675577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cfbbcda65734dbe52b5475b3724d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60656532ba1badae11049d91cb07f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f86ebaa91662b16247fc300d8a44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f427180a458bb0042971c6dca51a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e4d4ef13ffcf6f9009b4582536f34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56a4d772d724cbda17feabbb3e2fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ea47a1be86f741bcc826d1c1d3d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7cffd6097c26abcb29d2129bfb7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958f3a0dcca6d6b184bb5deb2b092e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979309c4980adb6fff944ee1fd8e6eae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e01c48b3930e7f488de8b8f056d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e1e7d9c6b8480fab78489353a9a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b166e0bb7b83d3e2cad57ab30214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7c6affd76f75be57018a2ac83aaf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd160f587badbcc98f137e95245b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778c530a801254e6c208c420a2b8ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8503d62c9b9b44929c7e097434570f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec9a69916fd3b15ec30d57515b4d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c1ef1ab1e37725ba318dc3aaa05f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb50c0b46bdd90d84cc2396cee82a63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330cc0873159c917fe0a2b3096a7821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154738dddc4f61311e407cd787a70530599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef6e05116a190e3af01014be2215c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ccec2dcb878f5f89feb218f513e01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0a53ba6204dcbbe2e67824632757602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e12f2cf8f64ac2052143243d72749603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8284208197ef4b27429a65b7a42029e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc30861e8d7b347d323570696ac91c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93d2c98cc333a9678c679c98a5b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fc1a7dd3c32e7269de3c018a493a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad09c344073e7fc2452119cf279b197608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1c4880364a612970c9edb95072f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1924e19d201f0b17877ce08b05bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e17e14c890eee572e83a65eb031be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c34d2ab31beae9020053e54c22d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573a612d76ca3e627fe736c3862ca1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed37abd3496bffa4cb693023541619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d3b49996cc98293e317518c00e1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d135ccc02a2cd26a79f1c4bd8fe5e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7b93699c8d3e306ea3059e34bd3eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83131d47df54e51d5b973113ca410c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8c5e8d989c5bc7fcb9aa0f5a4705619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19495956ec8ea1c1e48ce049be828a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b491aef5c9215afca869c952f4510a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4386172e8f7be001ed6b70fd024fb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07789569bba4cdbc295ab4ee1073cab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0deaf5cb45d3bcc2950ad3b6e23346624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94b204cd6b5afce6a52f2362809ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c7f7c9e9cbdbe7c6974816c339ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba987333ca4fc2634774eee99befe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57173b5ff7e27707268555db78c4ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93803f775ed122110f4199f526f3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d093b6c0f5d7470fe15bde8d39a1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38a2e2aec7f58b0c509acd103d562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dd05ce733ceffdd809a2a437200ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06176b84f254f61d4021cd9ed4e6343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fa20ec82486ab26435aba75afa16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c711156b99772fe9aa2bb7a1086985635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868eefe927b371e54291248c25a3e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0398c3a06f366022ccd093940ed374637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff82d8263e60498e98b12ee77fc1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1d794a1322ab949328f87eb41de2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73f46357af3fac3351ac03fe666bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e2bd5d13a7938dd0b85498f58032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b74730d1407b57f14ee7b8e567cfbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6eeac36fb827d60aa223a1a0e4664643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0c092a088d3fee061b8bb8f7bdff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a056a23e5f39e5a7b6e080a3d2ef1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a32572fae0ea00aadf020a57a1ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705430bcc73c13161fd950f275c91e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a905124257fbb96ff789617e24696648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac23be4f688c329a43b2b67bfc6fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9f458a9c7984a9c18d79c1895324650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719ec1f93c28ce8a69b8b2648939adc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dee9f663f6cc25def930c575de053b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae9492db8d9950d611ebe2ff3b048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ef6e5c14eb2794615ac0c76d86196654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7f16e56482aecbc12de27cac70afb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3739757af142849f494235f070cb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac961d5fdd3ca4e938077107f96f0cc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114ea1b67c506227f7ae781a06d786658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c38c34bfd1878cd3f3cd885bddf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f84e129c247b39d6624718faaec45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5dd6452f1fb8737d417f5705feef6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4d844bb5acad7d05c7f82cdc11ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b08e2ee73aaa45f023d10af0c5df3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1d83f31098dcdc50ab7c73dbdd5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa92bef0ecd0ccb310c2f0069e83e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb843f4d5a5cf4ff215ab6dda744fef7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8ce10bfd4078f0f7812e0ff6e56c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56900058bd34c1423f4a2c3b6fa4bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca96747fdfca7cdbefa95e7be6b007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e9ee8cb53a4414e75a970a28c2c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c854caefa7a92f91990b9cc87587c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011376f7b4b63c7cef2de60aab7c3c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55b74028dab950d15b20415fbf090673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7aefb39a6e67a3658d204e99bb35a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847e0b3ddd8ae107c70d72674dbbdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444445d2ea885838190a3a39e1683a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b41dd2beea4cb21e6d678f0d02b55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81a90d17f35ed10463127ea85594b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431afa55b29e8a5c6d6e089230fd557679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31860dd8e1c19956be2e05ceb1bf402680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc13366248cddebe3f57aa700d79d28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaa9d033b72ac4c2a52f25ec33e5fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec87e7a259de12edad23be55d9c3c5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf52fe40bef0fcd4bab32fd406c63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a22da7732b283f932111e284eca379685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a075a55877e9af4f1ff37379c20fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b955569f0d4e8b7c630d51b44bab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb15f4ec48eadd87c9842ca8c4adaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7090e44c4b0bd837fb325f86acdb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d73e19a81de9bb1d13b931146f4a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c6436af0cf1247be6b4ed5bb0f0e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad10b1bdbd15d0c65d48815ec9d93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52edb0f84cdb5e109f8def02fcab7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e32e5866405b7f8da30b5b7d4ced76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c43734ef058132aea776b781d92a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2c275f2b7baf972c1310c227a954696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff153d1972fd3244d1095845e11a05c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9599059ead64d60891ef82c790290698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61d26269990403424fb8d4518cb3c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b18ba133bfdd945bacd3174f07419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e9f7d016faf568ed56425dfb6436701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a2ac1f09ac7d3a81810c483d273f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d692fc599a8d674fd80fc0987b9607703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba98f21085a087babafd24d02131ff5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e49e6013c37dbec99d9fc994d6ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa0ed6035805680d6b4b21bf4b99c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de6fe3770ea488b69b416c4ba0945707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8020520ef5e4e74c03088c637bc19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a53d91a8e1d474a4b1a73d5f01c6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140b826bd47390d8aa3a7630a9630fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de22cf97e976d98795e125c26ec6479711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b9f83d7070d88f25d2baa6fcad8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abbcae952c8580912349de2f8bbce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83194b4f7f4f3a041b3d888120d67c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97171c52b5d46db2274ed2e86a99c519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6157023a3024686b97892a4bbeabc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a6c15a8aaca2a9319bee5c824caa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa0b1685c3d5c4ab8ba8e2dd351aa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73533264f6f50a94e1b86d7bef2eb451719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567ebc14a7fe3596c7a75a1fca7a35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2f0919bd205d03a7950a80ffc75d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992de88f1fb76041733d8d206cf47ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e606bf4b84f754cad2eaddb6d7a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c42228a24d13ef87acc18b14d48a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948a44b7157b327995997c381b4fe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deb06be10eafeecef86a360d83b6a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db482d5694dd756049e040c9d54185d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481664b8c388c53e1c6a9521d90568d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8cb75d870a2ba22cdf6afb357edf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a47be440b27bec8b79a573655afa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7dc2284c56953d8881e256bbb8688731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a7f683607c5a2aabd607815502e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942493ba9724432aae3e00a333d5c572733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec68c9a19e03650b772fc0ddc6ef45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16126038c90b3d83d279bf0ff6b3d0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11245cf3659468679466d5a45fcc4d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8969973d4bc142d27f0b8c238916b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1841f335117e32d10e2c6e225da14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ac41f2b57c2d242173f1b70a06a31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1fa72552ebb163f68b3070cf9590740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc2be4db658531791c0a6f18488c18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546a0e3ddd74efa55bb64fd34e82e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64984ac1947af66e3c54a37710de890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86776f68bc89b49939426035261bf8d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae1cff929e73410181f853999c7f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e7a26eb7892544bf9d2b1a8da250746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea365704ad76b3eb38ae25baeae97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1022eba8530e214fefa5e2bef263a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552b6a3ad0bb5d20418eabe8402a32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a61f581758ca3a8945288fbaf543750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe7faa28b8421eb03f671928d74684751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd32297dd92ed5f32c929de0b980f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae7d36fafbdc65cdce8e2745b1ee89753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>