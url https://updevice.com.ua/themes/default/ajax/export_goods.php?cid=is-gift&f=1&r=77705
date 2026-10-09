--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cca313d2a7c6f2f3242d4ca738ca31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203f23daf2519607b85591d7864df02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704727c71e8fc5254ebd5f42291a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfc92f8055860130f4649e20f52924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722574b524facf345bbc58023ec5ecc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b34e9c01060d3fa8ea305a8a18dd5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a085aa14749a57c6e20673015736b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c48e9d3d3e45d0cb5c5acb84ba568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f216d8316206a70cd18265582c779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e5c3b839f5abed32167c4542445210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ceabe001e2d213402d13346d837411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec45af6590eb64f1f111ab53da0a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21be30219f32c13325d49b665cc9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf793ced31769ad5c08f6938bdcf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72348bb556e8c77883e1d4ad573ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f64d82efa57d5c83119526aa266dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a40a82d440d2b159914b3ecd675117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809d8a594af19a2768dcddf243d120f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5736bfdb6d74667af5ec380d045e4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed896be77fec5b476c41ee862c3a9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43776c348af10496ab2d24155ecf5f0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fdafb3b8c4adef4e8d7b9b0ce3e1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94bf101ad7e8ad243295f8d172e8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282663720129b665d9eb35aff0d80a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2fdce0bba3962219aec190d151df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a04547c4f744276194255bc355b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b2a3c76f394be98fa731446e63b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea3214ce2fa2e2a33841962cae1df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771241c247cd09b421b129b208016e3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5be6ce0d4125b12e3de6e368639f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0113f4f7a170136f42d4dfd4386831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01590922c475be528317f1a2497a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803eab6116e255685e1c377140da24233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d826cb4d9ec4c17e860db9c46296c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcdc356246c001a14532784e9020e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e57fe6ce8e1baf8b33dc4d0acbba836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016f1a641d7f834abccc5e058c899737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bb72ef43bde145b339953ae906bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447ca1cf5e17d87b3817ac9e21cde739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf9ff7d5fffb689c83a05b1a4c77640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77e51dca6e638496564b00438619a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79baf8b103aa7a9d4a864cfc0e5674742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec434f4feb8a3eec471b5eaa5087e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d27fefe13c78ff28c837d98cd972944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ce6899cd6cab05abdce67c14575e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800019d39b306ff5c2251d35180012946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446488d3abe74fcb31a035fd59ae572147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db936573f5b9820b6e88898a1616848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73043f581c645239c5a6f46796a8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df15650513cdf229efe71cd94aaab9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1d8cbbbeb76573d7c4be8ea3276f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a49759ff89f3633f85228a63ac4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b968d8fa2aa0236d9c9f4c4753f1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0373b3d843c547f035e29bbf04f8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d064a8b598388ced8ca9e48285a1ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f864aed9182e46b4f4658470ad51b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7e24ac81928370da256cf64c71fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a330caeaaa7324e31d87d906fc6082058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6479d6d8182d4a8265abef1234f526c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77090785b65f867dc9f5f121f480922160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566de3a0b021b187bf456f4481ad1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c00e4335d658bad9492f92b7304b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cb59006ee83d764969b8f7348065963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df39ef6dc0f863a719c965627628c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0702b27cece9ee1dc9fa36e7b053865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b60e60ef72c0d099240ad01015dca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5ded8fdd838d8292fca071a9736e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789c7e5569f417db1e6b65c6c9187968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51136af168b219416a203608400e70d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa55c362ca22b976def017fc2fade6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367dec2dfa654422a063bf4080197e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665d233f4bff58ee72426e5c90ddb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c07727d967e555b0c07cef84a1fae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aec05027580cf14e930e3988a228e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d8118276d37ae4b1d3dcfcf6b39e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf545ec0ae0fcf0ed3329b2d7046c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ab63b23083447481d4071106840c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6d3bb82b7b929a6bd5bbba3ec40478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2547c03310c4b2af3dde95a3bb9c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d88ee50097592b1d808c794c0ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51e830800195ab5c6bee0d7028c55881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3bba0834349593474e54e269c15382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67aa02997ba45ef72d68574cc05b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f833d19b000703924dff9b2fb60fac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b96ea68ded791fc7079baa554d72285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8157ebb2fd851d159707a231f0abb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b735810e5fc4963f60eb7a0e720cfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a733185619e313efde4827433097cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b65816d5f28e0229db0bbf031947e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506df8b7b251f116d59df98500a05af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc4be5aa5e65e7edeaf3a2c95520391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6f7da29fb37611b460e74e269b1b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee9df60e5c24a4ccaa79480a26132693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4082279e103e93b78b241c7e37fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3c8ffad2612125803e3cb02ec14195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a4981faffbb519cd38745214c02b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808647c8657ef03fe1256b04967cdbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53fa47773acbf15783a390090fa9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef1a044070e3eb81dd4c26fdb217a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bfbd1c2b925618a9d17713c2479c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15ea3ec917f5bb2d1fe3e8f430fbc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e8945ea9646247ba390d0a661524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da2f56ab31ef186f3049ca8587f9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510dd8057b8c0a226885781d7c70d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111077eaeb846af1fa0b2e28af6be8da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54bbf177193961283419d3c2cd347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518b17839497788ebe37628fe18648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848990d324140a27bbf01c1b12000874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604c451743bcec5b00a5503ccc6877109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db90b4f8b90517e8ab21b9b870d269110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4004b53da8748388958dc07f7387a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b7584528b7d6cdef5ee5443b8abf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e81b1da66eb26d21a3e3eba79445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc2b535472aad8e737eba9bb41bca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bb03b0b381c3f3b05328682a41165115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13307a2298355fd712ad4d770aff37a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85254b93a91ecf50188841054fa4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc8f19bec09378077c5b0d43906825118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1de39dc393f7e11a568301684f705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b966072ec72451f456a4bcdd7164c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0718c8e61bcd8c4f44edc3a5a8c29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df598d56536dd4f13af64d718d0576122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf564e245805b46bf9aca22af0e0aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d2b8be9cfd1dcd1425674298561b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1222aefbe16216dcdc3ce9f96d8e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f7a391f92d652e65e6e4f3170cd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a331eae1c21bf860d086cc7a7a9d822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df230c6d2006588f26d088f532f4751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b733983612b5ed7719da57b94e4e40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438ac984fe3926aff7f35a44c1754d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002950e4afad7b9946f41e91da40436131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309918538142a8b0ea64e30c5a13a7d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4e98d388ab498ed694e18fdb177a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737881f9e9241da124efd86c15382b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132e40cede3352531cf2c86a0899684135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aecf9e6de96c5c49725e753963f829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b578d8701f4a510a95b787b9e6ba4af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643b269f9323c9ab9f71efbcd3373b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638184ec73403efdf7aee88f5db1a382139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a012b432638daa455f06de9ffd2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36f56f40312539984437f0372bfc8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f05cce985bef89dad75c13ad9eccf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7b192a94010e325eb717ea8e417c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ce6e9096830592a593680a2c9a0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0419fd24f94a869e9c3892cdf2c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da511a8e63752797904bbe384f49541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8c469ed96bb7fca2b673145093dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd7b4a48bf8379e485e04c8171621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cce5a607f65518d605645d32d228a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9276f9907cc070e38f28c113c621150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f4cd248d42b778cd39845f7a7d69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccca7ff29d6f13ba9d3efa256d33e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c77f1349f7710fcc6d00b91a69e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75bc4ad71f2386ca44e4ca096a4dac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988edfc58f3325116fa6984412ba14de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f9fd0a1b5315ed09c9e4c8380036e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829b9aba4806bb9a29410b56c684f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71148024d03050e718b3827b74c8319158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e41afab261fc53ebb951d18f1d86a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2028ff37ec1d5e92e8822e0e1e218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f7a0e68e42e6e5737371b5e382f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b0f060b98aa2ca1d18fb47acc089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d759a79cada8fe2570873678b715b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732aad8bdce7adcc12fe94947b0728d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d000d0648267e3629d77b5c630820b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8dfe3cd4926a6f73f6314a324a743166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed119bf47b1ad8b2913709a807904a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69515b215154661d485e15a01eef32b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13752866275ee492ab73c72262f15fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd3a66d9101e2911cdf932904b706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511325220d4a1713f3af1e48f2bd52a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2a3baa7c6cdff1c71aa510ce81f92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e1e9c7c4a96583a01f3d3226f4e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083798ee81089292bdfa195f39a698ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a6417b678bc2e544f5a36f24ead3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390a46bdedbfed137cbbe6dbf75809c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb0bad2f2003592903f1f4ba9e6f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474be588f85492f265ef78697f64a68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37d7fb97f51f494bca08f21c45cff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b048b85e48a80049812486093ab7f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cebd48577a9cbfc3cf0efc86058b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990667291e2ad5114263130cf1ec570c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ec5389034e8ac325f265a43796d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c553aa44e77f565af5f6ee71f894ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6243eac037d81840bbe5a2b8ea295185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f5dcedbb3f9466640be6646999a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a221064bfffaba239f4d62f5ad33f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3918622aa253e419d8c10039c11c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0ac90fe12d025f617462fd3a659c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3b675d36e2040259c9de1d0ef23b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30170ca8729d532287bfc74448625c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6181e08a79e300444e9b958f6ebbbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b1fe51a4b055a4ddd0aeacc811c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7785e374046b28631f25912fcb94b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4900978fcb91a26ef0e67d46e8d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060471bd74767637ed9e8d033f498fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe943ef899516897ed7c5074943d5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d18d34f73f51b3ae1baecd4518f02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787d7b71eabc727ffbf3470de888a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2761b022d1c705b22104c786f87c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d22d21112c7093824666a000ec4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be6cf36ea742a2c7be0c08346d2de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2fb9ba740a978d3b8e6708dc7839b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001405714b5a8a2580287e0f009675204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d023c62f55c1b10c11fe567fa864d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca035e2ff9201cadd6129cdaecdae93c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91656fa751eff5fc8ef98334188ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d940f77f8ad9b3a4b5e2a85a00ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24c0cc14ec880ee0d4f39546e64f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b201466f6c1ad83ac80e0e3221ec9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3290d0f223520f27e0c4a6b1188d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084356fa7bbd97391e4c830d897272a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d12a0719dc8bb27b41fc1ac6f4d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96366814604f4a820597cf5087dbfa97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098467c4e908be708d8bc155ed275b33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0f52eb9a183f012edb0100935c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a663dfc216100308841d1b36174a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b421623f732cd06b3974fa5db057218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc159d4db6d2d49b2aa6d94e5c9d32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1db78d3be975bbf1c0a99758268c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5a82150763ad062baf7d02e062b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061686879aa6a82481d945aca5173a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607f273dba401fb9aed18fdc3af9de9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca28f35de2c0125969404954439285224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dadb9cc413516f9dface03118bdfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a9c8ace52a5f81833bedf0f2f28df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e452619bf4b46711e6a3bafbd8f926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42702c24fd89c82b1d2abe4118f5907c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d7678f1e7abaa059d4a3ae6f6901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae2884ca47f392be193e1ef84b52ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4fb93d5928518adc7ca824d94e44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc803d88dad15b8a396d400e273a68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d11f3f7c557f5711f088d266a7479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0425e524dd34c6eb274f08d10aaf92a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f368e87fc5314bb5229ff3f2c719235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252725096d69c507f444fbfcce833d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26824f5d2db2e98754885dcbe434a637237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e153d03cbb676de834881ac87f484238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c7b05987d54f4a0a1ef2994c7a0e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e2004e4e3a0e1f30d3f7aeade2bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b0986371f3795b7f3a6bdb8ae970241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a5b88aff807f8b18be90ac759cbfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2b9f964561bc623c599db307f94ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc51e075c59b32b68c79ac9f10626a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02343cf52cd81c33ba9ec91633ea55eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d09c4243283a962ae62903fd6de85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d477ed13b5bbd65e5797b58d4e8d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1457072b13f6e8115b93db3e777b0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ae5c8ea5d1c14b1ee6be3a4a5e1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664c505576170770c503dd66a1c505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc112f3921d48ff4d5a81cc5e93e0f70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e24e39db3ab6f9eb0bf5659b8fa38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c570cbb95a2bac42454ddcf5dabf43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3cd9b9261841763fc329dfcc56fe4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae787e124d76343412472002e841f45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46d77571dd63ba7c160bba971be9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f0183a82b88983da40c4da8931273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d4bacd2620500366702408791832258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec37317867dba03d0f6fc9fda2d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3aae0e76619559447aebdee711542260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b50ccbba22ff1563c84a7cdf2fb0f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db57a63efe49fe9499ee49c411a3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a582c801f0722f347370affd2083263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8f8a52217d2901eeaa97fbc4d169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c80f2573eb81f0e284e1118c8ec80b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf141f1cb25000c451926389252c65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef01966b5861892447265277bf6352267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc64324534eb0d853ea0a3edbf4f3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38830c90ba6603cf90db7dbd4950a01a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a96c92882b5ad6e80dc6cb84b360a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d97c8bdb595b4eb5f89fd8dc1495e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814242ef1da330caa45acac836f42ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaee4b8f3527b42e8e6e7150d49ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28966dd0ea82fca50d5e32ad8be01f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f9974702a1d729cf26605623612f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c4537bdf037729f93c5d6dde445e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768c9e6d672a48f9c4946f04219e1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c6ee442a609d3bade030dede8ae8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b13df066b6e873bc16155037ae4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d449588ec0dfa96f75fe68b76d31e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f2bd12a887fd7e67db4fd1ebc6df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6dd81f69644ce1d436a960fb32e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483603faa5c0f85466904338b794d47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c403813fe8b1b977127320af8d5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea4f010dbd48699dc842ef50d82b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eab8136aaf360986160c9c167c004286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113df3e822c93e74990e9efdb93794f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05955875ef5b825bb92d56ce6747db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9d083e60f1f3659f52fd395564a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c4c491ea4cb3108e761ab126a76c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda066c84f55abc0aae5eb75bfd6da2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32115e05f69c714241ed579de24b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad454da77343453d6056418d3cd4ac0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e55a239162cd1b79cc5b0f67ee566294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003513e1b899efdd526094f3601e8ef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1626bc50a4aa0bd5cc140f1cf95a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d2f0a0fc6cac3c3bd0f89342a47e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0ddf81044450b9a4ba29042744aa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af85ab6077afbc0627f6ba0587ec0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816314ff4b679f0c6be7537f70f41ad5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb32208971dc356d3a8ab6e993365e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e464f62cf78e20b605b5499ff3df7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c373ecea2cad711fdce2667672cf472303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7285475a091f3bad41fccd1bfbf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a25d76a6ffb929a76748633eaf3b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea554f87626ea93c96635bf97d81e52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a971010cef63b97007409f92fa83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959deef68cdfccd5018f6d17efb703f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873aef703e859f36ac01315ed405aac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e603c79f60567fe4f6cfddc85911310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cfddfff32458009d522118f30d057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75d25e09a40e6c2a8df8df86bac06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6f76b0b0616beb157674d3a0c596a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22d9038e7045ffdb56bb965f49e5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4fc0cd5ea72e38c975a31668b960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42723b4cae30e40ff312147101cc9e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca69b5a95e264b6f4e0f0a5e11d5cb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2f0d75daaab4bf314779e73d679b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594140e9c93a0d8c3c377c9d14ba59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d57c275e40a8ad09d9ab3ea68d22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadfcdfb271d316af9cf8ea5cf0e606321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf39688aa93f1fe33349a998346c326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aca77c21ef269edbe7e6a55e36606323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68faafb2d50c846415aa7d93c8ac17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ea50913facccc241ddfb8f9cb798325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed892a1abc5f282e41ab5117330a12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297ad7847281d1561f099dd25559b58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf58175b9d001e7b8108a6bc00e86dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810b71792cfb353aec83cc0f3996042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e196421fd96ce811e47f650dd957f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd353e3ed4305aaf4b33ebdb2a4239331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd9163b136d3bbd82ef50fa3695ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058562180a0afc24a8ccce1446d59b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc77d0b5ca1c236c009a740ec44d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e1a7ef0b549e92adba2efb4c85ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93f2f659d2838413d17928d63d75b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc40980848b54a09d9991451e3133337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e55621b6ae22c6e476fddfe426ed62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ec7c3434e134f8ced07b20f9809c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e83bd91255fcd564591888032d186340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42dbb6b5ee79b78ba1b58c2f24e829341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c799a13530430ca0f5b1032ad8b35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fdfe1f5de1707426e63d75efb97fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c02fbe0b7ad910219f20230aad86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00369bdb96576762c944a13cdf5258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a300e48dd5144f2cce65a56a5922681346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b95d1b0d17de53875d0ed43ac55fa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c37dfcc39546c0d227bf7926a2d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef98a0ac515669f4a25fedfc106aa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c9592e798fdde04b90b30329c967350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2f1128592b8e130222bddd718822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0aa64c0891df142d48373aba5a6f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06709b3a5aa594eaab96ec56507416fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a97cf7cb519eb00a2c645a026085c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f585288699e1003e62d7f7601717355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d127f5b1524abee52a184d74cb7eeb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb198322de574e6193c63d93437775df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c07ef3a655e75e2218156365fa9a9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2088b869219f78887529849b795e1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f152727c75f6c4ae9ed9d60ac12be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdff1ab1261631fe06e3a028692bfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a7e439a7e8055a1410b575a2b72f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc99af79b2e9e3607a76fa0c69315c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c71ab64b4409d76cfdf5db4939e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622a229fa64729d5dc734dbd97d21f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcf4d308f7b2c5b12de4741e5e2d38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a54af71eb8951988aff11609ec4d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c579cf4bd9443fe211b255304bc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c42ca2f72dfef1824173fa5f707f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8761f5055c8e0b0fabf4502a1a71d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12411c837bfddabee82b06bda43602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f38e944d0a571d077932aa31a32ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd88edab68b80bbedfbe54a400a8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9fc906484015fb22d79c5d04c34bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56a6df2fe1a4ab1baffeed77ebc41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c5c4ad8a7ae022da9043c497d4710376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2550666945d9bdadf597b7ffbf33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac3d0412389cf729d944007ac3beb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbc23e9ec29f4537bdf0c988ca3f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980378899ecce5a74d109d42df15deff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566319f7ad198160f4414362673c6bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6137e89314fa15126a45278025f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bca3552cdf9b4ddbd8b375815e915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fd2f93ef67b387a572c339fbd58a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b89fa3e3af292fba8a8c25158d1f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e3075f150ffb529660f090fce42e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d85ca5e60acc4a537ff5079f10e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8a502afaa06af1daab9d2a425072388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba34a9c7a1b90d44b1ca3a84d34b71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addebde25ca85de80e93ccf22e21d9cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a524c389d8c11f970d5d731a59aecb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b50d8014df320928d3a9b4e69a71f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe29c6228302b3a6b611a0f9187710393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea69940984ab27f4962150dbf2a775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6dff3d869e08f5fa6546ed1475a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2362bec3e6e513939ab4076518d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75d0d1b47c42cdc695c435ad9534b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7092d4593266f47d48158322975a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff251c8e2e61b33afe107e64d27aeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6b285a55142cce29a320e0b4891b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e3e14365a6a0751a9e6e325155c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321cb656912561b94b2fc84c3206139402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d548d9608f684c2717e754005762264403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa8e56f8d30c1bfee7ce737802d9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23054aecba8c92fb729c9daef763899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c74e137b599650ba5f2d506913975406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944d50dfb7a2776f6e734029e8564d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa264ace21b096c8b4739339596f4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafde212ed5a8b909eb56911c8944c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c846554dd2048ae52b6fcdfbb81347d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa1606c66764683d01ee15cb55426411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d53dbaacff65dc2cf7d676e915049412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177fa8c39fcab952894326cedb4c332413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa5bac6821b86d5f85e7a856eeed1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341403fa32f210e456c77ae26f93f1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d8c2a9d43596345d6ef0fb3e9395d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126d057f47cb066e866b21376471ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab43b10fb1d0d7d0f4f619d5130be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83425a5353a7769ea52abe0745ea6ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7666ac5bcdc5903a3d0c241a536558420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076d656beb782b91e9800c4b126e24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54df5a053373073de09ce736e2ee65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758ccff858aa5061028e8a12a7d388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69aab6c8b9b7c75521e75b6d5e809424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244b619183bfb3d24568fb57db75c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186362b79ec8eab5760336dbbacd1d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b3000a4ac6425e726efb0d5d6762427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f5797425dc0b60ed75b395e91ffa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b65d0da3014fae0b3646b1de6877429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec230bd730bd73c83f0c33751812b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df4d6be5fb485ab0d788daebdc664431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1cef93af9ad48f6e68438ea1e8eb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3149ae7aa141582e93e07844a4254d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773726d414d41724dbfba9420a783ed1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000305a7b2cf668c8a95e826889748d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892b057ffe7bbda9f5873e557b2b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59572c7d5304b9b7e6c0ce90c12c7c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584a28a6e63375bc5a2e70b2599c65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2089225e7209073eba9b0fcf4ddaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f80469456fe609fba3e2192e04a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d3bc8b2c561b15928b4c3cea9e11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae9e89bb0dd5606c20adf2485ace5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f7335224fd6d197d1dbf8432ae27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f595917ffce7ac301d4d7733637e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e0d9ec40a14be7c36f347ebae41a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3550be93ed16e9f4a61ff3a879e0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb18fa461cc1a9126cc85397bee8c60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55234ab5819fa933f031ba24aa45f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703e0c65e741cf5f8c440f60b91ce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f75676ec67e7d8ebf246a94224cf27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358708a7b75441e04bcc59ee303f871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da20f7ec75105837cec810b84b197452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8d867d6b105ae0bf03589abfd269453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b11dc9c11aa6d6b7f8b363c7badaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15f0d6ba5fe80443e7c1541b3a025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be5f7162e5f1b7b4fc9c39b6f51d87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24eb36b52853b858e705ec81acaa82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06184760f3c823fdaaa8d34a7218f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bb49c3a3a4caafb1ba4a16f697f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b9382eae2df73a50350dec2105e8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d580559b9a3c03ed97cca902f782bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b9dc76b9e04c570307cebb45c8bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b71df02cffa44656b8da2cec51708463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe336e27673bb6dff090f3691ab77b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3079948595aca680bb42cc75e715972465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7be0b95b2a06fe5f7fa315324ea1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e508198a301f4c0bb71d655e9cc28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbe936d3680747a698e79736dc711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef7db431b5688f66ffd39fac05758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11f791c13d4df542622071eea71c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553caf5b5d5bca120ac18b5b827449471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c944b4df0dc43f63a5c51eafe5f2424472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa7c59c090d56fd32101f9fa3d255473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0708c5000c3a26090f23e320643e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486ed76f62b4b274f6e580cdc15a4ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ec2d14410dcd1ee2d036ad1cc8c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6080fb238353d08b1c600394e7bdaf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9604b7c35ec324737bbfc09877bfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bfad36fe626e09f1f7cac1daa690a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cff29fbae1108da53af6226419c0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70c17b8f15e232727109fc3b57e2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32076b56b3e90cfa580c8b70341e9ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b896a58855defed727811a903c3c39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000dbf37c2a7b41a21e016dd5e9ac3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d20b982928104f34c7af0bfc8009485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379734c7c799a2df5565faada2cd7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a23e5b7a2fbcb6826df7ba717b82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b168cc4054043c723662a450d7add61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d9727caadf12f278b29967736cb49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77788c1314bc2c4b44d52fd3e84b22cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3118c055ee2a8e422185066ba6b45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e8c87a7a96d3dc39c95d5531db0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729cc7f80de163901240c718986573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a1d0329f974e7db3da85031b3bc69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5cbe3d553f3773fafdd1111543707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724defd8394e812a81198c5dc33fcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef6b003443944137b78e3ff6e69621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd537ce209d4a0b168e283e988ac4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8874b364209bb31899c87e0a5122f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e89caf04f0d6f5baee8c6a9734a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3e745229903078b8dbee3ab21adb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d2be8d3922013c928a0106b60655502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec593afc51eaa6b18d570ef6933cba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507c300d6ad476ecf48833a4adf1ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dee458d6b8c24232e3bb74f55845f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacdf1fba43bc3e1bca745d308d587506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce0cd449780f543054004780d477f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252f661e90a12cd2b6492a15f70b9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc2c42e45e1705bc81b423f40d4e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45383eb6836769b849e5c4db39ebbed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617436edda9c8a534b34a3ef381e7d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c54639a55d18a42691850718051d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f70781f68ee1782e82732e4a0bd73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37fdf79b83f999b8885febc8cc741e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb03060731dc4dda6747f2a5b173d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4aeea23b7037326a140f3bec7976516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67b0d338427b4764d073bcc64254a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77206c7a9efec012a75239988b21d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210259a45e4216129c79f2a6cf0b54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a946a79a509f70d674dfa3645a7b59d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e729920cf2cbf46585e599530ec8f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a9e2f1820a64027ff2b7d2a154d10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc07bd1626a516ba4ba57651afecbf9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a18cd4dc3b452713d441cdc9af6b72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234524f1be68cc1799fe94f4532aac7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c12bd9b9fcf5219b400e02d95835c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56d5994257d12da402686895639870527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f29cd36a78e4fd3923a21352d0e61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc5094b74214854b05ddc919d4543529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa3561a8fcbb4b7610a5262c6d1b1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b2b73c7a645d8e49f24105e51909b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feda509426a984c0807599ea1fa7e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c58ce8c07f9f868e7d8836dc7bb01a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca27f24f1bbf3bbde39439c99d7fd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26617b2b353c3586f38aa6e1fd41afdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebe16c72b515b10e06af586ace42b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be84c5807b40b23951dea9c14d2237537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae681f5689aeb8491e178266bb55dfe2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db37e4cca4aa232843c1fd5f7ac30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b40a2e90a9446d0855757482c1a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7788938d8b6805324b984f0483b253541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a8adea85db36eacfe9467f9aded84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d114e9584a79e15867236c2e85f37a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524e58d5a0d36fcf8b2b0f58a539b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778954524a4a3fa5c678d69e0067e853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2dbe7d69f52a84de3f45de51c80a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d52f2b9bbf4ff56a1f06bee620349547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ef290a2331eff8fb07d5f33d2ddd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae2d59be1cd0de587f9d207b42f1dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a0bc65e0ff434ecbbe3867abc99d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c82aa33a4ab32f2e7f9322e81b97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed81768f50d2aec8bd8a3b090d50d03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008948b7bdfe074e0201daf1792ca02a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb516eb4cfa9836de2162369603a487554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5a8bc94cee87f25afdfc36d50f8ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0d796dc089c0760439334ab0a6c03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103909af716e7d91723f0d0631322e7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44563b29c935b73b4f3e29eec3453a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688a80dacc9abb256be5a0bf88041c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91da4183e26f8c675376bc2fdac157560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a44b6f94ef384a4f8e605ca421c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb8ba41c9d061d9445bdedb74376e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e67902044f41119d9cd903848236563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb8f4fbfb70f2852d1f27e25b12fdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9a63cd6164df51654a3f64302a4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffe194e223e0c26337761195951b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc15b505bf54543bb23a44f918ea05a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0569be26ab59fd0113cd2df9b6056568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25fb61aef3f0c6785269338cf6ff1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5390f3f0abc9650c4722b643bd2db49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818602798972e51025be7ae6c005c39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e60a7dc805ea48a6c4337528705a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de48060b624dc2d3431decd8f6b67e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57251c5124e721c2096ef49e72c73746574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415394b0d138a138130ba5e9fb6a146575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bdff432d8ebdf720556e6f40e30d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab684aeeef971a0858407829b1680f9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344d41c3f97d1a7cbaa887baf2e27aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4f344881ec1518b512f11f4d321c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6ae4394302c5a0f6beef38d0a61f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b1e67721d06413babdb7b37174d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412faf2c8aa9ab7d6160626b9149a9ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eddf526744362a7a0af6128c1215ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b84113378f76b2c81f34313e42aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db86998f40014af7675635b5e067c03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d05b351a34ed0cb50455d767a41d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da54d69d675e9cf6ae70d78d806b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae113ac4bd30459e7876cbdb612180588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ccd4f05eb10b57e9477ab13f6cc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30afa02fe6342679a76c8c21a0fd3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87497d98e4f37cdeca99cb0f0777d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957017bd1d7260540974559758800e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922f292f76134006868b70b1eabf87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee922defb9e6e6515ff83e9eeb4c3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914dba80f126c3613211def4186bc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448ffe56feafaa52b97ff2f7d583c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e643ca182f968e53b08008edd545b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54c16a3faaff53cfa05dda014b0b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a129038ef4c8f921e3dffe6ed8c82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83c0e200965a024b6d289649a8815600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa03ab29b1f28134a9f701b57b4ca9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f341de9e7423adb239643479c7948602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6c5d24b582ad442b8a42e2ce30a86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704930f904fddb9332d95d12875f6d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d034c1cf8c594d0535de40b5f495499605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b86bd082ba4797a395b0cf5cbf8a41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728bee0aabfed2012f77605bf74021607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea287d4b6a1b8fa80c7fc47a246a9da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4668c61b839510f0b9b39867e02a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044475c7367b971c74a13f0765da05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0e99e5966abcf365d8907e8cc11e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751057dac1c1662745834defcfe7f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff4c7d297c7faef926532a9530a1d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d80a532533e856b77d15d89259af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cb2d343352f7180b8f8a88cf5a081615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f82252980188b6ac21259a3de3ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ae9de04fd0d3a67ebce51928a5f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc001fb7842a7a69f051aeaf4e1758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4881991396eb4b5de76de7d979fd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3ebc7281a97e7d0cac1c9c452064620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622dfc07fd9f742fc26b161699cb9c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9fb711f909122dbc52ee3a1f1509622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7110e72db79bfbc26914f9a2c189d2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817cb53e9f609dba6e497ae77fd7874624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a959ed3a92efd4e36575f2884c5fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04675e37643fdef398f4b6244d6113626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b407b707a60765804ee0e00a630175d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf81e2e3d583b6ac51f2bcd88092e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7959ccb5cb4065e642fb0ba56dad411629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433a02b020805c79a1104b5e995666e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2296c7b84187a2e039f7c41fe4f8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ba4906909aee98b5a4ce43453b1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f7edf2f6c7e9ab884d609106dc5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fd8ef9d0b1ace3f0d60fca1396ad0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd45ee98b7e15e112877daa9c82d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309b972532b4aeb4736c66f192f2eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f5771c6469be8cfc5a1bc9ad5119637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d43abae4e98881a2cafb34c6bfaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a469f041d914910438505710f37158639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c785dd5e02c7a3ac6b13c98d25ac9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10568499ba24e7beb0a32989f0a7c281641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595630a6de4a3b954cbc77345d4a8049642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e14bed38c30b69a30d677422e099643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025594e6699505480b794037bcf3e91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb263f2a41c14b77977a5d4c38992645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db2cc4862b2a6b5cd4cc3a4c52414646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe475fc1914da1146a439d350cf7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed0233b90a1814e66ee1a008530889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cee3d809a1e9b3d8e3e68ea4e65ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85695385dd29939e614c45e684c941650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df3043b8422731e3b3049a92e9a4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10245b3d2e1f18dab5c5d4bf355cf1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338436e3c11a0c9927d4a84cd2821b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f0fd55c102c8e61ef6bf0401b07b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109192d10aa8baaeb1725790453ccf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a8a0201a8ad6dcf1bd30f98cbb3f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b6e74a83b592ed50c434202fdd46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19555d998ffd12eeae742dd5e4a1fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590629776cf12d3dc4aff1caa65c47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51918c458acc42d645bca88c4d59a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2472df92a3c50a7073f52603deaf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3e7629dc7407b029eb0ae300975a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540b59cacabba7d98fa887971ae715663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d3ec479af8588f713f418a689eacb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d8321fe0ddb0e87fa0a90daac6a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ce508e1c3aeb3f4925c198455409666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380968a3701d9ac4a0274b3d5239c7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c717912100e7db5cd08828fcdda0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9aef7a760746b70bca2b765c534e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f525d7fdcbdd83257db52dd27d7ee6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67331cb179756ca3c2897368b5bbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e449756da7e2448d6252830994cb67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef385744348a420a23d16951856531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c478e772be7706381a944b6c34a59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f786e333c333cebb16913f5a77f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92b2d1fc38a1ee800d6572856dca2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690055729dddc420b1dca7850ade41e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3821b988498fbc810c2d692128420678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dbee5ea5ff07db457bc39d228e7c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0494a210412fd02aea5459f23d58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333a0bcdb4dd9fec91ebf1b0cd27051681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced9c5e684026d5def74b72637e2cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de5d86e6bdfd25405a610980838e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361863da7ccb7cd614dfcbae3fa0817684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6dcc245f2e9822b9f5b62a8b049c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0e921fb261540e174f10b8fd0a10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74fd6a1bda736cf228afa199f5fa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f302d5138c6d0ba0637a717532aa0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840563a94aa1f2fdc1185e759114522b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54bd44f143d88fcd4fde6196a07e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c09909b251e23a8ad6ec1938d075d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a4da04e4ddeb644f4321c31ece9b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f52456816dd190bca76b23759800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd99a018f2ceb5be196c9d6ac6a3587694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855cc0f053ab7eb4d0345904b7c6be6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd7fa6fc99eb37c44379bc7390f27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914558ed79241f50bc9eee5b2d5341c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23bcf665b6b25b7c94a0549ee93e2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c8ea7c22689127ce6a332c721a93f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c814d771412f5e25d58d1d620e61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da257d3a78a3426fb0039d6d45a83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475169dfbb33cc9ba380f2085373a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63a03ab6c02551f58b3a981856916703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cdc71ce55123d41bde33ff478770e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55531b0d8597396a2b0bee28864146705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c8670d808d1c41ec3a29f4acf741706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27c92dadde6cc491d3e6911eed944707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a90aa5aed500980ce96064d7be8187708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf942c95b77bbf4e4dcae092ca1039709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb2a4d9e134581ef850b2bb6e7a2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b84fcbb1b390e4b982cabc83d007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb6b33647d885ad823cdacf586dd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1121c352ec2e08c19c8da27d60cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac4296980395c6a3ecb4fd1777fe1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f3d44f8201a00871096a6179dc85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030feadfa8b57b79a6ca4c2c8e1f73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded9163a147da146322d70b837e809717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239d2fb0e8bdc630c56d162e53040a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c329537ac5e3e966adb510b171629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34020458866ebffd355da56e9eef271720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2560f5463e19d52a6e9024d52417b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6316860bcda796ae607bb6747a133722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835ac210e034a1defffec240e569c00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a2f1e6b608373db16f770d179969724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82740d4f3527a7cdf6006557ee7ed2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5927662d97ba0aefb10b9bc8f4f6fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30486d6810178fdf3b7a8107f2ff6e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720a2661a2fe4c0bffd639505e85ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad594c9c55fe1ce31dc3f46ff71f38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5c89c2adfd0c700198694302e76e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d63d8736c669e8153c8a66912cd9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb3daaec81e912bab7b9a5c6f7aac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78397e82c8f1ce90ee1534aad6b15203733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e78b44a6dd1b65f2f7f11a55a4ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fce6a5f90be46c523cbb5bd0560d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1136d1bf85c43a4ff309321a79335736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423a9ac53e092b0d39b5c9c15ddca95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c016f3644cf4695b4992d6f265694738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4698d09db7892048414b40229f0896b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566539dd1f1921efba4f16d13dbfe21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44a9b0630f7e62452552e41293746741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fcdbb93053f55c8af63dd5709a17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34a013cd7cb08b2d1357172083fe94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a3b5eb38d9842ae940b84d3d3795744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50fa6673820e41d570037cbaf7d89c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c474bee2333ce4b105f1ecd9da51df2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8998bf73a44fe14366d5be2b5bfa3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de23ca2cc0357430c75eccb3412ed2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435494bb9724e87a463841e547dfdbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999bc3a2a908f22a3be3377b197863750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad193d07bafd2f81bfa98eba27ae7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01bfe6146cd88eb39039762e6ca2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1198c668b4a135864d16e61b02cb4dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9459a0a9e14c8fbb95a0e2101d7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6b30eb46ff17a527a5d924f7bc1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487d0dc2f8c9ba42c1c8c51b6a03a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c0a9f4e3ca459b0a5d67adc90854757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eb4fe0723f21b412a939002211041758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8964e66c67ae733f5fe1a1caf6eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3f79ab3d0775d01dd9123d98c62a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d2cc117976bd23e8a470a92cc0802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9499de48ccb3ff9c137d8b8de2d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edb94e1008e25f34c5a8ce48ea53ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719b32936304d1b01ddcca3a9c65605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24655d5c8727186987bafc66f02c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d4f0711e308a9047be54387e8e2c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5bb9b64745f32594b0b85864542c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad34fc3756e906e9fd9b355e7bb3fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b714b865bd5a9c72d233f85b1082e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006f79ad46c8bd757e93596f64e4db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b127d5ec700fdd1537afcf1aa024e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658368b51e940085e26e20bcd5b010fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d6d7c2cb1cec14322401887ef47b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee415e1351c054de1bddbb60338acc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6504bd46efd4c289b17eea67a59d6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86b42ea35e248b24387ee39ec1cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c0d3ee1ce0439f2368271bf5a0b0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5869c0f6ebe410d622cb000f7922819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b9fee517b35cccecdf7800e95c6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6f4333405f5cc5f676b9bb13e84b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d5f4d1a2af7c03871ecd7d2994a1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060818b0e665f21b71a925760f1f35c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633cc82714a6535526ceb48e9323a9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8698e9b4f83689695df76e08fbf5c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7869ed341629d6f7c95ad04861ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dbe52faf7b6470302142acff1df4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef6d6704ca67c5f381d840985eb5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c706ff24d8450dadfc82b3ee643f1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963ed7b2d05511747cbb9ca1272f1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5e62eefda06c92f624b3941a351c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e293aa4899224af0f002252fea7abe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d479abb6cdde91b2f0d1139edf480433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014ed66b95af9dd75c9ad7477b957c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c9d0417acc0a7f965630d7f6f433935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de5495ccfff7a20c88fa466eced6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f43bf674f06f72f1223f9f4b85d03137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8402231cc75b1adca29e06b4fec038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8a8b9f63c6a4dc2afa540934b9bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a234093bee5eb662081dae12277be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d764fd18edc2fecafa7c0204f70e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eafcf64b6c4585f9f9b1d4149f03842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70c88959db7ec214bc09e0ae499ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd9970da2e1fb113252d5f39e3c72544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd698353a92805719e6d348d838f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7982b38d22f1d79d8f27a818e4a7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637539c7b0f2aa18b12f5d1d3f7d9ef247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ac171d1261efc8d330c0831a5f9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c0f7f85584a6152f6062ee01228e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0e3cdcc669b7727ac9b15f74d4ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea0bd065505b6f3ba75cfe2c8eec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f49768f91621f185a592b3d8648e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d64eb6678b1eb90a9bcf071e69307853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763dbe4b44d4a81b493f819f2929a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f956086011d620ad247a7f391f881255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b7151081ad1f79a36b4818bf8085856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf2f233eb98a115c06227a6e9a64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76635626f118c52254a36a33f8ba434158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e11a21ce498acd832d9ab29d9ace659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7ad413b6a6d8144dc8c5dbe701f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2143487d73c2ec192f664cdb419cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779a2ad8099c5ed6f7179e0f9628d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b2b28d3a6c9724a50b7c4a0c7475763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfdb474a8bf48ad223b4879af5760364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0e0121037b47395cb091b17a44b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc75e7847e99d640168e4ba1be9f6be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a75cfc31cfaebf8af526d273d90e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e70981ae46083be78a635b766928768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f69a9973db60fcd738e680b0403c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928047a7cf97a5463ce08d090d44c6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e7e7654e1e1050c6970589a6e4bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753543a71a9415316c335ca67311f7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a9325b5aa530b4610ffeae967c0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1381cf12ae80bfd34575e9018d5e75874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8804179fa361b01775e2d32f6984ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2bd705fa57379f10452c648209bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409711986a170e53c696ea0f3f360577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e2f9dfff2829a32c4c8bd6072b2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8366757d701050cbf9cf8f2b69eb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51324404f0dd561140503e7c89d90780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eff7f143884f88cef538575a3c1f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f98f3a6519a6f5867038ce0cea90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cda33a19684185c4893c2f4d1b237e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8b8ed24da0906460d75fdcf9bc8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0165905617d13588353583f1cda8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cc69736072cd81e8b3a09de5443d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199540f279e9645f4f3210391811e0d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633de2c84947ba82df08957acf8f99688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c659b6125cc12dfa1bf316354f4caa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac7da4faf6195c31575260bf25c2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f2c61c83c524d0f1c2c58763320091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81089aa72810b44c4d5484ff098eae892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f938b95ec1acd45f3954c4e40a13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e73bf6120bf7f091065957e9bbc5cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d991f223c0678dd60075b57ff0bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024d16068bc4c00648e5e1198cdf79196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ceed0a16e1765600d932f5cf89b6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c0dc7084c847bd77debebcbc5fd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7f49acef9c088303dec95f1caf9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069a7ad389bba07742a199e3f7cd21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49329f10995ce777e9f36767e9c6c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416533e805a85b899a15d0d135657e84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a1202e7b43fd6dd9b18ba8c0abdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2fa749a0f0c18f41f2ee7a215d8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b7ecfe721c8220205e448707fe6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e063a168e445ecac93ed774c7f96ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c875413558e42e037fec738101d90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb08c35da4aabc9d315737b6c2417ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5c590661ad9fe3ec30d26f2814cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c9ddef627d2a19e3dd4cd121b957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263409143f339efc05cd6b7b3ffe2e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f007d76475ac65d6e66db2858fc9e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fc4cefaa285c835f3d41562d4e1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f65e3d4d34b3a78ff19004840bbf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e211d50fd12078e322ac82162f4766115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bd69ab621e8301a65e95d2f29c577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55100587f6499a9fddbf682459ed161117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3903984a2001332e9f066196d74bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a813ee58fe75436f25bcb5c0dac1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0ece9c79a2a8263cb18817201394120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0dd8b858c1e3663d1dea54e9d576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62eb12adbecc9147c1e63b3f9afad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9d1933ce1cec6258b634ff904fb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582e0ae5a7c7b17dd3b7d927e6e3ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f1a3429f59dcfbf32286b93ca7997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c9b76d14811d111e175ce1ef7d5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f206173e1228a346343e8c528826e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15aec2adf460365532674f7b05dc56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb20c1cd3e4bf6d4adae2454cae68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07997ee97d204f8539e1dfa9bfaca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1128d3bf1c37046fb7bf2d9f81d34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1559806f20fd571bef9aa62e72c5c71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437fffd5f88ffa66b633f457cc0bae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a14a0bf051f94f786e59ce4d40b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf80eddc042db712cc685990166deb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ca2d5c7356eb8049c7d7c5c9a48e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c218e290925f66ddf5e94c346cd30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981eb089f6da7018957a9eb281bb327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef306dbfaa0d2e490a913aba856856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68961dbb0c605a206b5c761a907f52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6fb1326b9bb0e34f68ca2de6f67d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bca9af839d78cd87e43301c07efd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf4c5e1c7e4b4653086723df90153c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e37a187bc3a9c533bbc74fb89d35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e1e30a36ed86f00d2a6dcb00f7f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58d24c396870e24976485cbc4fdc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db505e8e46e87d572654a79ebef08ad8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8134505515dc318d61eb7a229a4543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa17a7380a0fe1f0f54b9c89af0c045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940baa3bcf0bb852469801fa967dec06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c6b508bf8ece84b4a846f1b6f84b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cbed7ca07b769f55927001ff51955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109e51f87807bd6a2b8a9e9a7b37ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a2c688a613aaf33c16e05bd8382f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d01bc03e9f48b0886f22b6305f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfce04a6ba06b2ff2d70e2ad6f3f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca84cf441d63220caeaadb331a726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190d0726f3807e5d55b32a77e7dc3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d92d2e6129ecb31e683282b6d21ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce1698d65eceaef36f1ee4078e8e78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3937934f8d85c01f0a0eeb279cd8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082eae42fd7fe309320627220018fd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb618307dd0f6d2c71f382a96df80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f1f15bc9a489715b6fb9b5f1f4f96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675f6486d975680c2e664d5322e0e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2285f4849ba3cd257fdf4fe16792ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c54211556036433ac18fbd670279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310b7df381e98de67a8c22b43994505168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d65f3086ff6141312c8d68c5bc284169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5be7352f3c664f3cf0c004156f272170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2f2f77245625ccc68dc934258163171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b10811a022c716891a04bbf3a88b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955288a32b3c395b76dae49e3eb4cb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee2b7ad4ec987723630208efe3d90a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46cba9260ee9e18dcb9fe6ebd4d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d7854ad1fd747112d315d6011abc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee32fe5c2314d419b25e90cdee4a766177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de491b22e15c56b06c50c5ceab365d65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa50cc6c700f5e15117956c7f7a91e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868870eaf62afb4c64c8b03494803ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7e630a940c27c44992ac9f63a42c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afd53435cc72ba425b859a3627e4e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da4b210df928ad048cbdec5357bed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c40d8aea48d607c3da6c8edba0307184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d93cad1ccee98ca2a1be45027ef77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a56423a8bb8ba7615928717613a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5793faed7c6df8105edac04c1fcfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be9e6a75974c99489dabed5ae34cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db289b3751929d7fa685202d9eece8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73faad903e5e134be32ee7cc70ce3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17cfd3f29da10dba111d3e3ea29df8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2365d465ef1bb1f9c826457243c936192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1fe526a6fb1a7549a7f52090e304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba3ec347adefc5b2b784efbc1112d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837c38892f637b77843e55b42f1f30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29341391150c5d3a21a87366097ae6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce227cf26b95fe78bbecf8faa1c49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bdd6e0e5bd2f95f8560fd7d6769f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f991e59f9a63e70af489f857ecf333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1ed51321f0d81fb4cd412851d9ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31423edc1f5752d94cad4890db4b25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bd261197a0482fef5c7b4aaf67f3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7740828de3b3ba50c6ebab2210113203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ab83af504d9f2283da6a3f42131b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb89641299983361d539cb5d1a2a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ee47885c0dfb242807d015c640e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f177e092c863ee2408440e644ea0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd0224ce6de6eb36d97643d330dfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96895a2570b8f5f0841f5ee8bef9519209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c6588ced9373c4e55f47ca0d6e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0645a3ff2d9f3aed7145fc7aef5073211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1d8b05a81d1ebbcd28f9966115fc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552e8da055dfecc08d1aad3bef2fe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8362ab6936e533904c032256dea0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0306f5e88e07e9e4ab59f44d24badb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a1643ba9330d205d1d42d9a4d86d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d23a9cdba9f234ff8992a2a6d21d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa235883c4d3bee3084523ccc05560218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea40cee87c7383ed90c5de0387c31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b342db03c2aaf931b4204422025e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c27da444498d0530d47fe998c6239221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ed3c33f3d7292d81095027d2f118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711e9c2c59dda95fa05af56614af42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a631eaa6701491f0d9d43bbe9bbe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3214f2d07a986c5772650a42b6e0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d89489f0719a513953fe58f2f3052226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227da174e635d25ca9b53f5bcb18f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c172770523e601984e0c84d9bfef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a812fb52318016a57fc50678d970f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228994587fc50785a9fe994215a04f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a8ec6f719a5d1ba895b502ac9ff4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5145dcd962b6df673df1543dc1e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240eb69c8ae097bdfbcac97c8a8d16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d86e92f053ed15afdd2a98d6afd40c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf81c1d80ed9a93d8b0c85ebcbda6d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cec24284a6a89756ce09eeee7e5a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20074a7a5ef0b126ddc0fb99c27d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e7b867849350f86065f25e27e761238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9804d42b12dc417c6572f23d623240f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acd2b9250b8b41089c2dddf82b2fa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e9dc0bc51f0f1f809439f3ec33c57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a0a016a60bfc6467076708b2bfad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302698fbc87a0aac0594eab9bbb261d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dfba3028d5dfa2ec83f90b9eaad14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2d5af4b95aace8979ccba5b4cea3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db27cf7aaa4fb642d7ec6c99f23f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76a771edf2b2406255efd818e6e5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34016206649f84b367e43164e543f09f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964d94af1fd41a5d6db7d3e7e67a5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b6407d13b00f2e18b1bb8df11ee8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469254648d8fa0dc14d45595afbff630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be686b5ce32a7e46980e2aac0047f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ae0caae3fde297a5b77200ab65f7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937015bf5ea633da7493a2628b5cc053254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf11bdb67bed36d7f6c15ec6c20d41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a52f212519ebb9db789ed7be3e8ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e0fad6fdf26299245631c19958053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74661bc72ba43f0998cbeab4df0e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c8b406969b99ade55a8909978945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15253eb09a4e8cd5213f7533dc23aa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670d104869f0a1ab3bb66d0145cbb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3e7ed4d664f37e93f67521ca59fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e339c79f5e3426db3a0accf5e1def9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de942dc04cd959108ef7e99632363264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70aba854eb5605a48e45375eec2a78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752953f36c525db5001f9e479631aefc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4a6b74f533a6273e2d12446a3647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d5dde93bb636ccbce2307617d6ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee399e8f2823a5fc933a32c6411abf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526b0674133456e5a1c81dadbc53a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba22d1c81cf129ea00885517e78b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17d23ff193871be9ca153a4507fb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfeaabf4679bae289f4cb80d67e363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318659d7592dd005bc5d5487fe5c45d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647bfde2f2cea516d28e14bf3f60101275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ae55cf47cd231b2e484c1ec826ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de6587c3364ee932745422c4da9740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fe214e900013fa9d1df56a206166d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3e22316500d43f61b913d3120797279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b8232a73416a96a47bfceefd13fb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5112708225b54d7553e72ff5320c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190ab5e7f6284ca23f57996c0a6054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5393eff2460608e9cfcd241f6a34b46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0bbce0dd9169b5f09164b73791814284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a887d2ca81de9c5074f414492c9c424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d0fa61800950e06f1f4929faf7b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b5502b088cb33571768d4a583d57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba3a0fe50b9d6b541babe0e60d21e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f018750ad2ea6e411592e72c3c967289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ecca7717f52c6adf5db64606fa21e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5d6f1483d43f6abbf61ade9833f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e2b72f36972ffb3a4742f749d97d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b511f5bcb9c49a4188d1ea6b27b1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89936a3262ec70e6897a917895f8536294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6369e1547de6ce94a59dcd691315a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f52cc7131c044b0ecde4650e428f12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59347b9debce441dae97dbc251e8c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784925a6ddb771b8ee85a98ea9915c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402df8df61f2ac41f85a0241b1a1c3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efcb3f493e02513183a2e9503a817300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d764853bd6c971c6896e0b69d03b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554121ba5f13221097aac13448972a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e20f90a2ce4b242c5f6f65a5d0c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f65fe7e5f13f9d1861bde46859a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55245735d8c90f259db12d37ac044c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b1d31b6d5b040f40dd9f3a7529a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe798e4123d0613fd7b1da0e9396d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f4b04ca65fafb4bd1f6c28d6e456308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc2befe56d4d35720b2dd421ee8b97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0b4f82c3eb2feee2f168ffb6ea5b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4f7a7bf97e484a13576d8dd949a7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c208c75fd98ead85760e96cffb79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e46f4fe15b5aa3cac18d86866571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ab3252e9516e091f627aabdd864c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e21af754f6eeb277f1b68eb88949315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ac57483295ccd52fbd0fa5db3d9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c558947598afc3694cedf9635076f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea2ae3eb9ce990c4f9b098bd8b9a21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6dda4118a6688cca3cdb020843fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3ad7599883689e884fdac674d743320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8ab43016f5ea4b488e3f38a0942dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15308acd1988eec1449af73e6c3ad74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2f17e0b19afd41b800adede7c7ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b937f7cc0e9d5a3b358c3707ecd3387324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c927342b41414dcde0258e58961a9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8659cdea24f3ebe1d6fac2c440352326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1737f7976f9819420aa429a5f8bec47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf095aa87a92c02d7576f3279106b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72195ccd9541916353af909115d068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c0841d405983750c99e35b8b8be7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9414803f998796b1cf5ef9ad970adbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748489527e1733b135f49f203eeaf39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6325d2a3dc83f6152ad8ecedf4c0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610742139df61cf954dd76cbdd40bde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f77c87d19cadab93121d00d556bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a7a335bad29892d3bfa9814c3de7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25d8bf8f76710969a47d57c3b1464c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44340b99294909cad4e9e1b6fcace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2754590e0f2bbb9a0fca5baebbf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151755ad09d5e0a631c1ffdd5faa4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d921b3a11612ce4af25ba3c85153ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbedbd34271b1406be1a85b7c1644f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b341787a5f9fe4cbf3a8f8187fd6363343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae2e9f8d54709b863eb3e3890c704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d95953719cb9e27cd3ec9a04500fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150bc31d14db79125073bf80e1a1078346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d55c5613620aef114ee0e5eb4d3cc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb62d18dc0860815c7b02a0c09104e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b3bac3dc50b2d925fae71dc7f3e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1347f3cfc4d1b9bfd984ea89153c76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70d74481d23610c42c1427a2147509351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8dde602552eabbbe789fd99005d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a62c01570b48a84613fa4cd84bc8d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299e1c98f309f5459684976d1c43f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5167c108aaa13e28e0431b9cc1b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b22a3557b1ac9495c3e42f137a7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec363c63e24510350884e6fe76b63fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550e5374fff2b620c1a0f27d78871e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32878c5fab7d2df58e722adfe5f42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759f063b4c2ced49e938b957dc48da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fbb1560145f8879b5a60ab853449361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504815eb70108a557ee320efc847bf04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e05269dc1aa084a97c45bceb4c41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be686d432a701a5df09bc8968a6386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586126e72e2799a4cb008e88091dab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26422b79c96189a19b3bc7ac53b39f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b62907519387d10cd1f9bfacdced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36180f0e4f1250f40d8d70c610b0ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f675df7353a7a3d1611e033037ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447aa077b6300405dbb808abde649a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de454f52dda2cd3d28ba63d9f8da37c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c1ffd8144982ab0615ceeddebcec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c49fc4e2f3733831fdb9e3f3bcefb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82653b28350da780f7b623e912e4cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c432ac6c9852ed2d2b35329572a99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378d490c54bb9c1cfcd88d941deb95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad392126012a1c81c374cbb0caacfead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3db437cda9b6a0f9a5df0117e2af4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f03e685d52cfa388c06c37795bf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f360132ff205296d8baa6166d59e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e7c300b678ac8aa47166ad2649f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8d7d411f83671dddf28acf773273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6680f2228ea5e9d4d6b85210409cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f7b7a259cb4a200c07b5ffcf76079384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f31bf0e0c4cdfe27660fb0773faf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8c09ee6c3272432e5986f3738261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f12e6a9f2f1899a170e7c0d5c3f7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc3aab2d1b7e59cdb28126892385bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700f5a35149bc13af5875051730edcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee40979ab85efb235d2102bfe3ab50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04575d1c29fd0aa51b919234c9d8ee97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc56179c33e3fac3f2b316af992358392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb27134fc819820c0ae12183ceaad6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8cd64e4054d7a86ff85d640089be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729e966c19b34c37d961c64f16ed5a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba570c5f4256011cba5b38441761f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa81d66d9a188f8813bbf9956e5f97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fffd03b1d53a884531dd2aa3ace0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90608ce3f9b50df186576692f562ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9972b18fb1e6b9177575855f2aeaf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7399612ed85a55af05c75974ad07a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3d8139d9e61c43c3fddb05fbd66d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcedaa66857389ecd252e5f0b19e2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5e992bb8a5746126c35d92dd468e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e978747d1f47ca53a0b65ec006fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9ea66c5ff580c35b7fe5df3a302d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abca15088b165b93976107801a2df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f01b95c0322191cf439087a85df52e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988d78e9fab90b34dfa802539201f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5137ee582b1b006b89ccaa25c428a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a08e902db1a3ef287164ae005f6c32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef3d469b490449b3badfa624a5128412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492ff9be2285b3c717772a478e378f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0442786322de618be1b529bff91cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c555fe94f29495a596325e1156918415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364a1624f5ddf3ebbf7277edf8dd55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28841dbdab561042f666ffc39077bf11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427918799b8d6d9a4a3a207a94fcbbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50305a4388371e74fffaa68b2e6f0b86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3803e70d5e4e0b9068de669272c21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553d882f14ef2d0eba40210947a715421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da730d75e05a7369923fdfadd84880c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc55648bfd2e985a5901bfc9d2618df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314972e2ff8c13afeda24b2b64fa9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab8e4a6517578115c1f2efb4178145425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0215a755176cbd2a15e3eeb440da55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139fdee724e542df846ea5992d4515427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291a73d63b946f209cac87b110b055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3281929f63bccb3a9f8304245f773429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fbfc1004bb716bfc52cea768d956b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a794318dbc0e48b649fabcd7a05c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa0d3f6f3d690d8f7778b49d95f39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5364914902cd6446e07ed4ad45377433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05fedfcf1eba94e6aebb56faf19c61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f54da44c0b3e3569fa945476c9d8f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa9f50684608d1f8290fa8ef4524f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc28f3683e7ade561131320a6d1ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba951b5e18eb767a008012cdb9b444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393bfe311c86be9345ceeb218bbfa79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306b4e83fc02096cd38b093fa326685440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f225be6e63a15cba9744fe53dd1e02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e632bb48e27067a7c4ccc05809623f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2c37812544d43b7ccd8627f7cd0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a736d323a568dafa9a2589260281444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e8ab2b9b86b4eff2f93140ecbfcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c092250a854285d5ed659c5ac621729446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db01ac5ce25ed690763ea14dfdc693e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c2b6ffe42d62bb3250904632fc73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746445ff48bdb9333fd47fd943cf4b79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d78c0dbc2827370c9fe1ab483649450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41ff9053e0c1fe3d08236af82ea32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982cf6069209b6eb935cea2ca82085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cfdbd7929a70ec1c11ac9d1f2625e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbcb4f964b9015a0c66bfc1f0b3bb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547be720b875561c64d6888d0281dd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5885527cb429b4423d89406417cb48c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b074ae7f30602d38eff1ae2b13dbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d11a5acae943d5125bd1dd366066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7796f58a38b2d4b7de6114577a85b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22823dc7db963c42d29621bad8a28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228b567ecd2aad9e0245c6a9da2a17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0370945ef53dca7c87e3ecdab41efb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d45590d6d7e11237c40763687583463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e34100719409f3a098f63f2fbd4528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97688942cdf709a001fc267d773fe741465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf211e5ec40767ac63ae7539478c9d03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4b75836c90822023f33e9456ecca5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b3d4393ca2438fde12fc63215857468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4b4953985a9799d6fe0efa6681d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ef7317fc696706a8c3ea56a08ba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7321f12bd43adfd420e79399068794471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e718c829b533a75c9c1ffbfa29fb730472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ce9c2952b141a20683cdb92c4164473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ba75c194db32fa3a1d7a2b8fc6dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07869da8ee113204cd506f1907fb641475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54502ba2d14403ab51824f7864b99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4daf3afcc6c63426ad5b86f38d13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160711a1cf5b1fd744939128bfc3b5fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89560d701ae455dc401a43af170d7c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631fe780dbf449f23a2278f5f94ba9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3418c123208c6edf9fc73eb646fa38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f789983382fde1f6b6e6030df3bb77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93152689d64e6a76f8a3b9be4a7b1ddc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f984146beb33a32ad02eeaca0bab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f164a9707e4db7d3d4b58ccd281b1b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cab5a02a43bbc7eb5f106b85e2378486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f898cf3b43caa6c298c4f126eec3a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dcbe904ad34a67f3109f29de83790488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9dc858c7c63c4fd39407c826df723489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71d2bb785660eaa26a8f2e0f52643490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a874d86bd52c06b57a15f50f75027a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513dee01cbca47f209b4a629a9975c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb774343c99f2bb1d72923b7a3c2da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d370843a40f4b8cd39b1b2d1b28305494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4459425163151dcc88a2b90e67e8aea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f269d2f30023c5f2fea6b988f8c650496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae990a4886a90a3c04af064dc0133497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957d82d889aa4757e04c63bffd6f86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88ed93ac56e5fc1ab6186d6026857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f86e178be2e6a2682b087c817d38ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae8baa78fd63985fdd2076e02b50af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcbc4839b6f64720fbab51ddf66eb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6019d26023e54c79d88e84c1d703503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b485a1d590e01e0b2a06abe7948607504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fe0a17a8f952a039c680e48653a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5d9c3c2870df2b098e2c604f9e30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1bd24304ce517c66d9587651cfc5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6dd0d0b9a88fe8bd807bcce9aa52c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd1830dd29e9ffa8e788b3f6ba0b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0ea3d98862788dcfd77ade110d862510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af6c34743469e73ef9c480a62e41e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833cab5f67f04364bf831159c75ef9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd6a240f9c2861cba7d673e8a9748513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cecf0d8104496cb1c03e2fc6a17b07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ff0d799778176e3fc58a6a5b2814515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac64ccfae25069dbfae4b9e609150516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb4029715c10a26be91293074fede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a95ae29d085c1289694e3ec644d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfaffd80d0ded395b2c5d5d923d8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245696c403021290c896fd70cf8897d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562d4f1aa15dd28852aab965badde2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb57357ec2cb1bd408ef704b9bd77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3b967ce002ec88fa9c4be3d362e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc7b3c1aa356ad7f0b7072f35cfd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff4c035fea5e9b76a494e7bbf2cf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f39586839617e91038915288f12d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd210efc49b556057f208949dfcef8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34141d6dcf1a2e7337df0d17daf746f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20396ac60c2254b24b0e1fcbe87a86ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899243c6f2d0d06e96fc1a274255bac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70bbd35d2bd5142950911f9570aef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e0d9f72b38e469b50e084d3a87438532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2e6202d75bd2795b7252fa65325a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f27c6a3bdffb71d4a489f95f5cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bfdcd05b5ce74598e39de5cda7f26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d2658b1025d38fca791aa4631337536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a552b9eaaa771151109211e469909537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0397b5896a84d001aa36c3afd64bf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feec4af300dcd7955cd13639be71ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f867cce9eee9837460edfe92210d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ab431d0c07ec4bf01c0f7d10d2706541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9a2db58a27eb897e7ffdd1e8b600542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a57d8d71651cd747a215a631cd0ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d37bef4908e7ff0a8a789f9ea17b28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ab900631b1fb952a7a42567eb01d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf4688f5a760cbfa456cbb2542086a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dafecdd4b56b2c1f68bbacb4c83cb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7af2a9c7a0de27eea604ded784e2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67438230305e3412c92075b04b90f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ccc5b5b21de85c42446111bf30bb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7382e1abac1b56f0e5f6941f1cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b65be6f27d29098b5453d3a149ba5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70812f4f53b8db150201e91257de112553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a56e7a17648882077cf84fe83705554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79b337d513f998f296633e38a0ff5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc93bb1984fadfe5b455c0a948084556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bdadb8c211831198f3ae94ef150b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab01ab7cdf3bc2f0052457694f265c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a016ac82e68f601bdb1b526aa9eb0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb674d7049308186e4050bf17bc872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c48e7f131b496a44f1ebe7603c6c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f36290770c07d598dcccd847d9ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd20e36300649588a2bce2e31c2dce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b58aa491fdfd349a2382e9526f534564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6e2454a47480960dd29b17f7e1e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c2ea920ed23af1bff57c7638a27bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6120e30b98d354fb83be18fc795c98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056ae09aee66b5f719c3e102e60c7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14e58f14ded46df3baa8662c6b3d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8dba4ff8488682592f70e9642b78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319306573acb797e986bd6d763db0c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde1646827fcca0d836f54fc4be7f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2104de133de13a29ec8e7f0d052326573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115605137a870d93f4fe417f692424574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86ec260c0a3891819936b6e461191575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d543305b5f17a1eaa768fca2e9b2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881868f4a606167e035142827e80d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ff30a2c03d08b27f78101a24c038578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f2e4b21424420f7960638b52c13ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9dca77c0d7e30d603174b2541f1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad4da5fd11c7c700146cbd9d56f0f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c471ac0d9c06199aa2018e9a3e8a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe543c88f4a3787aedd2c6149c9089b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46d67f8215bde8d7c0d505d64e3c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d57c1d4231dd98286895ce4c2b0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927cbfc80825edd0f8fb5dcf92fa1cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea0beae0e8dfe81fa90103bc8c4df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd4cfe9ca84b952a366750b85cca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93670047ec5f1ec61c210fc9127b701589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc636b8cba3c4d4a392a4e4ad30e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1c7a80fb4ff2c7a5c1bc9fd29db5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ad0aff2b8d2441d70d9120c6aed7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb771849fad6c32e0dd8bedb8f2d4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729003fc4d670a8460177b720f062347594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcec849801fd55590a7e3227644ce1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7804f0aa9c3237daf2d2ac6f7a20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966707abb8490dc215653bfe8d4dbca8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf190974ebb8249386026808a8d333f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa098dbd42b549ac7a61d3e11e75505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8615155e3986fdde0fcda9913546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf64747534165fd0e9d3f772ca8e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a9e8ee260963d06844622352d8a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816ab5550394c3b8dfd6bf19aae514603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7489020790c2f3cb68dbbca66bf7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b9a24b4f22717f564ec3ed9abea6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63989bec8734e9e611510e7b13c20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b8c2842cf3c61f28c2a616e3a7fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce29c4dd7bd871430e25dab0d7468608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac99def1ebb2d27068f2e9547447a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7fbfcf88147137ddc1fe857beab5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80527255991f820a250fbdffa9c6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef46afc46a4edaf591ae7aa971070e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc1b97812b5c609d2324d2bb4abf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e17cb981a66dda505d78a752ecfb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc943c113887816a6f08046e83c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6b7960c39132cb3bd635128d8e5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ae9de5c5c601338e22fc3fbd3a7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b5b0ad05e6a385fe6eca682a0e890618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05c96fdcf799a38dc7c58182c7763619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd599d57189d74879a0f4196dd5996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec1f9f07deae7ac50df31838ef649621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106d7652cb3295faf05a244703e8d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71e3b6c2c750dfc157a6dfba4a5d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428858db833e90aa2a6b1c65d4bc52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2691b03657d566a88cb38de6699e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138bcd55390039d6e9fdc10491e3e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf0b82284abfd97951f7d12de5172627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee9faa33497ef6417fe3f21ea55ab6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86edb0cfb055fc2cb3285eb2c133f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c06d2c941d6112f39d9f62dd00f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f86363c34715803ee363a6d3240214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa656af945552cc1d2973c8ddad2ce5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a6a0bca1175228c7cba97e0d64e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9dec765a631b0d2dc210f2c159888634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a78de231438b5600453cd50cb3df2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e757824f63939642ad5e111056241636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957024abaac9044c71ecb02e677811d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e908674485ff28b60981462431ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8663c15ed02e60f16534951af13a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806fb6accc4cb7606e77bd0ec5feff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031826e5ab870ad884140cb65c55c9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4fc14d18eb8b95e38219db5c883b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1a3e28319d67543902a12d357ecc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706cfbd1f30014439c39b3324a3af23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632cb962fd772f86a02b2aedb17f78f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd40da25f19cfe784b657e3a9c00f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c845ce504eb853eebfecccce56ad7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53b61d9c480cfa29ea8b6629b6a61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12147f33ae3e08b94fcd581d3c62694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940ac78a90b36c6dc80bf3201d177e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b04e012dbd67e372feb0dd9b816d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c108d76eec4eadf9e6edeb6a4d71a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7cc5a2ac58d5bcce758acd1272d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d60d33574858b331c92ac034aa785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a80051248d67473dd58d577c10ace655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409e85f43264a39ec6d334d2eecbd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283b2043345d3d8671152a354c3ff6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a258f3436d775f2c36b34b494db181658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129b96c746242f95b18f1db86ec0bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14b3c2937540cf0e5420d750443c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a39c809b19bfd29c66560b1a74fcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c00cc6f20ac5711a4a0972ba97e4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d975e9f46095b77f193f69ae608c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb936a4ab7289399a017d5dce68d692664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8984045f0f0342e4d9a44212d0b2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9b874a8def49d93dd2204a747dd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae46feee4681ec7d960136413ecfd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060220bf29f6c2ad28d6367eaaf9971b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25dd9b2978c19cbb48e5aa65fc3eb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaef301b0b7a4e4aa8686f48e0ca8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66bf22f740eb36f5b060078142f07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b497a895e869c26accdfc3d5297332e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af519bf83f6c0d1db781b3f6cc7a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea51e000f0c0b1324f5dacc34bf40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03a083903f8cb7acb0442e24134a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f8310355acb186d4df41b58d3e9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98fde5b433e59411689df16a49645e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e9d346d4c8addabebb8ffa7a2317678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da3934838815a2241395149afa5f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892c566eb0d2c5e3a24fbc55d910364680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d385232b7dd2e4160ed4170cf1f655681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad6297707707661af3e1f0b68f104682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e544b4164af5f089621b9d0df62dcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efdd19829a478c3428f5c233c34b09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98ede83093db2959e90e3bed2cfc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea05f7d1f971db882218848370480686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592bf2e82b4ece106097edd12b59a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f329a930dcdd55dfc5ffee165b537688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d45eb0db01793e1120f69a89d7e40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee05c6f78f46ca0f4648c4f1c40c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090d1f25a16741209cf1473dca7662691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117a9f52db99dbc75424fe8e2dbc58b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6056fd05b10c393a10354c3482ee7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8a3c8f7fb54fa7f8782ac97c33a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211b0f6fa0cd999b582b632c4c5e5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10886bbf31b577cc3aaf7c4fc281bb34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f720921ccead4eecc77999fa6725c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac18ef51f13c60229acaba62679fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44a910d622e2da76a04b15c559187c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589bbd87e2f87dc72c0de5cb44af3ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37faa445fe1ea95e33f320bb8b4bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06d9b4f3bcbb824d3ee9bf7359e6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f11d9982608474f3214b57b90254d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ffd9b8135eb03c2fc8f0ed0e36ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677790fdd2a81055e05f845ffd606f66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59df7b41f7eaadf19c57b9142b53bb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fd2a073013e07a6dc417bea727baf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c05bbfffe201ec21dad0d43eda36b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f302d4b31c6a2498e8aea119c5dc43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca0226211a81eabec4b81ee1ea76d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b30b1f7062a71dd2cbfe18e0937c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3714a54dd78e80b412ae3ad77260712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d33e88d114316fdd6401450ad0ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0918e8dde1d306a1d9fc980b076899714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc112b4722ddbad486c0658efb150ac6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2430ceac6cd51de107d0c783ef5df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34c8da7ea225c20137cb753b757e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849d51d8e446c662f1071447b186df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dba7a09216c052af76f82916934d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf55b2a727cfaa253b39131bfc277720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538b137cf24bc00ecb1d7e448f9559721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab924beb0ba42c1f68405399f4f6ad7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766969424d9fd07910e618a360258034723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22144e7e4b03b0e3be29bbefdc2798724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8384c96654a21d1a78e8fee0d7bcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997932a44f9d68ba1a94e8cd03a7a67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6be662d07c5077994d1b2fe96231a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e96b9ababb824643fc93589ff3bee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584afc304caa55072cffb4b0834f5ba8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e8175be6d011c1764730b8898d38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eaf5b964628051175f1dba11007b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffc48854fb2c0224e616a6dda63b28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d9b3404183cb39ea915f012e786c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf7c1a4f395a5618e04b1f5f80020f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc894f9424cca2e24fd7f601d675edb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777c1602987d25f7efab45d882946db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f5e5e89e9c6bb75427b7ebbc612a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559200abee80c0c757506057bf995d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38dc39acdc18eee00feccdfc0e909d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d5ce3e2c7aad0d09975ec47d8bf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050cb53193832357c9696447a37559a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07b72cbe1e048b3958e8b7b3ba7115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7075096dc40f493dec0dc2bc2bfe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1a55d44be00c930c5b211cceb866744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c376a5a3e06bb52cccd5a4cbe8f72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df0601665a2db9bfee070689ead31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a39f317db90fbff7546ff8739f64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb3c5da9f91c1668f59e2a19e2bdce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c619a34681fc74b7e94ba95fabee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcdc8e30c8c5c5845b10939c9cfd29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70baa8996189afadee0324c3c00fdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472b5f0aa69778362cda6ea0953ed0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf880042cd8d1bf5dc4a413c54d6cd37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfcd29d379bb6f17c1c16058159154754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf558266ae70c666b6947fea34398e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d38d248e723de146d27f27ab3cd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955f74681431445d188fc7fb6e3563757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9e8559766d2368369f1a2e1ca362758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3937df33d026ca53850d48e6ff228759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>