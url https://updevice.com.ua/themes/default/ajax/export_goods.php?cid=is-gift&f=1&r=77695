--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944819b8d86a8876ffe62dc44f914251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5909a34c6aca930ddf10a9a1b3d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616f4d1a0091f82b57fa3c67a623143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f537007e642699597ddc3461f17d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a64cefe2798c1bfe9a6436662aef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23543d3a7361bbe9110aeb5ee668bc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1695d34c566fed8fd2ac5fe2b536bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb58ffe5f9a0d24e97f9aa7d54a0e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111d83bb838b4961e952275c5dde3639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd57cc69f6487b2c29405923ffc4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65d8ecba8a072c5dbe8c4094722d7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0d24f9b15aeb2fd5716052b3fc8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d311edf0184360a673c372e7940f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d75180cfc936b90ea602f7ac401114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b526a2d4250a866cc851e5202a258e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ca266107ee7acdddbd3929975f3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb61a5a0127a4a542fa83eebd2e7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e241eb6e48a9a100a3518208a833118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21923178dca8c66d411050adcdcc110319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50291f6c5962135aeda3496ac7e1ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065b400f18880ef49ac12f26bd31ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023c2ab05e75182f97cdbf6a1999d1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f8a9d3f49ee906f69a69b509dd17523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d31a0561cb96f45de9f85051723324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da208ac8f7765dd1952373a03cc9d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cff82b6ae164578002ecb81084e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea525bd3aebad66a88c9c4403c30ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d5fa9803eefcac49cffe8c23f9c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de46622bef41e3092706d7b1bb14abb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61402f04240e99d7e229c290f74bdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186c693530b8548747bccab4a82951331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e08950d1d3caa8ef8ce816d747bf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca41e2ac2cfe9b2b2fbac1c0e1874433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809da2d7a21fe0fe47c68680f388aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267860e320c2540702ff7a2231477535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddae731281da3b8b011bf4c464172a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778237b990dc1343e221db4b00ea05137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b3f46dadd19e80f34f697decd0b7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ca691ae8aa3ed193e04c65f9287f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec81365377e09f66f5fb0443a316540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ae3d57cc621675137d958cd202fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a72a9c5fdeb92c060528a67e0e5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73223bc79a29d8bfdf770a6975d3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b911ab439529cfab339c5824ea991d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2133160e8f6a7efdce88b7dfca2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0a71f4e00f5a357ae521afbdd4dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9baee582d51034b128adf92de84fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27932e98c740fe2e8243cef86eee6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ebf1f861746544d290db74c1184449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38d09777c2a483e111b41eaee74e7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b675c616eabb252a261482a465acc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95992be415ca942f9bd873663868e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6cada1cde17fd8ddae035707d038053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2321263211320627029fd8b90893a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb75fc4120f9a6258f4d647816d4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e4e16c381b8e9908e7ffd05749bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8338629fb8c4be773d15d34cdca61d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453837154ac1316e894be0c7b21a3fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f120e6176e2c086cdf8eb463f31059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cbde1265ac672b374762023db6d4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e007270f5e3eeb54829e4d5b920e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e59f308bde5120a986c9be247c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656691363aec68cb8f7c5ce9370a32863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c0d3d361f16b34a2a1bdc6903c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3108e3a12a1fe6875c4316561bad365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042621b4ae21e6cdf11353fd6d9863aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb99ce6c3eea7a7b4652eb855a87c5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3688a0ba4b72625e1d0670e5282f2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328648c0ad1c6cca363d0bfc748c6f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519b378a4a8db99494474d5d618021170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648da6ff651810a95d1fa1cdd755d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42ef5aa35be22b01c28c2bc42219f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2e3713ebe32dbf3b4ce27cae271473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27e207c05b0caf7c618a62c71d67074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640f3dc15bf754950f00cb12203fe775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076afb0d83da7c7578d49fd2d8ac3a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f421bb987fd946a31e7dfdda59679977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99ec450a6bca28cc40a584905fd2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bb47618d2daf6876fcb0ed029a45679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c896627e5cc347218677f0fea88f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a911eea1d943d6da1028a99d385b6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199f8dab4d2939fe2b0a203bc1ba6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1811832bae280fc5ded10e4e512683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720409d68a276a65e80c4fb7400d48884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e5e65771430d1eef729e6d9e193b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4056fd7c114fe8640a5ef5f908d88386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d1a74484c806c5f3f48343386ce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0e01687737b2f07f5aaee6b0c60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a93a5d95d69da9de064c0851620f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c89b5b2314419a399da7b4b7c1ec290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585bbbccde36c4c9cc32311ab16e5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97787e00d4a0f71bfae35084b30c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221c774f10baa278e80d831a23757193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee0a44c97ba6f53c17770d19216de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee18980726ade7032782774700c42cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd031c89f65a8d459b1e692002316796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9187d8caf11c002464ccf9e3db8a6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa670197e1ca7d8228e745ed89baaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6ce2b91eb73eea3a842425dd091199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16525d443345af12659a207410fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ba81e34226fe90659cacd657d44b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5371d1e43427e12731a49444f82e5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ba363301878db064a9635c4c22f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5181af887c0f2b4bb80c4cbd7dc59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7180eb2b6243b4575c1d822f7815a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfdd213f5de10bfa477078053bac4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006155224a15ab60c88142b3a7621b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052715a6298398ee3e80187a30f658c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea07f486d0e32a57ea766a9207c33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365066780eeb6040aed5ab15c18cbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9cc895e0853db69e7acbe747f9eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0adf20b4f38ad348aa33083937dc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c826f241f4608fcd435eb5a5156b22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d795023e446d97027972957a900aafd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b6fbdb7ae10feb066e359f543e099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a511b4e72dabb03daa024e16d1a91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6adcee0259a7271674f29df7526e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aa8acf7f27de7629712d1953fa4e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb173077d45a18fa1116b9394bf814aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25904fea3b218ce35e2d64d86ca14d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3fcd77356427e0a9fb822da8afbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c158bf3459aaa5629750fdd815929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5f4de8beb9c75ff8d0e617fb5aed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615deb0cfe580d5311622fa48559386124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588a5a4a1c1abd1f97697fe33e6df9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb4ddad37439a3aa52b6f08b006eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e109e2d841b6ec8b21f5ecda9991f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f58a23f911ab9b09fa3bdc0947153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c948e51334ae18ee276f3bff21f6a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c515d3c1a3564b4f0c7734628f30fa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ce2621dcfd16aeba203cca557276131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a261f89935ea74154f9528d47f0f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84517720bb119e3dee0d299eafae2dfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cfdfbd4ef764b6cdb16162ba230a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebdbe6ff185ae9c737dd07f5ed5c58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c816935ce2aa792c980c6604aedeae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f44ac13a81a68fcb0278b7450062f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6406ec13d934d029aed12679dc422e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482bc66a79954ed486ec975f2ddf92f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59540643ca5e643c60a4fd293ceeb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f1c41e4953c24f51b7b12154a409f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460163ea0087bd3066d49b97ba0848142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ff1fa13192524bbce74ef4928219143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e1a9ad7e57e5a38f65bbed5b8e2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9208a9adff73dcc12565cd690c38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4c17f1f232f4975983f8d233bdf29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11eb8c5ba80bdfbe17b33678819ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef08fc5d114c1526adfacd4e722374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a68180a7b94789c5169901ea953349149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401f09f09af4a5787027c8712bc5855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc52b037f94c9cad1c131f99d77b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d41a2e998eff589c3845ea1704202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096dcf123845be8a9a9436e5ac87f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df426c2febe0acc509393a8765b0d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70da533d496d4b9b2fbc369becf26f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9108b758c694593705b2f244a75a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981b77885d50fb087fa037e2a0aad2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c229a22507012d0762e22c12b716158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432025611fb6b3f62ef665fe7c7f65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c180a9675645ed662ce0138f336828d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7050bf42c2fbbbd896de20371d3ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a070080a66b53d54338bf8e5abacfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d778f609c82e6787951d0f4f2c730163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde721db8d2cfa583679b867ad042dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072f3223ffd86c9a98ebb241b62f73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2421d3c6e9c4686bc5432b5c1668166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e45ce95aa1f9a64e811db828a9a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165722c541c094324d00299e57f860168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eae6eed4657cfd23ba915e93c199ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a3302cac790300ffb4b3c5b3c4022170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166791f7d1e199dd4bdc9002941616f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b60cc7ce27ca4aac3a7644d5a3e08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a6e80327cb55b328f6363fcf7c4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccdcf2052526e3f3dbcc3cbd90cc0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8dcb647fc6b84b647af8df839de6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e0fc5222eded9dafdf93505ff49e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba116a17b48bdd899aea759b6ec4c187177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6228d762ed629a21e1296226d7a22a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547c8271c0004078e142a4483df441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef1ebda013e771f3b668ef44d2d73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7fcd88da4bf5fc5e2c872dea5d257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b276001a55be65d2f75a58fb3f9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ca4461d349ede4f52337ee43f64b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ca66e663a565306b9f39708b7db7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5824dc6a23ba6e1988606bf068a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd52da520f864ab3d1b13547b7955186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e953c1ff9b7a88fdf0a4ca1bb7d4fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9119bc0600a1e5936c5f736bd44f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d1e68b38274493ed66a9cca29e0d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402a26dbadd35382d4726d0017e038190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa74a8f5c9e66106ec2330f1ac1cca6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd48f71d3d2988214c3300e21fcdb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290266a915cfb2f80bfbdb5f912d4c56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2816265659676bf7f5e806ce762956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31165a7e6806060bf3297469ed889bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61e9250128e10fb891990b15143a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9a42c0362402483dbc8f4298b07d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0140b0f1e692a5bbc2ad083b6778d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3478c8b72d9c3afb4fd0744094ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382905a25224d7d3e1828d8aa65df9d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a92168d9e321ca987429abcc0a599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371475b0247dc8aece6eef1fe75f5552202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6319be4984db8b6c99ca1e484828203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3178af5f874e22535622ddf4e4dbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47320f4978eeada420f19440aa48e2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00a0a2085243e3042fa77da5351f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1e978d9526e6cec9aa7e80e7eebce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5acfb2c71a1d36ca4c9390d881c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad31e390b5ad88843dbe106ace6b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb2858259fb3705095ff134e26322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86ff3b7964158b4ae6079e2124f3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceef71a70457b958382b39c4308883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3beca4c04025e3a147f9aa24adff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f9bbe742f2ab6b685a426c1913fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0b807dd47f17b38561f59b95fc6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb9a0908a8aa243dff35ad766aa617216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c46e3e0430bb396d2922d76ce0f942217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd532f84ce8c09339584dca47b5724e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e415d6039a6976e2eb0b14dac71a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fba586ab9cc7100121c0a2f250c30a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052d09ed2b01cce1dd9ad284056bad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929fbc3c6549e6c49e9928a556032d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa39b59dcb85b20f700aa609a4ce86c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045dde4c0964158985ffa6134ac0fc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c5c04ee2c9804dec884ff460fd949225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e91331da4a2f3c6238c4f979c1611226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb8c91218587c45b5e1c0b74dd27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a06e69887c9d1ee02485ce129e1e17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c664c3a95b4033d306a50015fcd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273f29fdfcfee1264702414d46d18c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a97f5fe4588585e99f04c7768f746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ceb91d3ce8f759569b213e3a5b44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e3eb7be248aa74166634f905d2b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40d773c4e24e8598a4b91b4db6dba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332be453bc67132b394d44fe2a29e08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd7a5b3a04f7e1f764bc82881c9a59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52efd069346746f03b48dbddaacf14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc6e69da5309409946269b2bdba88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649be5325c3b51916ad908fa83cb3c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d8ed2a4124ef775ed0443d96f943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791e49aaa2edda36197aca446e04a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fabc38160694b0da6adbca7604e05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a40d559f97798e048a82e6b34bc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c59b3de2c943b33d48662095a06f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d07651c5e05730fe408005ddbc05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d0150df1686a06def7918b45b5f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2f56bd8e140ab6fa553409d181cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63117cc9f6ff2340515a658dabb3a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664d3d0dbaf093cbfd773fd813e10d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d484f47802542bc2d7d70b45fe05d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1d16867bf484d1c590e901d425c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd5731b0c7ad034f2bf01373d749a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838c1744bd94e9242bcb1cd9557244253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a261f6d640592c7c0a4bce94e7f1020254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc8a897877a4119a2508233a7ce84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dc9f7a5d290b1837d127179120740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e59faaa7c78bf376e104d0c0d501a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ef86e1f52fca3a9642b0ef203308258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ee00d1441537062abfd8a16d9737259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c345dd1431fc7eae31d1392a13d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dd0f43804c5a153d4c5ada7fe9a38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab2a1bccd5f4e4590180af48efb200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7a4fafd2aeba5012458838d7233a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c73f3b88ad2f6c2814f3beab417db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1896eb64158a12be627f98a1b8b022265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae916f564c71c2d46bfdc4ee3cec73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74430688ce067e092f6b6aa4cb088267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f8288f48d0cbfb7d2f968799366e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72905ee020a2a9a45905aa8a6d25a5ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df6f3ae831768d1b86fd2b1fcceae1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ae9781a8df9b6a4793a5df7797f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c14524f0f9d1f836210b090a8e910d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92010ab6f971f0643791389bcb76d706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef37c7d574a2dfae4058003575a17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed103b3f82d39b082479bf823aed57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611853a2e845b2d96f7c67c9e1850c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbb790f82c6f492aa174f47f3d34d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b8bd85e6dce89260ff9504b442cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ff42267e6985dab39b30da8b5646279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240685d429e0702f24f689d22348bda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1047400a68fdf03232bdc1cd231b13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3e87a1b9d0bb9732507841fc9930282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37dc0ce3092c75e6cc39f91df5130283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e544dc73fb647cc6942698e724660284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf44e1f07615796277531583bfd92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4aa5fa122a06c2d58730519957121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb542ff97871c35b08664b0c7f4ea36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5b6ab12db7800142fa1e208a5a29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32aba272f82a0cc9bfe4fbc5992162289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291466d40f7ba08ccfc5e7cb242d690d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd73b8b3e69d8b4182ae819eb97da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebeaba4d6f015fcc48d7b83c2056a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d2ba795fd3f8f2bd816a33a5d3d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc4f8a379e70772303160d608fc70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca22bbba170b10447d8c291106b866295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1653409994e9e332e7178191fb25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32627683e95efba46b88e4ff11ea08ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f770781ca114a9330bcfb077b454298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e9661624eec052cf120354bc40ad3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0516575737ba751e3814830869e8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d8fb8f36b20280438f812a9b1958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413416946f1970fb5eecf7fda48939e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56e6fcd37a7ecb2386745d26ec7f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9620d08b3e4112266445ef1098a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b60758322d0b246d927ec03951631305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6089a7175ddcf1b6cdc07cf569e2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7401ca1dadf8e027c075df59d6748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ab80b52075a6fbfa98df135b750308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e12732c904af89de88fa144cdb4d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d79157f0acb3ebcc1b84fb309e01d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557763e3ca0a5ab4720391124bce30df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbaddf5fe3c2dd4f2f7816a17115fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4360a1b5f92ce3d456b8534b6a358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4bcf4f4956c43272e5b879e1af391314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a2813b5762c274d4c0465575ebeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca56b8ddcee2e5da7ed564865a98522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036b88bae4bd537c49a7eafaad642e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57e764dbb7a092ce6f7f53bb4ec83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e70229dbc673a71d981ca381ca5142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0fa0e2c071182eade260b3beda630320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75813cb9bff0661cfdd2eb7751dd6fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745da0af0f956e75bc97011e5017ca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc788113e140b1bcd785e1e00d80e14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4982a293a2a9c5da255782d402e364324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb9bf6a68612e42f205150b72817b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5265e86499e30f8d114a8ec13bc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf880a3a35ac8042640800c4eeae4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64cb4a52e89e944be6d0c24d1f9138328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6341470745038bf6b81d36b748e0a70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830817bb286314993ccb55aad16ae59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720437781b7195d4f37eb9b58838ec2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ac0a632e303ece1d7738aa68c9ae7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56444ac84f599005bc1c2587dc44e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd624696d6310cce7d9a71f8ccb789334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce4051d53222dd2498c990ec95a7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d9238724c048bff0c81b78d50fda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f444168cfbab1e4a01b09b418000447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3061b325211a355aba2917c2fec74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5daf9e0b2dd4a6ff397ce2e77dbb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d22f2523fcad78b602c610963d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f2b4d4c98edaae4d94a6aa964d63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17284ce724218b0b9ed9c4318d8337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1e3b6955aa842b52945ce31c1274343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9f66c56982d5d91122d920c2251c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657694f29b0aa450b60d3b57436f0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a19cdec892240837d3c5b3895100346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855432bb12414a06dde98b25c7f767347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b44f6648d376b99798fa9979efe3b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dab40f3654acddb570f2bb1e687fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3c058cfb8c075334c165b6c4c3a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d1e53791f62893cf07e3b02ddc99a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0dbc5ce0ce5df8d57e35926c5fe0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e750510cf5b98b9477beeeb9e70f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e84b3eef0a38382050fa78a20ed17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d83566e048d9e39038a8516cf01de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346367c14504c5df54954bb35453f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a515bd69f19642ac415949b35e103ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240628b9992fc16cb72ff436416698358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce00697ae2dc0d9982bd7c0542dc58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd52305962734787a7b37ba9c0b5a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7dae9c92b8ea8d3045fa0493a95a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397942d1a2ee0e076206e6f87ed4493362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e1f202ac58773cf80875538fd552363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bdc0d7ee756f44942061edcaa27fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ed3529a2e93a79af63c991887591365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b990bb06672ece9d218f27bb60652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612235318181a330901c2faaa383a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352546a96db29206761a17753548b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b992068073b1fed9159f3128a6265369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd4d9c4b6189d30aab0a129d6a38fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785445119de4ad9c7cff982bac0b0c3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba3a46d207bdc49f2db1bf5f8a3b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dec85449649408dbae90a6c5bf3aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd03aebb9396acbce937c406df055374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd172ffd2dac64956d55dfc29bc34a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231df394e436e05d526c94c0bf3b599376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a4451e0909fd8376d394757ae8d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175bd48ecec0708b04cca0a1ac64d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c83d01f90d3c419afdb684acc8f20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730baf62d39717e52b9d199a54676aef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae42e84de2d9006444d0bdf67972a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a6b64e7317bfe97d5349e1b7aed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f645e8af3773eff1dc7b785dc9e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32ec5deb2028deb5226ab2541746d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ca130911f4f3db7e28f071159dcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86dbff275c38263032144ca37be7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56268f72fc78b9198be3dafc96ad1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e01a2c32f921e5cde1d8ccc6ffe92c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d20d04c00562ba5a2e2db66912e37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a726ef9b7a4501b3e5f0e610e1913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38409905dab1312a1eed9ca074d2af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2627308a7eee133166bb34efa3837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a4dff4044194a6f175c6dda7d626c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8aa7e2f4a914d12efeff9fb987c3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb782c5556ae0cf11b08446c6e1618395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56805f5dc283423cb8c5c5c4d51b3595396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f087263cd58a1a70d27ab6f9015772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0973d119f05affacf266cee278ca7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde434ab7af7ed4ad8dc1a5934a5dc4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be8569a4ce2af85695b24b55cb68e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87626563b247d9cd71577427ac60558a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61baed083d65e97ea12ff1b6a8647402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688d802afb9a3a43d363e4bfe3c89e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9455984cfb44027691ab605d8483d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf21d85bcccd5771b44946279fafced405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cd3a6f93c57a23084497e16260ab3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2c25279886d243262a147515315b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea32a4dbcf862c60a6c681223c7fa20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c13a5d9311d2f4daa123aaf70738409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009aa4015e3836bc16605425f303691410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ba04bc06c706a463793d1c9292d85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752517d27ef1e883e2e2e4321fd332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802b1594ed79908c0b957d6c490d13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04980269a2669a2c5a9c67be1abf514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca673fa7951643ea184d0651a6bedf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1963f539e925bfced3b3677af081f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b465aa586a9fcfed72119c4b92323e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162cd2f6228f79e9a25ba88f7d7c44a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029ebdbdcdb0c8567a96eb0d719f81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7d9eac737269456a4837da69c9a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e3c74263a47e2dc1c27f48888557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b94ea20cb17d38fe0864df5494bf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858bbb63a4d53e7bfd402572546ec7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff23abf90f27c5d8a666798a62360424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66dceb9cb3c8aea005869e29d2e116425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f26827e4fe6ea6d15f0716b071f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7328d798d3c8598e2cbe8597a3a2a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f218624203d2acec96b483b04a0d0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede0bd874a18680e7efbf5e84448fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34f6d6b58bef5ccfe135279393e1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff289bfa33f57c9f357833965d530431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599db1feb1b8738e0770f0babbaade9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028e72ce1c5a6496d12e593509ed30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a02d087c862eba26b78056ca86cbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1950a1a75bf44537a07dfb077cd67f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e460c4b7f3efbe4cb8b5de89326f2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de00b6d82c25f659adf8ac6d0b7b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77cf23de4a1f62b7c6571abb166ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd84ccad88a8e5c68dcd3bf60bce6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d622b9642fbe2b235619b2bcabdc22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63815dfe37501b1d31882712fc7ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6fda774ce0835a088fc98c2c97b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d242e3bd0fd196b699c8bbefb36c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ea3227ee4220ddfefc4836e0b8090444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfcc9b0374585931b34433131eb9c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e0c6829588eac7684f762039fb28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb06063357af8da06f758cfb4839cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad38978c626f73184927a54fc9e5a24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05d78cb0fc5fe856a345bd5224e423449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e701977e82944ff2b818a06b2baaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ffecec3fecfb861e3e302f1abc362451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa104127fa3974a891071880e95ffe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0883c821dfd2c112a82d4d1704f0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbea81fe55b9b816215a0a53faee67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6f6e6f871b81204b4646f6731367455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2491e00767835d77c87448b2ca7e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9162e0f86a3c5714cbfe2e48c9c3f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107afcf8e99a9044567848f52ef40f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b12ab59059155a2df56c5a639eb76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270c2e4122911883f6c0a9ca651b26d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b7b907f2430de11cb02fc20ab6ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa6c6a365f8e960ab5d77bbc07ebf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c527ab167a08dcf634c2cf392ee34f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea2c430dda1fe7054b0542cad474f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0ad6b85f5f5234f5b823962f196ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22307cc422146ca45d2ae146eff6451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9e1c9687e16f2c22a71b46f93624467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210f3baf240230510d0b8165525eb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c1e7786fac0be1d0084d086485b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f20289622ee30d9b12b43bcc8c073470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641e55ec45ee132f5962f02d3d2154471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e09c9451c29788d0377c9aade0a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d2af25e2d2182ddf736db1e88ff9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fb14c096f585b20109847e9f1240a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f40aba63c46dd7ae3436dafb415c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c4328360923e16cf520ec434d5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f463c0327a0957f84d12788f0b83b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee584934089b5178c1e52723e6944478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d431f743af49496bf141dd13584ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e96a5e8bd3658cedb75627ef0d6e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792a95a7673e2fbeb77765243a02a8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe170dd1aac34c19f8897a3c89ee7b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8dc91e9b1f847a636c6528eb75fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4c1f3a402e937286d73fcb7698b8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d20ecb1f4a0ef077bbf656fafc5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee81697617d82d25bf1fae19333c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3b064158dbbd984cfd997b973f5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469199d6acabee9454140e7198e7ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c360a909c088a50b37b0f39837ed9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df735da891348213b96760fef9149263490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c19fa33a226fa636115a4ec6dfb76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e6f4858d342bfb36c764c397772ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c840a99cc896d1e1649e4233a42378493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7cef95a4cf6d3c0154e75417a57ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65770a0c19f9cc2ca7697cff6d3b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56480d7da7eb94f06fb68b5d22359a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb17c9fd0f351e0fe7ae43b10a40234497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f038f376e485efd90bd6f407178cb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88956884975862d2de9b3098a0b4383499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f269b7f9c0ffd4509f063fc54843500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5b33c2f21aa1d0b5487a28c23ae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cddaf0537286340957c249077d531502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4d33476f7f67f1c7996c9e206f17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b77edf650a369e275d4a826a8c1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1734c2959595dc06549bff267a0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9031d0e0d974bf1d7d11e61f638e56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6c478c7bd572959f4ceff59991ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f44f5e8db205a4910fc5cb8f35139508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a79451f8c7d624c4f48a1e255e836509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a2d60eae9c7d8443ed199c82bd01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b44aa7199ed8b639f0f39165ddf28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2111fe1457f471add51da71f84c42b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a2d7e3b948182e05ed9ca39b7a92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df473ce974b34b1d5264351ad2f66a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639bbb19f44192441dcbe9534c4e903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79386bb721d0003dee615802dbe7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83b08c7c7d5e66c44943ae8f5c576517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efe06fcfc02fe0b6429d5bb476bb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef657f04d48b3db4e73e97075856e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8127f18cf3c7842f2790b97b2728d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f37869f353dfe374764256314efc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b14ec49ef903a6ef6e1bc9c6f7ed66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394c0363a43eb9a45e085e7c65a080523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640e2acf1008a75e783b2c6c0d6c23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44651f43c96e8d5cd277213a4116e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6ed5982e47ca689927502482448d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b52538c6b3bb500569f51bdb7cf78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0134fd2a9b96388fe7d9796ff60548528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233ca3a19cadfa089a7261dd778d81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5dec86d9008e49e9a60cd4ac5bf40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774572337e9df20180cc43d49926de1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e81cf1151d5a399aa9fb51b249ced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da842f068936dfffafefcfef12d33680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16733641b6f2de2fe3786c956c2b8f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc25d6ea8a43d7d77a1a4df38b94c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9658ed2d6d7ee5c5014cb8e443d260536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301680cecc58acef3cbd82e6175edd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb780a3de4464f4b850e27c27d27e6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aededdcfda65de14d938da2c16158c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ed495d164260bf10411224c2fdce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9739d23671afa2cf74795f25f8dc8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539195ad8a5fb6860dca97c8cd6abcfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f5c3228b2b756e1896c138aa5b37a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363d5592aa3e0df8a9fd706ab7e6de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03c4e46f79b823aa131cab43bab62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99a077439a4f6fd172086d0d2ce42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b86385d9a6fa9be03d33ce484757c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95237fb434916660da376d1b575ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419b0e2ec73f5ddc7fe86f9e71570d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519a14c9bc487e414d8c852267dfc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a435b0e16a9f27c2f978cf5618946551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a6213439cba0db58aac6cd99d39d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cdf0b40ec0839f471a16e867132d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046466ffa23c75b1b9787a1096ddf642554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639127a4e9c4978e1fc3ad92cd6af7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b89c3fe615ae2ddcf8fb96e851fac1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec186d0dc87b2d20ace0817d52d47bf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d724c5075f909f2c1d737521e006558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4aeb96e882bc244e38425da85b57a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ba07fa896b798a1823054d8f8121f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c8b5e2769c7e5547d7b15042cc81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a987ab9ea2253a8d58476bcc92d2fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cdb5e65a8292ceab2de6a401eed5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0cac48024e2105b96fd8f8100e760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c3c29da38431da73a1c7409048b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fddde68e0b0d2e0a83cb132c594e3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e8889b513a93e1ab5b68678b85b68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b2f51ee50995bfcc0b65cdc436852568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5580a41ab4a366675349dcb14814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05749e1d83c938f0bdf98c61d33043570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9e224ed05800ce1cd68aba4176c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046cb5f460dbf4a3aa6a116865290a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002778f4f17cb879ce120d74121ab0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba3874f858ac3cb149cc4ec8b7cab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7bb32ee00c28ac217473dd953df56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8bb495d4e0b59512f3df30e0ef64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f01a37e4f30b7d959de44ae3ab1f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823edd5ffc464c6a741bbbe2dc3fd7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc0e5126a5743bacc1df426c97fbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba4e7cc228b8547d727e14df40c8bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39c43b24a50ba018ecdc0828e89e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9cf8679a333f584d0504663396843582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93423ab7a085b213aaac900e14aaf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826508248a01e88e7ce89d2beca25f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab9c5d2350db5da9c9e1b83be49a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6734dd2fa3b4c628913668c76de9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e2d3733e02987bea2aecf4d45d375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a9a9e675581d21740eaa227f4900588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1dbd6878d4115c0488c6421bf0a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9909f6ca176fd2f2c3dbdb9904c06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d0ad4765137d111054966624d400591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c326b78fa21973de7642a09e1035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f42c0ed90e18e3130e4445ecfc8eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abf3827f1e3d8a1e3b6e226bb5921594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69769a97ffc4929350011ad88882dc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a2833dfc754ad021ce3ef0dd6f0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c157ef74cac2e1f608d36d1c1ededa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c20d351a6285dccb4cdbe8da0f61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8bbca1a63275b6b97cd1a1977dd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a124ca965a1daa4384018ebdb2ca5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2c0a4f02ec426df546838ba2c044f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10eec3a2094c7f62ca43ff4c644c3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c7134893f9f6fd60df41731505c92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28674d8eb804c56e5bc842c407fec96f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2855654d0c5f05b5f642917aade3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39d8f0e9c21c3661a694cbc831a9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211837ddec37ee95165f8128a331e91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896e9a2e2b097b901a0269d45a0ccf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a47da299ea0e6114de3b16cd28c22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80759ef18465881418f14e14c9b086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eac1036ea6d64e89387547597f19b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ce923ef09207e4b50deddf58ac7d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449fb7581e10136643ab875b8d38761613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8da80baef03cb40bf9a95a48dd75f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485a9c2390aafab2b1d64621ddcfe68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6bc93f236cb7066ff33fe62b9b92c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f7d0c43f5a4eace302ca8bdd88f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807da366840b8ace218ac32fa73f8797618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbefac21e6b0aca73be6965f258a800619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe8ac98a4900c37995e31e8236586620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d793c7169c31a774a1e61f8af34d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107225f64b9a1718b79e342dc624b986622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab174653e126cc3752e0ac77855a4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c1ad8e8cc9888a89b20d31964d50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75064db44d7b4da1fc9ec28812eb14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db26b57ae3c44182ec40c71d727ca4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617840d050c5e1a77e786e1ebd7d7208627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2590e6aa654e30697fb8cefd5adf83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2312a9529e82ac7fb2614a204563629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf57a065d74942b7125a7432dc8400630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124956e032625ed0efc098e20ba9c82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2667344ef1f5aca51384ca10960cea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854dbc014a699afbd1dbca9d3493fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f8f9d240664f833cc5fd048e8709c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779003608a871887fe0d0516442e9aad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650f489011ab5dddceee9d4a57850e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b192544d7fd9e9a2081238616f9e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08764776fa5f3ea4a73315354c791a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c81441e5bbd108e8344ab0d84fef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8725898642042464f940f10b10e70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8ecdc63e17d2b3bd9920a02205f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fba49a8c340d6af9317509a5f1036642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c837b2d34dd7ec02aee1d63f60aadd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07736ba7eda20561f4ef36dd1ddca886644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361abb36f67dd41e8ff69aaba1c694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50866231abb571bc2c44cf783d1123f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9b286ed3a10cff76a81bccaf31d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d69243d5ab19bcd862238488398b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b20d9678f96d1acd77739c88702f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c9aa1be85469d96501ce46e58bcd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d23f15f1aa11f184261c298245386a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f092ec38c2cc031dd7c2adf9f944652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972af04dc05ad2a6b5c16eaee5b7036653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926077936ba4c00b2fdadde7105e6bd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad976d8d63e831272a6bb81b32a9e07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55f7d9c26573e3c5a94107f8eced7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f87beb8a25dd7bbdcd57b5036d340657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef33720ad8517ee71d342ac3358ab2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d5e42781155694ade4fbbda28d284659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa95e6ee7b37ea3820afc120fa70b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dbb85ce2514c6d5108ef9675aabf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b01b6b8aa7f39a25efe9d3a98b2a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674bc69fe8a776114d45868c3fcab2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00aacc4cbc778d35b72bb72e45fb4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58b8c87ff7a247b0e64abded503b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cedc5ca1aa511670d550791e77309d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1ef8106afc37b0412bcc3b572083667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72a99d8ae14e14af63453f7fa8e36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6528e12535cf3968951646cf12ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d75f249f97f0dae1fe55c120f95f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0ea2574674abd7c1b73390598c76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ef67129c9ea86f2a936f87f28794672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127b2429b9bce4e954e1960f91e0f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a9d0b7649b32f3ade1a640c18fcc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4453d2853b35ebfeba126193d06e12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797880a4439eb38abb60eff917ae97e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae66f002b2ebc9ce054717cf15cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0badf7363c709f47f4426ce345270c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9762453d80c275e203199f551f48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83df292485f434233e6ac85eeec72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c4409ee21314e7bca6fc464365f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410d4f3bf5262f39434bb240c878d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721de603d0f41da06266368a9f48197683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef549c2979d5931a0a306874126dcaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3d25e8595548510b10b0b4273d225685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe16324ab4833acc94970bf6ebbd34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dbd7df99d3b382072ac9681feaacf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74ced0d1aa169eef9d7742595cc67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63716a9309f8a476238b14be584aa5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a6174118071e0c14003a88dc5c45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d37c0d83140a7dd055201bf5bfd7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc13bb62eb95b6ccfc241cf15e1ac2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a2604c185421e215071adced3712693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5469da6593fb86e5a4530448af8bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21e7da92b5873d9386717646a3a756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94f7f6aa231acd800f6f0eeed819b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d61b0e842b12d54d7560631ae0cf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae952e17079c1cf94c90310160ac7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3bd7a1a75f8e80321e1d78022358a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0eba0de8257c6ccdf752abe2b67f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4165cfb8dcdebb343d1a9d0f4d5081701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16af2536c202643862f0484e4da5966702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7864edfb21af81ae46d63e85a75cf9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9aab497c800e473fe3bade98bab85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ecc654747f3526966a30e227894b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9c4e55fdafcf2bcfa366a6644eac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0923431c842800d36a249b7b27c9743707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb484d1b201a9de7da0f99c0fcfdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccceb2917fa5eab2ea04c3ff6cf4e13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131015d0de210522dce4fdaf62b506710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc827234615f1000d7969a41044818eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e781832ec37eaa7b47c9200a9fff96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5304cc74a1187b79d5651711103370713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940520f8fbd68c86f9b0e9a640b50630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef0e8c27dd4af0e6ebe4644b62863715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7800ee68ed45e6ec02ac92c147a9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426b4e08cb3dc8cedb2c843b856b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcd3df0aea7ecac1eb4f4ba15a120a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f55b24d021fb571d2b0b937e8b99b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5666083aa70e8ad6c52d85b2d46dd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217deb5d8632fa7eea3955df3f3bd10e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889159585081649f5192f3e19ca033b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daa0b063d6cc99865faca31b857dbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9eef8d27bacdd338f4a7501c19908724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55014c2c7531d629e812437d33996725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee276484fd5ab8d8fed123585c280726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5b8a48b27908796ad82716ade334727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eeaf5bd291a11b4d2a04aacddb179728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6dba5ea59791a730416fd09422d38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec531c34be44090d19c1ea360d66cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc2049928869f4eaf5697046e2ed0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c782bbd6eab1148d4fe5c8433c3ce1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab85f1b5e9a0a17a1ba0386afb3b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f30224c8d72da341e5831e5d634b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420fe67a10eeeecf3794f348dea2756735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2340eab81516158a944c2d882d41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44697ed243c941a8fb5fea25983b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385643e4030d9f98bf7805642a9ef4d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2afbcbc9d658a99765a8b770c824a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b3d57c84c97c7be9953d69f2b99c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868242185f1e1e57080a8363394c513741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa0049fd106f724faf2b37a957860a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43bfd8b4de65fd4d1441a0f0f7d47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a1624a98e9dbd1a83b0e6a47e54c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc901a2f3bb693a80057922495555787745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afcc42fa9875831d44fcb49b81f7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc156679168134f000c3dc7c98a9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eee8adceea77fef1ec5782bf2fa80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661785faa93cef6c6dc5d4af795532a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8cf0466614336f740e319e38036d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec537aa6d7d03cfdb423cc03c7bfe57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea6eac24ac6b410e17f5092faaa493752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98335c5265e1c0ed35a08a67c9dd371753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40963b4ddac9bfa0ea4301ef5331f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce688b20bd3dd48901379c8810275755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eef91782191f4c2da966b7df3d3efa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d786bb6103072b8fa5c87156fbd9b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c2249459e1e5fc661a78cd7571b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a8463f284826511c583896c73b63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab2e808ea52d705fbcdf1c778a70a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85fbd862b5e70b303f8ac251e47b0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477ea962f48aec3a589c84dfac53e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c03e5284936ee831783e4728323d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b42d9521ff8ecc8c54dcab3fe1d665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70721d721401378d98f6b31e8ac1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3238a1c3ab647e6d2f0af017097c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac155581b4d8e03402ee1a2ddc20c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a9d9c75cbabe6e74d8ae04353df959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f191d5a619a5aa5bc019ad49f8e4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7659a107167fe87ad04a644e221f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb720956e683dff376d4a1ca55ae312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87a52f2830715d5811baafe03f06713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b06d74140d11d7d6bfe46d45386a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41654474aef271f4daae392388f4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c24f0c710c930d2f8d8c1288f24c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901b893cf117d93ceef20aa2d931b1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5faef7da25757cc3dd8f81c6c6bcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada108baaf2ab734265c9df1d1b71f6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988383eefb566637b204d22b067bcdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3ff10973ae0d3a041807efd6658021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0c26214ab0616ebdfc398bc25ae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cbfbf768b2ac0fda2e308759dec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554de6d43d46380bf26118ab4e0a77bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ce41f91e09464f2d573111787df0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f2f2732bbe96b73b56c8b52a2e8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0ff1e9e8b2a21bea6f938c0d7f7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374398bc2bf40317ad66e8203b8bbae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979193f41f8fe1c2858adc8a8cd15f0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8081ca2c909975cc9f71aa9dfbe6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec9aede0eb9f04d298d6133b9956d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed634c94e976fc213a32fbf23cc7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad482437e5577048df9ee1ba0ecc87133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcafc1164469961dd6f55d590068a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2afe5808717b7219fb38f99f7fc3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f6d69f9a54bf81995f9e2c3aa0ae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9941d58959e0cf3dc3d3a9fdcfb839f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711c7d62b176e96f2a7a512cdc169a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b15d1002193063097b38bfae3728339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab78ce6b4a501af0b6f8edb3eb787d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76496390af7f3ff5756a3f20155632f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a19a337ba7e6c52cc2013115212db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce0620c58c6387111a34bac64a5c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d49345f47cb812f3f8ae44f2e74fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d732e1060595376573b0d67f238f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634f5bfef3a236fe28dcb549d55081146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21019fb1778301bb0a64b00ee4d597a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e650cd420038d821cac21e7207e7ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e50609f424c6c83d07642ed13f49949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ce8388fc8015d3ab69a6cc46d19850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b60db9c8e1645c3bf5f95702d2c6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a07467d786093745d831313edb31652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce694724be830e0baeb0cffd2d199653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974fa926c7c2e1b75279dc291285d6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc8463171ec04551e0cffc944f0b3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fa3d033696866cbb24dc0f7ce244a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69dcb735db4082ef4b393847231efc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54135cdd16a1301b212a60bc46290d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c73abe110521d441be02b44cfe30859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737c6ab6af75c46d12e39ad6d67afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784374f81b8dd45bd4d8ae47a82523261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43069c1528753e4fa3bb93bebde84b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfdefc4a2170c334d343b4b9dd79c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a01b527ed2d83c0c0a32d5331b63264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd8d3fb4cdbdebd1c7603a310ee6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c176f843e3c1a45098a0596bfb5c3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156e60778a86f8db32b45b21ff988667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820cb6b41786d54566efc040971eef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c428c5a5f20fe4ef448c38acb7623969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01bc8e7ea2a6111cfc178ddeed4cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84043cc7b4cafc412322789daa57acbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e8b1f1742c9372d0c1a4ecd9399072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c94e16a5e0c7eae4a3413daf9dbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8b7b1aaae3533a53fa55bb33243e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c493902f1f6074eee3900b7b455a9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad9d15ff7fa67e5cc97dd94d5404576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83808d7ed2ad3bc88e4f94e650500977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0e8133daeb5e427235afc457ed56c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2af3546abe46fb12278cfb51aec7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f03e7114120a2ccf03f88537696880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff17b08436780d9fe10424dbc652f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db161d12979454415cd1978d90408e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4f65f7a329308d0442fb95faa87783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7305e4b730e5199375d54b6208bd1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6b241e15beb64c425e318ca15d8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f405a478501432d7ae55f3c959ce786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b70a3daa9eba5b088d7887431d92f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc4cbefd9e124a859f125ef5c6af688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd3d620993fa05ba27916d5c4b548c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f7c6f42a90208a000d041923ed2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965447df212602b5e2752e28b2ad2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea9f9f4f15e0846f8c883fb08933d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea503b00b4e2659eb9297b9b3454c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb55159d9b5a74ece7aa499130417694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ab9301671bbfb1b9fc2879e88114495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21df5b123312c85abf71c15175e7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94fa41cd5a690acb5a93a54e18963197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84cc2d02bb2f878f0d1678df7014998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029384581bae506fb8ad9c8e31767fa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b5cfea18ab18c21c11c82ed9f66d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c92808149f1b37b8cb7d9644264a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f683e796578245807a4d6b8ca1d93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda1a52add4f6162e2d187cb5083da7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb76193090e5a8aa320b5737f88b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f7713a965e4c7486dc422142a67f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37608bfc20310adda86f500e5db7ff41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562a827e797c3d47df1ab70f7e46a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177cfdabacb828e1383785530467e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2794bd77f8500830c1451efecafeba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167aa1fd2f61231baa223481a16f31f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121cd3752dff3a752119a6f5388c5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4488c68f629867009eae9ee444d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeffc06a2b28fc5851b56eb7d63418c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e6c3a9a765ee5f959543198b1bb3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ed7b53ea8cb69712b715fd14bd85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d90346be555fed160a55a1b08aab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339407682fa7d2238d2f22f7f243e446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e32c9048f8697f5634ec7ad3758135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666e18f3a26648fa0766dd93951a6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adcf02614f39221a48b784346951b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920846990c30696070cce1a74fb91c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2bfb1669a837556556a0ba5304f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bee462bb953347db632856fda0008d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140d65d7508ec8323f499e158ff030124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed46e20f9bf5c19055386a948f1b2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1352d12eea8cf820db61f34c6797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dc3d7a693ac009abc97fe298fc026127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5311e68a38e14f518bd0382bef439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e058236de9b858864d4eb1a59edc25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8516a599bee89071efdb9ba3444fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f4f89dd785513d73ab0d4dd053fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d677a0246da6755975f48323b59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325be1ab6b106926498d14b4a12c94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e9028ed884ed5e2ce71fb48d5dafe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79478f69fd6839e3005c71bb0ddb852135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d6ab124762d7c39d4fa486701bc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4efea304ba3d42306e778c1d58c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081dcce5c3f2663165166f73ee93714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856cfaadbab4d165ca25838dd28cc1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1511df21e9efbbd673c0a2f85e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f40976b4bbdd199040bd47ee6cd71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1775d90b0f19447f4e550d14b6d40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b260d3f60b322f4e76f5af32f9bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34560b82306b9c7661a6f72b4e5017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb3acdcf4a5be21881213c1d4a56b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cc6a402c517848f45800ffe3b7545146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e53db16e4a4ef99e0f27dd7f66ae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e64c315548fffa4a6b21fadb0429e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2dcd53536506a815515c8c505bd4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55f1cd71e9223a243bdcfc37e17a7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba9d9a0b603a65bfe392b22bb52222151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7f331dcc02145b94ebb13715ff15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae9da9542138d8019aaa5cb669b73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0df4f4521adc097a65a15b79308a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabfc2e412d0971d285a42ad73b1133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d085935fdb939fd2dd965523bc0a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e536100bad83c033721c64bee7ec0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c173722dba1432356aa9a86810d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f518e4951f1ac6bec30be046099b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078b1fe5c933e5a270f3cd1e16899d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a3a5ac1513c568ae24e4579fb7115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fdff2f83eecee358da8caaf67a86b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe250f105ac1f71ffd9bc3fdcd4779163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ca3d96bc4c05642ab66a0f43df84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab34940963a0caf7a59db20ed0129165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80a19a0580e1ff4412f89a7722ab1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69eecaf820a410a75be335661d942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a242ba73d27548212d2260a08382168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b6a647bf5a4783af702600ff15f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16831bb402b5e244a721e85ecf11df6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe176f4760d2b91a221915ee595d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17ecf0c57e0d64c5cf630e4821c326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98bfb85cc64801dfed1a20ec0e3621173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f74ffaad62352af7e11d06bbe448c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57005c46dfad49c85446886c06aa84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163e3822fac3a1bfb5df232d0bf99b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694ada13790b5509ea0f18c5db8d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513856815430175b67e452929e7e9fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b614c21bf06ec3d0bf2c3887f536b59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67400cc4219219b2366f94a3906800ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5b2108627c71c107b65a2575293d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf23905e6ad60a2d8caae5ff411bc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa507cf2754f8014119fac3fb1f5e88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1fa8660c9ad8d9e437bcd030e0f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88683a774115a5aeed568366b40efbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b86a93b864a92cfea547897bfbfd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8cc84447fd4d4a67379bea83c6923187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd08fb7de7b94331a91f5642d3c35e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795595a73d6030394d0092425dff3c87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca49b78498e3b13d5b70c3b3961f195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2abe1edaa31e77df930364cc6684f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dff43a4287e116a3240838dda0cc3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423e52b8a16ed4a1aed5f2c23bbb5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc0d94150755d97550a4cc45b10505194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d0563a5164671e9ae3aa80422fac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68aad3d4e1ad24da3d914b8777a662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a1c6e8de08240c591331bdc6d56b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64484e75fd238bf48dd035d680ee12c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f7e66a1304479b104bcb95084db65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f601bc4f8b57024874829c1cd24ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa24d3fee0c1b4324462a09e80bd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee860856316ef1dd32168bf426668af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9957ff3dbec7d1ceda4ed5bb812f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e1233679bdfae210550f2cf73933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494885b92cd8632fe752082d11cc4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92db9a7ae13fb6f7adbd41927cd933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d6202bc36113657a599e8f0dad05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e4f42bc2a6c2cbf4402aebb9c89c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7eb71cf5f656661ff5a23dc701f29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30bae2ab0aa8b4757d42a908cf3bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b645cefe003654d41a012f927ed24a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0148f55284fe33dc104753f99691d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc09b6409ab1966f8061ff1fbb5c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a887c9bca8ecce5ac93be27131b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f058c4d75a41efac9ee16387bd4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160fe38a6715968322e67391f267444216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503348ba8467703ea67987d5dc94ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e7a382806962c1c2592921dd95c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08053b68bc0fb54f5038d6558cf2d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04bcd2acb95d8164496fa15eb33df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cda2a4bdc1f41710e9b15208cf908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6d42dc27285f5f4dba08a98ebd9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c421c7da442c54455cc21216a282d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d9318d33bfd1b7290b32b64fec38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d8b1ed76dd289584ca72eeff422c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5516256b7665d1c4c50104077228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73e0fb939cacd810e18746aa49e14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634593a3eaf9406122f358386dc2f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf885f3a4956d107d2caddf347ed2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e264bfe81d0cb7ccc06b056540c7fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bff570e814aa1172a72ade8d73153231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae5b4ddc49e740aa74ac440d5af5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13442ff4d3e1892b3cb04ad74e180233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a15600407edf2313b280787b26c3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26c7c06d2f67a54e0e6236237efc35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3af76a255b6784454066aee9251fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30100e8ea7dbb6bb0fb4661cacf87f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961b37e8eb9d7e6c94642cf57f3dbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ab188f8413937442ae4ba3541ee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b724961a0060f22cc942c034e7aee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece37b2b120336ad31c40a0f4075a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859932b5ac7068fdbe327e71ac617ce2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac2417d983e6dd023ea82ac90587a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1677a2314d5be819af31186cd4a97c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2feb6d2ffb5189ce66f17f1dd9b47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85921604ef3bac6055bc25c106beafda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b657184f1f59d428e0c68ac98056e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e59dc86cb0f393d4a91b71d6f0054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322cf18b7e2cf0eb726c80d493eb87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af1902e0baf1ad9c0bf0322adc672250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18fdc93d1533aa8216f7afdd44e40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126689043e1d2bb4c14f0fb6cbc93330252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c612b461d6a08a7b43d9737ae096f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c56acd73448b3f6230ada8449939d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88877101ea6613f179973b54dc5093255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119a0c9bc6ded7f2191b6654ddf537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91ed5bbad4d7f35517968cb891587257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58741aa6e09c0b311209d7c523079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3373c7257ec82db85c9742f08b5cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989cfd192576c7d7847e53f99b932fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0fd8985a061427048fa014f607fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948d20cd667e805a292cbb4183d183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b703d2c30415baebdb182e4c5dfd79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39fbf1d46bed91fc951cea9b971388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43750c0d9e5154cccb2838963544f22c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eeb866b7db4bbc5f9bd2193cda7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee8d00709e14c7ea17a4461472c1a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579717e2321ce6415a86f9947a464bd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa85b4c982cd3ca9d00b9110d6f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ed8142e64347ed433c623e4ec8ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a697a4ff10fb1cc31786a827aed28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb206ab5472d31f158e268b4777aa4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2eea8e22c9557d38685feacb43a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704657fac7ff248396ccf5ba5cd5cbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2f12ef0dea7548c08850beb87984275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae87dbbbcb12a24792e225a466699fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4939352014048c1816db37b9e47cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bd3159e19501cf55d0f5e4662bf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee36b9ac31d390cae27b15ea10d831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f14f53e4791726ddaa1840aebb1590280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1c45eaa0c5be5b53b5eaae0e2872f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b638c943f5c9606411cf8752e1261282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523504c0b0124d023e48a44525bf42c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a133572eb49d0d9f990c12547086e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96156a5807d95fe85f6101fbbae1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156b478edf141e86e913bf20ef3d0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1fe9a0698a19ea939a4c21a9648a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97743cec34eeca3cd4eaf5f3a479f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867ada7b03aa490ad749881c309cc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6a45f63c2fe4725cb805e10957b20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd13309cda6d8a26e871577e6326e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f006ef2ebb6a2b9c0bd46f41621f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b09928aaa93b53b5bb9cc6f258acde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c90cf521720d615acf6bc40c9f134294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2d8802ad900ed4e3acfcb8713613295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ca1678970d8c524d79802a812296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8477212e7fba3ee6c0d6bf5544a3b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8decd31317a4032ca61e57115a838298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660beb7652f5dba35a6ed89970ba901299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98397028a14cd5666beda77dbfb75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193471108a7c9e0a2ed72a15379806b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09847f711cf9c9b4d484c2627cbb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f9de0cc60a70db422e8077b4e306303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a144ae467847a76ead8f9f8941ee8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d551ede23405a2adcd2930e64317305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723ffcdba5e8f92523de14f4054fee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf919748dbbca687df5c2060721736f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caebea8c2a220c7b25bd27c79648c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c497b3861e38934eaa3c68e0b3b8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b7995bd48438b999ecc886d1d044310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc885edd0e7f46837b4a9978cc596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18e4d37b95d3c64140bc50014d7d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab614dab290d4c1a36f8915a6f787313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef987b071a0f33589c676c1d5e44fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185018fa10b6dab9ae58d1e1fdec5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf94c1462c4bf72ca271b3c32e32ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e18fbd01f03a00512f5719087b6ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6186cb64fe0e46642d12e8f3473412318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369572b0d6c4907bb5264f52e55cf44d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301f16c6d9ddf093b255c869d41b00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8808817c6857e1a867394c618b906321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799ad6435a50f9b7b7a2c5089ba0170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15919b851e0a45b351c39c60427ae87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e05dd4eb9386805ee27f1a2a3b43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea9714481067074af3b779a92761b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53259ce4c3080c3df744349e55422326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c41a87cb1efa33221d6b63c8cbbc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f606d63f16ec1ddda3fefde388ffe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce711c436789bc9a546d258c249e716329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8782d05c3b3aad8f60e6576872c016330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29b41b8f84eacd9ac0a16531f3a39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1a5b6a4a26133b1281e0631d2b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e418e06c6c2a64fd8bf28a6fa71f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040d91b4c943eb8f21693d6b3e496e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82336bb5c4d2029541d6f59347d2d82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed782b70fd89ab6128775c4d56917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d4e93ffba7f62933ca7eb3d88a50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41db1cd0058799354e93d96fe2cbb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1720db605c00d2eef20cc2c0d7406a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e017a8f0361dd0ce2b8f2c80a584e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1391afaabd9416e48ff4859bc51bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b134ecd076923535bd10bc56184f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24350d8e7c2bf14bbe5657410523f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8454c6aae3b5b525138836e4bd39b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f11a918eec00793a856f46001ba1b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b54ee84437413d86c7247757f2ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031731e6c2ab29bb87685be113433f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51fadbdf9f893a806e5d6b7a96b0a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646b22f0f940cc2f96a53c13efcc74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85aa046c3a18aa63bbe965f2cb2171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6122148fe5e1948dd127b4fe1abcbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d614577d3093e348766ae06278506352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf34e78cdb2103578f8ec10b52b14f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4cf9470540e2c75e31fb58cd71c56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f13e362deab42365ad1b66aed788da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f81a19655ea0cd29db25432572d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d7945dfa106c9bd87a0224f4c56ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8e80dcc089e8739a7bd1fe414f8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31daf09cb1c89f565ec3dcceb2bc863359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f661261c8a4b3cee4b13169d86870e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d4398211596e6ea0d36de625f601a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63040282bde18702755ebdfa802a5055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e02f0300805134c97f076e7b675c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0285e91bd29e120162fb48f8b4f55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58aa5711c9be04909e3b022766c28e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f5a5ea727e60c005f40db6a52120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65e44619f8b93a334e9058c08e5ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8153fb0a994b7b25059760ec2ef7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc0bf2c999df799e128d6fd89b1464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc94abaf729c7b9b1ef47ee46b537c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c12f70181c89e6e3d830d9c7604f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfdae858363a48af1e2fe3370085c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6ceb68644deeacf3c77b70f70581373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1bac619af2942b06507a641d0b48d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3fbeed7b4411ac0a89ce2f896e267375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf7d924884d8cd81d8303fe0bfa2bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c996ae80321af17ec9567c2594ec268377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39cdb5e15fc8464eeb19a406c98bbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b238d4c451bdd8fb60bfdc19f5831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1653e9dd2b68a3fdaa624816214a130380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230066d5954b77360f8debf460f567f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038587265c36cbcfd1a0ef52c8dd18c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39224fcf31eb3e789a2f8da1a5fd3166383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa696a072facd9bb5073fe68756d6e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07e6b529b8f2f9d52a5e1cb005714385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc96c9f961d689c1d10b0e663387f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc396cea03e371fcb8b69ce451dc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67492ddb0661c8198e20525b26547077388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e7e3181447248a7b36346273b2ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a99a808342f84462c7d6a79faabe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e2e56988b08c0c17e60fb920a4d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbcb7ab5cfe3dde48b2b3fab4d307392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc769bb64624814be7913788114b8ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381d8a58ed5d8e36df59c75a5ee7027394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67165bf43b7155af8f6a3143fce7a481395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532e5384052e750aeec62c2b66b6b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04aca235594f3648d5ff1949393f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a22d1e38a955bcbede9653b20a0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c385630615788d029ecfa96bdf701399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6a58696ec45a94c0c5cb923393a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb73c7b478b01826f15a7ac65dee0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578632da774e5efc2017bee987c7ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fb44826abfbb3611cf57bf95e3d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c834b560c5d65cb48a90a0ed9393404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bebfe5cde2197ee452d1bd603cb57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47601a592571c55deebfe74f3594b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137660bef2cf446fee0dc5c6a6ec1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb012f62eaa208ea376a0698b2165b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d6520910deb1bc6b7646e79d9dc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89069263b264c3a40609080f0cbc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e075847013fe25f9ceb90f28d77f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893bb0d2555fda1ba02cf969a4ec3b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cadb456610b15dacd38ac31a013d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a8adbc15b4408e776450544add0ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2b15c04e562332a99146eaccda46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ec476a6800cdb831e3fa5137de0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a21baa62b95f60fd9d5e7a3284ba4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d86b83af1c8d3c5c7327c0392c7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429086225155b3a8110751f14351bca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb6a7665da06c0be13b91997658c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14186ce88cebe93bf379413948085421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9403f02813fee457b0432f83bcdad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbca2ed8e197c8f62b55519adb61e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270fb08d4db061fd18b631fdd81ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc737eabdc46a5061689ad49e47bcb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafccdd2f33d70bca1399b1a1438369426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168633e479cf2b911df9e8a80d5664427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908de7d4b626988bdf0a8835c5adcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bd0e0108734a3df00f71b39bd674429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883959f1b21319492d5592fbb423fb58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f87c98ad4db19b07cbff936b2be4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3793d07509dca50ab926dd673e4779432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968e671aad09ffc6b48055980ad2202433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad5e22084b508892ea658aa256e49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510016ee4ffbe55e929d3626a4c8e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269a2297c6bd80cc005faed449fd50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce0d2822931cf73729ab6f2993b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff135015f172655d81cbe581716d5b84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6fdb75412171c1e232436a37f2421439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea163ff4e4b66f7bfd1aac7545a2ec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb6febf342e14faf6093bfee4c092441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb230f8b179665fade6137a6e85e96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738a891c64eb987f88913db1a203d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebbfb46b0ddfb856e25a1f5f190a09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b7c33ab8b2a0484096080b9cc270445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd524295655fc5fc0c8a1ee3074d3b09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf4f6e7f7a4cbcc13ce8f7fbf55d7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae2c03726fe0ad8e9f554a819a121c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445c1d82e66d2d2b13e11d19067711449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d291167fcf70b40c4fe967364df0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199c128fac2c3a9db0d93d6f0e9390451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5394c765839251d6c5c4714eb730da7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe74e97006d44b1f5b0cb1ffcc5f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dae1eac88de127433ed3374a8913a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa291771e8c2e530b7c57e3b9ebd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088539e48708b8ff0d90bb9536b9df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65893c25fcc089e5ed9cc8d2e921d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b48b49dbfd9e88608f9ff2eb4efc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1177f2971eeb0af34412b65a88665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100cd8c94c0ec69662c43d64220b76d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58dff33bc4d58d52068fcf31559ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4c8fbe56152c5c58563559c5c718462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878f160e902f44d322109a142f4d55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033addc582c8ce0b8aed0c8c776eaf40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da98191fb4a1aaeaba9c45d2a862a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b2dd7d97b04c4953b9a792cdf4cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c780cfe5d3c04d3168407d51bca89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160f914fb1452eef117be985e29d04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647a3734057ccc29c6bcb0152dad3b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173b9908069303991738400e130f39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e962bc14a35fe571942e81624b8d64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc57723b3554d30f2d37e4b901fcdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bb70913683e7fbea9cb2719ce79a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6976926c329d346030d0a99054ed15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102b2cc988a321bc332f27c62bb883e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749334cfc0a9b8fd2c93783a01802371476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a2bd22ad81d3b0c4e3cece9bd5faa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d52d0f7231bb88d91eda73dc2ce32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8653138dea1083d529807108126ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e518ae575ba3b9bd873dceb7365c7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0d7f6fe0908d8ae4d0982a4a8a3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dcde276ba34d7ebb56b7382865572482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc960516153f5cee84e0c8694ec7572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5aac8ccd27467de4f059f743db229484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7864e2647ce9e91ad06afdbaf1573485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372356b6379f9ceaabb0e197f508f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868c361a5c1d37136757abe00a6bd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d487c205cfcbac8e53159e2e4105488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde5617e7e85ef8f3cb1da6d857451489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179374b6050ab592c7b01ebef940590a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500539b308a828cdc055a8a644862c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478bdbb355050d83dd29ee6ed07fb1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588976087e356abde44eced99512dcac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0149c8adacee4bc3be5df7fff210b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a29794f11df8678117e90da43e7603495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaabbc00782de2501ef39773cd8c39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b09f89c3f10281febfaf232d48dd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e0dd14da70ab44458810a6d281ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0003676ffad64e54d18bb39558e2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e97fabbed30e6f4f7beb860a179a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c06d3a236fc6436b61234835d6489501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba31d0f79bc8a760307bd04ea8474f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8b800f37022ff306137cc4256992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a5d3cfab469752e2a23cc15a88fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043003f93995354274eb90187e4a16b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268f4f9a9fa9ea349c23c7e753e7f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851007117554d238e1f2f3ed9d1d25b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42175366f73f447fbbc8873dc4121b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306008bd752e3301218f837a4a1339509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c3211ab89bd419418f542b58617a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8197caa9d0b2956e9d7d58295ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e0f8ac0a5475adc1e87035b86ce4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e4b03a6e79d123fce62818fb3538513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d9151f7e410fcb6199766af8c292514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec560de73a379396fa38915b97e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96e48320c35d33fb29a3ed146c6c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d63f7ff23eb8afc5fc14a28356030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c28a1dcce9a3e9594133cdfe199cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92674d1fb269080351e37ac1e333637a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c422f87bd24db03d1f340f5e47c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f8d0c3f6b34e46cb4b6149d66478521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d301c873eed086d54b6fb4aab3a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3c4325a7ff34bc5eb4b8f88cd7ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71196c96db2e9ad1bba96b4e58c09cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb00defddcaaefcd9c2fb9b052dd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb811eeffcfa914c7bb23c113c1d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1b9aa872dfffd136b9bc288a641ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16d84b6c5c937651404c7f517dac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe040e8577eb26ec4f4753a55788841529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782400381391733461aa52404de6a14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33308f6fb1d1ee51a0610dd657eba69e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd24f4f5b6ec6ba15e293fde835e35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265f2732b2cb11c85cd9b0c3db87dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbc30d63da14667ba487ccca82285534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b19e85d5f13e3c448b5b9a8dc449f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273352ee386e380b2973740033c749536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23d497c906e2cb2a39bfbfa951ae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb81f8836d336a360359439e5309e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90799eb9b5c5c2e0ec741fc517f944539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a722f9a2a1c1e630a386e4b6ae4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175612d1479cca33f323ea866a281c70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211095fd39048f56d34672f51d6f368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5db7bb7e5fc5603b166cbd566b37d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8cc3bfab5d946b70ac29fba0d76f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c23c4d5289fd99ab72cc901e53ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566efe115a6ab23503b7d93d2ff2765c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682606ebecd07baa27c1bfbac87541547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15bc61a35a476569cf851b3753889548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b7f8d31500db959b01ba403e87e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f61aeb31e5fbd1164f925a6a188fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5e90316283a3cf74ae0d95d2ec09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003a8b0138acb7e80e64f235799e54d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6ba814b6dc722525a61a40d11b08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbd73fefccb2e580bbafc78aa0ea19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369cee4b66c3fb592e0f06ce252088555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ddaf5d6bade9e352a337dabb8164556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f40ceebdaf04ece548d691f349146557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a9f6f4caaadca04c5c73f5669e9ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04854893a2b10d9d8e88c0b8f03c376b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53adab17bba33612bbb7737a3a90e4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebfe4cd289314b7c5cf6897f00f63f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca79ff8280105f4dd1953be5e5002562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7726d9d550cf5a91acbd3dac0c5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d6442da83b8f4eb4cd04c949dfa6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139dd7f6d247579bab4479d0948d0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0cdaa6bd2d5a4d15be2b618aeb6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9188551798ac60c10af0c25b5d980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d728cc96188c43c28d24cf7008023e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006354dbaeadef7bba1cecc18dca227569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ba7e3c7d702c5677e0b64dfa66bb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990718a0ea2e5b6aca1ff7b44f4e18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b7980eda24fae222696384de89b08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc268395d095c901c30a0692e8d9094573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb74a6b99c51db7c0dcbdea649031d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bd2c54dfd53c187c3ccee0110b14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bfee94ea3e685bb437000631414ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbbf14fc7e705a6aed35d166104cef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504adf46777aefbd84ea8425e6b4f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f26c0ae0c31ab22f721d0c8b4067f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967f402f1d25c9a9a59f0c02ff0606580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db455297dac221a1b1c9ae73ad3d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658214d55fa4b5fc5f49ac411c1cd9ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137debfb04da113e32490262b39850583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff275bd4a12fdcb668d1ee970695a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068ee2c0e152df482dd90cc46c3f83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7afcf00080c7b49061e7f29b4a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf1ef9cd24d45501356f469025a0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174d10481c8f5cff7ff10d4ad89b00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccb9d0569c5df31787791d59659ea3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890218382dceb4ee1ac722c395a99bd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3425bfc31d01b957ec3071befd64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b84178c44710838b1db6db7813cd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6720406373831c2eb5b1559e7cab1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bab188b5a3e23570198ed9c1d4aa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff5dd092c51da108b3a9220942cfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400018471a8f6e7db104a5f9a77afab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf734663aea8a59f3f9de1cddf1721597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c52cb3c7bb31c40995840eaf6957b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a754e38dcdd97fee9c65d1a903e96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b84166aedb786401ce23c0ea10b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c783e9ee5c1bec1cbed2588889869d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd60f5cabfd6237e186aba25633e645602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5645f8c63aff54c0573d6586ed9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebccae6b5c22f5c28f0e50c8da7308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7bc352f4dc721fcf101d86a799e24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969af48c451e8ccd596966309ad55148606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81a98cd7342cdd905ab00314611a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228f4b03ee605ee67355caf784ed532608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f1723b89889af718d5d48dd71974609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d802f9f2d863faf74afaf69783c1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a2d06073608c6473481ad1c9e021611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962cc5859007a6ffde2dfa27aeb6e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d99c4d229155a769b03f3c64f4307613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f860184e2c132b1ac47d2f927e36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45345e41bea2ce279c8f09c04ef42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151cd49aa26a0292cf54fef1ee8acf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d709bdcced7034910920afe84f478d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612146dc4e464290904a2b8dd42e9dc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3912f7261434f9c09fea1edc995cd4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c5f3e6f32cceffaec6a2c2901891620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547c93f24345f3b8d88e4137f7507e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3fdcddb732878d61f1faf73baae7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2508201143bd37cca078323708ef7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6bf97f089b403d77a579064823dc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dead0a31dba3b747361866eeb9604625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e92ec5d5a27ff353df33e11415309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9cbf173968c10fc90b0d2c42e81b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03325919551683bd4c4337c9eadf32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd979e03bb5cd12ad130d92a5a5bc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb865523ec53a87220d8f06e209c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7381ccf2a261144e7f1b9876f437e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94907c774ee3f04edd1bf7838a08dff2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e32b614e90f35a529e3852238a78c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b26b50f6d50125d73597cb3a6b89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0c87deb1aa44a3e1768ce4b17121635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec482e9b4f5a3f7cc7ff60a361ebdcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f456dbde660e3524c4d9a5b931f4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab9205fe5e1d2f408787d5d4bba89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5967a51bb5f9964e52f1a3e9e3a1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283631cada5ce7ba69824b978f57dca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b90a574d2421b96922c7c21a71394641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e7e07fe1bc74c72ae0486af85a736642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d13fc3205a5a425f122149394ab7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbc37eee6fc7f5f121b24636c41ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b9747d31aa619d3b07501ae924ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a59d5524a0a056b18764659cc8c54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3144ccf8936c4606939d8750df3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2434999e8212c18bf891acae38bb75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709a6e332aed4c892205a7a88f046c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f6dbd0354f41986055d7873057981650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1f1d7cc231c44efec8f383a89b0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33b34186ce19405ebae0ceba808b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943067713cf19abd4ffad4937454b52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe89aad70bf2076c62ad716b4a30e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70c28d399538dacc15aa8023123418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6def858142e71375c2cab344c89c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b9e965a92f0466c7d314582f9dff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f3978d79b14297b74f19c2a417bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010f46bd8ce63e0cd29776826cc3444659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad667fb3814bd6d47283083122b69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aaecb544b8cef927b7a655b998b8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b7e9a922147cac13f1a2d72475d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b5f8ca03c39d94ffd209bb9bbbbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e21d5e1c8864e458bab15458aff3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99238c1a1fdb8a4aec8cbf18a92d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4484ceb44f12074a930d7fa29033489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b8cf8e573da9afdcd11058ff1445667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead2c1baaaf6114791579718dabd70d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04260b86cd2be9e33d585a7db44bffdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bd7f991eaa42c6366edbf25a8006670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28bc59f4bcc24008f0944ec650da1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d568116d7473349d057b732265e176672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ecc0a05982c668a76cc8414b859a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5dd9c902cda8af866f6d1505b2ed9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2775cc5bac289979f53c494c5a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5bd3a7319150f1a143130f03ba87c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17379ba09f3d7f799011939d05704591677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7cddf366122f1ed0f9b87b4fc63db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413692bdc974890830f98722893a2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc1e2249fd3cad640f99ef24748c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4c11ed6bb32dac1707b9942da7dd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce58ab5403bb431cfe334b1bafffdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eabb2792183e201649068d9b72135c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef72b0232e34d84de96c1a5f36248e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379013c0847aba762dbc8ffcb4bfb8de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2351d3f91b9c0ed4cd99fc149bb506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9eb3f90512c64dd57aca8e122c31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622faa22704e149ef4e2ef0517d63888688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e62c968c17778c9e1242ff055d40e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a461d6adec92840349ad1a4a0e8481690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b746b5bfcdb5881886d63481e76e564691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ff789e0672fb4f3a9b0e9c0d4446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49749fda338e0b0977c7de54486c002693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0b55ea8b80b3eac116803b540eee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e5b3da9a5c953e65b4f3c1033af5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36fb74032505a4bdce16d496c34ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020b0f6f7680a8f2299eae80b6d1e76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825cac16cb97f546b1c3897010460b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500fb40b0b992d7371f4fdf0fa5f817699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8ec9f819962e998da5babd6d34a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085aad5fd98935cfc8c73a3421b8ed7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505aba336851819d4b83ad36c556cdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4976541f2b6f33d82c26fef2878eda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5e9d138e15f399bbd1cbeb4e0dfc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280c25df0b3f3e7980d6519566868d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7f6cb05501ae0a5243e17d634ffc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688be49da9b803e485522c880b9f237f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc953a3e2e9c0575f71ef841a7e24ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa61b9cd95d45265bcd68462387901709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83450cde0d2257558306a243d3df4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714275596f336f540c5d6731611691711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803b87d2921c4b45fafd2bd4ea779ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a9f18101f00de030088da6892a90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0af76f446e30ada47ffff2b41e6b81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f53dea8483423710b5179cfb49e69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237823d70a4fdab89a50e84d4bfdd59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7decf80ef904f4c4a0f03a400953fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61aa1178e3de1e39ba9f5d7c177c27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d830e9da644126fa35a4409abbe7e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299a17eb553077f1b2a6bf94c857ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d845eed2908ca40722efe2b4bd529c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c89ec6fea0b84fc4c80377bacd9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663dddcedfa6c1c4489b47009c1ad60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0220451606957cf5d4d350d6ddb03b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944ff6f70825cbaa1992c0294fcc66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270e45bda54a4e82720ddd3d19b06a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04634221762514f8beff5b8e6627493727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63c21564e10382d350fcca8b37568728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5892e34f29b1cee967aca52f088532729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c238807e498ebc2a958e583a45c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99fe8979210d4fcd59fbbad6088c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf455c6325dd07bc8e41bb568b83d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebfd1b9b5d06c5ead9f8eeccfa9319733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93bc7a124ced595945945792a4d674734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648639c466c73367b57ef1e317045788735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13767b633d1f07532ccc0b87027958c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48ee65dda3d823a5d7f6fdae910f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54128b792979faaaae6112e411779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9999ab0853ad055e86f9f89ca4e759739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50992a8cd2c00853565d540bae299da2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b71390bd7e91d56c601cd47f9fa6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabde20906634af4b3a64868b07a2d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e04cb65a5b8b5bffabde5823b59d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad33a4c50b35a906e58a411cde7df1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8068f99cec6c4cec83a1acf9c514745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb397b3588a1a284736fcbd4b395f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3718dff264992406cd9cd772f86f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07591b2ba47f8ce5e608558e8a24669748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917680bcddf1f5a2b46cb1162eb083749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb4897fa8eb2719594cea1ca774a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffaa875a5ef5421fef9a93230d31a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8a4716ddd42b47f3c734f93b737e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813bdcf48c2ddcdfb24ecffba67f5d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ba4c88983e23cdffc23d2e3bde72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d104b1995a8be9e948e12db836a6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457448f80e5d320981c70a2e3059a829756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc49a7b1a34536ecf4991069c03628757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ac3ffb2cc722bf82336272e2a8d3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238693d1a11fd81fa6b1396e0748066759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>