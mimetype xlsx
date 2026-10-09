--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588844ad81c210fefba47ca7c655499d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c046d66d5c81ae1f1c49d4832d427b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a955af569ee5fe90d49b20c37e37dbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274564486951e4c8ca2f51988dd0614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1005a3fe781192b985cd90efc69c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc4f9e35fcf9081d985f76da3f5446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ec9900baa933fb74c9156895ebd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03361ff6f195d1223f7376fe47be5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2166b83159bd355b3579aca0568d009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de98decd551b91a257f7e40fc993610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7cef8c5d85239418d97d403f7df811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600255611bd77c0f41ef95632a6516912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0343fc272a33c585fdb4feb336251413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea5d296b39b6cc35e84348766415f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a2ad40e28edada49642caac7b33415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134f3ce9b3c8ee6a8104000c534df6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b50634a52293a33e0f7697b207a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05280f3136c21021bd62131095bf57b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d92feb79d41b76ca0b1b34a074bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa24547ec3f878928d6e388d719e3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a90a333a08844e1bbad5911e8874821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb64d97294472195b87d17c268bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d820f18329d210fc78cf28c0e77923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b0ed793ddc88604a27b991840211024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c77dd8146ede74db2766b0abb78025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fda6ba3772bb83e8d929c5da1d442f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b66527d1e465812eb26b83aaccd2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3f51b253206b841c7b48687438af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d49ed0d76d8d5feb4521aa8f3a8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ad054c9796e647dea79398bcd55f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb0455e244526eaf4cefa6809f65431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f4712e189b2e327327338864a0cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a5b86853be425c5f429797e9c00633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410ec5c1da4e3adcc9ea00425fcf8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c7a5e26b1e310cd0c51a9445233bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e2d1a6a051d349f7b003ee38894e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1eb9fa88a438441dc7025bff8b2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee95a0d98cbe9f9cb720c8e2776c0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded029ac90850465ecf48e24b5c4427539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62055ffb160014b31b22be3b2edbc59240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cf256b0d0758eb6997c64baa2d88541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19eecfaca376658ace77aeb44b37942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac559311adc42d0b3448fffdfe3102b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164d6324c3948f7816af1e8a8294f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c9b5c979abc6c6b70b67ca32b98445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4188e172cd55b16e3660e8c12b84246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a38a4f60dbe07e9dec2f747b539247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf9b56fa9d3570abd19e0135e49b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb00f01a066a9e6ee0f2d42afe2e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2a74c206e7060531a17ab0d1d06950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650d37d0527eb1108432bd9f6ad8dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866aa98930c878d54ee53b6e4cb8b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6dd6cb0fa7026b1676389937a389f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642aca162290e080fdf7dd65896baf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ba4caf5f4218f51285c6d3b8a21855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c150d769f1d2ab8a618c462833f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a992f51da80f4b09f84877a2c839c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca4c21281b972cf03c40a89f1710158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e24d7f6394d5b4a06ac602ced55eb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a932ee2b49462477dc462fc2021fba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add56a9f0879a843970768cb14af1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75ce0e1505fba32aa07ba4601d594762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d001704d85b60639013a068e20c4a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3470edf207ef12336262a908e6e76464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5b1fe12a2f9bc2787c0d119c4c3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560113d063d56f41849e6f86a5bc3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b177f1eea9219d315db00eec566b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a76f069022fde2488706ba2cb1f5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017017079cd1ce70c3b7d68b2a71bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88504b899dbd5e9b528bb145b68523cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab44b34d37871bc4c30eb18fbfcf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb21e8304afc55cd89012a09e83f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb6045f200c16e51d2968bc44553473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222594fffbc2d821d59eca99d74b44574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d0e33fd7e6a5ee2a69ceedf990d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135093fad072ec3ac1b45f3976673e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee9527f09ffcdce12b209ddc1b267a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087d9fc1a7fefab5ef2d0b42e6e22f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264931255d08a30205d273ac0e0223a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68201977567054db6e82288f535479280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e77adf6c08ab10e8dcc09128f9b0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591668e1e2cfc072442433992572f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd82248e94b18e8fecbc7fe2daa98e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9024436a7c61717740a10ab6a68284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c540d12670782a7e86e959b35a2be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff5ead9aeaf4dbd6f7fa61110ad0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da314ed76643a665fc10396805210087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087415cbb56acfc53ac48621c94a4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7d585bdfd38acd462a1d17451c7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39ca695053c2bb1b03f871d8d4488490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76535320a46b4c559bfd74349d715baf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd65f64a2a3e687836cb3d375e89d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c59f4f76f379cabfb79281ef2b32493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccdfc3b4b28aa57e02e8d14ea9854e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf2cb766ee104086c83e063f47be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637846ec3d0a25df191e16143779964596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225fe723bfc1ca608793c8ef36ea6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dfd08dfbf8522f2a7405743bd5a0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444c654324564e534368cb2504cc1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f791096ef5547094cfa1d9680da50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cba99530f724257fe76550209bd9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463df36930cc2cd43174f0fe6e6d968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452382961c266d5d8a8a50e797bd400c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe212e60526bbc7221347968f925b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3adb734b3951cf1e9979303122983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c1c7ee844470a4c5d091a7ed616e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124a2d2ac00577ecc9cf385f05e5d8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e6e805d4d6d9e33b8126df5aefd1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de436ade3bedaa4904f2d4dcb477afe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f806c6e872daf66f2d30ed21453c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19de42c50e7a1dd1b1ecfb5b838927111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756830abeade77025c45aca1eab70e7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68018b2d4297131c1b8c747dddecb02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda027b52893d9893cf246bf4f8af4e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153955d101cca898b37750ba556883dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fbcd8eacf407b820bb846f6ccb4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8aff6eea2ff0cdad09d7c9874988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388f19a4cbc1cf6a56cb4bb74391d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f60c618235a0d21b977997af87d54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ac3a27f1e4f1394f6f826d4f6a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e280f4127f61ca04294a74e5e90ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752878b3bfe82d4d6e77ba33000e74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273370a89e435be099850c9df3b8627123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245b8aba272ec8fb25305f7fa42436124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257312b6936caf58e00be273912c73e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cee19a30492ac444e006bd5abb998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d6a209062ea4d2e89f9b70a9363d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f685f88921e2076caf9eda0f537e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6166be34863e85d0f4fdc5201c18b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fb3f13d5705aaf6b8b3f5b66bf8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8123a58ef7cceffd4067aa49450b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0680b72ba58c6084d854d37b6c69cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d6086769761777487a7d68e56a71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f8655a9fa6a0ab1d7f15074a396e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e8f463ecaaef9d1fd05fad12bb1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a785a2395673dfb53336cdcdb61d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db090df3467e0f7bdf0c2c5f08b560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c40bb820b1e76e5ada06fb9548e8ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd371cf745e4d096ed34815c4d149e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58861c3cf932a4cbbbf41fa55064ce9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff96ed025678d3e7f183dc3f76386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca6371d41584cacd2c30f97dc86f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ee050258d928fc85bab09ed8bebdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517b4b45d44c813cc89a422536a194144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0b270dc97965ce89d4b741092bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764a73a74eb79f9e8a3296a60b104d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b22d62af33f027be57f066b469e5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335733f6c67ea3cfcd9a64ccc115e25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00927e0a2522fb9d6f99cfae7b3e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c8cc93035c7d822dc66d2bfbb4d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004dbf0e0d2a070cdda58918d4d7620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575cfae1569c148a9836d9f44e2900152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602213c2089d4023262326ca26e8a64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e572acc6372b76e963a08d6ead2d70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d37f9938b30e8400dd8c150bb7c29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173083e824203d00ef9a406eac4f2b59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c18e3b0de104d9b73b671b4508dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11590612eab732409d741af93fcad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97242d60bbb06dd524408a9fe46407d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e3c7626fe3389bec86814a988434160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a164c74dfaaf144fd9c752cb06692161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9c302b42ec6d3e247b28a05e61f05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8dec6b0307ae7e45d5c435594729163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594787b8646a259f1ca07663c3e775d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74620ca0a707f8f060077135c1addf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d346ec18997f7006fd455968c399f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eaf5541188bd7a7cb2911f8606bbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370c3ca44bd47079c7d6e749169c4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f96745b5fa8cb3ecee0f3264e359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed97fd20de9c896ebd73e2614e306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ce85b8b5ea19edf2a925066f378e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e5882a9d66517b33df0b9d24c0d19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb211f43ab1afeb9ddcff6b146a8d22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed6240004b642ea87753437060de0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e203073935c34e8ed333c251a172ca7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70dce7290d8489752207e2c36ddb09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381687adb688833d8eed12e4dabf3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612dda7aa6e837f5e42d75ce083f138178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760100f8956c7529a4b2fdc710dedaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfe70e892e150c3aa337374d85277a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b121588b52da7b84b36ea2da60a2ff1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e99fa5a6a916b4f461bffd6d5fe57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b316a198387a46aca5bac54e0849183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345a5478df28de800ec0a0842d1034184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66e0db85960d7b09ea07c0fa5defa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a9a0c1dddede07e555983ac844812186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e271b39419d5746937eabbc28b37a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8712f27f7289c9689286c927c0ba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de5db6bb1fa603f24d7effaa451587189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074ab5b8734f3d2a4b91276edf3cd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c578680b3f50c979a2a7db9f4f5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec47a37cbb74b4c1c9544a64d4744a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa06e0f3dd257eced223420ce1a5a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d31ef05b8cc0ee55dfcc9a2f6c2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee7e4b49e9a84570b8b6dbae0712e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb03e71916e79f7b11b5204ad2c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f259fc2d618bada2f430dcad46e4c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8ec99f5cd1728dad9760d8fafeb64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b92dbb39471587899c4d441c2e1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b6a944939c852b5464b96723bdbaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f862561120ecf530064ecfb93124942201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fcbf4ec3972d1ec546fc60f933bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9266aea142d372e7a424eaf5b4e974203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e800977c1fbdaf779dfa62d8c3cd99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be82d8567f75a0afb746e91dfa384c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61185e576f9f18d79accee79d68b71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227502354738b5d152e46a55432384c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f27882ab1defdd154ee1655d4c54d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c3b14a3fe7c7a1b5eb3f3e15ea6c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214bf6816ad46e1546fbaec1eceb18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0a8f20b9f5b42cc22a091c05a8c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa347aa990512a250843e426f01053212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d883e75b5e715294658233713c85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf7023c644c9dd0b6e27c90a7a250c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b25cab908a735754c9b5f8a47459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4506970a0e8a307e955c388eac3cd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51875a29d8f613e7a1e3fd5a847e29df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb846713ae2c6b43457bd92c2b034e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316b1d79e8d543e8558395ba3f6fd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93e773a7db2c77ff7ce0d40cde82d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32818971d077bf3b8b3323e5b2949a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff3331106b8d813b267d10980505b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205b825a36a0c9b5c318dda8cc3adc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7697da4c977a63f05d40f8759ffc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a967195586bbbde30d965bab5d159225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626329d266428e12c3d828f4af556e6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e375c19b313b42cbe04f51a8610773227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fde39c6fb42daddcb768c4a782f620228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7ba3a5f73720d32133392701132f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b43d8c3513462e8e018c919680c52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9a129c7d44c6ad3149c280df9116231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb1c9f8b9f2994ccd9696277c830d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2ccf1ed38bd006843523ed6f4a3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634ff07c24444734bb2df9254f4f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f9c3903cc69587ec055d4aad29365235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d8405438075285987dfd1a9db242236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef5172565c1130bb33b86c1cb7f28f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2a9056601d256d9a1e2de74bbcfa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4891669213f66b2753523752c9a5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f49e4f4f40917aadde4d5cb8b8ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab03aaf3b56b367846ce6e8a64ecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937611107950e2a23ca417ac3fc36c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6852bb56388939a3f05ffaf328288ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52ea5d93ee7d924226a768e20b73e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b83823ff0ecab0ed1d2bd143ef1e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed074851eea03e41a0f13afcd44b82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e40122b8cf9e08f0f2b485ff866739247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacc612a7999f14c5e69dfab2d2aca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91879e11590e0a49af07844d82877fd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ff7decf5c86ca6fa08db26c5bf6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c762c5add636f51528c2a96c089cce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a771a6e6fed6ee5c01c2d5e05a17ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df15434d23bc4e8c5ecf3a73434ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7d0b2db4f25d845ee6aa1668f86e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f116e08c472ac55ff042ea2d0ad44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0de1ead75da61f016a98b60fe66ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6b9f64a0a1f9cc9ad3b758854c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7b2bcdb7900c14ef5bfb2961d2e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa06809b8a7eaf552a59f82aef87221259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a393af1afc5c2e1251cd003bbb0274f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40b5fd0625e7099b13acb9e1359ce1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ac5c47763d1c4d7d3988512be9c23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99a80aa3c64b432fb1c8288bd44847263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950860fcaae32290147a0b0fe3e0cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e378abbec1becaad9714ac38bef26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2428ab560a21e8e6e5ca7b21480ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb753f031f161dc7679ecb05d16a2ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921883bb850db33ebbe0fae22105fa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3aa68d0fa2c9642f3d80fd35c6c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98c5090bb2b2e65b22b1df9ca3d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832bb8ac248967d0a7bda5d55269d1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ca16848484c96ce353e008074b1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5c10d37d7ddcceee1f48b5a84c1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ae2e7818ea58ffb337e0961f8ba7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c97aed1594f875d927229d8a6a16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a404e20fdc6e1d8dc8caa8284c6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9dcab6c09c8e755323a63f6ed71d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae87adf5e0983873cf09e235ffbad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34aa65790da7a85cdb1a32b1b26198279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93552fa2f0c01e42cbae031f9f324a4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36596a5b97e325c628be90561763cea6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ea90207b3ab3a4c09ac701c056d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c319fa56d6581f1a7b223b2cb1c1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e47b2df8ec55c06fa4e50e21ace15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccee5fb555b9a1fe6a7149098c4e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d89f902becf96196aa025c77e7bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb165140b946573789f445e1398e682287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeac8f0704802c3f29e62f300d67b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d94ae530310a4c1d1c0b59a76332289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1fd695b3f6916a656f47fde1e66e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0bfb507c3a7a557fc70cdb1946bcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb68875eabc6b45025fa97836c9b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991bf13883b0c56b525d8da38ed8c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c95b1ddc07134b986462b9b02c7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d8e1fd11f71788acb6f44088224bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4d8040bfdafaf0f8ba0fdeb4f641296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803b5ef47f9e2f1f6613bbe6ceb80c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d6d82cf1e711dfe487931582eb60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f25eadffb9d905bcb3783cacd7286299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcca4150bef4a19427c090def65f6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488975ab1b4d4e7816abc31aa4f00fdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb11f04d313589b7d7f5f6d553c678302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabccc17b66b78a3e1a91365c7279d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886fa53d609c95d0126c8e171b31829304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad840e7196ac7d201a610eb9c575d8ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998a5af1c9d035ec01f12e4cc5d345306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af03b159ac161673455336de9fd6f27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc793fab51017c84d6666526456ab2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584167a1ba2069d8b9699b7bc720268309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135aa9ded06c6ddded0ae18be24b941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fcb49dedbe664354f43fe44a0c0f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d849f93aebf6ddffcd2bf61c818b23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb916b7ee4039e0aa8323962309c0f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84e6fdf36625b6116f8754a920333314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d952f974eba606296bd14ad0670578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b6f7990d44befaaba108763b5d19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e417953af5d22188223fc3d63e01c49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277539db2a38a0d4098d3bf4fd27168318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05881af84dd3cbb1bf1205f444d608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc54838a50095e572f989e9585b7f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be381488d24c9821edeacc5c0291b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c1f0a14254cfc457d63c5f6d18df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427457357c19ccf8112617cccbd8a7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22a79ff52ff46c7e2f077129a27c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e079a478ce3c595c5abdb8e38133325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeca0911fa6cd9914d1d78fec2948c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c2d6ad571f81f2d31f0bec6eec62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d1780cf45875b81bee4d8732b106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8f6bb0669b1b482a5ff732dd89f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539093e84582f7ae242d4af7c81996330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e943a9e9ecef62bf2b199de1e44b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46ee16f5443c9aab68b7a4b164d99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af5b799504be0acffe6a04a24b8f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03f73d03a39e15c7e9e067304509c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88139c9037c82b0abfe1f705a24dfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b5044de6d32c4725b1c10fcd9ef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9437d38543bef0b650b5e14782320337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0cdaa85c56bd801a00548d8612da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa89617a057b676daa5e84fab193ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0c51b4bf1853d6b665d1948736ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b1d068af99e14fc0e60eec7e597e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaccae1e6de9c98348027c10d98e0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568ab26b259a91615fdb177b957e14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0f1a63c2b85a4e8b2d28b5f8c048344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa6d2ff941b5f504681dbc620d600c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d9a828108ab997ce105224f1dd1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96204f00454daee3bf9cd232fb44e570347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f233c05a80b9d72916b63c08ae860a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec63b1fc8ce4953b92cfeed90bc724349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccaf51820ccada4021f8512f465cf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ea1c3744bce9de10ea87d0a350990351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c2b032b68f843e54a43e56b1b4fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab613a0ab899156f8c336cfb9fdab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55961ac78c2deba3425fd4ae7b3c1e2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710732f26a1ad6b4ebf8cf7ec41e93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28be703d787a7fa80e04eec7885fa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462d45f421f8eb720215af53435edd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38223ba18017ca09ad2db1b46d4a1cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7f0e91ee6396fbcb90d6c3148811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e244b8185355e74745f268b43e2a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518774040f9f525be0d2f6909d33651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208719787e74b703e5da56192333323362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d2924ccf64333d5d2d0d9f2c03df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033685016adf6f596ac1359a56861610364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c6494d0701808c99bb710b22dc908365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805177a404620c0bcc31b36b9437882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda3a8ac03161a72c1b0b31bab74c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6509c1cf56a307f6de133d84eea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee45e1105a26f9dc3fab6fd415a3df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2037a875a3ed615e4ac9a886c3fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc1d4f25a5db2a0b923ecf1ad1a6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6380fcf5552c872a353e3d9078cbee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2859aca8de32f63af36d030290bc31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686c8d0b62366f09b5e999e94ef1a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f2db5ab1101fc8d8c8b442a4163cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1257ad7039740352729c50e40cd90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea20c46f1015254d6c13437456efe3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de452f5079865276c58671b01af231378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3dfe759764b57904cafdbd6e89b38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3255de121821e90c0c1ca1b3c3fb04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e33226f1a54fb36c1559a6cdcda5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c967ca448045cf2ccd0e209c871080382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e37a88e00f4cbe31955de0512073f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c170929181ef30a44c60a1c6f6d4da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f214bd9a00cf360dd67d721c1fe4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46fd082494cabac51211bcdfb93e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2b23746c4c071563d23a51caf29e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab5f787d66b0457f93a45fe4b2373388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c01c111689e8066a8d8ecc6510f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7016c02b5b2de52a9a95a01f36a339390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868ec4910f8d4a5fa717064825ed4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeec7016dc10dd709a11115e87544d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb10055e45288dbdf0bc750acd8ca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4840f025db41a6277e0199483d39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7abe9de020ea523c0b79148b9d549395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82870c19e0839d5528c0db97f3739396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043abdf383d819aad399db00dfaa256397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9c9834857d1c378db37c0412a7163398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cbe21c00a2b5d1e7f4f8ec96f945b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace216afea7114a96417117fe05d1a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67640ce72f90219f7258e428a68984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb06308b3089c1c22e8f2a37fbb6bcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d39bade8694ec7413b926a1d33dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba25afcbde9b5f726e06045b5cd512404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14a50993ba642c17805fec9b52453405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49d4137377db39a0d12130bb1f727f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a9a3012bb498970b85b212590d213407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6509a9126f7d233f2177e5a844ea0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ca8b1ac78cd59ac688aadfc72fbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926dbf69630b49f29a537d61c53f93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d2cd6bb72173a4933c800912d475411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e876578d8b5dad32c611eb1460540412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8795adce7515fc7671a19b91d25ef8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addedf9bfeeebd1c3d7a5383484e409a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637c2be0e9231b85237aa1ded23a429415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a78fc8c2fed4e67359999e7fca0353416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748226c7f5eb8da5f975385b87725a4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b2b52e02a503bcf0c619bc4b356a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00fbc2b785e4e342c2cafc9b087cd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f59b46fa39899cd83aa07ac6ef10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207a9d8478661b588c6e847d1bea408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1cb3a9b78dac3896bde881ed85bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457eb7e23bdd67ca84163328f77b727423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6d56e5a5d6129d7973b4698463de1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ef54b427ea1cc1f43e980262b841425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b13652aeb271be6ef7a24035c7bc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da71f8426df5f33dad44e6597dab4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93c34bbbba1da0f4d5173a006322a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547d7353ba7137fa457989fc2f42100429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59509ef8f59a8e7992338815797201430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a4aea6de117be8b84408c0d243c82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e6486c05d56eb43b06bfb3b31f30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f8ee4d5500278901abb7875f4e94b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c89848b92c274f6429ed358e20bf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ea8d49a037e9be52ba6249003b52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f6780c3f5f37949ecbcd8f8515690436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95d5e2850e5177241ab46244d55de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306be009d855a567c62ba0dea32d183438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac1a9afab10f9ea7d8a878951b01dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddbebbd39d2a6394d0b0d8fe3be468440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dadd5006428d737ed4d84eba0c06d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cf98244d7932a67c3ac65bf9a762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a27de61a4cab35b43c1ef0a831edc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507b9f74fd3e44f5f5ab8356254a20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9831e7a8fbf1aa70019414ae774feb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b910f43d633715eabc20673d2b5123446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d656c5ca17a395ea9c4502b0efb6c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631ab8f5c336ecffa29ccc1f5ff5c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493fc8382b4e255dd01ccf5de4f5a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17af19e325162b2d4b2f1b7abdd2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc680d58c167053bd318abb96392822451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b81dd4ce52fc9fdf60405210e239452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef589a5e45465b6fb659989eafb14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44032d67c18e20e55c417ba65b9d2d94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd1cfb29f55f0878e211e2d922094455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09ff30647fa0f60bad8f6002dbdfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeeee9538b908c576b37de23fccd08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bfd535140519840fbf06f7c3fc24f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7d909f55ea49a8cbaa260cd70b25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20802edb791b55f8b417b365a7e5ad7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83bcfdc33080f2880c7ba93b9723f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28af1c419501bcca415c8a01a58865462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf5061b70c0a858c825b849aef8fe8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841512a0a62110c1e0bbba46fc6b0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e77959de16ebb46d0ce5f476b1e82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ac7238050fbfd0e78cdb51694f83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01951e5982437b5761aa00dde472588e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af532df5471d077e02e9751f593cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338e2b424136bd9e283131511f371f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381585ca23dc5494ca12bec6d3e37b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c683f341a84f586f26c8be404fa199471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a82ad64fdf5fa1daac6c00c82b60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddd0cad35d017db4b1db4e1fe1070473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a00fdf801e3323ec74a59f4a7822b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2e6e39f8791345b39fadea8b39b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c5bb3042201ceaf6eec853eeaacd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37719914d0709fb36e6a2965228061f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173c1559ff1f746857fc19e1871328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad82721b3f85f0d632ef1ad3d0b3ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7844f00907b1890efa568586ffe8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712b9114089ba01c967eebc6fe00e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6703b116b171f5c8e8222be2d7e2cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3072afec25ed40a71349e25f4798ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb89db1c0e38f5fd324a17e3fadf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc954f7cbd79f21760ea225f3a7854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9b315f792285e1f45bb0687c94234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10dfe234621ed1544578a0c8587e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb8aff452a0e70822cbca00e8fed8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd796f2bc772f8d096bf83852a8536b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab199ca830a9d1331b1d070f286686d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af89517c45b4fbfa8b12f06463397b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf57b1828700f2c8faf92b9e0034b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832a22b23c0f12a7e046fb70a19b90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ddef65ccee6d7699f7ee4fb2251d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a47d5ae5e84bf9e5b511fa86fff5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993f935287dc75467916fc1664955e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dde63eae67a9c80655cfad5e90c0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb8198ac95fbf919f52ca6133905d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1f915e47b2aa2d2f750515602e6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034295df5752c7910a21562448354d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514562a305e8a75fffd094b0bcb3fab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52374ea395d645941e7df27dfecb7966502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661831a8a816dc3b8feceacbe6b0b08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8c8c06410a43988b6545aba87041504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453889c009b2787342be0e21e949455505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d501222682a3383756a23832eef6dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d21a1e7046106d00bfd0cb71c1ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870c2aa624eaa23c3641b003acdb2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81208fcde90d8731d5804b842a7e45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c42f4f048a2621b4b78dbc165c06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d70943fadfbe5036bfcd197054d358511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1a612fb71fa0dd880dc41d326657512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225393e0b5a2c458486850de696cdb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce49e96c7311b55a0f81df6bd5b419b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f375fa5273c7d29e3fb69ff83b253515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e02a96bbf38bb0d3c1b887bec1e687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05253515951aac4945adcc2ab5429517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a8036d772c93cf647ae11f30414b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf1963dbae76c5e383816952da592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba1058ea6dfbbf9b7acb565b0fe50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59c72d6180f8f69b2c55465294e702521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e41f5779dd24b8629db1b1ecb190b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede85ec7f313955cf838524366a8a385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d39ee2ce426495f0e4eb99b10d732524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef254e3116f922b499efdcbaf953c2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d04d158994523aa619c9fc3bb2b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e465e5040ef74f3522261f34132da06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a103c1ff17d43b67914ca9f2ab517528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086ed09cb6d3661c580597344bdc09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a42340e84c5dfdea9430270280b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad2fb99b4d40c37290b9a3e988a6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98bf05347d555ffb4f5615dcc5aba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47078157521c1b2eec39eea8f9e64aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e8042c5a2a3b1ce7c7617a5c3b91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2727b07b1c7f2765c02956eee31956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f1ae2ccb0c7a04a81ac2ae45fc6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1be7932766a5e6d28565ffec8bf66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554521d3d684ace1426fa2989ba82a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c1d0113de91595e43506e0d40269539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cecb8a4144ef0e10c4479c153a43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5c6abd58922df36c31abb61c11bc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2bf75d0248eaeb56c296d3d67311542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058b0ed7e43e4e58cad766b5262d4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6516c6da639ea8978a1fb9308fe817544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a514ad608e9807c27fdbea2c0952b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444fd4820bc6909f07af64938f1dfeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cee6cad88bb942f39aef808cf0840547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719a7d238317f8697ed804a56b3f60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc921912e93633814101749e32d8d80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a90efed75b7b5963761486bc8b382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f295d34df58b7a04951c58a4945e99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f3175ec0884bb4f35f1f7aa684e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7838d55f1ddbc46ee91e81e9916a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada86ad1939cfc58dfaf30839ba1ab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2082d4de6a91420de14ec7c183f560555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0c3057421d7f4a9942e33c940b88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0158c104a8a4d581e4bb8aa0bd839557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd2c0033c07daa2314befc060ef8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef01c0b8c07f9673fd0593757850bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc01492f0db38e6d8c52dc239793c41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c26c3008e141e526b1896e82cf6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2993b8a81601f607dcfc5eda6c7c3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98e2a39f5284cebfb41a5a9ee28ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0f9e8bf45b28f21858cf58aef4d70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ffdaf984445652fc4109f4dd6b363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b494b49efcd1e9e75ec4a0fc5e1f38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763e6cb04134bc500046ef40746a55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e747eaff337c2f2ab95c735b86c95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b0a91ac41a52e1497f2c73173f70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3cbb474e63ec46f1c567f591c21aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0a558373109be9a43a90a448b071571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbb70351449a9ae3f54b79c622e0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a83333de453b40c61dfe9dd9ec3d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e432996e8e99981820c889a82269d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb87f20cef8a08405b805d1267ea07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5941bcbb970e4689484658f478ebe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b0f90f9fdb5d4a9e1f78be58fb82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba83499d03eddaa3d113cd320c006578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15a1bf1143550b72fe056e7e20093579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b53578a6ea246b932fe925e110ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6502175fc5aaf0941bddc250df850581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142bb052c2d1ad2ef84221b5743990582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d6a5a1a5c69d63b00f389ba4315d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7bf3c173bf4ac3f360d4108d8559c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559be396931d9fa10dd9c6b36658a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce46ef19ca7a72deb972df8dba266e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff56666ea6825707e991b09662e8944587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698b498fd7ff19c54f86f536c6640c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635459c1d6d0ed116b47c4b0b0fb95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975fb02ceffd90b64623c3015ef6c30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337a7a723fc022760d4dc2e9432c81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e5a029ed64226a0b5583d1b81f57b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50188c46ba1176d623ae9bf0a50ab9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe02d396562f4a0f3b429982b3c9d97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c64e54ff35a98265459a5a9ab4c92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1893b8d2763ab9533d8225947dce62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd68d76bef2698360bdebc85ed0dec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a8b06cfaf45e06bdca8058de9542598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d88f5d5e4ea067ac85ca752b38ff82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e0bc7d4f9070a819a482bef1dd49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836417ab487a314a60aadde38d35a444601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c973fc5e517f7848294de62d736b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06453086cd4dbcd817d842b351d5dac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0226a20ef11f7c6ada97fadd382c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1bc34fef2c2b53e520bd4891dcd1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b970e734047e6c432931ec48487d1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad63134dd80bc01388fefaea833fb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa86abed7cb6ebb6fd1463eed9e00b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3c7edadf9414b3e3cc46aec52732a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b1e146015529995537c7cf0fedab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85200146703b9da1c804114e3c7c66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d292e8e149696e903f852085d7fe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a70460fdf6e3d1ad41f38527ccc9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f029dbae0616f1ee96a0cfedf423a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959349c48ffd9f9a38abfbc229bcba6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4d9c76516e54238a64e484406ba6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393fa2f8314ddbe680df413cc9536ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65eea8845b55d24afba83e32626072618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a7b89c56d16f07a7328a86fdecf36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8e0521ad64410ec82f5eff8296fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f461c7eb8b6f8f350cb44db2980f8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834872d7ec205c1d78691bf3f6e498622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa743bfeef5edfeb2a0b2688fa31f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a514d8f147106284a896b13be48a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b0b0d0fee232ed1897459ff2a55c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f123a42fcb84cb58ee992b4f50d5449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca945d02d38a8a24546f9ebb2df93a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24834f97e0e5adc24eb66d2005f56247628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fd44962b35425722148491001b76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611da3fdb4b45f9c7d92c15290cb26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2e7873a54af2a0b19d45e67d6a48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad58e28b6cf3c59b458d095e9738e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157a7291421b34af06c13f15d964f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4729f49b7388a87d29eab9fd14cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c61a82327d081339e017418c8841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94243ed21f879140955982b52ace1f18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985fd828cde53293fb94fc0cac2866f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c864782d2791ef7563df9aa7a7176638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97825fd5b887e0c34b8cb576943107639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b618a9fa65494edddb7f0f21888ec7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15960173f398b52c305c36e38091e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b852997d7932ce5f8f8c000fb0f9d39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f0351fccb88fea7cec28f76a0098643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac9fbd78ebb914d0ad879c7e3b27d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e387c6a9e606932212e679165efae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ab6787e716b1b48437323f93abb35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308eb23231e116bffc1a672a910b01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc426d3be33264de5a6acda55f8118648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fcca315b6152a6060ebc64acac8d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb80b1918dff64f03e090feefb7dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc3134be126bcb6f9f8ca96daf6898651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee83072079c4687f304bbeec76831652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083bb795d8c9a5fbb438aaf5bae739b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafedeeddcff9f4090211c41d1b5b9a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4ba7a4e4cb5588616219a2774e7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbab73e3c2b4471a74046446e0643d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b75aed82b9bd57a03bef7ad9bf143657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b685268f4502b14bd2ef05d15fadf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9057041227f3aad02671d1e49b9126659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d69cd12805e5106b3acb701e7dac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa48f98440e1d3356d5249e1fd1f81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db9e9ea30bde7b2df8a6c073894a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d34b9308e537f59b240239cef7260663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d7a07adf1c70078098b55beba0c4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584242c2bcd946378270a06d28c5c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dfee622522a7c16f119e1f2be217f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d96210299ab7a25aae370e1468009667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af5a7a1a5bd61df279b0621a5b446668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745d2b103fa64461021900a45787f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499a3b59ebef04f20d79440163581e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8895eb86243215798ddd0c64b23d75c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1d070f2c05ccf7244c426b3aec05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c86cc0b8406961f01b5ba4c10e200673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6811b41814be0469993475e92af7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa0c2b5fb797da6174e051d662a8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd1c89d3ebe66a879731ce6d0eefa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788605ffe8d55aa06b23f6a731cb0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab302e67e0a6c30c2dbb96173e327f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5e661ae01b1cf8d1ece15a1de5fc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1084a5737cdb5594b168800b7c22a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441256f914cf41590bc7a842462ca870681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd890ffb3559a7af6a81d2a75da1d6ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f1d9f9379bb2939a526063b3c526683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2ffa65a224ae65f0f31875ee398b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f08637af6625dc9aa69a3cac8219b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964770b975373a067b7dbf14e43f2c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9c88c8f12690f5efbd86d360dfa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c67c513a799307ae16290de11ef2c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230cf324137a5162ac8814af96402d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a357117a291b588f21de1eeb19e47ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870271844c050bec98eb1b8f39a69ed5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a1faf366e546cd406b3c8cf3a874692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813693dec9929ed7b041ae2fc0a903c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0455b81d73e4740a3369bcfbad52418694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592d01dd428d2a62f9ed89e1dd403c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403811dbbc135e74209e796651a7e3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978021e486428152aad6827b85211aa7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b3f0a8d19306fe3478d5ce03aabd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe429b674bd16a2d5487b12187a210699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253ff4dac16d8b4fdaecbedf870a499700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e1f7df73e9c0153551b7d2ddfbfcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef8d54b992dedc7b10c81534329c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc18c2395b4e785c3467eedbf0c431703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c12df9b9bf215bde58538da890d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d9626f158184cae27829c87589cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b0a36afe8a805797481e51d508e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d90fcf13c578c7a4515f3d02a418707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95085727b6f47cc600ac2469111f3fbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e27aa1aa27ea02c3b511d89768f23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189453ccb8483454d6afcd6a530f64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797ef76653fa7bf5b33c31549092d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201557d7b32a7ebb03f72183e0e800d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a274ae21424d06d16e0ede70dc64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264284c5bc0954604301648c8d7abbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ddbb9dcd51f17b5fa04b700ce25b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530907cda96c0ef45d25683fd1b8599716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bbe51f9572b08d24878b117198439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214d2b997a8fdaa4d50030bc51b619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846ac9e9c601da80389726b1eee674719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2a6c3c426df30475418c1acb0b51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b18ad37bc0c6457bce3922d079bfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641608c515ff0c7ed16c0ac628f869722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2580e69c0211ea4f6b5781aa807261723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972403265befad47a5542c36ecfe00a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6d67c6bfd9d0a6e6dae81b7d9e67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42623f9e7242c19215c79bd4a38cacb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1d7bc95b3bc62c3a65f560ab1b08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795253c51faeee0729703f8d5052d90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992f15679c5cdf48074ff5c2546d89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230ad5c380d79782ce7f89a6b4150de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57786dd35cfedc90d456b63e74bff424731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc23256fbe084a0e6b021c82460cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47dd02d600b3f31d51e74f787ccfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566345d2a0c5b6e466c8ad353130f272734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffdb76a76481f2052362add9ccf59a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1bd5ee0548212662190676ed2bb44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7dc69bfac98bcf3ee0325b03a6ce3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af50635a9edbe997121e22c5812171a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e568d07fa758ea6d82be012af3d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f851a77710d30fc86b6cc46fef7d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc01e0a3b8f7e50466bf2c611a47ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd9ca90401363999db5a60fb91a09d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1defd96ef390b3161dc11b389fe4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e821d8d84009330eae21a93a3c656f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cc9f01accf52b966575c0985f27ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61f378b72f4024911c4be228593a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7645f381e6604cba39d8ccd34dfc45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e611a92b2a60bed05053997f833f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767110d31dd5fd0362d47b57aab04a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa8d64f9f731711ba6ffd544c9e529750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195de6a82e48dddb171ea666802732b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f3b492ecd99f6880b6a4593842d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9da6e124e53ad994c2ab3fbbf47d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da9ccb3358e63915988fb591df566754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae09690a49dc6c56f5311bba34cce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bfbe87c47653424c8c8dd979bd0f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc84553137307f2998cda864457af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ff25cefaceee4d6bcd8a0cf96918758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc73b9ab84b7db2e3a55b47dfae6b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51dd474d0ee3e11883181cee49afb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287b56b8fca8575db61f9795d5675f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ab6167014039a075675bba63c72223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2a2858314a683bf28dca7c3015bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddadcb6596e081fdd9d6bb19be34705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d068773609136bb725609fd89022d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e4f02edae09dc5d691fda1e98b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d76be03b470bc0824bc05d0f30a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3810a661271e977739d6d0a6c28e429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3808cb674abbfa49b725e2fa850ad3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b6e86a25091022498b3101d871ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547525b8382ed8dbc0ef3d46275389e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af313a3af2fd30d100b33f8833cbbc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56efa6ac938eb7bebfe139df99adf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45aa9fded36663586f7ca6f54def1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8139deed1f8841767db91e164f4d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008dc021c557b228b7bdf9c618df3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0562b0e44adb738a9adb0968104bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6561045878370673b4450fe69d32919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653dbea08438f9a062a8fe6ee3a0e8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da1cdc8ce7650926a4802549e089421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec3814b4aaece50bd03b35119010422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f81546bca0e187e5bd546f00e9ea8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900181f0e6db7d69ff546ce30a9ecde424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff7b4389a71e0b2e33c09cbdeaae725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a126aa27380634f38391b61aaeb7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8e12ab598a982436ad1952a3019027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885b8fd2c9f74b4d481ed27b58b61028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a85f3b0e0e244ab6dc9ebd066650d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcfa092db0ed35941e820092396eb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20f4a27c93ffb425daa4d96cf139a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637039ef3256e4be168fa7f5c1a18432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdce35036c0f2466fc7bde9a6899af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c01f4950bb5119586b8f88725cda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e908a05e8548e884855c282cae41935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b519b09f41b79bf648c5d07764f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247fccc9e8a6664a2a20a112fb51b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc40eb64b3ce4ef62339b77a993e6c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f1f59ffb1c5cc5b6470cd7d9119f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35b7bdd644ae08b1db40ea2a8b6df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65681f6a329ff7a175a9afecd877e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b416fd76d4adf4f9f7969a078abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c5fbeb3f19bcc183ee6a047a1b2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43164d6b60749bf28a8cb4e709c6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d750eec3d53a65a75f9ebf1d23ad1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff67547dcbb4374a4c4babc88b947b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce6702087663bd95a49b5baa71016747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deacf902dc6ffcc54673f014da01c8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074780b2dcb92dadad35e079b6b8d3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9069637aeb242b79e61ac4c8e0fbb6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfd76ea7997135148707fc3f5518951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b082c28450855c145fcf337bff71452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec6fe5411ddcb2b4fd655c2732e8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869348a7b5957064bd525316ccc3c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70c9daaa167621690c8be3d5189e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005366dc8d158f168b39c910f1aa58356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac5a7daed581f53cdea9754b6da71357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da679a9e318868d75004abc5d4a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd341972696fe45b37c76879d414a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db44af3177af7c14be9404de305cbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb7894e20462d27f9062beb1d08f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da38867d919b39b252e26c4e122de562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9df6094a3a7f6db95288a356af2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9978b44fd0ebbaf7b390f2811361564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20f44b2fb19e00d753ab9d7683db5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6d58a872b2fccec55c0e1593eb6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98556bf85a7463c08ceb1a79eb8ceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a7b1228c3dc9f529989e2612c2fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1831cc7244c44394d7895cad5696da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347888e7ff745721d3f407cff195953170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a8a3ea7d73f41791423d529643a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e31c4011d8f5bc252177f408733c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ab22b7d5dcaf6e20bde67f4311ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543292a41132589c76c7bfd7026bb45d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f30cfa1f537ba1d14f88ed24a1ee075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e01cc3f1a5e18bc5935f426b26a0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c01cf7515ca908ff7be42dd3c1e6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45beb286fb50170d69cb243706e8b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53fb5d5e9b9cc58fe6bdac5637907c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1c646a5f418fa8ff7af1a64c41c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b6663006b5dda3b775a4f586220581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5450fdf46853c5f88e14b9bb39a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659321c9a6efdc8a0b92c530c4b1cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6d58b9b1e60305c14a8c320a667484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb1de56bf4805091901fc7fbd5987085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808bb21cd344b44ef033b9447c38a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38635ae73390c14d1ff39eb69c79da8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d33300f4895df108be2ea0dbb8bfe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7cbddde3b2b603eb18ea3581c244189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecae486a67cec4a095cf0467af65b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6563880981a99fb490b8011b2ddd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d6b6a0b6c1ac3cd806dd9665fa6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf79c2977d6f5a3756e11f77a598193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74fe92ea52bbe7576bcf9d9de2a28e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c31f33a4deb7a0c57deb5aadbf95f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42abadadc4980fae2c97d7c7b94b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ddc82ba0874f5c02dde12c74310e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816ebe373bee849167dcb4f19e6899598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4844f04806fc2d8a6e5b00a6f407199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b98f5167d7f211b544aaa3678987100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06bafe054975e3aa8824c0651c9890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f003f4a58dc5ec3c440424c49c16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8435404f583763d38c34d3cd4878c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67d2cd3adb902467401cdff6c107e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f550f996df25e4a52893f0c3b425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a5b6238e373668543b17f3f9e1ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0370475dea23a5fa2b83d9c8cf6487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d205f223de67a02254823c4a709abe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a78e851073621548fefe7abf1882ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7adf1f49c0a7e14e05071eebfc1a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e27f4a859bd5cef4a30caa2e4b83c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa631edf8503dae37d9ac31b80c8bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925955e27fa754cf720f8e40f0382652113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea58e3457d10c3d447325c00aee42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73cf56b8b6390fd92a72247b5728c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7553c2f508b909d0f6607f0f90d73ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e0cbcb6e2474b21559c08311927b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe134d6a7c619c9bc32126e1658791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017cc42beffdcc170198bdcebd6989119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354ce78d0efa7d8cf744439accb296120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc34de134a4dfd791375cfb136b970121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7360fcb18616b5135ee1b4efdcaad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37892ca4d0804941d31d2813c04ef28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d141be458e32aab39c6257cc8e1e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf763ea433d8f2f489f02ca70eec3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406e9ab484c94e6c9f344fb9bf2a38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab6e9c6d9ab124877bc6269f1a546127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26ce9586913400bc46caffcea90305128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485265653954136366c6cc8db4feffd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c4c8759ce3585560e0bdb98a59d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c925d8d49e613e2b99abf1b6b8c12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c2f35fda2793ef4cfc5e2be50fb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d63ba59da688df1ba116e14b07b71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d20659a0843c96425a327e1b63d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45861f4ab9c74df7d79162ea85bf851135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74b307e492c42d1737eb8bcae906c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4954bc40ca85c8f4e183024c2ab43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4aedf4dcfb85a1fa8a44b2de616e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d80b998a690027cab983dcdcea540139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb36961e0961cfceaa243a33abdc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727e49fb907730404940b57898bbb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af78c84e251fa2d064dd669a7aa1b91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f039ac44b552ee3d5a62f0750f848143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee7b5cd550ed5f94f622e95ae1d7fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a3e51915bf97f12dcd464eae9bc4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dec2a444b12665707a130e11a0af8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899f6465d2babfcb52effd60da3070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832702b606b8271931284afd92e98e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8ef0ddb796e47bb946163f3e20c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d5feeb868b8680062e5539916ca17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f82686d90f5d4ec89e6c6c37cabe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb687e9156840edf9c4fd22fbd48ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1404a7ccff5fef265a4e6886b7a80f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79dba8e4dfcb393e187830182bc1ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b55b6116c9af4fadceeb19412e31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c350b65806935b661b8b40c0de43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa0ede94077781df84f4c25b9d69da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab669517d8003559512dab59e1b0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ccae9169675c17dae36d98557818159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b332dc6268964e8d37b9bb96621f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991690cfcf4b487ddfee5b4785699c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007dfeae8e83fce1db9212747a0679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70db977d58e883ed6e8c6fbfbb0a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b06ed9dfb94fb1ee5a2c494b0997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a77d4c276498a687fd1b5403adf1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d24c79edd92d0aeb6025bfd615f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee419fae193bf75483c5c0061e11216167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0c73ed80b86391ab7c9a6dfed00e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcf8d46b0aea173296831133f0def169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d22d648963bc9b3a59520d49f5f06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9017c120f75b17cc0e9c6435ddbd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3f8b433da20247161b68f5060d59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e2f8c0f34b2f2f1d41b818d0795f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3470f9c8d89a592910709c16f8a423e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9282642dd11614a444f0693d670120d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e501c5aa00d7906ec382a519dc4a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f731a8ccf0b80460466fe2042c0b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de747c84be2ed93f20134d63f4fbf17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3e48a786927225f8c70a72185a17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2eb24e4058a4565cf0a1e405b20b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944833923bfa5cc04af1de201b3b67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011649776fd6ed6f6ac913529db38d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc164ad5ce45e0a786c78433ed6561183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb12aa214259d6d2bc88232bbbb45e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f9a614481bdd71a71d37502371a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c46e8edc40959e94e9c7d1a08bfc8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e76086dea415a633406d0d786a0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9995ceb1f89ca0eb7ac4f9a6bbd68c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384a2e460a2db350d0daa3514c7bfc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35e2e4cdb4170e442abb2cec3d788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec9411ed689ca818a88e19046b6144191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c26dad67b1d87b9668770a0f057f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12f899b33c45c5294b99fe7623910b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84f0b19b7d951f515c308ee119444194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd026111d7b9f1ab3fc1bfca4172e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d41e88dd13753a70fb7a6581bc27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0f648eebaa8e0e9ec684cf482f52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603740c034ef5c481cd254e29aa885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda08f2aae93f7f317debbf3b5d942199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aaedff3c30132eb6b4ddc87f3598d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade00cdcd8031d34a5a86ebde6169a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99244551eeb8841470069993ce4d2d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7fc99845ea27b54c5e0f7249652f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319fcc2e8d68c8dab4e46248772913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad11d05ffff354863be168439ee08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05006483e4362b0c774d4c8b57dab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be667c351c69526d9d30d8c2d62e45e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf7fecd71c8516abbdbe8083869e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58183a4d7fbcdf80ac8361ec1e4ded4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fac59f354acf6aa2eeb6b4de153bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1974629fcdd6194b756ed45b6d2d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832fc31ae6d8c6ee2dc519b3660c2bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e3290f4c1bd67f1e9b0d25b1d4ede213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4228252f74e9a5300a7737ff943f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210759ee385edf51df948ae06b4113215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b169f7c065abd43523fd0af2aa2d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6fe7646989a24a5a7ec3850967d42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8d1d5bb5512544b0f206357011840218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca89ccd42ed5e89b89b82c67bc40dc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee558447caa0c729661ee316e565cfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401c0eee53e2281ef65a29fc6bc2d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3d0ae65441a77843a690b143da06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50236901a414e393ef9c5efb2c8eb6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b307c2442a7645d5e2be787ac4c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f042cccdf8d28f3966bef93cc24f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176c449a3cb05e1b7102791d483e72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a155f5e710492f4a5c2e47867a12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdaff9cdca3e0c6c8153b738cc3d2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4a91ef4fc3bfa1cf2872adf4a772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6357d70b2a1626c55c78dd34c5a67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151151aa48420e010689d117b46c65eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb558fa014fbd6517fe2bde8f8d8a23f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03388fd88616db6faf53fff20102e9d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22ae725b8a057754e54cc1379db71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc89274a49e1adce67f04e98a13ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469df71a353f755a9ae673a48ab5559236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad701e14c85c8af63ce7c02aea1ced237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa80feda44a9dc64facc30ee544126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf881492ef97dfef73563b5edbf87b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cebc242bc7649b0f1186136e4cf874240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b768cf9ab57d49752220cc13716c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952616e0105df36dfb8cf477da5f10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbd8bfe9eed9b29952cc092402b4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2115e96c0671740f28d57267fda286244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073dd2ac64978d7327fb73e3238119d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fa891996d0ce87b2ca408605e96c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9545a6fffeaacbee147bfd39e9ed6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5282f20bb7cbcea1c0676f554c277248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd381c8804a0ecc52ab8918cd20855f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf58871b4fb91ac902bb41c9c75567e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d689c02d99c749a0d6a810a439c2ec2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231a40dcceadca4ed755ea3fcba009252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a191ee3fad11217b37028b971b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c175d75e586fa230344574baeea69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5202fcca8e3e8a964e0a0d105697fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bd994e2450a4ba64eced1e3169efa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9c017111ccb15beaf4b3f757e3166257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334d96bd30ccb9ea886f9bd6d45550258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ac98e83683d35ad8f907c3dd6279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a84b36d7cbb5f775d9a23ef0dfa616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce49ed4551d0d384aaabdd55e951f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7396fa8804f8466f2227fb5f94767cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbb7429e96627dd5741945092c8eba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07eaceeb661b23b94e5c60f8f37d15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d51bb2718f62a39c474aad0294c17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163403f7620e76f94c0a2b935b324f39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda912c53a2d7566a3dd7cde5e6bcb92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e8d6ef02c1929de15ad97ec54772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b4a765db5ece1eac7a3a3b3a099d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53ce54c0dcdf8b56a2d9255aacf03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997f1bc991239b7addf979dfde2db9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c79f5ea4502834d7df759c2c64503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79add0097247e3925e1e17be83129b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a34887e096a88e82a2acb32cb25c1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc90daf60ffb9a44949dfc584a765275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6cd7318c37c14be2089c2b5cbdbb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4bdff9091d159d00fbe689d8a8a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec65d6a943253c5df399380b97746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0172dd501d1a0819d47ba6329dab3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d02fe7c7864addab533793bb79d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d727c4ee6b4e6036bd5d74073f9f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346a6ddf14555634747f7428556027b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4faf02c4da97ca537eb00d779bef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd5fac732fc084a697c83b205f838b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fbd884eb97f12e00533700ee64d59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a246df04419de3dcd926fb5869e629286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3876fba98057c23f63ddcd3ab9e6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d6360ab9669cfbc7db80db45eb21a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d3f2287bfa768364c74ae713c4f8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665241615743faf52bfbc4619068b5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560e7c57e7c12bc7f36425c371fe53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04def4dcf52d2fe4efd6212bbd7ad2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f671f6ecf054ddad47fa025f1d80e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7e38f71d0f68a9970ec2281ff5e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18858b046543faa1ddc01c9f65fdfa4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a09c0a666ed7cae33778b05ba24f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62b8d60d052d9b9102d17deaf770a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b85627443e34f477d5e1617a751e2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da11689f0ebbeb8e2f78837bb32d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0136c0438117c135a469f2aa55346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bee37bd57b54ce1c8e49bebf1df4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c97d1fcca1b11114787f981f4ba8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7c89a72a81c1c8502288fe1c45f0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc7d12ac458a26150809164a0f6128304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48eb33776095d8f0595d46cde778b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357274f256b8d41ed1bdfdee80f4f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952773c39a98efa89165724d75d3bf33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69937c5d3ff86dff440f085c10ef73e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9152e7c54cdc23a420f4545b9ac516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96312d4986f899cc0e7e37840c5c1a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3eae740283c34d17d62a9571fefe6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b8fa42cf6db363cf6d175ec75a84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a630ff3e5f0bc504208e0867e324313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19bd431e7226d77d47acab5abcc1e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456f2217d0c07ec46b65b674675beb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0397d5c7f0de3756592f1066c1b46e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff196cac896be93d2e9480f93128a78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486dd0de3e03bf3e832ad820b0ecd79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3feabaf9f1404029b3f026d5d7f75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143a568dc7fd113061a8f54f026c146320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f022fbf5a4cdbcd3bceef5d902c42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f07baba205a82e31336c0373ffeb2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038c8cbf62f37a2595cf8de4c965f4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c43c9eabd0b924e8b13510fef819f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d861dddeba308e3ea5503d912676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd6294977f636afb6766323568b132326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd532c6e3d8a1f26a7e2778761df5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2daa17ed9f4f47d37fc4cdb6459b19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231482cfda5e9b52fbd9f802e37cefad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2559139ee202643b29693e77f33f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de61142de9deb0a0db2d9f55c76f06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7ed5ddef9939785fb1e3f628fef2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afdfabde65292071832c0556d2ff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab734c8e15f9f474afc951cf814156334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225923271905a44bb444b9afd96a72f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644723693b79e4977a88f3a0e14ed851336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd741e86a6d424d2c9109c22673d04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7865eec479b715e9ca4865c35faa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214fd25a4235405193d40dfd90e318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4555c073d4de1821e3e6756fb81a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f04194f08e5b05ba23e8b5f5426a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bfb6a2b5618b87f2eb74f42444de5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ab8a6bba788def187ee121c5adba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb122e79e239a4d0cebdf897f5400d6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ad8072c5f3928aa6463652525bf13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd600c19fac4b65910febb23cf89c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb35d5e251610c7b657cee70292f2d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55727eccf5f99290e54d50b8c0fa46c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c355ef9576a913bb9b853f530e1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ddca0cd39be5cb40a987c66cacd61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e057a505590513d139b15c0bf4eb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ac9da3fee89cf2f43acec6f022e1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891553d3d5bfccb247021e5be5b8485353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10e30a68f8bc44ca47cefda775cd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3d2e40e671d490892eded88db51d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881b1d64dc6ac867d97737fe888f26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f39b61a10e3417805377cf6e887791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca609557269bf8c09d05fa52253bf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902709a7c4462a501f662e22131c56eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc456b90f2b451415a161ac4c9e40f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81adad391d8180f3f2e0980d555f09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb638e2e6ec2f2de3ea66908bb6129362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8564af73b48acb697ba5bf705afad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d20bfdb709e8f58aed630191dae11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c34935f1eaf2b56e6f593bc85c98f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b6383463bf83414ad5c9d433ecfc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b86cf961b566a440528dc171395e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19ff2b8bc472398b0d32bc4b4e6756368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa59616550dda242d3acfcd7c6cd1a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eff6d200fc2118e4de467661acd90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec967302e765b83b72096f166d08a9f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0c64b598353599c0227acfe04f2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e39455ed64491609eea22b493ffe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f8ed136db88cc333eb3afee374e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cddc00e2f7c57de8a67c71d904d96c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300b5be8457129e255c8d768835b88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665db3ec92b92cc66bf86c57bc50d7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d90c64bfa4f740cc18cac8dbfe7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d571151b914d7da61c8fc241dfa1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74dbf3d108e5d39d9b56b740aeb98c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330deb97275aab3d02e49795b55c5f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d451458a0fb3d747b93d5f4db828b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad6b3e53677e5ccef3165fa30c9189383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ead884aa04442fa92ee33377c6386384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d3b4cdd5e46ba65589805341627ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f93a65d4a6a8bca2fde340ec65766386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62837084ced83315f018a1df38af8ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db4996c4a7dd0b18eac642057bcfd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a147f721e874ec5b26c66202468a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627649f19db36af40acaa0f615f8751a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b19683142b582a2447540fccabd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b00e5ee69752d95d51e5d9298205392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81a408b7de47d183b2acae1c4ad79b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b085e021180907c2ce3db4ddd931394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95bee3dab208c4adc04574c1e680b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33857cb8098826881e7b3598c8a26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299508b767725109250611d43530cd53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82dc71762197ba9f6778852ee69d98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1fcc778a11951698a6bb0fa14adfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028c2ec4ab6faf19000b7b9ac92e7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5044bf884d4e00d467900f4ff098d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387716f59ef93e511231f3fc0e277096402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7a18a38f76ce3995c2897f5adc8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c84ad3d3dfdc94688893e5b18656404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab74da1b405df55514ef1e64771607405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd74fad7118a5336974150aa4b7d86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe884aad93cd860ed4b8f581d9a07f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0676d68c8553c0676fdd1a17c5877408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81b8620185de32433826a8e6332cc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e5ff439e069ff4d11c85a7f2b7a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aa220e5f1087125687c2e718b454f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d6b66c9a325611981514aa086d5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38b4f940549eb589cfbf13e807aa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c820ccb283ad3b92504184db9d5647414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462e96b6e9d8c906ff0bf1a21440897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94d1a3b97ca8466c2b580141618b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498546f9500f476d4f5080374ec1a5c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea55c99967a1822df2b03af136f01a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761655d406255b61911c08797229e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecac2d2c6fa430770fcf11b6a9c442420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7981e1b64dd8e64817c79d66542c5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7d8d90f5cfa3e79b0cd11435d138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1f28b768bacae5f719d1a44baa6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084fcfa806ec5c188c7159db7bf668f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1667af2014a8ef7d0069ff4d7d9ae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3fd5fb36be31aa0baa489d0087d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3e8255aab7af6cb1875246d3af15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d1fba0b6d2f4af54bda57511afec9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351121921d789f0b9c54e9ec11dea78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e245fc23ac2333242d382b44c7f873430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0815befd05c9fb9cd2b4d9628bdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1999f1dbf9ef335fade340eed1beeec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465296eb503986dd5c0f7f7b2a262c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0961d7690bb5cff4a319cacc88f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b8a5c5718c1809d3d1a1271b3548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206ba62121da23c4675a28f6eee767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d45b61307daa5472efcf81d411cfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf11093d069fb137969753a4ff2bab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b35e740d19ed3f440674d74cd2ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be674be246c19f41045ab77e77961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdcd30cfe0b7bb2a02ee8c851a870e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73168fca53b9bb521e4ab86bc63093f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490edb97708e09be71260ae2424a3ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07ff77cc7a19e4c2e7dd53ad5b4cfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56437af715aebe3f31bada0d6e1869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff733185e8d78ef50ae857a29e898d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36657fab3f6651b7a9f23167c0b957447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce431277a02c98ba6af9f0cdc69c97a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ccc633fe492213fff34e1a84566cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afc4255031e5c1652b43f8d4ac653450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e7f23ea012c274d24cd23b1067e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140d791dd36ddaa0500044a155695a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de11fdaa51de4fb49e9bf1c59e3dfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579cab2eba0f84644bbec4d414caece454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f459c7f1c1ccb6a86f6b83ea043d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8ccb77bd7c7fc3314f349221acbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449a5fa73aeddc854316e5adc223a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df34d24ffa9c691de8e2e99c4df35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ecd62ab5222417f891a80947ce368459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3e1cf4f249db49a53139d99f3f96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea653f3dbec5717a8afb118f6f26f71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f72027de5e8f6a379ffa3e7402cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0a4bdcf99751ce26c00c0dcbc3c6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98d8b01d9c50a1b8c9d511a4aedec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07918344992d597cccb1f35430ce2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64df571ff9b1b73352695b15147db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4b1226d451abd750b1af08d02455467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817d34e2f8823acfb28d854863ae4f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa9bc7225dc83ce07bd5f892925ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf47a6fbafbf27f7a7282979d28b55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17f662d383d123f9ec9bc40235a48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8bb26816314a76e647bf26dfa2cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487117cbcdded073826dbd7ab24d4f8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6587090be03f52f55ff09eb3dfd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b161f63d72042b32817cd9ef6b000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2382af20e3723306ec1f32ebcea38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39b66ec6eb03ab2ccf7e81711eafdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0adc1115759ac07611a1e4d4fb4c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09180d4f08bcf64f1ec03963f509f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3e2657c4cae0097cefbfc9071e1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81637feac1609f035356c5692e99e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a13261208aed5d8a9a2cb7743a5b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f5f9ca5c0e9912316c6d16c7193da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b1eb04b185e22a234146ab9ea748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc47887af667df1760b33e76854cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4af9f7c7cbf288bfc282165bc4787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f13fcd943f8350d5652c5e2f01c57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2f4afb4d95541b5c336c42a8f32bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc456e91ca9bb2dce36708339070bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290b2f503793d653d73475d0e94cd72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c54c11b80fc7d7b76129c710fec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e601698c8dc618847e7cd5094f67e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce51ce693b4626cbd3b3a8a02d29a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35890f132a035af8947fda020cfa08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bfa6c38d047288c0dc23f8dd1e822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd778dd91732093fa56d93a888dde6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568751c141c4bc0bfcc7cde721c291497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902cfb1e2ef9175b54cbab3758242da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7137edb9fbd40a061726666d15f0ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c90f5e84db96cfa597f3e98ce82a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7a69aa5442933f340fdbf52f1d323501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bdd9e5090ae23608b5d34b2bfe074502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bcaf8bb137077385a66c9c23d45f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd206736f427777727360edfe332d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a74b53af0cd658050e70bee81deb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f4cecb835a8b6dcdbd4442f7d276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aea303779717a436dd07151b1ae1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0620a644696b85b2627d8a07fe7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4297865168f2207243648e91f8d76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960f0b1e52b11a51594b0672db34e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f201d06a372a956be1316c2b078d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41107589b4cb6f09e626093e7c8f016512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92764396d2bd424edab3d8630b32e5d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131aa3f02c3f4526d08e44d848590d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90827d3b58e5d349a51066e57122f03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809a97b14ebc97296779751560f92e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5faa60bba8804460d2dc769ff41669517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5501990a9ee2ecb0643891e3d504a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c1d92857197c61dc6ebe8ca541341519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0cc2f17149161677840ab037cbf62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117c4cb88b8bb87daf54fb962d0caf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7713828d905566a292a51db85d1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f5e060b6195aa1b8f13d40243a73d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6060846142ce59214fc5c466c229b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623c9d0f455a17a595170ba9df207a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515c5780687ada6ebc0429ff9ebf8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a533ed24805fffdb0cd5981bbc45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11c4a2e51da7bcb5f10ff3124f182528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608be34bf42fde5fa37523090257c1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a4c529c08aa5813d0fd7d111e6a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd039923c2379160f61e2a38380e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2732ff2373cdea3943f006bc6a7d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739159d647b127392029989103fb052533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba435146addfe4a6bf033ccedac54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448455a2697c3c30d092051e8a86a351535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2547a98d6bec8bbdd59861c36222a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee846fc13cf3870c003f8e59e1be405e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91e57ac41c8b56ff87cc536b45177c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38454b933fc28ceee681af0ed9ba2d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cea63b3e6b1995fda1d5a2d82a48c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5323516d1596b2c8ef518435377c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06995fda6fefccd539a93fc041fb09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab379f7fbb52d3ddc76b015afc517f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee2fad7325470fdb6839c0f4c5f48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41f0412cd8a9adb6a78cce1f5588f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1cd1493531d3249adb87c89ba6267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e968dbb2a192f6467c585ca1791b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cea5a48ede04bfc6b7c491a21a4f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287af6eb74385ad44e2583fed5937c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c1a40d3aea7f8690ee815d8527c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0aecd9460f84386532e71fb1841c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eccd225a5cf6e4577f2d49826547b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd77f4b8c59605730125ffc7bae8d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14317b4beed70fc76618674128136fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd9e0264376e65d6afd7abd087df36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c62ecdcc14a7476e8865616fedcc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328abd887438e324dfd6ea6c320128d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e2d1de1c4a8a16f97cbbf9de025b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efefe34a5348b97dd7f29fb1c5dda50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8744fa4d42502cfdd6b17398f48af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ae0147f9613b59d0ebc1c8284d95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69902fe1c3808677c45e26afc347be7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245e0a2d044b96d58a46b7dd5abbe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1bc4be825c200eb5ff24684b493ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ff08c3e4a48edab4102fa67cbd8f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05ab7ec660b77ed627fffca5a1ed6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24815ab6ad083c098d60b1c20659e29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46e0588a640e4d71a406e7f1a4177568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411a446dfcd9173ff8e059d5d5f8f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5d9eafb1e5a594f7b1d11fe6a2a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ed4a419284adbf85124d189c314d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f899803ec8497899cb245539d7f163572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e829eea5ceea142d83d6b8835337d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c122dc5611a1c6d8e1ee89cf01611574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17e79ac7b83c686d9790685dfaa03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a588a7d9113b34ee5bd1f11894cf094576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd318a5a3477bcb2cfa8df26d77c20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649e4e4c29b4b46fd04818225908fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a181f23b52cb9e60db18f2805ee69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb87cb2c0fb2b266195715da3021b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f73893388789f89121d199d129119581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac82e919bbe205e640ac558b84b651582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a525fc96e40180c546090c91a2e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98763d4c844a797f2a007492aa73f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e37aa9b50bbdbf9f8951924351e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06f3cecaeb6947536f8a955675891586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7cfb36c4e8eba421a58774e22de6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b8b2c1c5480f7581128bc01b8677a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007a42a2d8bdb506cb1b90fc643ef00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2bc0322b67221c60fe4a9b3dadaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34ad9e6bc31da3682c7f7f15e252c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d8bdf8ba561ba16db18ab2bba33bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811453007b58a7fddc9abacbe755a16f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449fd7e7ebe0c2b9c77e5b60d25efe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545b3c32f8a61391acce8b17b175ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003b4652dc6919cf09bd27eae0b796596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc3708c199dd84c32bb458993bc18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff141b6953275ad4fe78f0f9b034d98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cda977fdf23a388ac052d800620c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfbc2241d84c3671a7ef6059c5eb2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45c6d95e017422c7c7fe3c3950fc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b5d47a6a8219a21b952200f6ba63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f331cb3f9f304e034a3eff08bc6d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415b8b8fb5e43bd7c4f6f8fc6bdb47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2644e1d0ba5a3e9cedb9e5141a329605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2447f3ca5e58b90aaa429fe7dbbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c4cd0fd33d1ba42327a8b9dc9d190607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99f792a5c5cc49c3b8b001956d191608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f4e4e11ebb522a1157e5ae03e941609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e17e557ac998da36cf6a0430b7df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365efef73f390a16a1ae6fa41b9bee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aed70d710c3c96f54169e4551c41cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19a6f55dc7d12d6b6237ef8f7dbbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb5fa4ba38986dd2c00a09356b5c1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e059f64bc36a69f25f7349acfc042f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be0a6cf085aed9f6b47bd017f2ba1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee98dd8c9773849c682f6e553295f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1aea7331806e612c28c9868ca8ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39accf2477d0354cbcf72ebbf8c556f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229f4b9f0b25bcb53cdda598bb56dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47a3bd91f77b7d9120bc1a3ef5349a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d54c18eff419be99b222fb06ffdc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a6adaccaf190bb34c55dbc5e1f38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb94f7e9163ff70d6fa34fe07729a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73142bb533f93bcfc448ae782fec17ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde993cacbecee715bd9678bd81ac7ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9df64732873a7f2c0fe34b795a568627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3766bd6120eaead1adaefbc61bb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5b920a2930c94c24fd973533a2c77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489345dee9851d7300b65fb67fdd01d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa000b98f43d18c32eba7dbe225c00c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a27d730e47d3d10923d0c05a31fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b691b3e6d4b1b2e329a37559da7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b346937cce71066be574ad03469d23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451beb57559b001143e27fc733ec9d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4fd244b266e8a3322171a2e99c1ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f184b9361c272951a66cd2e1420ea8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fbe93b0c6bf6a8a5d49055d640a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500fe6e97f78586650c0eab1c148773639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18018adfa696fe7deade63c54afa349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc48d1de12a8b154c47da578c6824641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322959e51cdd1af27cde175a5f2f00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157ca26191ec8186d766a62ed1a3ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c9798dc201bebba2c06a9509d6ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b115bcf6f52be94a715518b88ce55b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75b416aa991cb151ac775fc2706a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794ca72df5e7205fc92733cd4cbc98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e15095142aabb3ecd457c81b80e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dde09e37b585b854c9b0bf30fe729649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48eca224768cf3f9c1575bc0d07cd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c773550589604997fc5bbe25a4f44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087ee5368521b8d11803f7bfd81d688652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea52038a08070494591e11545f60f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8414d5f5387b0c3d4eaf59e1545124654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20faafb65000f20f2b61214f4bbb53e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decdf7ef40ea3d0df255b75f99ff07a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367fa33307ed4d4e2659ccaf45dcbb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b97591b30fa3ed356f87610cbc4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4dd1471f49270c39fb993c9d6232659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb00e5a38f6fdd130e4176bc164b1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3434276ca1002e66fc5ec3346c4c86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c040e142f59aba2963a08d617e419c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d3a4d4be8de636f9da4ce07106dfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0aca34558c96557f9da914aa0ea8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5e51e7a1cf14063bb33629a8c7dc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f686e3b33b1c06779fe651dcc1b8f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bcde2916e57ff25cc8bcc32e1997b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0a77b016fcc01cb0b705a2d6287a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bd010109c27db5fa53b1dff220941669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7fafaa2c1ed6af0f1369a8f158ea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b038dcc7969ff1bcaa6fc36bd70c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5394742a81aed8d5288b25878a3788672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962da5fbd696e6fb202af24e6b021e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb6e3a3af0ef07eebcd69f7303d3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455aa4f9e744f64ea3a9e3b3e359ae1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6d36c06f68778fa40bc03ff8dbf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c39715e7df53f880c41e3584ef5a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c225a74b5d0317922965e145b0e71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dc5592af5ec5daa34532c5b2fd226679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f4408892bfd1a3f932acfb34934c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f017efd7908bbbcbe4c640ba23198681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19af40adb1a2e3a6fb28f68e16a6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca23bd3bc5e92deeed33f071aa72c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b92c233194a8f38bbcdf26f7b73b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d90e23dd89f25cbf6154f36205d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6683bf05c78cc27ea3abcc612bd1f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d57f643ee64fe6bc2d5d10c6012ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc399eea599257f136af81c11ae602688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d9030a20a354ef1a070c0f997b4ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b6b883d392729ba340a2b9d04af8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0369c1272b69aedf5e4aa4a5817c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c1a29ff71715601fc60645d67f15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1703c522fbd0e71003d30af246d870693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533775acdda59cf145157d7163d0d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977172c0c6fa433310ef401bc05ef4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e6a642ae8bde0a80c9cbca043ecf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fbb25a81f7782c965e5e6985a6e74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b7e3bf628ecb4431e7a60085c3579698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21854a6d2f48b17c86042ee8fe98fa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802f46e5e460cf8a06da8c181d5d30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2bd95e0cb379c9054a079064dcd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4e7c4d2b1760a10c76712c9a0d8d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabdb4547080af1f928d249459885f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185465d835725eb32b973ad9026bae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc03a4173324f93a7f79186ec0140705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b6a08ca007da0faa91cd46280a02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378ad47822fad19928067e080d25e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ce4315b9761a170059c9c2b57ac1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6406d7bb070c621055866371fd4b82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b06f8ae6ff0a7f912e4cd70b89804710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da55f3c2692be78e434f2e9638b5c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7528264bc1bea1983cfdc0684443cba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bda98e3141a3ff432f0857fcf42039713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb8cc1329c465d3997855b11d392f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a97eeac69de9ff397b870a1880052715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f31638f89d03623146b19e6e78e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183098c0bf95c2fee2021d67ef9865c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1b556e09b4791ab5db6996240008718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efd2c9d1549715451518992c79d832719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a598d01cd81a6873f86a3bfafaa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa550ecbb708d0b4fe68689813234b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7994b80b032780eecb304c3e4b764722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845fb300054ce9a797e75f61db32ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7b12bcbee7ad5534036de756b551f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b08aeebf470ae1faed607addb1e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9bd8d8d598f614bffa916d71fca5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df8be127ecfb4158947d00a04e21d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647118917951d00f23ac4b9da52d1bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce26d6d950d04c4b608cf27608d38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a843c9e733046f41cc77b0ccdb552730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceeee4ee6c5d412cbefa0af164acd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007587c48691a39a0cfff2f56db6f46c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58973c30567a0f5c901b80f9e4593085733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80926c7d14f675897aafefb92c87f801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d62afa70922fbb491a98e538433b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948cbd34718c006c925ded8e9d0566e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b838f21fc7fad422d832ccf167e94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8765b7d52dd6b6e192ddedd17d4126738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656638659dcb3c75c33e908b35f11c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0891a5820f793df02fa90f586341740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e756b776fd7737e56a0f348fba867c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc73cc699e32b0b247298360bcce88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9912da9ed5ac1af4575353cb6f4de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd47e209dba1eeeb18398343e5053744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1047a51721f66f3c89145ceb4f28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01532d318924815d20bab6dadf466746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4ffca83d6d982dda2d876edb6804747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d144ad60b93fb4c4987cba823a924748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edb89e7a5dbc36fcfbac98e4a2a72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34db567a21ca98343e6d528de5693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191151b8b5623f8724c84493fada75a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc86106b9328973a532a5d11b5852752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88225083a1cd620b0e7d9a61cb6354753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d664da564e1d1abc163aae0ae07d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720e2dfbbfb1330a385b4d296f7257755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ec6396124e4c915e9c6c28b7eded756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b827cefdda7ceb52742b643cceda2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddaf457091fa43a42d999b1dc966cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b878bcc9ee8ef2c8f397d291bfa910759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>