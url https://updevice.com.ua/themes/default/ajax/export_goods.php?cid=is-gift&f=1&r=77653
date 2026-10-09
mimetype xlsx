--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353143b7a05579987fccb5836a29ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30cbe088e0df18b81d31aa174d666a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303abf327fe67916d756efd4760d2273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d6922548a64817de22b133b6ff634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5fb29c9362a3d90e01d9658ab54a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95acd1de031dad73b0dab582ee7894b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a27f022e88296ff52bcb5eac8a90c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11195c099ace6f405e1fb94a4a77378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493556f2fa958d6bb724d822fa5553809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762a73ec5a4caa9f17a6f8be03efa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ebe87f92b00ec2dfe70601b4932011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234b7f0869bea386c5043d8a7c08e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb5c006a014d34ba09f2f6145f7a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899bd40705a0b9d65ce9b03fa4077d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78210a90fe972e4a3f795e571667c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c324ee319d5768e33f9b6b56ada28616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679c6fd4dab4b902d7fec0d2456d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154956289d1f4aca8e71554282e317f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eca7dbe332b0d2ced0e0f50fcde8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfe1e487d0c8f4e7819ab9aeb24ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e49a124b552f3175264fa72cb3ee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ce8ec3f231ecb47f4ac95312c81a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098469e363b9523d5ee4c055de2fc2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ff7bc706cbf47c2f6342395df0a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f87eef6a21cb8b68800a7b56738a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449db84b85f2c1e0c12826f200110326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85b69570f05392824e3e8daf25b3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039e16e766b146cab4f0de306b935128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc065a8a4a5c7f77785e9d55e2b6a99d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff3d6e24ec3402ead0f8d46fd75fdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0135397a3c668741ddf61441ae2ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329347aad562b6122accf48a856e2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77478a21a4ef6d7ff8b282718ecfda2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e38795641159b6ea43e54fd9a62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e07676fcd3cfb4bc93be080d828e1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505de15d91869502ed22a8bfdad503636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5a7c3a8f9a7de0b01cfc23475bca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311361f6cd06a92734623e9158436f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ee97b2963f0aa3a6be00fb9bbec939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0625fa551b2163214dc85f0523fb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493ccccb896e583035cb559865f8afb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185264fb98f2ea410e1b07220bffc57d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940a9a28cddc44c62213ff6bbd235f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352925333dd02b38823b018e3503439f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c437ec264f75bc257244d0a92301ba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fef0c0a9c840c807142040561dcc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae9b01acb2d2fb7b0f181c4abdc62847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49884423ff6d62873ec28c6a62d5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df95cda000727d7635ba942e7e08b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d0dc3f067d0596d69e7a65dbc7bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4474429e9b11aafd5c7e5abf88228451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72bde3ceb1f715613f3121d149c9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a8553af7673f72b605abad2807a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f6836308f3ec3d74eef35edf78e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0419c766f82431200456733ef248cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f00d631a757a9d67da16d789ea70d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531319702fbe889c5b1486c08afcb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c229f4e1deabd85575b6db6327faf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809d4f80c8c1b6cea76d06af0accea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f416b073100cc0f15c6b094d5d84b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6c7cf9c934b37cfa0413987d974861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5405d543a2e18aae9130852ecec062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed83a72fe1ddfb0253ec975389755563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c18d5dd89de7d90b5cb23def275c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9c096903cd580c6fba82a59ca5aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e9d08e581f0286e9151d0f1c96a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7e1400072c96907e069ac698903667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960714d0b26326d1b560aa0e2e645968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d21baec8332c8738430e1767210ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8abd614bb5b16c91f7240abe9ae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d053fee7ef36397ce1e9a2e8282771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db555e36690acfc80e43ce6ef56d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d3b8c5c2c1cbccb4ae20f540229373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5494bfc11f5c37f51685c82f0841374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d50ff16f23da8989025b0bd41a2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0e633b8f991ee39b8dbfd9e7053176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eef5e5559a07846daa5bac15caab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d7c0d73eab84cc6bc4726ea020b8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3551cbb83c8b55c3ad3de2e046d5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5241092b13d9228d2bbac61c6932b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bfdf5bf7324b26ebfbb12cf5889e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a881dbb2fd4b8e01f5320c4430abf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cca1b3853dcd837d3e6658eb888cdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9293febe1fd77c6eabb12d767dd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd24cb53e1024fb86ba4238fc2338dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347044c301d53cb6aa912ce69878c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17a09c27647d0fcf8ffce32dbcfaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdca7f01f5f4a6b66b62a38521f20388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e54c11ff0cbbb1dbc083d9c81e3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609cbf33893e2f4623f9b42639243b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac7d636abadd274a1779c5697b0ac291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dc9a7ecda07e0a57ecaea3666bd0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097f03cfaa556fdd08e1699c16c03f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f76d5af673fdbf19982900a04d7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6e9b0bb4a3ab3652a20d344f5c1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3271c3cd332ccc1827fbbaffde6e7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe45de399e0b099ee03dc0198c666f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246282a751a0dfceab0da54baeb1a6c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1140de921ab433a2a1368644119799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f73c52507885367fa494eec4fe18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b448ce495337716b3459e158d9503e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7cd6d337105d114880526f49a3b34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da486df730a41af9c62ca77b79cae5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de31e249b610e4643131b7341dcd8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97be3d039c9ceb2fdbe76ee59d5a10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ea4820750500055067cf304f6c88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032929b6b29a1da2bbc6711328ec14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555cd411f077ca87900b8d0996dbc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53edadfc18199650889bba9e61e5b71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954305fccdbc4a4556725bfb665704d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a547b5baec0875f08aed3e5629c077111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe71029620790f7670a7d481ef1aec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cdd73a824fb14448502d5a9813dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17de7d350dd4dc5121c4d0c3152f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbc17dd86927548aaaf5c91eea43e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d55b1fbc347bd864538efe8f7913116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe7a798ef144e2759f6f33c534a33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ac0a4297e48770a486df95a4b11d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a29ba4db66564d808be51cbeaf2d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d36c9a409a8181f4658c7363c47a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5fbcbda25fe09045ee8f28ee0d098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d8d34247bd01523c9dadbaebc4cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca833eaf1fbcb3d18565f3599a0864a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba8e42d2b4e38ada06dec1825d60cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ced4e5147e9c4f52c3ae68865cbd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c915d74bff53fcd515df1efe8d2399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033bf13bbf300674c22e5ce1e912b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cdc392e965dd2d514a226a761c792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4ff650bdfa14bd9670279972c169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f07558134a7ccc5382eb68aa3f4afb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc336031df9e612042145cbdb297dce4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43036d6c0622bda498c0f34775718132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498584f917d84155447f00ee4e32d62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e145fad5dea2c9373366b2a5785e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eb1f536b68e5ac2d61bde1b412ae1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d645a9a35b075e35b9afe4da7da5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38b9c9393939da492e975b1c1b9b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833370867fc39c21b7671169b04b085138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdfc58bcfeb8e99564153902444729139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b2882822aa3bffbced92fc895b48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb629a5e37ff7ed9654e6bedfe4e0f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36fcbac6a0244ec4c7c8dbb28ead7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9f62dd622584171ba9a6f13176d6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5317be1b19b4df8b3a39d7443ed043144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e7e71c7c248c7452ca5ce59f7cc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b747ea475c29aaf3de38cf81485ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511029d36f084fe28c741de77d3f076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea683e69e8cc9673b928777c8f6ecaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06491c145612991aef35ecbdbca057df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c5e73a034539d10562c330b06913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c694bef58ded5baf6c05d28eb806bb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caeb01206d9290f19ac240d931e17a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0a1bb798e8e443ceb87e8f508efe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbb5d9ab6a8c86d982cc5fb6b3a269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fb2e45ad807c945723a180bb8a33e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a74e2377b9d329421c2995e9f92ab9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186dd8df5d197b9223d4d68fa0c8088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2dd1cb752f53e4319eca3781e46f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420253529ea16ffce821e68448a50d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc17d15deb663dc14c77153ca573b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce4faad1bd66770454593901769260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5839c80a38e4bbcd34c765a9adc41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e4decd417ef9ed4c031a2ab754c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37078feff5d855f710b63dd29ea4c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c700455c542b0cb40dd4e406cd4cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f732a2f8dba4e1fa03d19df2a5116166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd76e42675f342c615ddc1188cf4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69171dddeef87f5c6a0ead69200ee57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566fd6815c5feff9ef9401cca81fe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5a5f2e1c4698bff782b91f91605e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce4023791488f191d58da609af2b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366ef69321f6365c0ed06d3f88b5732172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990ff6efa1366d6f3ebfd26a9cdeff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b80446c7dd131432fcc72621464ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de022d9c4ad7e1bea7023b7d0104f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9797f1d2b695d7f240b0fe49debf11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ba291f11e59a98ac8ff67f1c6cf5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f77128f251122714e2f82bdb80ae00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ad05bb0b2a2418ddde2dbdc32e54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23189254fc2eb977db598643bef3e27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf37f4b584440c4dbd4d3cc5114a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8ef39e641cf41abd0a7d703fa2bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046214e3760391bc272106cd06348bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea6b443de302fa0179c58b98d93106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e274ea0affc155207e50b5fe8d8299b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6adf950418bf6ff78af31bea1feca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14503a3f24a75e3fe8eefe75d919ba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a2f24b5199d6c87f54c80234c3f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7e3d1f385cceeb4d4c1ff2bb5c00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f258476cbd135af1f6893c6d2876b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878302754e9cdda3d06cab3c229ce51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b885ffc1f868c71b6e57026443bc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0614089f93ddfdeb0d7aa8ed715f60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40c1d9e8b9a4098a842ef24a1c277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f5a6ca68d3c33cd213f5f74d5134195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ee248789500617e24ab106fe1ce2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e30df77cd3b6d61d6a72aa520eec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99de2546e309c4d3a938c11f4d0a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cc2b0726fb972b4de4b61d225e6aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fc384edd35f2b3a3a68244466ff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b113d3b8d1cf43230b7630cd8e3dc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591c26597d01b35f19283a5bc92fbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5895c55beba5fe625dda3bf2131bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a742bdafe6318a230a603ff0f88f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc9abda7a20043a63e940d03adfa7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32e524ce5d0cbd2dafcfb4b399f49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c5eda1321482b87ee173bec7d278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858823c4dbddaee7d12557d87b494ff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a1b3d475df4e1532d1a0baecdfc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac635576019b11436777a1eefcc52b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8df6893e0638113b24c413ca623230211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073631dd172c31f98b5a454433a0631c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f888da5e0bd2d6b89a87181335371a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e014074014bb088965318108808d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35b227d5c3b53580d6e6e5aa43521e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63704b3d48ec1e5a2de0f3f856d69d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c18c611119fc6c65b4e09cf33cf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9d551470580b6f583a92b2d76210218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f59086eb42e0702400b7143f744b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc30157dcd682f9d43e9883967dace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba9f5468e59ccc4af1b503385ce131221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42385cfb255b2cf146b6b49320470222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3458b81b463f7e626da2605d6e4dd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878139ff4ca676f262432ad12503b68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4085ddd392388dabdb9a622d943d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d7d192e82b5a94b26bc08506e4f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124069515a120224ee8e4b1e968175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700eed72cc03a25a042a71c918fe44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5d0dbba0bbdf9f03bdc24b80e872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c98e586130373c61e0f8b71f1254c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165839e0ff195454ef6992f79a99feb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4da96d0e8f22997446366e182f818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed0636b1f45d9595553b2f44f59850233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6644121c5d81493ab768e1cc5a51d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87da5df172bb62cd71cd185a7a693e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc0f7dd8b4c5ee85496a760b90dcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef976fb2e3820cd59a63bbc538cf71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d515c3d352ba164454bce22e53886238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032854d4ab4f3efaff345522d5a9980239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7fc39f6991643c8aa6f55b4c18599240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c239df0926910b81af08c93147378e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39d94795aaf7f49003c0cf26a4d002242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43046a1682a0fb5d285d33015f7be99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cccf4cbf03596ecbf0446f4377c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828dfd9639370faaf7cc0efbbd9533245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89a38eabda73f58f282c258dc612f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014c9dd7bbdd427d3fdb2fd88eb318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d17efab8afe96b2cf5448ff1e4892248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f62bbec94f227e05504987333bec23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e87defaaabb7f2f392a09f107174250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e2ec0f3ef7e9f7b8e8ec1a26b79e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f75e0e0982d9979e58867d7c85a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0204837ac0f2d8994ddbd5602a4ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feccdc103c84cd544c917924f7fda3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ba7a18abc6e0f40e9e745fdcf116255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0b59602dff3aba84360661df2abb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f6b0e5bc2492046423287b356a10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef95ac4017217a8eee33f2e8ef6c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2636e84f75003cde546a5b8e8cdfbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bc437c501d3272cd95570dd47eb70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1e72f5a4de327edbd01c632cced8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad844fe58e1562e6ae4c399d6347e389262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eef3a39a8ef431e966575c757fe68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf87912cac24aa3a7abda488368d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518cbec3e0c228e1237cec341ac42ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ecf4f263047b4bc2ba2ac92eb8d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff0bc669aca3a5e44d39db614d1e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475dc37533a18834ebf487bb9b95c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3483f46917418f0c23fbac874745e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2a669a5a886e17fa0661293a93a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac668bf4eec434355a20c6aff619d69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2344839f61183dd73503a6101079a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e81cc7999d35e77bc2ee2fb2482f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d097c80a079fc899acb8dcebeb3b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5efd711b0b8efdfac74118f875d1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2870013c4cda3de2cca5638e336b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c96881568291f75d2e10deb60a229d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9df70f5b4d60f035a9c75b3fe9c92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744358fea81ca523b40d49b0de71e8cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff868ecf62c5b90fd8dd0d42a2a5364280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56712b61dfddda176e1da25c7b48ef75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe183f09cb6c4cd8a8624e0ae92913282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26af83b00e62bf405253ab5d96cb7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ddfbe49acda38194833ce30b89e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509a9e461f835f88222ce1f57a0edd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069525544cb4fc8165ed8ce5ff5aeb4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36670a9304c05d50c517eb058e8f7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42324051c0391318827ad9deca73000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2379ee03d6672174a374232cc4ed6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc57b3348c2ad9bcad299c1da9cebd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d165fc8055caffbeb23eff68f5191b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7413f8ffbe836e095ab439fe2c39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560773e9619129101060711fbed469293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf047dfecdb54746fe16587f31cae6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a220c3fc44981a5f14ab0b1e5611a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21942eac21bfd2e1faf026c8cc651d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbddfd3ef9fc5d3df3e041462dd962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0df5cdcdd1eb27ea38a71256fe58c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f7c4ba52bfdfc3fe98cdb2b58096299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58314a3e5cae1c56f459cff0ae06833300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd49cb4cd15acf8bec6b3851ce8e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e67360ce0e1585bac75f17496f998302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894009c7442ad1bc92933ff9f1e46f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af8ed7b4c112b31eeb45c4ea63452304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0eb9ec9c9479762217da8fe310c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a550c1a5ad3f5c9a3b90bc414cd2247306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd480c0f84cfb886ddbf2c4704cfe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe1889cf61e3c8f237033ea8c4645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ea2bf8e0fef8d55f9e5cc3f4f6b11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243effd067c3fbc5079380ce5af124c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be8f35a5d8c89537c67831481efb16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ca22ed6723f008a35560eaea317c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787c6d8e9744d6d84ef3dc07978b90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ce1b099757f975c423b598136550314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93f0a4a9d2b196193ed77661842dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66e9c1edcb008be7ab96a923cd5e03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910287e0f7fe31cec78ba89030e50fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca607e263c9ff964d535c8541c5f9ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089392fee315e62786f488e19453df4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbffd75762db09858a9c14a3eb9cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011035fadf1e1363eef7b2481aed8d07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806d7870ff8593bfcca739b02dd619322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6eb83ea0ee90ecef3c2a033882e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee5abd7baf65959ab72d4dd1bc0413324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb561d61d3d8c48681d546bb3971b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0504bb718560ed772da223e2b137a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e95f136db9be8da1b7b40feecba2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fee77ec1b286c72642d7eec61347dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00ba0e0732bc45a84bd17822063b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857b8b4cc2710e7a527e6887fb8cf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a4ff5549bcd75ad12ebc55b6fffea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acd68e28bb136f71b52eeadac8de8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ca7dcedba9cbe96453e9d399a2b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a1e47f8b945447ea1e705d684f42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803546c983c11990f6fef8972bfbc21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ad32a800e0b881b2cdeab9e71eebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09ac7b688f256974fb462561dcf62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315e5578c63723f38e3a708ee93682338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505166111368f29f2d7a222ce008df2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939ac934adb383e49bfcee1565a400c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d9e46ed938d6638e4eca6e5ddaad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26d4ef96299bdbb3d1a2b39c489e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a1b55e6adeb44b88d5f90088925b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf16b42833365ac366040dab333d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd17e27422cc19ec3f2bc59b2ecc907345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730b8d0e800eeeaa3125d99929a1b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16919c1124eb6c7d17eacf46560b1ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f059e63441986b6a58e29283e9d644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebff6ff705057dd8f21e4fc3fb1e43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33257e9885fa462fa32469997cd22983350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a093d17f270360ed356dbba6c2ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c01a9dfaaa6a8f6e11b469e154473352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3abcb110e436d07397ffc6ce66418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dd8395f93e52ddac7454a1d44486e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e29d0eea052bfd8ddcfc9a378fd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c65993f331a2708c4f94e20a4fa40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1a0da9a84a7b76bcaab89e7c4243357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f2106b937ce970f07a94a1d3184d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130dcab46a607143181d20edd0e5fc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1efd59e6d41dc34a704bf3b3b5d5fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aedd68fdc13e05b17226fb7370155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707683f3207aa22c4cd58e92d62d82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e708ba442a513e8bdc15824193b83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104040482f5f59be450ee978cfbb66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20add4474d99cbd9f0a80a6b773175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c7ed8bcabad89b54c40eb0aa359b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a87dbb405ac269346ca9ae1f7988367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda8786866cb5b4cf0459409686bda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341a5d3da4fdcd3bc72a170e06e889369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d26b1ed383e1e757463ccdbdeb792370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be99028681f5781dbb174de45e8016371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc8a68d6fe4de14c33db4fa7a8a1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa68290df48a2a59c7e76a8b2ebcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d85fd500619173d3160fb203bb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f7e41177ad3c40c3ab1e98409e3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761ceef268b52c1bdd53928e9eba70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5fe558be20c4ba1f06a00f817d43b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5550fdf8466a393901742003e2876378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7880e497520ab065a8bdcd3104295379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cedce052eb29c1528752c1dee3ded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909f92feb4f572c36947a5c9e078ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580828935e59a758a54b15417fd5cb73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fccea3812241186c9b699f02369e85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2fe73065453ad3bc00f45a770ebbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96070e74e186fc75190ee9198baffe0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8120dbb02c946ab3e82bf4f529c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c2f16b07208b476b010142fe81c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79ecc6c5ae1a3d4b2d39a876513ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7e114e391d085eb070c4778e7dd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01c60b09215af42fe43a1b7e80b93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b26e6f55f9d5d2736c4d9691c0c91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024199907b0e80d2e77a1c28340737dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782617baf67d6862553f6683c21b55c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef8795119af95e9622b9eda51fc8a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d193c2afe71bab23f4b18b7b5a19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892d7ee22ea5b9dd8d03e0fc44aa3b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058890303b39262d2e24fa88ff51b50f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5c50459d1eb3fc444530dcc1cca60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9533298d9f6324c7e63d788898ae9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54809513a4e597562b0cd9a52c2e81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd27e748ac6d1ef1e4eeb937d85c95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c091407359350cd2c2c6c227a379d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139deb0949f4c6e68166aa8fa6765b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b50a69fc23d8589adbfc910980447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97ca06640202e7761f174d13b5c289405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7a7b971ac4931c4d600188d9ff98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56749edfc253ffede3d170d961a66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfe0c3e9393133e24b2a5035a5e8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d36826ef78f5b82a59060d9b48f9ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de350e43d3896a015b05e6b67dc72201410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372cf29f1431ec691f138bc6226af74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaac2284c780396c005b269f1ea6aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad7224d77653ae88f3858fb57d70b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd624e04f61cb79685ca4ebc3097e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a88423f2b2724f2aa936520b2eabe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751eb7ee57703331b281971a40eba1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079595a2bc824d1d50aa4eb74130f63d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7145b04e19f4d8cc638eae735582418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c7b68a39f0b6daef027caa4a764e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910b167818aab750d922543276154e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2fc7fe96cc6936b0b4c434d9413d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00eb51139b1170cd2028703db17f58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f1315956be50f48ed4c6a55cca37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0265689e0ed44a7d8708da84a0ceb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2b4b1748a63b9975f17dac51c638425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859ac9639d2bcd573b3c3b956cdd48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df8a4b6c3c632d9eca2dfa67fdfa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e652eda336c07f8403409f845d267428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb8b6614a0c672cb5b34dd98dc5e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5294b90f1420dec9ab95ece6d0f2fd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ee89d96843d8b89b15252246d9c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee785f240acfb11649e3fed810210032432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768854db03ff640c85dc434eae037b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930997673d334d75652874b1ba9946434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb69b8af63e064aa1a47837cf0c13b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed1393f9ff1df2f68cc733c454b02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca39ca820a15bdc10ab507453fa9af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b6e170465df46d20604ff570eccd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed30196b9d45faa4dd287c9830b0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d3a70b76dfb668216e2e127275efb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1254fa8d9f0a017f66a2754a8373441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d30d74a48073ef583fb3e3718582442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf034004f8b22e5ca6bd057e162a19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd1f03648bb7b6bbb4f183a209d43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc612b39844749b0e91dc34f371c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ef05f7c4d95743fad7cc094d8c35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ba37488d463194209a4ce23ffab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a058c30bb32158a7b77e33a49d198448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09997f7f88bf05fb6af094e89eb3426d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac68a4a988b9b463e90a4111cf1877450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e4cbe713bee2081956b8df5c1eb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29b763452fcd094c93d87e5591107452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e98fa56707687a54c0bda7f8e7ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67834ef43684c6d5047f0260972df9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614637a8e70c8a3a8bbfc7ecd766aa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50621cd7dbb09389db01395550e2ed8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cf2704e6a1d207437f8af5639992457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4ba41766cc8335fd97fbdb384f48e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba61b1fb817a656683dd02b6336fa8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac256e0b4ac48e7f5f40d5a9c12ebf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e8ab416e69a7259e3ca2992942ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ec012fc37ee86162ca34dad6865e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb1b575724663dfc412bc0110120c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6d2f0081f9e2bac3ee5184adb63a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899545767d73094efc21f7e85a0bafe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed78cd987dde74df2a9e2c57a94c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1471dad5598a249006ba8b38c4036d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f3f0782f2d0ed584aa6ed8fa1313468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6256e3d2cef89e64296325d0cfc2db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db7ec211758bd4bb6236bba7b9df0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd45d82dfa559b11622fb88c4cc60b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbebcc9fff4a2cfeb4363827ad2da8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca1095df537200ef93116e8667d74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fc82febcad4a6db6e32ac720e06d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749edd1d0758e9dfb304bbf766aab82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bf35a107373e1fa56c1912c3f6426476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04823c7e8d24d727b9f682412d0051477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d6ff51586b3a1e92f8d00d01ef675478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d3f0ffa5fc207515951f70bd3c29a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649679dcc0c133c8753d8558ebef8050480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad106f3b852a1070428b804fddb22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d370fc7ae7968fe71d7b5b676aaf4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5ec217756aed3aee07fef8bdec0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6fe55c4b1784f705c52a85242b7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb900fde4fdf3ab01c5cb38db25d0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02418d6c60ff74411f10801fbcf2d47a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8e5f4cf2459029196b753dbdb247487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254cb4521f604291ab0a8302949ea79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b83dd45fd35d4b83f1eb6117372f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709fd833a5328a72e27be8b46e9196a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43642f2dc3df0822da8824cbd5c963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7679befcc1f50d769e985328f0cd4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336462b32eaca2fb548f7fc3366b8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6be61952348ad83218f1fa47ce98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6bb20627a8f305285acfc88843654495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18464935cba7ef7828a8b2ab54a5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d7737fb7a4cf31158c137020d1e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329726fb660a979ffd90234565b4265498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2043bb7facb4c93b687437ae190ac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f89b520b77364d71e33d3ff0da4fc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7625fff1068ceb3c4a86e147e992cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b7d9cce9a1e25af23822666c4eb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65375a4f86a9000eef3876168c5240503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee7a1501a91b555d813c7fa260514504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4052370d9abd865c3a4bf6dc01157505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bba0bf43186894374b36b73cc5304506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f928c7e8d60fc90a9fef0c97159923d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff9dd90d555766ec1b2b1903feb9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2244ff8eafa05620136a3a3d7fb2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd5e687f7a46be4a264952eb7231a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762d66369f4536b138669fb05026929511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d6297186ea8a679abc9bd0bfaab6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd6722d400ba2e49b9819b5eb4c54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63c01b28d47a27aea929d9e0f039d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8568075de2392fb87394f359c15762515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53ca1ea3c72630102a6da2d49c796a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40bb41e74d7d835778b55f8ba97a18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e6e2fd16848dc5e9a431ebf0d510e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8321f5c3bcde84be01a7b2ef7d52712519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04dc27fc799c7b7a89b08a294a8752520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536f9ff1038b2162f68929c093507b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d4d66e16e30fe05a52742f62c422522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250398d909f37fabd0f7a58d0d0484a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d3cd0d8f0ecbe8a6d34a945fc576e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e4e411bfdc4138bdf210c6057e69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7686beb5f5c820533c61ff7e05e88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a36cbd51590a26e86cfe193859289527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75cd61339cee09bd95785f5a27159b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf48a07f41d48cbfc4e5be185eb486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c718c2a32031c1c8e679ea30c264530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff952a573d888c12c45c257ae24a5e6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b35afdf0b3ff859cfb827977cd920532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af273e5a49dffe94b18d68c824f081533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb21d440efb4bd1c5ec0cc17e18fa66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9823d02204f2d8d7906ea104d274b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3acaf5fce361070f312dc61b15c97f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b769bbe4c03016cc102c8460a4fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933e47c63552c9063668f21501bdbe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5640e554c5e81b0a93ed3fec07a602a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507224accc489dee082912423a73b9ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0269db2a9561b8ba2d8f7701d2a2a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908b41021d7ca448c641a0fee48ee9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec5df35686609bc421b78f14c8f78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c64e59513b3af45c6fa451e8d763c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d175778d9ae4e07fed5668e6b3ca7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a78b9e904926442c9d1094d038c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb1bd5ae9f8170fd6a68dadbebf9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703319101a55e2c68c0b9335b19a4b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1ea38f8ae45c8f6e6635eb978248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c67596fa529bf7c5668ee963e068550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858a38f3df04f5843af83403beaaed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e82baa044bb44a667309c69c63490552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32c5d072d782b529f0059c890141c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aac426408f7831538397ab62f5d2d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53130182bb2fd7c2660f3c9663b67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353bbaa6303b690386d89a8bc28f01a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ffc5cbd0a3a5484dd25c269b4612557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef96dd6427d142f2ed1ca7c6f601af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22cf3d3e2447d4b9e91a9d6bb87247559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9b8a51551a17e5c974e081adfce1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b35852a3691d955298026b18f69b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724c88134e7f886fa1be4d00169e6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48dd7503c3164c45ba79aedafee1c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96793b26bd8048a3d45756eeb7f0b326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73ade66203663839016404651ef49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaee9260bf34e88ab8c30b406da61a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c74ed6340a17649a90cf50930669b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821f79e17c59ca2bf2c109461a6588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5891b7b3730eb64da106afa4009df6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589300062c75e17cecc4e3adf4304e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83a8bfe9936a616d2af84542ad7e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cda9bd5d488f5566340da0fcf4972572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e6505ba5aa65c7fe9b2db526a196573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe82721ad78427dfd1169efa87f8520574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ccc5f44a23ba8486d3390ced8e362575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ad3f32f9503b23d6d2f826d97ac34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224fb02891151f5be07ed83b2e0842577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cacf4ba2e23f5568eafdc2b00edb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd982176d31b8c7ae88a98c005a61c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f909469b28b617998a657d96d556568580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0f0482bfe46b5768b939b793acbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a09e5a38e98cb027bd3b70c1997a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b82751858ac4d8ecee31a08fbb45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b594a96d9e29bb0d292f35522b59b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa6d7dbd73960efad2032d79b2272585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946f9fe119085b1d6d51c096a82d28b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32b9bc23479d0e943a54115f578af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb5f9ba3eca2933a96ee4f9ca76f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee941d7ee7db0a2477e64bcca6bebb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8e62a9bdc816987b87ef0ced9163590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db2151ecf1a9f495399d8967c2360a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199edf2d1aed3c50e74773dc9662c5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceaceeb5f4cfe63a7a1be0d36ae662593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b48ee53eb9bf231449b651cd673b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32076a11b4370b8faab57628a2a1c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5cb7546fe0eaf2b94ece919dedad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19e5e2eec1e143e721feab915fe86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5303591dc8c223b641225736924c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6db343223a8c443fa1f2c6706f019599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34ee014eb3e3b6f9ea6bf5aa0e940600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4cebc99d6f30404dda9216eef92b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63758c3365cd351f711784ad267b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7916bdb01b0d3d37b811307cb0493603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345f4315241ab0f652fd5a99dde87c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b10074dd0d8b4979583854ea00c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053aa79bcb373913476ef09e56b36a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd33c4ee2090fe13b5e3157f8e05d05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66efe216e8fde58e397324b7239d10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304abe2ee20da693c618ceee3f88e63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009d1139d74ab28db566c1272d93d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a13598ef2a44e70cee49afa52c75c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad861cd4bc03a04422214a9359713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f6197badb851bff28567663981f48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfffa02902b96c56ad1f58ca9b7c0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d514f7c5390db13d62a3fe9cef977c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f1dd7e00384997cb570a8c8bf984616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e7fb127423884b22c034eb681841617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb666ddde11679d9a8894dc7ac80d574618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a663441a721aa88dd0880abc8807b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbbfa60d7f8c2569e462b6beb5ef55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaf9f8d645e3391cd5039251a8a04d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c03d899e848b626c281da5b18999f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7471e5d63320e0acbe29aa50b644623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e1df28de1fbd0b624155b662e183e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb354729c2f05da166a7ab0e863a392d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53b121b68d19bb881cac3606ebe40d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd770804767e7d59fb37001d59a0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dfc660a0056dd58d7d42b621f104e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f7a63d8bfcf7c178a73ac19b2480a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f3ea432ee5537d1feb13e400f9f41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169849d0ea5345292c6f5e1234ed7523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346739271fa2235b2f751b10715910d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0149f8727ef0f06cd0b76b2e9c661633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932693c653a8fc823c45af5cd8b72580634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f30f92303c720dfebb6e418dc08693635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e467406d60deadc6a01cb35dd00eb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b35fcfcdfb7a62a52620d56ded63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea10051fe40a5f21159e1cd1d348c48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99bde6d725f689db0f9bf9bde337f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0dac1c2376d347fd52892fac87e78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218405d77197efecb1039461e1d617641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fd4b519973a34157c4457aeefea9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921cf40dd9c891e6e1c00ff5e975bd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb921d45d7ba81522f71d9d6417ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac28c3f8f16b6492bc65298fe898471645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6953e3e240f126cacebc472fc4cca3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d647fc43147e0cca3295c4228e4dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf2f6645555bebcf996ca8a3719aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37225da7ef07e46fe3d97b81197af55f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ebe8e9bc0cd6da7383e2b5b89637650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53c025fba02cd935c8c148d6df3f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724d1c09d915860773f65ce1213795652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a239fd38a98b1a1dc9d5a7a49fc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca95aab4f6951e17fcf010d10bb11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3c424089a14719d5b3700e27396b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af02913587a5cbf777fad53d750daa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed171e5e5c9e03bc49d65aabd7fdd41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c707b869934232cd4d2066e05347658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95196e1e7b265143f70ae0152e680659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e17b88a7237011637882bf58fabc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d80f808aac904f7ffb003c321b63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0abb4dcd127bb73510b1ed40e0a39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6041dc9032bb57ef998b235b64052663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638125dbc77e51266d94c7b47c54f2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ea6bd97c27a162add25a1282fc33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9de1202865dbf558abab7c441f82a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e29aa5e141f7db0e3eabca5f6f01d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d9a774dc8379202330a9325f0bde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb62da46e3cd765d5cde47d66b215669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515b4e7cd7625a181e89730afeb6d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e08288ec2876aa8a3c6a422cf02b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441e7184b0eb0abf3cadfa3d2e04ecc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed529ba8ab6bd39dd8f5b99f82cafe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986804cef71fd1b487120a3cdf46be0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463841c27596a01bc3d1d95552a43c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425947257d3de2e06c05b175a6c777e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee14044f8598ad157abff72931f7e0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fd8c5bbda8e144188ef8ff598542678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a26fe30e8410dec1fc1e6c008c5607679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979a3a6e2c783fbe0bd9d6215acf519680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf49678cd48dafcca727f03431c96d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7176526055500de7002e6104e2ea56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7c5fe7d390f600bef9a2582a41c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd963e271134f56bf4f80bd1d4529684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c167eece27e2cadde61526704e2ef1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918857363d11b0a815fa33e47948e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e90ba372c6eb5af675d9d3fdf380687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178eea46c1d28a819d9055f20bb946b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349f23ac86a9292e1fc0d40d4ab05d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d598078a6cddc8fbc00d75d84b743690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8d11dc43d7b8108c7fc70c74765a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff52fbb0c59b96a9a5d82217c6216692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd588be9819fcd7c51e02ab23f2e711693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb47a5e87ffd12d3eebc53fb2a6787694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96a910f1d4676d48ab1a67d38ab24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01f636e6f6fa2b6d3109afd818ee1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a5f8652eb4d4e3ab46f48fd0156c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f711349af37fc35f5e0d5b94d4f557698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba79a063f539e199e4dbeb494c8970699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ee80e3c47cb3305e2bbafc9a3fe2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124f72c2c4135cc3ee1ea0401d70f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3545d199a51666433fefc0a316dc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb631a458afe7e7af996a5399fa23e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc300d33ec4391d278d2fe8b193671704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768dbe96e25429151bccc3b0919abb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0c34a9d03487ebf4826741a50e45b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561b073a5be7c324a54f85415bd2ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187cdca93af1f83262192fe28712380708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06925876c880a30ce9c5e9a4dbb68a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9d75f9afe42c4d7aa8ae08f902bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6ab3636bb7d2a5c5bda039cec11f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606145aeac0c60db53c1325c90e4220712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a9bfd42989525705df8b7da604ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518d8f5f40d22b5a67f75b3ad66c32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f99872f03ef8aaea5d2d520b59f30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c746619530ffdee3972a1ebedd7ef7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9996bc5080d47ce5e8620c0df2342717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1bb9c42ee7cf510169ab29f2e53a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42e6ec646dd5822d880bdffdf935ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e40da9db5a22835fc9ece6c09320720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098322bae9ddba0529a75caa103ce9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42eb8da7b804b45dda27e7f358d40f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039260ff344604b79192c66fe616ccb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92461146ba202cecc0eb03f642b8cdf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5b583c920d503aa0faad00164a0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f8ad6c16d3da7ed64f7f88be8e36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a26d1dcef4b2c1321e1d194911aea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731643bbea398839f40b2e41dd7c76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363612d35c710d31c14e1c0c045b80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63f300ec682e514ce7ffb93dc704c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56de0d5fcf689001c9878ab17b66813731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9823545a37e183a6158dd28db2a7c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370ed1884bebacb4daadbebdd65a73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ef50a088b7b05f2eaf6de805c1962734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a979cc3c0a391150aa557ea06646d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e38ef721f2bd960a54ba65ffd6a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757ef34fd78cb56dfab67ce3136537737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12596e7895e15eb907342050a9d59b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db217fa9fc6772c50e323d80e560816739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde685600c70696bc9c3e66bdc4e9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1908447b06dba00d02a654cdbdd37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47d582291df001111f6791492580f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c71f9c4bd8022044d6bb978d8616743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc29a7e253967db6096e8cefbc148744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b74ed53e15aeb1b21cd6ffa45358745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb96bfc58a547fdf87a3de9af5c7e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f4e2ca1a91debc70f95d8075f891747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08acb19a87e3d87e7c70615522ddf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67d93fdf4704bd83f63cffb18dabd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd7f9b245148ac515770b15582ed8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ad328eb3e559317b139e902cfccd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e846b1d282f2f2e0ba64410c2dc94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f742d5c0062f7bd3f2c5fdfa77ebc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5fd4e15d8ed4131acd9238dfe7c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa511f3efa38da0dba887944ba69a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6969dc76d08ca91961a118163c53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe6d75d980ea5e28043c71a00a973757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be41a744109f7947ab66875f7c642e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7174ecf33e5c4f92b7c20400811011759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281861bd1f336b21ca15e9b4f0a8eaa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841f9d7580353a8ff6d9c8bd58d2b3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faee56fbea01a27780d36b83706eb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852cb4324f15965d18c157709e6de854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795edc4b6ede5d9c5603881f5e543baf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31faf373b06223578223d73e08cc6466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b491838f8568faab9a0170b0eb9c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2121c491779c863a1e3fc409c2a4218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870330519abc1b00f4d1dab034454d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7547f4cc99c92cffb86dcac317b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12f43524f9a383e38916728feda6c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3c679061d551162faa9b2742ca9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b60f64286873bc805d9164efd4907113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3b8a5acb33b446d085c115d06eae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34716eea4855e5f6b35c3980243da50415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d148ea1b2c0809c5cc01b029beec1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bde7bc93d1f1fad748ecbd9c60a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dd8dd148b3edcf888d9baf66ed3fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2223a7c1405f1edf6b3862b80e2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3407030b3acd64b842d6067628dfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c2fe38f8adbe9c01afe7746a50d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875235ec006cae9ff6f9f3d60a5f3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9476248b1488944b3478311a442e5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251361545a1e026e04729402d286cf6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45f0433144499ecf57a178242e0ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959377b43696290b438b1db996eeed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4c29e73b6cee3094b47cdfe65f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a049db75cffc24c3fe7c0478d7392028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a8fc2962183e60ae7331feaf048c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb9bf4cbe5ee4ae9074b8ddc8d0a9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834b156deb576cd627f176626bba5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b12c68134341ea983e218293f97632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835b122d7034a38fe00dfb69b619a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b10f0f1d048cd31503aa41a7e3f65b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117f5c6f190bf45ab14decf733622d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b3d5f83c5f1e6e6d825f4f8c478036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b96bd112f9d1c193acffd51bc66d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e06e8f9ebb41867084fd2836b6c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f66880165817dd644f0b132f8c7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeee4a43889ab82f26ae8028210cd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1b82b5c84464ead8861b3a80c6d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c005cd1c2c9af6951581c37adb3cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca54f1c15cb38f91bb5fb0d26fe9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dcb539389415404400d89b826fb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734da5fa3583b18babe50a5cf66c7c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec13959b361c615c64edf13323aa2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2b90cd99de042e7762c841e3a7d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d46abaa5b58fcce2f5e8f1e8c8a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd73d7ddebb628a53f74ea054031ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768e19f0169344bd3512c504975aa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48821239a791c9565f2ba4626bc7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d6931ab469ecee51c0626172bce9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9672f1b3fd7579610165cd315eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f36b2c0ad10cda62b7535209700554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df9694e4e3d062258d12d4b7ff81755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac894364723d24d04dc4542824003f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bfedc4b584f67880d233a11630eaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f39379d4241742c325f697454bc9cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ee10cd28dc5c5f38ca5d1564382059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d914eaf5ec2318322126739fb029060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037787dd3bbdd5ed7da2f86e573adec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab6dba782d4e49be3fe738b4de80362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ff0bb524cd1619ca5bb98ad0197763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4e5fd3474c3568a3ec347d98c716264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0926f06c907660c51bc92636433368765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3834f69f9370cc4bfa342838bdad9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2214e3ec96fffeb83562cf6a27ee9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6b84b2eae2fabbebda3cda73871d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb002863a0230421530a119a2a65a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec5e0125ebc01fb1be389765b6133270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57897449e806d6dc76a614f98068d6e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785102da3c64948a3e36521524a92e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c93d9ab18347a95bc408062b9c10273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a956abcbcf618e7d78c56f7d313074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2d913accd90c4a45d89a272f2066b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24d49dd5f6019112c34a69793101476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f95db5454a89921d199cacc0d8acc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44abfaa9bb22946a5d3e664c39059d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12167848ec7f7a21d6cea082d90d9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a2f8bc4b9d72adfa4be03a1c8812380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc78c86429cc2215a8aadd32476c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862d55322f5c20dedc8f23896d5e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f3e12f14f7c8524401385da2beb6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad60d03ab032b4c6fa50f4bc30da8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e60ee830f74ebf8f7b9787b090195085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98cf38246b02fd6d8f1d07543babf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148ceac5022a02527db2275bf56ea687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46040ac09c5b02cd72b25066ee3f6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8c9317dff2f6890e44b8aec3b61289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3994a86c5b0f4c3e57354b71aa874ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a6cceb54403524c7de1d5acfc018391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8153ccaf047e5bf0f6e4648a20c5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152b1069a1c7b457fb770829ea381893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5206a8a4373c7c42e7ffdc7dcaeaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd111d9f7cd7b13c8e93c7c433cad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd3115853de7312003652df00e1fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50827f1237887b11c026e222c81672a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df7ce1bff580b448923fbc0a0d5b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c21fdf86225aee2958cb994e7cf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342a05df0a30881e17aef50fe7a1a5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09650a3fa235d3a96ae01fc6d75bec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30230b6dc0db232934035112af101f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac6586f958c514ef6321082f1b1bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee346ef86d3b96ae9e919469b84bc64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a451c1f01eca259f76965a3d5300fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8172186f1febaa02116aef093a01960106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c6aabbf491168ec03425c4eb7374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99fb2f531b9611e446f4b4d481d141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa252956a0626e10d2cfd7f4849ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157b4c28ec5dc21f0c7a9fa9697b91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc9e5fb5fb773648f43c14a24cdf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390cbfed0b60d4693f4c83a60a089f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b655c2921a9e4269e37ca4b3f382125113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882c4ee9a0ab2994b57ac094b65572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c83c4d7a8cb2566f362e18332810115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebbba1a231afb38099cc7df6c27de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a19a5809d238fed2d31b913347522117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4877267467a4594ee014a71c318945d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3ad03658dd9f773819556a825bd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b03769b7a891a3bceaf1e2fc952eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddfbc7c8eec6c7d3bab78914b180e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001c57f78852460ea8220dbc8deac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b89f3b90423456b8eb5486c4d1b52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a56d4c5a813138d38614e319bd145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee739b3758ad61d495c043aa6cc7ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0729506ab1ed0457d17c1346e24743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0179a085d7a8fbe2349a8a0f0342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db1df4f6e1ce70f383f7736fffbe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5355cbe019601cd890be552ad0720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527df8034c28ace04d1d9af4b66cb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc4c488c807214f2f9edbd33c90cb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d55540dbba7443b576344a2ae3d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23a3cf806a3f0218eb9c04f5f877a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880724761d5b530d53df9e3dcb08e5a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239868b3f8403295ba2279ebdd8cf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12387ac4f3c0c8fda0c3f1708e29dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58522eae31f3a0eb21cb6abd3e17f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b3e6342a7d3011854a12c4f23632138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3c2891f5e788e7b7ef5875b4210a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b9aea7d05eeb86929ea1af952a2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a703d0b5f4a5ddbe9c3eb6304e9dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f48f921c928d75af6755ae5607f5f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab47d98c80d7fca840dd9bbf5dd58c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0aefc29bffe0433acd27c50d9333144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc5515c017f8a6f254a4cbf81c1c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0782642d34335ba6297425ed8e2e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b9fd9f53f33f1eec34ecd0ee2f66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a049cbcad59e04765803133f66c8944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eeed250152615e194316b21f750df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c8e8b0e63cac4bce44a93670c06b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c93939affffe3510cd4b319863d00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cba32b8627ff06518f8d73df44049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f9ed2a427a6a3cde452a0b99d91aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15e9f7fee99ab5784c03ae8dfabf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878fc8fec780437d709d419667f4327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409806631ab7ac4a45e815c69b027a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446f703fe57fba6c3806db3edb2d14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951da6305fa76e8cc0151037a5d333158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e5363b96dce33ccf3e0a0c66099f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71349cd854cb839a76e3b79178b54cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3dfaf24247553428d79fec2ece13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352b27c9c225b107da884d5b0bebb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e6cfcfb1fe4ba2e60007ffb6d7e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e1fa2698b97b8b7e1ebbeb38416e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7fdb7948409d3da0a02a4957cd1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccce034979ad92046ad8dec44d2900166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4442bc35bf8a6ab6cace1f316917167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a719eee8c2b3ba300cef88cdca3881168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84171252e7984c19f05a71f57f0643e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87713b8bf539791e87ed727eb012bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1135493b3af5aa1c017bc400e888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765760b2387bea811cae0538329ddbb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb29d46593074e80cd599d610a61312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b19f8086a733142df23fea43f9f7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4aeedf3f13c9facc599fe3a72f068175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a2ca2004da0916cf2c48b424c7c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e854da6f285af253d64e553c60cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf9647c32dc866d22ed1683b7d750178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd8b31a4c1e27cf76db598f64ed848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a331dc3685cfae8d83eedaac9ef85d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19f04eeeb0c3ac21217cedcb35222b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670c21eb8848499ff1a927ebdf34d63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e5b0e15c56a91ce77aabff1a54e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a479e20a4205c0dc162a7933e3b144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97c8e63c2375ab66439fdb3a62d0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84646771afa036c358df4cc264175e4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973454173c25a8a50ee0897f9e782b89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce999cbb0a052d2cc0b0afaf30d7b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545fada4802993d685334a8799ee093189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e183b10caa77a4d147f2eb436d481c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158adb67936cda632e83c7e3d09e26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c6caf0250e064f242ca5cf6ff0fcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867777c6a7b1d397295d2e9e6682dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a1f23c7d44205de4814b9784b0639194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f6acd3a8bfa15f5899977b1b4890e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c799c3088d594207be9b461cee45e37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4cc3b63eb93ca3f54ac019f92d042197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d4b4a0c120ff8914461184dc1fc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910018670f611fe37082205461ab419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c2afe241abcbc16db285871a9b08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4adc3517d93627acf74897ebc71fb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faa47acc238a251ba01e9578c0a52e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec974aefa30ad1d15b5526378e755522203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784c2a3316f31aa9a71e1bceefc546204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e23543aab9b59df375b473e738abf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60aaa4c55dac61993db2c9b9211c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f1d1c07dae83159043b628d9049b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2338069f664b572e173855f1eddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252822b4c7e8cf9592ca6b9f8e6a3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a3adaa4cd8c9836769ab7aa11a85e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f404c8fe685fd235317902411326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b954c9053a0173cd30d4e7d74ee041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d49e7016909c4b44eb50df3401ed5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736cbd6d59b03d6a4f213edc9b663db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2084d13e911c8811bf459f68f749f35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335aa4c53da3e343e1a5dca7f148e9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc231b873f83753fee4ad499168f578217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e8c1ad587d83a8d1e64d0dfa5297a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a45ad79d66c9d57dc672b14c6676219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0647122d0e4b0d00fb159bccbd51d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbfce3622ac1334900ef57ee472cce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b6f8e167d1325880ec30c627c9505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c16178ddfcabbdad2666e31adbdff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b56a0f06a9f13e1993b3db79e32e16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c284f0388bdec8bcc9e8215e16da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b9db1587974e960084d48c7f49b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff0c2e67be4ee0bac62bb218e2fa8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3d59f008bbe142e2c3a15cec24af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794b53b37b457cec1c84c7915a9272229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74729d4d218f7a5576f64af261cba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ef377084bc735c94b6d35b09d8ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c70b6b2735bcb516ded3d15cc4f44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e461543c27b8c1e0f61914282ee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261178928bbccc14a94d7f5487fb0e8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad9b3160c3a2dcbc904bde9187017235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac29122a1a230187acd16c23c31ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401785b4e58dc4acaf1f0e021f2902a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53bbbb70e94b8115371bb93e579b2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a56992e3da5c751dd9247f6b345d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba6d2318cfced2549cb565916f2c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f534586e8f7796bdef06ef93c18ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f8c78cc3a52a35d0dce1ba2f774e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813448317e00cf45c551a779a371eb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4a51efc1ef03f392464c545dcc589244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338dfbd4dfb67ae3f88d34f0d77d21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ef2c026f5193f41d540373ebfe5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb08ffa602eb29870d868199860fe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa358b39a6e05556b23289ac4dfaecad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c72f512d3f8dc33a58742d9849ca3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b60d279c02ff8ab08829e9ec3589b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fe05bf33ced9d6921f62c87371f39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431bcd699ea03718eb8fc07b25040ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518f4cf3ce009242c49c39ce82d8a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb01981bebc4c9c5b4d4585cf9ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb81425837d323326c705c28312b5fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774308750026b36600cef274a7115fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ef4356fe23b8aeb4bfd51e396c44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728350a2bf23eded92099880ed943e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb901411c11fc33c6a8628fa3cfbbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33233ab9d8ebf231257e9ac76b4eccb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40296b4424e508503ea2a7f6101e9c71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0e235f820652b9d3d5938e1096e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534957075ac185ad05a05c1cccd92f16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398463cd8e0bcc880aea1a8e4d4e81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccab5f21b214e63f27b95dff09df4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb84d5a77da1402eaed5d897b3a860266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9bbb5c1346378c337cb1549c36590267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c1b8f9d49680e3b50957bf0dc902268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0f228b7f9fcc34981160dfa1940c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4677eb63d210222d35b0f365819d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e1cdff932eba12c9e6085fffe3bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec274169b95e6fc9bf4b2b7a87f634272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603bef5be6bce4dcdcb36f434dba6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a79be5a3a429305da56aae08576ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5206029f45799ac2b8de511d1dda36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542101598a30878e989453c059ac132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7632298db53bc239ab4a2dfaaa8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437925cd1ae19e85b82363b9ac2ba06d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40589902346107db68090d9ab71deb12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f873f50b997fbd5dd33e2330bfa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d96d7cb20134d4708044f70f12582281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4fbbb7893ae5bbe074c792205f1e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23a4d4d205851d4b5226c2ea4a26fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd3a96f26c47226438a45d765d5a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6905f38a22df8055f72d83f582e52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204477a66d6b9fd104a25ed00b2abe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff922c9f268848e2fea47eadfee96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab9a8627386dde57427ca87e746676288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac6d2f92367e279d39a78c764f122289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb4e9ba93eba2f1a91192c730d204290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8630349cde2907d8592f3e386c86f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c5d34c215a0b9ad00e5d280580bb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f638e686e053072895ae5797a00a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad03b7ff0ec61cbe686270c29ec076294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c802575d7ffd0d85c068c65778108295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0a8f2311b642cb99972842d733089296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39e52fed1ae1f0e5d91f29961c483297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b507d8de9b6c51a21ca5614adaea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1108bcea61c3f3b762a96814237e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346ff2c1e928f5f9cf6d2da6bdcf32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172683b743b634270a03e2d8c8a39f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398dae13387f05d8c662b426a10e5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ab4c80cfa1dbb2aafc72787e1668303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5821edc2b70a8184c66ba75819b9c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b8a514b34b7167c51a3669aabacc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278902b5fee412331762f42c61e4db2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc249f769c0272d8efceb97a16b62dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3375471029630ba538b512a42c153308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a1c76e2a951ece90bfd5dbe015404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0291b8e5910b9be27d994d6582d1d07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c34bd2caa5552a6d1e8ff6570d71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c0c5028e24ac8c5e7d1c73f26084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad3629e4466fb61b073797e116362313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff67f4030d143028b27a031969d82a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe52a1e092b67eb7e598c646bf4a25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062329ed52ef8c2f16d91f1efb97ef91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f64f2fb735a37683cbdc261d4a08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33333b12b6917a90c652a86854a89790318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d8b285454f5ac9b2ab4d4d0070e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be14a387306078b7803f6294c7e9e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6328c0b3bb20d55c0869dd89d773d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3ae85b43c7c6b3705b4bf6455c4b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720f86ec1e9fd1ac06b1e14cad31739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258c330313048e1c1174138e338417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83905c6cd1743df237c848a64a6b36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f480234ece5aeda3c9ad4a7267cf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250257745c26b9ff61838b55eccb8c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1ce3f3eb16d2ec7f4aa9f6a6877b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d68a185f1df2d0b29c7472323adb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ccb1e77683875a17c624854f803c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479aab07b65d790afff7e18c615028331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972c41f36d7e7a4e5139bab26386b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4241f74a43d1e0f6cf464fce777c63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff0e636ad69233ef248df5985e3957334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902829473fd6fea1018747e324b95d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dc649b997ce47d2c19422d07eebf6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca76b2506c28df021264ecfde20749a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987b987cc76cd733e9b0ad42491d44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51498e04b790b47d2157e053888e9c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2754eef13986c9f74d192a48f8c55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fcdc724170f03913cf56b13a13e7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa40de6976033e8ec3ca661b55ec9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5e7ac008736d444106689e980d22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4410fc801fe7ac82f0c14171261570344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f960f582a88f50139bc2e96fe2a41e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c5d3aace2779b35b68e2f7fee82b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b30fd4d77113ee1177e254078c8ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29806326b4e76b5a9cece382ded4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947eab19154c02ff79e3cbb67732db3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e06c6d3ed4a7aedf100111685531350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82b16efcaa36c2ee6858b878213846351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e37c951b878017e4fab77860ba345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d9eb82f311e98109a5f3d02f76926353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d11cf83901add12991143b9dfc298354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb17ea6a2aa052f3386ca21907db6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c39e770e8f786c2fcf563147c7d7d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670b67dd5863ded878918cbd532c0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5e9bb6327c6ad91cd3191e54f0f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3014d1e4c356e5d01cf202bc2d76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bfa13a519b70ce9bc549c3e53e5f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0d2030d4255ff9fff69fd3100140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc3853bcf685b79040d7dad5ee4bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022855e3a3d896f9229286d5a644118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482cb5ef644cad479d85f5fc74ec68b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de43bd1f684a4d34fe263ced8322135365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a7718b9311eef09ecd5f31abb5f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c591505f9190a946887e6c1c9da65c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c4bcd26695e2baa9464423cd156c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a32dd9911ceef0abd87217b085be3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f83d34aa3adaa4347fc67e77376e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0a25cb102141c42aefcd3c840d8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a537388aeada93ae100edeb66150372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6aba7ef5eb750dd24748a3733406373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa147debd91548e780c25dc3fb28334374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf00cd1f6fa4e1ed67d5d3dc8dba7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141222e1f2f101e784198465998590e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ddfbd02e987014775ccb051bb495377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d306becfcec3412e9c7d3c58e5a9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f36c1afde41b0f4eb7f573981dc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b92108e7eef65153e57d6ff9388c6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed1a784ad4b8435e79e4dfada87a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803eb3bb05f7ac870f0921304c7f270382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d1897b95555eec75fb2a81aefaa1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a28f2971e4b28b3aa850f9d447f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e351842dc508922944550a9f93be71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31376512b45f4e7b71ce26e25b5300a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf545b74adfb669aa8e849bcb7f95c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e80758db5e6f15d0164858a83c6a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52cfd9e60837fa7b5dfb4ab578d6d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d6222ddf9746ad03aca99fa2fa8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759cd4fd96ca5479b370ce7aeefa76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8314ab1a50d5998848bf195eb8376d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47098a89cebfef3e5cf2d48df5958393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ffee29ce01afffeef6e6e8ff2c2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1664e9fee16623ba0bbb0d3df7ceb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100231a54c4ea7ed7db468cd23377887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec135462035dbcbd55afa5265c754f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd6dea7ecb5f50d7d9a4378fe104d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f78f9ab5312c894a880859082ed733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5cd4844ea6f4230be18643bcd67e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe23f5d2366c9b18cee4d40fde368401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e270945adeb484b1a9e978e7ff88429402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b4a3fa077afbf184260c5e569f27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123cde4ffd0ad525adc7a773f011ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635aa392ff1eb116b4e2847a9729f50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dddd33f0e3ea15c93e1e7018ddafc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65854cf7cfa3adf2423cf70404522d45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29e54c315e0251d2255e4140c9791408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fa081abde32931779d2839260623e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0f7d82e5bb42098beca7b745cb80f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603dd3634021ee7184ec439a8efe652411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c23772742bd4f37631d46db25fae82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaab7b5729dedead0e4b3ddcb31210413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903f17df025c13fd11eec595b400ef4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc633b1072ebef423b219cbba8cbd82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419979eae881bd3a21650806d5c6dc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cbc463765059cfc8f0d8a888f8c69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10860118a20953fb8a6452c70fbfa561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f29cf30a95e58347bf3be654bd467419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4c6bb0ab5285b8f83256ad93438a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396ba5dc24f754da2ed9ea1259880d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d282f712d40d586ef38995a0fc714c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb0546bc87eb621761656ba06f483423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed858efa6df48e7c93e4f233103bd562424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806b3107d0ac8891e7b1bb2fdc42fbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd31f4e7fbb569fda660c3381c82dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacaf8fc9c4911ebcb8fd0c2140ca5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5248a32b97b9476d2b1bccabfcb7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900747bf66ef3965bc9d7d920f3d6f27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455888edba2cdbc22773f1c37ef2cfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca042bcca30a600e313bc8a451ce0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954cd894c027d7588dd33524c67d9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fda247988425d5ac2783cbccced44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6042c686dbd35b187fef45521d4cf3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341934a379e31d71bde0be863cdbbac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eb4c226cc12332862bf9f097baca1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb7f39ebe40839c90b1565539900d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cce2157cab24e2b93f3db23beade03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2808139ed1d1215fe54bf3fc131ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b5fad350e9f03518a9797be51578b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2d7bca5186c1e7034d95db9b264a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb8406f2363e38a9a58a03aa3c6d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5700e8ff1a5c846d026f94e5b2c3ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e60955194da33a5325328b93221a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236ee95f49932a3d63dc2db1c0d94c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27c661675f7779a664796775e4e7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb26d63cdc2e79f072cf9370aea700c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77c97a0284eea7904489a6ccc8dcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6717d00937c88998675376256b5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb7181701ca23afc8471c5b286403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996c408d208fa7900f17a969eceadd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcfc5e61a04a4528976acd72c48d27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01360119a6593e19ce6bb772e9ea4391453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633803de52afdb82cf3499dca33c3b13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29343ed039c5512fdb2173b95391defe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a1f638db48b13ec1eadda3ba36c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c419ff3a240d93506fa0d38d6c603457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543d36ff1ea233d62ca92e980952cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d256993a06ef85f14934cde0ac5b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aad9280663113ddc3e947217b6a9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c9ee2d8149d7ab20e7e4645ca2fb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c9bda3fb3a194a677790f3d14625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefab3c434584968658072e60c3fc2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67131d5b8e11da17c00ae012304740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6917a768555cdf4558fad09d99b6717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683877a53a5fee6f4f741d0734bdedc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eceea428dfb26c4c69cae2bbfd7bb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea35104d9ca6cca9cf574128b5f3ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf9a8c8d7b08842e32f654626dbc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702dc3b54c27a1fba0bfd5b8a344996470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8790302b5edc571ccde203b07946cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f26f2992018ac0b141c4ce195df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d293de9a053dd0ccd18d3ba1154c35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5349c7c773d0690e65d46fef2efc7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d7704c0672e8a374ccd251693bad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aafacd7d26431a65ee82dad6bf6689476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b547cd67abf72f08c60659d2e511477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb79124ff08cd5be18e2b248f4722478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb64d78878517cef36095a9d3e622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2ead896d71d9cd0e63cc19729d57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62cf1e9e232432412688cdbf6c4aa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795553013b1cbedf5ad5f553bf98c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823df857d04354e4bd46176bf17b768483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a8e1d14bf073e2e058fc0e3aa8d10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae58f5917862e080594c28b5b233b56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324bb0f7bac3d1d379a1eaedfbbea41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61691e9e3c48e47e7900035f99809487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b8ef57e36873c3e341724e2ab51d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95188c1071668f46a23efeee5a067777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea34e2fc592573eb9f0fae9ac1849d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547645c1f0316ce59656774d761233491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de739225fafd8b69f9caabfd91bf5ebc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b34f36c76720360b2dd2de0dfb9907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba98d41100831c033d88e46db1746a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e50f5f2e5fd146e143f7b4d92721495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804e7b482c68a210cb5776c8084de7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b2965f7ffa369090c60077391a09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ae7af3fdd10a2f5b684d5e9c3a95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff861e7ede1e9fc5c5ef42327c17402499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a873bc6e7a49f51eeb9ec5fc413f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ed7bb53ae74735eb0bfa8f5408ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5183a0a4ba90ca819c34d54846df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba89656b977d3b8fc782633d43239503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559e7d661741c56102f5da80c3ca041504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f84e67f93d1046f12a65cc2601be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a392b198e98412923eb29f93308a8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942041cb6c42aa3f6b03b67e5d520ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432bad56f029d1d4b587a7839f5fc6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e7304d71a735c2ac184e6a393848d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f441a3f71ecb71c3980a0be7c25b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60a1af1b14e99685090f497acb184b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405198d313411d6855edc54602e5e8fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e228b231f736786bfbf03b5071a7a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4352ad43e0e11b6dcc40a4b3b80c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1bda0c2811e2b10da9c2d0c5bacef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227384bf265f2408989baa3a140e4f25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5214bff26548d62f22b3cd3e38d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa74b8c7583b90a443d0e479c88026518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f953e8df38ecfdb97d575d7f0c0d43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040acb25314f5a07ddad529c2c50c89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd3cb34c1e6ea7ccc540809bd79f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d077496f5ff969db5a6cf04e418b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90ca33307223c1f2bf36a1726e61a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81063c48f05d0e8ad491bb5c2cb099eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c86559e4fb254102647ae126f01110525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b72cb8a16ae757ef1d2fb5d448ea87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac2d3113e1d99c5a83163ed56b605527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78737520edd7cfca3ff05ca06c232cf6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cbe4736352b7cb60136524f8abdb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80d6a06b9eac36f2968bfc42e8af0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f542bfd82a4abf5f408b90e5b8d6bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807608aa09f0766d496e5b4f8f92c83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e01fc7898d5463e2f51c222b11d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d667048ca224e0b87a084bbc86d05f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ae346f3118b5159ed93819b16bf0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28909fcd11c9c3cfcbccbf9c53dcb264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedaa4428d4d4b4ff13e36194ce7f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d280d6d5f2336767e026b5cb86d41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ccb4cb1665e262a60295563b25f3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d307ee439f693940a887531488ab4ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cddb9667be64051ba9c166980ec15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effd0e6a177fb901ea65774bbd10be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb527c4dd277fbf8097e9ff0f0088543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af65d9d2eddde97f15d8e229f26564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131d87bbe6f29afe0d8c910dd8ed46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d64536c63270cad52efef2e4ab69c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc44152f242b87a1112c36a431bf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac28f5fcebf52ade2c8da14dcf98c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0d8d981d8d6ee813ebaec23e04aca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f878faf00176e37867b9b028ec5076550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb960a7a393df77c8503f7297715cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29628a2567b4bca1d91d16e54d8384c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc6efdc7f6024ab56d0effccfd894553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7bcf6770769ec856c47ebf97ac844554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1750b0e296131565764802b8cdff2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba90588457d0b400dee5c8f552554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286d38813636f5ad9d40bcf2abccb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6899d9984ff2ce84c46aba76515e8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db219773f587aa4376d9c7d136dc94f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ac816d369c3b74159b7e6bbb68090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158b3a925d4cdbcade7f945255dc27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85853242cb4ca040342cfb1bf69b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91ef1ff3553788f1b62408e221ab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd229945e668c37d47245d971eb13c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677eab71910c7adbf28429897a7cb22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f893b361c2fc8b1ea018cf7002f11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705196ca498ce64ea52be6a1e11a10c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f699ae57ab848b0e01b1211103442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163dcf6323e33edaf9ae7f7a53b8652569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953e910c13d1d08b17924222dd5545570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b6edee14c633d44017241ed20f02a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796106ff32e75f8202853150e34e9c06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d37551439801690dafc9ebe0bafa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b0883f21017683cb1134ce890932574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bf19e363ec2318ef5e1a44bda988575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd02a35c56c8fd4405b8b27c5fb476576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01917467ca26f787aa8ac0e0be565d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fff83547d36afb10a35723fad4823d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ad203c5501419f15c4884b913c31b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb39588b4e8e5224c3a8791d343b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aef809d50b95b2a4abc1645ea5c2ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f463d09b03749faef72809ceab361582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f7346a528daa47ab45d5d64b648e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd50a5e5d43c64d3cf192046e7891584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6416e70909cd379730be920bb36d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e855d8ec01a22998390420be971ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1aee31ffbb506c8231c287d98b9fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8789d9183e41dac651f32a8efe8b2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442594aaea02cff6f7adf7e9f0d973cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b234403957ce6c6a7d83a05dfc738590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20766bb805c6f1358ea5fec4c67db6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8025962e097e00879ecb872f8eba71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7fa7dbdffc316b02049795f19524a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a4b0c32b3ef063749922af2691a4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc072b1c3a02ae90dc68a8170750d31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bcf00fefeaf753ff1559b7e6f79d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c529d95eb9cba8a2e5784f7266c17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf733b96f1f7dfb7ee1d9e4bf04117598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1645a7d6c1f5868558ba3d04388f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef2022dcdd85cbcf003be753c81e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce26911bba28e68ad419fe81ef2fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ffb06e5baadde55d7cbe378e23d53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa71d9151c2ea3a0ae8424805718379603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159faf2d6211b79c31a9723885d2aa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530d352db1a3a7c6d9f30d112783d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636e937ae6019a9aeca9a5cfbfca51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df19578985a756fa2dd102cb7b4b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635cce8b3171284335623bdc6ed7a2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5228954ca48c0986c5c459f561b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00667a30ba07131709a9ba1e3be0fbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd865790273fc48989544009ebf6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06d425ca73c2cff666cbecf3a6ede612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c32a2427eacedd44254cddc2a91483613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02e1c0d1b492999d7896242cacdb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850bf0f0e341b1e6b5893547d85476615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114b98a4d825716ea7aea38c492ab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e66395b6592d01b8da29fccb39a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd495bf33629e447f7e9ef9f2564e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db2e3976c8251610d25ebed223b94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7178b8f93841e756fb52d3d3d4d60d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1473e0feb6e02475df125fab2907a53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8aba3f60bfb463ac7dd8e32a7ac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bf705af73f506f61455450030f36b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fe57b260475f7873ef1a2a512f4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e9424f13a69c393a25b1c9de34e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2b611e7b798e92c74f24a886d473626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5f6da21c7449f23430c6288d75ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2bd1ad6fbe9b0f37cf67eee3ff44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d312b63e40757bab44423b13f4aa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d744ba60d23acceeacc071f430d12b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de83d88c31d746f81fc340ff804855631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689690408bb9fd3a96e9410d859538a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22f0d90fa04e86bf0edb3cb8faf473633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a527153afdd7a0e1c75e9dceba3485c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045de0989e6710623dbc38c70a99f78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d707a57272bff332f6033122331ec8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7681ee659fcfa69153c02693a0387c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89307d97bf76777b0d47f47515f49d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b41fb527a200f8286ef450f4bbfda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80027aee6f09b748a0e6d7e40847cb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bf3e49f289ec6eb1d063b3afb3f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40867ebda09d6c285f70447e8d65f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf28696b380ff659fc18940fe27fd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d6b083adbd5a3e0db2365b35b1bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954521e9a9b44213b13127c3b5b53570645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa6a1c4aed7c648e449ef962b2e6b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd007450a17e1733d140ad67606bb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae234796d272ded408f2f12adf310f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f408a59445e5b8d37f9626b9a18a14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be2cf079b76b7ea0e34173998aa44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7d469ab6f79ba13a79a54ba43896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d968be9df3e2888b3c81a76b623567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968e94cc1d71cc4e419d79e7a711e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f36d1c9d45c485a1246c386897715654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e52af9c0c4d36b6207d1a65e6e32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ec9bb034cbd4ef1e8b5a3bc107618656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37181cdf704bd25a44c251b44e42ffce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234c09f2c3a88c13ba3a39a5804b6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07be904897c5ff116819a6fd5fd1a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9f7312dd4105562d76e22d317aa17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a935f345fbc52e9257a166f4175c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85b7a3c18527389381fd99bad2060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd9246d02bfaa95aba75ba3147a6f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430dd9c5b1a134c5725ca44b62b3ed0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26152736a3a9c5d8ef4a573cdcc7eb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cf5cf3a77dd651b77979ee72703c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476774497986fda8a08287909c78010667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4849d34e2605d5dc4ef145779ff0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e48e4abd48c0302e22678fcdcf2902669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a44096d6679b558063054fc7827eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb030cf0a26870c67db27ca97b511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420327edb629933c0a101265a58eaac9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d9ca6de11ca29ebc30fedd47c92b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54762cae0034d35dfb31657d9af87ed9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28051d425185dd26cd1f063c22272f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22088c03d1dabf682f12bf6193ed568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb196ae598d7d4220b8d94f5c35ecd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b550620667cae17deba10c0c66ba13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca67d86fdae872e0a413ee11e29d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06245d17c7415cf85f27982e9ac51e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0bbc76eafeb13a906a52a66b5446681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e7d3848c2c03bb99fae4697009e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f8241c532942daa6c3c29712937c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf0ae346572050d2b13f2c62fb3f58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ad66b63ab9a4b4c3db35d056c230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fc39a109fc72c5986a26155095503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dbc9465e5a6bc3ef4a76925fa17a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b0f801244d1304538ccfab52ec6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92729dd90c571290e2fba51eb77f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e42c988bc7028cf1e7beac5364c13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564ddea7358697267e13f3c0876e2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483272f611e50ed7fd32db96a4ff0947692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72fd977d387e72a1e0fc089e9b9d0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcadc14e0d4c8a494e40f9d44289d9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f307334a8642c71e87ff2991e6288695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803836dc12b2f2f6bf9e18524002d82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fa53decb3f7b04f22132fed317809697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a4f9d49722b74fd5594fb15cb6b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df8d2492d40b0fa4f4521cbac45d1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e6001b9d8031106477974397b485700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236babf9bd1b2ddb5f199f23ed4890b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb19a7e2f3c8eadf25087e4e1317f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20229ec0b9865e6ef4fde9930c8762c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7c1bf0ede9bee45f97acb150363b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77160a238a870cc494cb18a9f0c5b21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735816153aad6af5aca1696965b542e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e4fe16d5a65a99fe35f109c4c30f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5922ddc10b5d37e29ed8d0f9edae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569924e95c9f73afc00aad18349de0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d78deb92f120955337fc24c4e920f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92efb906df662fb1f6e52a1988c3456711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4288b5a3001e3b97e15e62117da67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28259a0677585dc3a970b552cc91cc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c93e1298fa561cfae653fd3e076f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aae94f9f85a8123dfb5a37b8ff4ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601a1fad05735fcc38c60f15ba198e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ed9e3953684ccdd582a496b588c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79be29caeaea83d386f8ee32722532718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58edc9d1a47a416030bb1243613e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86555c3f0db645675cad090eba3c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8b0923b25b084dab11e20b30d970721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d033e3e2cd3367c509ce53cbe38b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdba2103002c550ce0fe458ec70814723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8217c167f34dc1823d60c80c863503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff70201dc07f5acfda0d932b0dbf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e09f59a25c2a2d4af19a682f997a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a10cced42e29da467a586539d782727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e19429b4766ee374304a454b1c50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06241ec12b0583d6a39feedfb8cdde7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c0f0cc61ff8609b02d5794ab2e1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd35c2ef1f06aec6e5d6fd65f70a76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a405836d98d11c2a862c9cc6bddc90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7af3f508fee9e91b053ba00a51e018733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c08c12f3149e5e82c2dbb26599549734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51adfe376b96b6d480c6c4ccdaf7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27227fa3b0c50ae5bdd774b1ab665fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11644ee53eb18022011b56396d66755737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f51f0ccfada0165bfc7c6bb7f24e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259bb252e36eafa0f6ff9fceb17d8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a5e9f54304797bb1ea8fb153c27db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e43de7f4337cecac129a729650836741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1108aaed81cb427e04336820fdbe8cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cef6dac6a3861238794193d9e6e99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497f7f10be51faa2dbdab1c880c716744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd30b4ffc6d80c078b470ad8e2854745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07c575a24f4849bd018012ed27720746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cb9f22b7e2b3081ad9d89b384d29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17592d72d6c8cff4d2602d17fad2a4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95c5b0e2e985886d9b826f67420b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a4242c8a9187f034957ebecf2a596750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24cd65ae1fd993cfb716cf0ad17558751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066ad65adec2f5a68063bf924ff7a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b957345ac3509403d3b2e565b052753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97c23e008aacba67e71b527b7f22a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e642d819635a0a191657a560bcdaacb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c63c1ff8997d456e7cc3e9445f6bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e4b2b8b5f4d63ce59375532a0241757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c3cc69c29b94dab40cab08aa225ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee80bd107b0b3e93ac06e5fcf665fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>