--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f3a75c7ef88f181668766731e9b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ee4628a41ba84ae23dc45aefa5e8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a878eb241bbf36b0200c160717d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36299e95b0b91eca030f99ace83aa904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b6c3e8d0268c31b176d351a1b2ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c180d960d2db59a649f7a79f97df66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9d6e6a706b2bc7e3758284b06e267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6f05cdff438cb4851d1eeb8230b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ec47b47296d57421ed9c069a5c329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debfe1b8c654870bbcbbff5acd49c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3280a3bb854c82dcfd7ad3131afe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609079a39f82bb1e6a8a4a4949cd80b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfb0fbe59e892c11d510361e22e4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb67ee6c9524e35f7f0d1cd0e61fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff381477e2a09a202a419e9bee21390315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca252c6f4a4df5ed8b40b7f7eb5177116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2dfdeb6de37492d02045a8970100817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d1a5746312c321783f624ea24eb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ad986bbf92fe3be8828c135b944e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161897cc5d870a6c939905072d18c2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d114be085b6f606457b9cc68db0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f15199f72f58ba2ca7158afe9aa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab412d0bb0391bb7c150776edbb317623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb995d03ae1ce0affa65dd80d71b64124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a6be7846c91b661624cb001ab32df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf1a39a7aae74db4f39d5f1295bf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da328d46e804f922a6104ee8991a3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80b7bddbd1f30deb4f2c9f133d55028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b031a02600abd327c47e2813eab0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4fcadb261b041147b5659500e67230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e8c145a3ae3c2b88527a9b731db4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295185b07dd303aa04feb55a888970932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f413761a25b8f1909b31535d307ce5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf35af8aba772315a8504552bd929334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a118b6caebb1255f9508ee0ed3f8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d643cf0c1f023ed7c09a130307a8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a5b2d3bd36f92ca785e1c4c0eae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccabd637e401e28e3750d1871b8110538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592b1ec58fe49227d56e3205a864bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f210df1b120c0f64b66a6b81ac5a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22334327ed716a8bdaad451f6012e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d0ca7e56c6bf4005661979c2b16b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d226ed5ab3f84e3c32ae0cf13bd9b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5808a06799be2b0212fec4d40df39f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbbf2ce68ec1a590e7a4f2cb42a45c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ef42fe37ce8de96e5d74c93eba1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f60667b3d35dd65863b0efe28bc1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dba68e7f3251889164ba584fb7e7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400730fb6397c1f2011bc6b4a0f2a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2e0043e6466290d9a2ee039a6af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb988da39d3349304c992735f91dae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04235a26f2b728993f330822a9196752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca27be4d6e471f99197eec12d33e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43292942a6f309c69d62a867105f4f7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079966e2f27e5c74c9e9fb77692964155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c892909369fa0fb9eeb550dd02b2a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f838f7a9b0cb6c316385ba342cb4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f321f0a3fb6ed575becd2da2c9b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be13c6590b03c2dc2029439734838d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718a0a218b70e06f19f1e705c7d3db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3e3862d2aea60d70b44d3ca9dfcf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01d3b45b4b760639c62c2e3cf039762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6815d6db8c79b39a2494e1bd7634b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9ffe8e7e242236b80af8d15e395264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561695d8cd66dc0b4eac3630261a43565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de75730865859cdbebc22e83f694a1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938e635469daabe72a059f09e9a58767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06a1b1ab59ec6850f1b672fa7689e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5f48e44cf5fd5b3a487e9c7c8b4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551064448b2fb9e434ec960c261b96f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e00994a6ca4e2929057446bdde2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0594b3eb64b8a23f527fbed87b71e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceac1040deed702a19e6a2d047b6ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582f9aa6c6e9c9676c0f4d948a9821374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39a657b263865b08db85008ea51db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0016d48ee1a4bef7e20c779a7d7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a8d1d7f03d5ce06b82b3a4b5bdb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322b97f8defdd2e1b90a024232a26a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc1569fe9e06c129035a01586979879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd118f1974a2c6b0ce039834e86cfa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e428cde898ef1b3957c783d291361981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0a990f65f1573fe216cc3aa0d73d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de8eaf2aa6999865f63335a885a0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21740a043cca273cfeee3f0bfa64ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7728bc9b633313ed74218c86c4eeab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5080afd3eeb6b04def17380cd0332f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a1bfd939521ec71984dbc5b9471187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a69f45f7149e43694ddef6be7338e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052547c6131a1d3041a320d5be9356689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf5a8b6e7f8cfb3b0c368800296e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173e84acf4bbe1d1dd5df84c77d4e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463479ba1e77fc711d2577b2defcd3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e9b645ad8116042686aada77f6f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de67d643fb910f2112d815ebac49e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e148a69252de08ce9420e8d3123e0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716284cc0a6ebf69f62cf1c9533e14be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f84c2f173c977b5e23b55140e375497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a5d5bb29267f193d5641be3546cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489419f8f6c8e67dbaa3d8548b33c50399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb15fc0bf190ba3612365fa325fce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c06eb607ab41ddb6e70df294ddbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dde036f6883c7abf437861c9bcb862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd36029e952a1eccb9a5a1c99525e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3a8d49385ba9f6283ce58eca06a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351e013a0a1f662602227c5e3db6cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad97a8daee347f4b9b86461e3ffcc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402349d8de7b4f78f70beb5d6bd9999e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b1dded76823df3394a601ba9b0b1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4fb8045cb4e0ad156aa1f7d412762109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b66e2649e0e0c70816994f2c47d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6b045a31ed3f0eb8a24fbdf5dbfc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090071495dbf5c32391a1fad747a2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4b01f7eeb794eb64b9d884538d4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b681fe7445441c7fddfc43cdeca6e2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635afafb30a57a33672dc5c4f925ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26e5df68d8fccff4b59d7f67e3e4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddf05f8f0f71303ed9bdb27e6ecbdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8a6ef2042f7c33a6db1b6e9e41ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d09eca8ef148dc9c29ff351bea30a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773025bb914be27e2f4555e563076b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423b129d8999568fbab960db2f21a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c41b07a4d7845794ac60a160b3d75a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e43a56fe21f250c856cfdf878071b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d4df22572a5752cfb32d595a2e88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb023dc498819c47c0be1c9904be608125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61f43b83a9dbb604e3ca2262b925a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb71fcbfea073888d9d2c8eaf70f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820368b937d3d4dee9fca8b221c6a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ad35d34c25fd21236f341ce3c596129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf00b95b1c3925d93abb6220745d52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf2fbe631831ec441915a4f58f1d68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e76e56d926862cf93d8150e328b424132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b58f2641f6483df6f5a757df1695133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b901f8489c0d1214bd6fb7dba833134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d7e997f3a9264355367359854784135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb5afd126c247d808ff9d0c19bfca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f917be23bdd13af13ab27770dd4e48b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de967728d519ec5c171fa1128af66c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad0f37373b17e5527945e7022d5395139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d10e3168d31d8bb05887890f9905140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f599d643db0704cc34be7974ea0cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa33c2440aa0ff4af0950a73b01a88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188d742deb1ff8e8ac4de72fc6690f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2cef64e5c7a20f04843c63b35415144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ca05f547b3d8ed5aab8d740de1c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e3122401632fdace45cb0409bed36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4aec55bb905f5fc55e7238ad60e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117a2184d5ddde3ebd43348a255acf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46dfe1c3f26ae04505e4eb2d70ef6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad3a40a5422de786e46349ed5addf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cafa99a3fcfd4ddc60003c126a0ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86247036efac4a64357d0ebefa9dc801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5520cc3aa2429d6da572ec55699de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67147c0749d55bbd8276d52623f923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ccbe5ec9a6a23ccbb8f11941434a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3cdf2d0a55facee3894917d00f572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954881b7741ee7affe6e7354af86e665157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433377263310ef5186bbeb8d5f97dc66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031906fcf5091191abd42c4d641b2a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f335858a35aee3b91d086b3627423f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95432a9ec26452cf4b4e370ccdb5ac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ec1cce8af53a76124161541a7c1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4333482393979668152592ab764cb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f489568cb38f6c1e47d170176629fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173ad399d9f72b0c4ac816af3f9a0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41992a6af868ea6d85df407fb2cec12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6181c064772e9941d7f354c35b88c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239856f00ab9fc977db0ab26257369168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10ffb8b6fd656b7e7cd589b35f078169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe4b58f85bdde914ac110f3f95f7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e3038d59172486fe1f661bc35a8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304434a15cbdd483a486f4f81e2b097f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e5aa5b7635c29e219193794a715b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b92a18f91b048b6395370964fa631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320ec2d3056813d6d40df23c894170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d4464c46b7b4b049b107721c429b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3abff3b9c6de4024fb8b2fb3ca34b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc571c5c26438d96eea8336ca5e0d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630322b069e787c9c5aff3f0d45a9f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3fc3d58d52c9b0d627eb3a9a282c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a6fc72452a971508cfeaffa2fc3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1e5be5d30066ef0f84033306df061182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf6daec7ad671f374b5f96e333fed7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a001d5b4a59dde1c49478029c810e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa61c82ac43c0dec5ced4149603611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ba2a58f954ed9522ebaac2565e2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385b817ce5a59ddc8d990f3e9dedcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278626eca144d90c4d5ba30b1d952f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eba823bebb42121ac75ddddf84fff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfed0afc2ce64aba76711830b6e460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88f7f9fb2d8c7dfeafa8aa6749c02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa15cb9379abbd72c5c6d083ea8041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083c1db8c5fc10f669945272e8676c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a2d9f116f2a63b36b8c7bc0c1d182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c3d8943cc5f367285366f98bc7d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183722ef09bee559fcf9955bb47552a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d10d471d09ab34cac9c0e8bfdd0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0f64cc1144fc4278daedc49b8bc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e381289468e4db5cbc684e8ec4a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87ab16e6e3a052cb788ca1f6e61d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144343c58d4e08f84ef6c561bb78312d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613d9c4cc60b3b9f154cb8a53d4862202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd220059f02b6f7b199a4ee88991e7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa3e0e3532fd2c4ab42e6c5f0c23f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac32096f3b91ddc1dd8fdbd5bef5c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe836d094ac30a76e445beddbea8593206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7a3f62fcfb2f13c33798ac00300a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816e7182d5bbff0c08a4972c430050208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82dc1f3bd60c43f10e65cc0041d0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b846bb6a4e7568535350a9e3866bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3b6c56fcef773df0d663fade648de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882f842b67988e5e54adf55d0effc3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea81e0ad2c1c354e8bfca4c24d2b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb59e68517ecd4c2e11b0b104b99e60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c148e0ffdd6d97965809285bf9414b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c8a7183a37a90fe78a6bfe9c80a24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47f60617bfccddbcfc3d8bba25319b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afddc2183f0a7dcaae167d34da5bd75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b292ba21c6644fbbaac5a9467199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0168b26c683724374b8d89cb431f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ccb7d923d0e56ae594dc8d419fe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b9b10c24d9fe29e8773e0608b803222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc7618c4b4c86485864ee855ff0808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421bbd6bd8cd3d7c6f2b7de77ae197224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3c86501c09e9dde3052ebf80ef4c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e866934d4ee951b6578dbaebb5ca00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853cfe0956589624c9569eed1234e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860b827fe16550fb493c2d96d11465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e9ee4ddd032834143a5fddf2a714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c573147cf69d504a72c84f1ba4df3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace60587ae30c45db23cfeef8c641601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393735bc0bfc2750346c1b5b01def520232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba49761935275ce4b564dc39789a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b57cf1c3dcb5be2dd2434c7075d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732019e13c103d0c41d757a08ab795a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a680762e43dfc968179d3b41a1f5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113234b02a5994af305ba053192c8c05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee254f0e669b11b90ecf1994e5163c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a71fb79fab50cf3a7d98b3efeecb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b2829852b715705c4df573a11ce4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27963be1aa7b3438599b0053af02d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a77f45afce99ff0cbb21c07a73c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda03cf931777715296cee80243bee9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b00c58f4235bd93429034f411ea0b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc1e88de465b2f40531e3eed30c19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f2b0649108089313836d85a94db7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c2b122678f3c2ba40f74640b1e3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1758c520c3f3d4b6cf6e77ef051c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360bf76ca781eb6f5867a3d7c4d1fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2d1366bf89436c2df954f8dee2cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5adda0de41e1b39662a4c766c5648a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dbc87182ac4575cb31fba953ef99c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f208ef64fe38f00e9b2614e40954231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9e2498802a80e88aad3e51565a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b95e5008d72a0a076b8580a17ec8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270f7443f2f70763386b96b5394ef7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2c7a5b494adb459e6340ec1f68da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde7894112f93dabb94bd82ce7af21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb057a52f5a2c4df5a51401fa784755c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099deee097c1a835ab0675c590625844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eafa28798d90540cef9dbd99e366c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b69baf8eec98c5ae42f3f6193048a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18b96d5986f131cab99059f0ddefe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0220d803b6f94177d74d8dd3e810264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0fe53ca3dd923a1834275f84b8dc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70fdf8c6a7a4866b5f051ae273502266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d7e47c607e1c15376aafd8a761d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feefc61f71c528484b2084429975a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0b8ccf3dc694c06775e1e92151b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e959f1a07176fd1c5a03c2fc1275a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e5e593cf96f795c79a790731db1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc79e7c4370a94c44e8c17d5b99201272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862db18014ad656cfe69b07c6dbf44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570f78297e2f2d6dc0110eed3e1def274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62545132afdca98dae2e488a586b5d31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0babe621ee3fcfbcac139ec8b338e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e365eece41bcccac1893f77a81360277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783de182fd610f817c27fd1bf937966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ea212371be38b610c59593ac4f590279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05237a146c1c8a5c25f2a048f2e4a9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c4e25c8be7fbe214a65a6f820f68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c11ab811dff9994199efbf1bfe3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798c8a435ab8f3a97bc32a5d3ba06f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ee93f39b91a3e61d07d1ce52dcb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0a49494c709f7bcf08a222d34bfba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9caa7c1b8458b7004e3e713c8837d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e69fb78bb16e1bcb825a7482e96c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beced05b27ff6f7da6bd8619749e606288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1b66c25862cb801cad57440e2d3f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928d7cdde43febc557ee8c0b0c60bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992348094baf8500de6703474d8bfe9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9719294d864dad21739cb8fb33b7b91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016083ea615271d4fab6361c17554277293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff97057ff9c59578b2033023eb54f87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec29cfc955e35beb94f7f3c811598fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9eb3138f5835a8bb44cb45b53510c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f900f22cb6dcd41a33e580f1a19bbe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89ba3ad23615740bfb2ab42999847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88883f85a885c1e4949892d69003ed27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997edb1642eb95efa66a8203351b828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4523c2f784275ec1a47d0a556b44ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b0959941583381598b977459cb5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9404a4c9b18a97e07ff077cb105213303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4555cd55750145a6702db29161cee8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee2fcbe9859d88c9a58f609a6daf4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c206c51a0e04173d34cea56904410306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754ef9532632f06871e0f2a7493ace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e7f71f15b65e32f56e3b629d298a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fdd9e815c0a3d60c61ee997e85bab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f11491d745321d0a97e12a7484e29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5ef3e84b40d81cd4a74cf9f87a12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972125e7b609cda2cf6ffd07d7759de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e343471b87c5eff860c878d6ebec8af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b1935e7d42dbf871b982d29074c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b98bc4ed374ab726872c664115f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8eec0dccdc98774425ae4727b49d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d59e3649d45d78c19f6725685c1d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed13ada0ee8132807daa0810ae954318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662fad67c704c85f62584b47e7f508319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7ba80465f83f014f2fd0675e5592320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a8aaaaf0cca45707304c12f584b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bcd28d27990312f0e6137d4c94338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9348653073204831d5492c1892ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463b1ae7988411043b8c133fe77d43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237f42c4f0d59daf94389e633d89a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5283221bd340a7bf4672b6603c2b8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f820f27547122a71f5af1f26fa523327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b823a6d6324cfbe0c29db46d8f6856328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855267edee066384b41809b9365bb7d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf0f0ea6b5ed84ac03f11d2955f1b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404f8aa4b2337412d7a73829718163331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce98bde593cb336c8c944f142beb0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487fccfba33df8b913a7c280560a7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598db80f2adb526d0b2a16bc17aa2f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348615e77cd8c6ff688f7f2370a3ec8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d1a3b0ba5f833eb5812a0193d7c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c707a36c449b3bb5c8c0d147a43df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc938528dbbac30d0ac25ce591dde9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78115861c72ca7a26bd012b0f9c107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e0f6bcd8972b258ff53767cdd812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcfff7c5741a97b204436ea61a9e65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1ebf769d6da82c6bb658ff49ef847342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee77d5f31140e6843f7758dcf776cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1f44078a7b692eea4805fb3486a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09597cad2dd9db6fc55f35c3417fc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10f39cd0393950fe42b9d0291a3b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc406080446388200d791bfa2094639347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985e6691858b6fd2f545fe3055eaedf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f46f9225f018238ae4497fc18e5cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e40024c420d6f5c7b6b66927a9b127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98a121edffcde11ab8cda65a2b6203351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218c1b1701b1d90a08d695f7275ded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d4f47629fac0fd6ee6e67dc42673353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba6a58642338c415570140947e3f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5916d618a79fae8f13a8a4401cf99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f83e008be484210a86e578342bc11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb01a1953b3180a645d1ac7dc6d26f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9bb59f23e2f6e4919081b8babbae7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c516099d7dd209a8509358b3daec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fcbd53a50a30b1abdf0b4f228dc3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280a9ddb4ad0e3889e87081d8131c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131453deef007cf665509658b28c32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a1d3351b1f9c84955aa47b516d16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d000eb04d358ce343feab79325a7f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189587c93dcdcbf9cee6f53be5abf42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45aa15bee87cc5d57e6731434241df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa6693886250d2c8428550023c1f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac4cb2e7f681a2ec7da2a4b0c9f61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bed9e7e70c8cbde823b3c2e4e6e9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2242b07b4416d4fc14538084beab2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849284912dd2c8ff92f96c475af2627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c4d690221a8956f456324bf709f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bce4343382b10cef8a21418dcadbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f5b19e6e7bb63ffda3a90fb2cd24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e2cf73ebab563c5466adf2363aee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce41ef74bb13497fc63e7338f080bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7607639787284a5fe6e726d7f59e0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54946506717c0d2c29d055a796cb8388378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573f098377b9dbaa06a5979586d0a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2679b13ab3be4ba07e6facd69b876f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201975c96d42da240907361b402819bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deed9493911075c44bf49f6ddf18daf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440843d1e2061cc20943f132413fa5ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39ecb826ea4e6d6915fb761845557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681511ff6ca284fa42bef07fda70ec08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa48bff48c4066ae97b3291c2e85e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17db9eb4a3ab167249192e73867c18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f9f8bca81c675415e9197eeff111388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb2ba454a476bb7f5c4b139189580389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c5b17836dd778717efbcaf1a5b8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970fba995f6aa7edecd20dcc2ee993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d2dba63761d1a2c6457d8b47dd39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c8824f445ffc1fa5857082feeb96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcace639413cd17cdd2b6f9cc9c627394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201692e0ddf45138dd69ad8a5a388b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88aa48303891d8b64dcd4d8fdd52b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4844dc204f632ef2913586843ad6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb1bcd29ead4887e2a2d347138bc6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079578c3a2d7d29ee07334237719bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa70c62ee8f43f9fc7a421d0fc60c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73f0729a0a2007812dfc59146dbb49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9accec77f11d1552c406c445abfcc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003387e9c481aa2121e3a83751fe79a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dfc26c431412d1af767bee299ad61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95581b235358a3dfeb9bd46f1a5d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b619550a35edef2962b8d65b60c9f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe9d6212abf5ca066ea72e36f87556407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0d3cd407d21852e9ef4c2a8e738a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eaa831107a698a9bb7a4933e05525409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6622509b2745e27d54deaec8e916f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840940e03d8b37380ad517766049ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16085d4e08079e564ecb62af292cc1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60f4a3f0b193077364afa0b92986c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6deef3e981c45c9ca155029a83436b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32398e1e74066b49a9a2fd0590a95e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c83e8a222133fbbbf61f5d4c99f006416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b73f3c9d6c9fc924cd5f0be26f4c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0058284f4d8e8de563044f552292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aafb4f5a309e789d3931cc2b8d78c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a049e6bd01ee4ac26aac0e727b752420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837276bc6058e7e08ccb9e3b0167db10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c61c971d29d7a1ca5bf0cf50cbac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681014956a9399ce8a8d26b10b6da1d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b5587445aa515648e81f359a4082424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069708e9295f61353bf2534ec288763425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091d70d660dfc219ad4e2e7efe4b1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff6c5bd9bf72ab3e558d1ee3e9396427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c7bf54da5aae81e05a370fca708ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978bfd3dfb73aa688a2d00d00cf3e53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbcec94c92349ec8239c9d2666b8f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01c8bcf120f19a0978a26cdc1d9be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3064a07663f095bb812b3341fd3418432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a00ec65c1b9b194a6e11c5fa57b46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609218813f4f9f69540b2e2cf80e4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e7f8c483415021e52c14647e308c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42538db80ee6dfb81bb0aec6c1ce957436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07784bd09053ba4b72f7c9ac21f88618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd818d563f8056bf0ee22f217676e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1931595d57f529555570492ac8c25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbcc24c634987cd058f3dd1d034416440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5048af19754cc8ea15410d87349b46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821cb075f8d96db077920e9e4ffe964442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab1e99bbe96a067814e6c0458b288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55dc9d9bfdc01996d01f31ccf8d267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2feb7768793194c940087d65d136445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93445a1ebc48b4c8cdbaa008293a484446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a887158932dce914eb7298be7e6e29a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435aa6d9a6ee322d1531f5595d2d384448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae579eb3d450a04c3d57f9ba1b0594d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb90f7e85909458b11be7c39ab9ba7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc56b395d3546fc0999acd7ec3201f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d157f420f20b0a190508aa95a2275b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be495ae8f825d7f96e8c0c252e9226dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac16410576106c32af6904c26cdde68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf57fd94082e5639e9808822c6bbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea794c1083328bf27410fb8f549fe45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502ec605c98649a7173bba3ecf3ca6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ef8551b511dd53ee17680ba59472458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55196ac9adeea8e28f7aa9cdad792246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d51b37fc97c673df43783e8a61e2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef09322681d592bf49a9d480d97910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd4cbd1999fd151e9a2e469807d95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da31a53c57b46f19c5373fd18e98c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a707d5ccb0a606061e82f0f8c6fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1397612c378b1499ced74a7cd456c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24643c64af0d3311117fb749e7c826466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537292f72f8ca635553cca5d9c393d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde1b0b4045b1c68738305e0fd08441468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8723b8062be9215aae059c1efc72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14a631fbaf9016787dbe3899a7e9d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e79efffa0f90a9d6eeab21eb8457c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c897af4301028a98a1852561c62f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d1b2730dd3ce3c67f613c62d428d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f96cb7346ff666b4fadbb45dbe29c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa06f078d308e27c8982901ddef280475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619691d836bf0c7553a5701adf499b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab61d5228ae85062c920e0d27f56c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839adad0bd42b6a5c4f26e8cce34763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdeb2582bd32d0ac5a678b44e2fac1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27005b400dfaafeab82b44bc087dacf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dadf8dc32b6d0d7aeb81f6e91bb72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ce2c295fa3d56b535b8be1f6ee97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f330834126b68ec75f92021c6a5fdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df7c4069c2f35b651584d284bfe51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026327f21730dc9d805e44cb5dfdbfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a6e5982a64997e24d5a6dd486e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41745b40556ff7cdb734e13902f61df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542f87838f89ba0fb26f0c8f3c94330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095df6ca5ad11731a84394b73c74f62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bae5f6dfac81e5c8e2bcac5a6ab54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a14498bd498dc1b743e7de0466621491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4de7c4c5f999c920a5a1fc8ea2d8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b5e6c5b3d67051276e1c7fffbf16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddb9e7a61fc0336c21b68c219d835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc815fb73bce44fce867334110fcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc457b7a5e71c273f0145fb65e40b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb009593ea5410da8b86d0dc6eccf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792874e05994286e170c938776ca4a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c98ff7884821e85a833db7fd9964499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c194ba19566e7457707b5968a290500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0580a50880b60184aaaf88e39df091c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4997ad7949f48c8710c69e1e294b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b607edb8eb6a49150dcf9f34f2789503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb5c4a81b2ce365d8b46c3890a9cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91944c434da82bcd677bb6b8f6a0e7ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c099f06c1d035f15a93b1a90256f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87c1621e9ac93398464a500174e05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f835f098d499c2988e96536fa6946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fdd8a644d1dc658472e72c584b23e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845396f1b9d9c5210445f2483f25ae77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2ed476fcb145c23c30ef5a1a0d38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a8cb68d3647f096b6274e6b3b3371512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f99bb607d843f8b74d326c2fb44384513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61890cdad4f5a9d0bd44909b17ba4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614452d70e394c08f72c0445a25a8474515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555050eb69d11931a1e33333a9c96315516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea138fc21ea2d46dae6404c83d4199517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc871a3b3a6bae18c70693525cac3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2db1b4c57c6256639b7e4716056e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a178c375af0b54493e7a67b49a60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270d896de217cb1aaca0a54ebb9db4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68ee2b936a68cf293dbcebdb081e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5545006a6fc5a375783d60cdfa156523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9fe20a31f689037aca1d29ddb7f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b41f9c0fab152515b6ceb47d229c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575224273285677a64811248243f9da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f34a4ba855789be2294a6637b072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ce9e3bd1988cded504ed623e27b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe1a6e9603e957233818127262bbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9cb067b8d75139156dd5e08cb4eec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020aff5aa234134cf46faccdc6ce7fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859283c11023fea774b7256e0c696d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258384e6b0baa0ff3ee0ab2c0b6af0ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1bc18667838f21384176641d4129534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac2041fda61082485e614884484a55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add3209c0dd4eab6d129179f46e0cbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a960e6b69b6f3e82150052c382eda16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6663b96ac59132437283831c493b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b244916a1d26c990049adf72a6d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa790677a6954300be96f06437fd12e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27541ab0794d9b1dfc34b8efc090866c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42958424fa81d65e51e5f47829892aa4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bfcb0de24106f267a13366d8e0f3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9a02dcbdad0ed22077eae72b9a80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d8c5068116d9948bf809985ada01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa11846aed15a13c3c87bfd8c01c09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26a029b11c0aefc40009d7149a874547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ad3d26447f894026fc75ddf89ea8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16946863d4dadabfb9d0138c08d1fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c927b825c5f58eed2c4da2ef6c5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b267931f80a1919846080f46b4b2a8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862da0b27d0c0e49de489e4d19714d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06790a213769849ce789752456c3f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5e1886f5e4263b19f007b016e85ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0721b61488185f5f7f345c68f86c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118577375030708a9b61c86b18d3e5eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092befaabf85d80aae560f58f2d76d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739e720d407965e3f37d76f68d652b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c79841729085e5047f630c417e906559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d8a2fe3afee3fa82f725fdb58037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8616cbf3b0ef7a7808761a9534d756561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cda32dd31d48e7f3803525c1bc3eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a06d0b35706ee9191a42d6d5194b6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731a8ba9ba78e406d38e7d0b08b8fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e909549f94c89026051507e32ddea7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610bed93833fdd730d98114ba69725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61bce2ff4722c93b0a37735a75677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d4355f20624203d6cb2b3ec6a31e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67de5175b331e3443167b1a3de64c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac125afaa94343aab44aa41d57d7385570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d9d88ca6d5d37d1d22019ee889ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe677436c9db4d2b991ed261d57d54bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c470c090ddb84a55880353dbd9ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254294ef2a1ff65105981588112c4bcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4f8ecd6d56e7c8efe044c3ebf138575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19effe4681e22a92d56a52d92a6461ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d9ca8e56a8c9077c219fd2c6efb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21020c3c08392a9b5bdd69461be8df36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afdb90153aeb28723b5dc1763ad6b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c9660379de7fec1748d97d426966580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc682f8922ad506b31af767113f2c223581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f9f0e8e1d543d98a0bd709f48878582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8904f0254b0a152b0c951b563701c1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c1215038d9646c59534ec97ff1e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55565286a3f70f915b896cfebd11d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cf0a2885a4f51db27b046306fcbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa81f73e88a26adbf64759a22372279587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc03b7a42fb2635503de938349f628588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e29488ea5c2ef407ce98dd3290a53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d3efca9c7d75ad1afff9d61401eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb352b52096006fb57d41a6926cb0407591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d2e00834f2392635f6f3c47f8c5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226eb23c263fdbdade298d37016b286593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1091916aa9d63575c6cd03a43d62b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb88fc80d4eff5a2d009440201794a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc2c9ac6ef0d4f0fb8d64f8faec96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360c2f94cd2d7d4cb4854365a5cd88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a9dc9dae0fae46bcd48306c7b0c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619d7960d0ee82ce1a400be2d2ddf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141530af3423f5ed1e4c05424d17a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ddcb17ffdb9276024b792c6fdff94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7cbf283491e3f4a7bb99f7b441873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd316f2e5c5ae9d6aea93a038f5fd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8d887c1593e9f422fd01ab43fc93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69c02341db56182d5eef9509dbfe1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98505a7b9b7dccf8e7a4e9c09afd4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72aba17fa67d7150f44457ae76db5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795c0dfb9d4c5255f98c81451e14e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15715997f0cbacb4a4c33dfa9dc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d673b6f41a91480ebcbd208f511c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c984d644a5235f5173f9cdde3351611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a6988b65dd65794e7278616e22c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ea966bbd84d65af3961ed71889ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1b4f06530f1bb182779c666e4f5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f8904aefd4e89c00edceacc3239a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b3756fc312e48306266e3468957db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643afb25d6df67395e852ae253ade3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccca7921a459abfb1f0ebf6a88538f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad896af82d84e20dbb7a49cce3431c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad12664611ddcf6dbd26c2bd35073a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aeb3c5ad7b9d8568695e80637fb24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc067bd3666b5db4d867dfecde13b864622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316204cc38c82e9ff604c14dbacba9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6fc47e13b0355f988ab18b43b564d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb79f3efd5d2f43d23645a41229d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72215280fe2a85cf730f6c9de6dfe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9065dfed7e1f2c402410ccc90e9516627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e07aed4f9ca4642fc6741361702d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc9884af3f18a1e26133e1f625a751629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefc347f2a8179e0b4906b7c625e21d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4aa2c50197454662898c60040ec4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277db7d1d9d9e72611dd8b89fd70a90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf53ef46875e83eaa9bfcd28acd0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a00f2727b9599493dc2a6eb9f249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295b279303220b8944c75a334e0541635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b2cfafb26c011e78c2c1846c825c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768eca63bf018664a16a98c85af9c13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb4ef156f654f393fed44e6fcafb5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c863e3387eabec88af0553728983fcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb146b921b9afb4fd00de6036ddf74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f21ebfe1e2ac9c780624fdfec15cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de88cc040f81331d41895c58d0f2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910fb083526b840ce126d01a266f0bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19012ae90432b3486bcaacea110f39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8d17320f8baa1d6ee7649bf68bb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8fb8089483afd04a59672539d30fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a5c1cd3621c81e818c73d12909b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fec9c24186db3d24ed15271553314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c3e6ea4717760e695d9a0c0a7f31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf346eb5d0642c0ee735ff446d645d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75479afac287b9145af3ed3d2e4414ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f0df9b740ae051873da706189d53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a663eab937147acfd3a4ed05366c8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6c3115228d6c4fa198143cf0278e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab15309185ad8ee31211f0355b8a36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82a6345a04cf45bc9c24a9fd5429e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59421bd5ec243a4c6d04271f82d837fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbc7871435245e93a07ec381fdfc24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82465ffd6d6a54ea3994e6623cd8f897659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee345aa09dcc88bb947db2a6a914e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d48c0fdea013106439a056bab35de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1ae942ba16e35e9a75a56ca3d8e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e08aafe3f8b72296486f6dcb8c678663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f493bd1744afb032a03bb6f7699f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738f78e9dad3c71de875eb636cfb11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee109daad666f2643d88ca7c78c59e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367ad7c0127cfc52db3639053bf5a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6c8f7d80bfc4597946c36aa4e8c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf1144ab47e706c5afa40b338b8c4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c2fec39685c0e97f90283eb966c6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7815bf75e0d66dcff001563a955ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8682e133f05d1d07bf644896f20eaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24eaec45f6c44da25cc4fd6384fab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6272d3b0039a949a9cc99e441de3eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcfe575c423fc7ffcde3eb79e1030675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b8b2afba39e36c58b25392323f720676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6376e4903f3b8973d4803390fc2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3517d5ff40773ec926e25638aac5cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c05b1e1ec688e3834bd5558edbe5ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f299bf111bd96556a5f072a02d10e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f1a29ad83c2669c321e51d92cba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398ff7f53a8bb7f5fd353f0647e735682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7202be0c0634f2844f931a9a6f71aa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d2e7be048af6a867235742813b79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac24d048c8d69b92b48da9612d24ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914e9bf030ee75de00ecabb5b00f0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923b898da39dca53905a8a69378dd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7293eb74ddf26c80182d8233717ed4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a08ccc4e7fc52d9f198a3af0affe58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826d4392f0e731a7427f1bca78ffdf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fd71ff4e8526a5ee7d3b48178f62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf67f7cf1cf3b612e9e5fbd9d63290692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ac8d73dbef6a436f233fbcab71c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f9af01715897b50d12b5fbd6dfc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d777907d4dfef3f88f2a154f7db7fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03d2e8a918deffb436c1d24cde4bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258290400532ba6d1bf74be1a0bf2458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99366e3e21e4cb279d493c6390ea2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f02ae52bcf8f8e351e6ef41d2944699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb43100ffb8a2714282013b00723880700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43963ff47d8032913695214c41334701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498356ff691379b18781ac66c44ad87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e778028fbf294f7164d30ba06d421f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4ba51dea78f77d690fb37e846ce9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525572e20b2e4438ddc4fd326e0aefd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a91907e9717dc266038dcb03825f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe33ce20e4da8d175204eaff32bea98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3b0d6ae600a24791d66d754cec91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cecdbd7735810146968e56720b6c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a3cbbac9a7f215a170fb6745f40e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835075230f51655f555f3c8d5b8900bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08fc3b21555645f0c55df725dfa3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ead04486d239a91ab1cfdc762ffc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7fdd84661c4c02778e86a735c4464714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17969eb238f87c6c91bbd6de4a281d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb3008f376dd29b02762d40e0d94b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2bc664b035b760dd62424ad2ecd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1787a0c9d72941a69f39d4a5cfa1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a199e62b0a855ae3add192b91ca4013719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f4fea6e4499501b240356c7eabea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3621bbb60765de0b038b7129515df4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efd498acbdae5be2033c246e8890c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd3119cbf3df53aeef0ddc9101832723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824ec5f2483e439f2a90ad5e39e551724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52060bb8cc9a28eaeac44b1695da910725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf4be9ddb1b16709fc02ddf16843cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689409f9303620860355cb32bb08beb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30202b74e25bb69624e043857c4058e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be35ceb8f7f99e4ccf336aa4f49903729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4302f6b5cf99767465f247655946d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953043c3e6021c7e31d96da69f930e2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9f90ccda29d04b65fb190d8deab1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16faecf9f3b54e7b3aee1a79656bd33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c19dde9d4e9be3ca66aca43ecd41e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b30a533db17ef7c8d2bf42aed70d5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711af9ffa8c163ee84ae4c4298f63d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf586a7f207df1458a5ad4756fe9629737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc1fda895e17de0894c54d2bf693f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50719d39fae121f885cc3569024fcb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537403a91c3324d5ff61617a053591d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39e13e12f0ea139db9a1c45bd9b7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42504b229e7cb034a3d2c28e9d2ecd96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0e26aab82fee939ad1e73bae1a3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0651f6d943a24ab6a108ac383d79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a5ff6623f50e580670a32ebe52b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9215ff6c04fd757b44ff1dc508e39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5860be293377fbb62b6ceff1497766e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5287cf81652a4de218581f49b469fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd2d96521179bf7f2f07c086336d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200bb27c427a66b01415b15ade79fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d7e0b042c1be75989b84238638ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a981ae5537bd4d9509d67ab28f8a9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79655a1f7cadffbda8c96a7e5d6387de753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81dce1c5a13b670b5c3dc20b07e5651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16af6d31e87e534879874aa8d770272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e05533fbd6d1296a62e3cdc55312a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b50eaa46d6e0b287ec112231fb9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100546b4ef094257624c1a872c30b25a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048bed80c4a6535c8fcdff6232809476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e48ed17d652124d97d247409c1138b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c53ce1479e65b5371f19036c49438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b70ad3b98fee3e2d1867fa695ee2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3609797d8506a76b731b160164203a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380045a39cf876d5296cd2eecda9a3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85af7746116a42abd181b3c2a1dd6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c479749f10d959925356870f71defa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebc33ef21c8c6ec95ce364afd2c9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b2202b11a519e3e8d9e5ba3f7accc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac7d7b4d7eb65f91b3467402119cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1776ddb55beb31c6b44b26dd7cc3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0133ff689b0044678b897ba394a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec8480946918237ba531b023653d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecdfe261e80bbc22654701b512dc0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4dca2e309089083c553b59854860c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a24f429dfcca0729efad446632bf2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672582da50ce356f24e7b9cfc2cd06523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd4b5f51145be155d610970f8978d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16ca651e3b3c5a4090a3f426d68a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f3c859f43dafc084c9f39d40e90d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab25cc7892841b587fa9813915ed08127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f985da328a3c98a5aafde40f5d0fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139d4d4487eca02ea7d7804aafde9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a393532da3447c45f817f24946e0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e88663037dbbeabc4bfc242e0b66531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9c45cf0984497e28df5ef067bb2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f8f2fe1cfeaf618b8d7a740ddfb8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc57833672ff1884b488f07e14d620c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745116b9512746e0e2b3453c9760a72735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7311d43a3bf925c19f26464f8cb96536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0371a08d8466c7089eae6471c307837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ce55967cb4e100ad43c946c6fbf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77add77e46df7a2a76f07960edb389639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1476514587dbacdfa982687797fc9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69e76049debed4020a9ab334c674641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9e7f2b46b3f55d7c60db62aec20142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc347575fe65ed6a1c0984b72ac118043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7b085e1dcd6d1b8ec7b45a36696d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde081f626423d7f386d24eff291edd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab685b0edb86e7596c37809877ae2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650866ef4ef39193055fb6cc74d6f3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19b3b64e16e5096be588ac115a0c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b74d6e979df6b4838b3ade6faa4ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc33a18e5a320eba8827fac6a099da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e448c0f10557fc82744afd0c84d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8b8988d000704897b084576998ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4469cf4fda32cb3ca668d9114ed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd26627531412714bb274f3648d87d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82d6f9babffb1a887e9705ddd897855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d672ae17e47b8bfdbd435394c15356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f8c7f59b6c731d60f340d9795c9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e749bfb9f167ba00644c731adbfa7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3680fe7c4b3e6b977213819f8b8d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5358877dc6ab3800f6d2f933e1af160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd9fe04ec6e5d3de5190808cee186261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea175b7bdf909a031201971c10c058e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77947475f28e48f38834255d6d4330363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217623146d86f09a607e11410c7d6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8545208200f5217bed919df2f1fe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002c41bff62b756f6c38338760255166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8385987d3a6ffe3d0107be2a6f3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47568102d910cde89ee711ac87a6d7ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e3c2cb127d3143058d2747b4e46069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1baf5156a81dfdd99cd05e15cb164070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2201f1df6f46d28533694ebf94bb2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d602a6fc0cd25c6c24ddab74963f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb47f97ee1e2bc749df160d469789ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd10b1fbcd5811c4d039d5edc11e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e0681241d74c6234e42e412a72f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692df8ebd07b97224ca4eaf0114e6e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334261ac6c299f957a969a1cb6b90ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a22bb5155f730ce36315127488b3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9111e79aace89b42b9bfef5eac84d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731897754fe5471d6badea114f5dd55580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82497357e6e28a653b7456cc9bceed3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1a9dba03a4e421b32004827c5ba282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fb6cd9e16556fddb9433b826cb55e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff736c89f0ea0a7c728540a4591a31e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f57d82c00e33316d1c0fe2054f0cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de4136719494e6eaec45d20c1e859986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5fbafaf0e8c53cd1c091f3aa679587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c58cc4aee0499b9e244ec519f49688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ed0e372b16d4a9a6a0ccc447a33d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7f6ea41798b8e41d74fb1ac46c14e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b03619456b5e89f7aa187aa7ebed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a65a8d1aa344bb859eb67cedadca092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb688ffb8eddaf5a175fa327f1221693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01c5d525ee2dee231081227fb155d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affe4f7479d68413492dab0d25827e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cabe388b1cf62db44717f5736e0d0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38b5c11a6fa4b852297ce44c1483b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c993f4e63832851161d78454595102a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e625c4ab249582985bd98f9bb1b1e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c0a0a966b6e86ae5baa2158e52500100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615418cf85ef2fec99c2bd874b8c83c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb1dad7b95b90bfbeae903983218f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557669ef8421e83ec7468a414ad85b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f76c3fad40949e84de7fdadf0da7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636955458a51e1cea868c5a58baf2af9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5e5d8aa52d2e0b2f256aa5740fec5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675a4b3daa1e3727e0144d06e6e3954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f879153d13fe5627c3c0906a7e90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f0abb7d0651feb2d01ca8070b9f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61644a3b28df2586aaa7e7ef41180a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70cdb9f5f3a59c63c2e849417a836b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2499f429bfc959d3b0605a37c7d8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787048e90fd6831dfc31133072105740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e29f6057fda5ad276eb6df5cf2621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd8a2d91bea4ad327431d2752d488115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d80bc8075d4ccff0dfba700c8dfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79984720cbef001592482d5f2ad76b69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd331f18fa78880620353798e9d473118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e655eda4ae94f8ee22f84fcf08614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c52ab83f8ba8ee4b6d9e1858e4bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d47de8b3899ca635cc9663be4911121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56fdbef2cc8adbac6b79f6690bcb80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc81e0fa6a2e55157b10739362ab7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee0b4331b762cadd5c1db364f1cb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1d2f72ef7cdf74d8d83ad9b775d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f75889d0bdfe7f0efb8cf4f6ba8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a3f01409c86c9e4d13ad44eb6a26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f610707bead9fffb41ea51fb0f0d8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d2a9a83c8e6ec56c6816033cc79cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eca1e04b9d7971eb8ebb93b426e62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6dabf7e76c8f43c839d0735e48a67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c338e42f4f7ef7a3c3820160da3b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec7826133d6de97bfe8b3db5db1d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc674fcd04a875607337199d89b99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46648c11d3765121ac67872bd03a9ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc0c3a73a333a2b2586a6f621c2ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceff49fdc338f79a073f8cb0ae45c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c49a4a0ecd9f3a642bb54992c65cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a010064ead991b7772514f94fd9d66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f0ee41921fbab105c09b9d184b61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8694f25e4a73801c81e513e058d75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c639cb4829aaacfe87f09b4daf94b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef332bffc481cf7abc6c4ba4bc8f2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50dbb544f09d5cb5f0ae8e78ff9a95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647cdd3644918e7e632596144e2256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e9186988f602d8ab6d5a321459f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c9e4bdd75edc437c030a2314388a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bc7cba281131ad1c828e4e98feec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262fec9433f8b77ac3fb71184f14e9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9d6ec19549429c0d46ef94adbdd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8593a7cd41735980519a39f85f356151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129679cd494dff9d53ee7458a93feb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686795e8c19ff346802a9057fa253a79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5277916efaa33f2cb0e402cf54b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac2975cfc4bdc22735d9d4db914407155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f618ca501338843fce5662247bfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d49c6fd6b9d6c0fc1982f7f3233aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110fb2d4cda0ec2cc9e8250bb497a8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf893e7080bf4b59581914d1d5631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa048f8ba6152f7c2becbc4524c551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c072b8fa4a3c793cfca5bd3bad76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4672c7880d0718ce8a3b92e653a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0608e80fbf5e6a5b1b8cdf5bac3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8585195903a955e4c14fa91ca34961e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf627b2bd25afc3cdb49a778ba61a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a54be19b81763b8b8d837bf5a99b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1acd91b5ef8a9d4ee62543e69d1d89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff936b9d960325e02dfd1a5f94f61a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164609606d99e3177cb8eb45e951ba80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dace1a21c73a2f6c19b0809e049b65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965630d12b0ad63129736dbd843f17e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb6d87334054b627e95b1b4e20ae9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578c1fb01c746af99396c701d65549173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f7c626df2623c9efe9307f05182e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c1013576d7d7c6a2c0c42c9e81e75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc69ffa755e3107c8e909f6a10362176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4829de12e1e955cf6d47a773dde810177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5e78f6dce54b6b1085130f0d6007178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3549e66811041b2e4335ca17e7c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84385874a6c838bb56a96c8cacbd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc01c9cf533a551d18dec036b0b52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15509e8e05650c7989a4f689a20cfb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77934a2d4f08e69c241526648f4af5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455f83dccf060a20bc01229e352788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844a784f2d9ca480852ae4735b776c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341efb4de1dc705a5c2a5c5d2f2b08ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd662092a02d89be38f5cca62ff30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a5ae19a37fbf0c2070a27c69432a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a895079a95b981ada524f9e15574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346271e69e8eb4b72f901ea10fcc07d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42225f71e3709de4a60a824d5ac587af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d795971b38a8c13c1724a88ff52aa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6c4c2b2f2a7a9ff5dcfdad9e946c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5494f14051bcb79516e1a1c4cb9ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb02866c1feadf40bf55e47653248a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff2b7884e6d2e9fa8ed0ccb966089c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd940f7da284f0954ae3c64f63cca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a849dc4fd4971cdb13077c8dc675a63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a504f03a22bbe9cb4f10702b5f6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09574c11171b5990be6cc15a12b9e5df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5836fbaa43a8ea3a7fd974889fc3767201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcea09a3ca7be775778e1598e6b8d22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84889eb07d0e505cc051a8491e0395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26aab7120fd9b24094b9e4a32799c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453080c975405ee2e620581ece59a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f1dca69be224002cb8b75a09e48b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac70ffa05937d30f444225098dd33fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db872b16921c1337a76b2a1cb1c7e5bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3569b53efb40bde4e91ad536d09a2e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d450dba5a6f40363aca1f948887c18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dafe0fd13a883c6a6f4dc23d5799d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d9186a2d403f97d534c896b4f0e4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9945423202bb8f4d68e97f1e0628213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ce3dd58cc844b7327568fddbce79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cd5c7cf97327dbf35f048afe1a90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945c1757ba3d2d35433762cc671ef8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc461b28ac186a70d152064d48964ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1ddd7a04df148c246e5fe675e1be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f8964261fad3def5d82e01f675839219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9498a1c9fa3d85df5e1f0d56b31e1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368a3d1ce2887439f8a49581d64af8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3156337164e05bc62a3fed3e965fa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b8d5f7e9a552b30bdcd9ad72792c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a85fb018570b230776ac8dac88c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aafd445b5a33a65b5a6d1a19052d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e222aab540257d0065a05fa5ef3f92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7c2f9fdf195a0d9febd0c393846e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ef5f59f2164b458a4f01cf139a4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1f7bcf0987d4692c231f95172ab9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85befd58d2abd79e4eaf9b34efe925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a1357e072cf1989283a26ec662a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d35b6c8e0c1003bea0082968fca0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa8ebf4f17e72a8d45f7fd3e1b1978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2bdee24371bc1949e57b524f6a9fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b172709ebd324b556e98e031f0af45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a89a5a6d530fffbfd476b3b25dbda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007de4aea1658bb92ddde6aa465f32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb1995572d5ed6677dcf24c8b484ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04619e9fb465c7ed62cd48e22300ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc78aafe5f26446045e05e23b1f741240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0f3ad1e612a50941cc218a715ead2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e1031a14a6db108db741e0875aad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d325f679d9f8a82771f5faff8e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1dc4e831f874258ef12202653fad6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61863df715cb525217dc30451524f06b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7a18b91f70a1c5d5ac29745cf4d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29cbd872672d232bc6dd6264a26ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5506cce7e359a96274b953d0c002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087bbf2c244d2ba37ce02b7320eed6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791bb47ec6c9a24283a8ba0ae8a2b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb27fa70c8631b07359caea48d67de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbda7ab0d56442d2c546d652205aaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28f91746ec1cdafb669708606ac8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8110c5d51d268bcddfd21bc88c8ff4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e569c7a9cf0b999d830f7d9237c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63473725a08fe50b8101cb39060c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ca5db3c4033e325b02d6d61cc16d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a8ea38c6e216c44a1cd321d0d76a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650bb4175c9de18c3419e90579533c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351770d1f757225de4ada1653af6cc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e729a9679f8bb112e153d30ee4b25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d0a32d6f8e8eb034d430a419ce26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384c0e90fb03efdee92572fe003707263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18bf730faea00b1c97d195d938e9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa728c6045c40908baf57d7a9252eb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bff403a7e0e3ab1f399d0bf7d949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864c814aedcdaaac81616c49abd2aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8309bfdb5bc3cdf575c901303852b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e383dfed32b67ec4a15119918ab7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea1cdfadc3bb687dc223808d366851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2836345358ad2e3f8922bafdaa48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99279e8ce44c062ff154d329566cdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a46c76873830b09af83bb0204097e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362ff94dda8926f5a11ade26ea2ee7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dfca219878d29e4182dec696b4ba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f28ee11eacd25f0ba440a1fb3ade276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bddb0068a58807239f34bc03ea53b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd46177548310ef04f3e68890be911278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d343d41221bd608c45aec7205677bd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d62d9f20c0dfe9d14a2a293b3b9140280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c3a863da2ee7fbc64c08cb065990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44a2b3152ef83a1f85e4bb40c2a7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf8d8046f6317587b4680153f4ab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a268dd4c4f21b769e683186fc363a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0fba742ea240e4766b6b0ac57cf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0af6d5ec1a1e3439b542780c6be38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd11d7f94368b485670d4e03e6e837b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c0b81aade6c9b4c52df31a38d0e48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162e8f90ab1b02822b9de2d3f6026af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8eaa10d23f58141a359406a69c7ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15989219f0d2638982311d5c85b7d86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6961df381659f0c7e9f25f28393a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189f85ef374c07e16e3a131001e2a0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d37b10d448550c66455098f3f98e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45260a8730d15dd98793b506c562ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24412bd25e5599f591205b51aac40f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2b4bbfbfdcf95e8c8f1e7c71b034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306148f71c1ad46f03a710da15e4defd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aaece2378331ee04a61f4a98c726c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e303b51458214b3c4e80983790082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e2250f7dd47a8dacff7f3d63efb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6b70ccd4052b1905b46d62d278eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c1f1b4915e27a919405d94ff8914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277927b6708ab31c4e30eddc4ebdb62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd3abdc5d9d7ab79be3dae916adc67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5e380bfdb36053050831a92fc815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4151aa946eb79fb5150904961bf88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6b1db6f129e41879d68d70913a30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54b747911fc31c0708108c9d660f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140a9a542d5794051b3817d0a5eb62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb13f0564696373b07c1341764a39f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a695cee436cc4ca07d750f15ac20e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778efe34d20251ab88422e9e071dce66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af532488454be8311164c7d67b9b02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d80293fde540e7d78cab7eba00c5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6b723ad4cb03ebb52a1aad131a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60204fcbda8c193325162d5cca46b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb6b7a3f47e211b993e78fe6d7210318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5af0c27ac45799f474bf6e0a3c725319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9de29840d1d191104aa276272db25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823795be07c62624786f63d5ef31a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5060f2155582947dba5870fb6f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e738b4db9514c537bd853e809a06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7284344b3cc335c3732d3ae96b374dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb5d665e08efb66ded0d352199d0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968a5d1f016ff9be5f5fe04dd013e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1f0a9e017b7ad56d8ce9f16392ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c815d856c2f2c87949e32a05b5b30a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db97690dd86dc513507668248c736329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8cf40222323c4affbf023c48c7c93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c4cb34a05a913aa6606a091e52065331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba2eb98466e6e023c3efcf1124edb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16840e238dd792f1ee349b1ff9e405333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9888d5ee83752e653fb20e3f9a1068334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb31db390cef5c83bc6652289778b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11253f714265d7f0a2a884695d519e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8bb2da1dbcd9a1e1783845c565b39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b70dd3f22f7e69528c4e75a6a6382338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd93b5e7131ae137e67cccc83e8b43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5cdc9ad2ed8f6fba6186810861972340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeebe6894d9f911e090c84a34aaba8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6640356d63d364cb15febecab49a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d449ee361c58db55e0b6adc553f881343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d62ddc5dc006d68dc8bf289d6fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14621a356694b7db2481421cf39490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad862e0ba9d8578e1d1011e1e094e6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2397e7b9e63585b171534db63e51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da60930d60d5cedac879eeaa568ca4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597556d6eeb38fffa84bab1ea0fc3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee39f0f11efb6040d71d5b3783b19e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41cc391d2b2bbbabb9f3b02b9c544d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c530681927c46c5d8d8bb541a83d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bce154704d7924237d00ba71dcdec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510cc8490aa330e99ab5822dacb2b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dc5e1d60bea86dbe06aaaa07c9188355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787acb88215571fcb0bcf965fa86557356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eb6830112defc99a87d7b896f90dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8350c2ed46d5bb4f7c6d91d192a21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19dde97ba1acc81e5cf84757cee777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87b089bc92bca3e83ed747702f67f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10154478aeffc2fee101adacb272005361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f343770da8dcb8d87e96364c475c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda175ebcd3e6d9c5c08a7d41ebd0ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54f75464262f0c2a685ac57474551364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d40328adc9c41bebd185033c723c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f98995c008e49ffd34d7fdbe3c371f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b40b9bd69b0c5458821598fda3b5fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93793dafef5992fe8c28bf41c7991c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347e6362be86500cd9a1b7615d97cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0b738c2699039750d3103f7409237370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc932dcd66bd3778d0ca8f90a1d6097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e247d4714474e5e941bb5bdd58244372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b61a696f6983c5266e43bdbd4fbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab468dc58fe796b5c80a8a33471cf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c8f6bcdca4afb8ebb0b5ce47472c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e60a752954cc34d51d275279b36d6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b13c2737c189f51e7a47b849150f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21394a30d602c5f0be12941e3bfbd8d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5e1aeb6272079646a3969710ece5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25eab0537dfa278018874a84e225f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8625fd7003142583be59166f29fb701381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db2f1019d8197e03717c541da8619c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9756da57ec24d1895b0111cb23a18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf05576b35a9e721ca0ae62caec6c11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a3366134cca9619cc2f776175c89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727383cce3282bd78bdadc247aa7f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c36e9e8e6b3159ebe5fc9c1a02b62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec28b7f39135210b31e9871fd58e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f70e97620372a4b071cc9077c99fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebffdf60159765e75e9612f40893c54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1025c2399b8d67914013c446799ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6128d89979b7a8990349804c6f382392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbc84d41d987292c958d69af155af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd53fade32bb79ab1990d112ccc507394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0eeae1759b75e052c1be0f0651fcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579736b6f2e3b212213d7df98a607c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4d9f80a78c53c0250b13f134015d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d322359142c2e9adbd70575d91f61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ded01672807fa75702e01848df9f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fc96d23af58ef5b04b6f40785356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff1c4a63e7b03ef601e13a79c9e9ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651eb996167602cb78a14d09b2fda71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c11efbf9cba29fc341200e8e79dbd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595ba33c04eaafec98a10ab4f63ef82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a94d15ed443bc0a629afb4e1026a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f6ffbc325c1333781237e0952d4ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06528702649bb581d08ba347e2cb6ff3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c45835254adcb1a701fe5799ea4a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ca2cf88dd480ea065560f92f7127409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea92a98c1b192a7d6d6a5342116b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760729f100279a975488ebb111e60dcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7918a3fec5287593b93efab75fc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309e29c56f730040c4a810389959c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5afa0958548c1a4a3bb0ffa77ad17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0be25ffeb4d1c67c787a9dcc2e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd824bcfbe43433b676594053ee1ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611e014e09c6d7da44931b15009554417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd4758feca5439bf48dd2194494d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bf65de0954f49ff14a0fff50d8055419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9d9d04c8ca7d846af404064fa6e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3870148b10a051ca2f91e28e727f23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756996329fe3fd902fd72ee27800480a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e67ca51c71f71cc1bdb4bb2428d19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848ba503b62fad5e086ce5e1815921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f749bf5b829e43bba432b49503387425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d7da2f8130cbab99bf3e0f76ca2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed470b19ba0e0e08993dc81926ef2d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a686c8b6602a800bfb1fac233ed946428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f33d15673c5577e298bb705bb8b9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b725ac8b62c3e8049f91e28403d850430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60035e91aafc86e2af31deb16104fc0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100630524e98552a32fa5a956ada39ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7e53e0e264ce4948dbe3021b9b39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfbbbf171946202789a79e1c1000b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6e5b4c84d2803e1086b64ddbf8cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e0a5590fb41a37a536b76715e0ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38fb982ea49595a39890cd29bcf77d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d813a085f9f1cd2db5d446d7b4c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128db826126dd4b8bb8a41cf45fe90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ac1d57cf439153681159cfadb104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947994c0a038600fd93363d8de3e4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9aff46a5e002242290cb041880dbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313cfef84eccc2e68d4408aa0fad8c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763826a4f07976d8fd0c4c0349d898444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ada9c4c236b6e00b61c78f0e6233c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b310016fa36402635933f772479c6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae9d3cb1b85579d712b8fd85577f18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f4fad64a8ee9f390b7634c56e25c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b6392a83020d279c46a4f021f1508449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18303b2c426d85029ddee76a91ed7e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cff2a58a5b45faaa8a73df2d43f7a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4536db1e24656c5783a34beb9e07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b05776b2e4d9ae92178cea7828984453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e85ce44c17320fb44d21c245fd3a9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92100f4e14b65025ae4d5cb25ad474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca512935cf66700a630dd2f73d12faa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b780db813bf3f6281a53226eaf2e21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24908e9baa1c080739299e0122e3be0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b177962c3ad735dbee41b39b9467c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e571e3d7b84c9b0b058edb91a795f47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f706ad39aea09e2d1e0608fff2fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4441de87a18db8d9ad7d2adc8a939cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f135d5aab6d45f779aad18f408b0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b560e45bf1900481507c40f70212464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e413c59ad2568be583b5915d9443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e7ad8142199e8c7c3f3841254e23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf241e5c2ab26095707d18d8dd874e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f70afeccc9c229ae6f42f563b20b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d72c28de74a0af166b9eeb1cc48b2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898d8ab422dea5b06feb3a15930eea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ea255a48116d6bfd20907c91bf365471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcaddcbf07e12ac5c40e1fc1c7b577472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253d0ded3d7d585bf61915c43d9ccb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c86b0c000ff8a508b8a42bd377bb53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461e93291b9239e96ca49aa697a5d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e38db1135327e7a2d16ea237b1af60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443d266ee0a1861fc8c8a28909c78b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb21f1d7475061fcfa508434743cb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbd162fe5586bb145d23a866dd1600479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab235eb066cc75bde99ab3d1192f0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215053318d9e951d040e4d19a5f4e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da2a23ee2810f85d78741e28802a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11988acb26e3e423b31f5a3ddab43ee0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e922702e87089e9065defb7f73e7a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148d7b128708fa5c18370a55922a0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806f07ab36c9b3f3a28403920a7386486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa460bb50a6478647dae94a76857445f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259dccc81449077b2386a2a8bfbed7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb74cda98da217aa3a4ae9ac77b6a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23361aa50e53b20f0ab300948ba02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ab9d29cd12b7bef3615373b104c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d19abf056cc695de8315159f09b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065e4741cbbdf0fe466bf57299ee59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce927f2ead1fdb57ff0a8b8413228551494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489093d5e85e5bb65d51b8c888ee348495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeeea44619f5423ad3ddfc9fe000b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0ac770a53b6e2c738a7ada9a78c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e062207ff258a8ab95509bb9dbb3c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de1784265433b40d9d1dde220970f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03808e57f52b0a08f71d99aa31975500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e8d55c791fc53524190ae3eef4a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f3314bdfd272c4a9951ef3b7d470c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7a398aae581ecfa52f22fce1deed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a7dabb549154bcaafdfa10e7dc691504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7448ea7c0503da9ca20fa22eb2aca7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0ce7da6fa575a456f9d787a79af32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9445f349d8cadbd1fd15aa5a7281b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca32fafd4a835020c38b7efb2a9b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa707edaa3cafadf46022e547944d47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fa80960e0ea950a4d0bff129d0fe1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79623b4cfa5c053b43ec5a5987bbee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cbc12355a8b43359138d9a86402e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486eee5d0faa9b9f5f9f708907c599f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53969a8883a9fa02abf1865026ea91ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8cd924fccb7bab85c88fd3f6556b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d712aa9d09459fc405b89e93f144e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb89994810a70597f43a6fc1a7e8d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38e0b6aeacf5708e08b22425c524f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e9b158d300a53e1aac318e0ee6291519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e74d4e8e817b8880476399e17eb01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15726691227abf39c2cc3ea1ca362866521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db12607c0e124190c59dfc339577bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9d7904ba3e4d28de23312b34b7d17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd8537573b5c18ec8bb57f87cabbcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540540982db944048d5431f5f1561a03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df6a5f9b5e49870c78b52aae992d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e933dd5589bb0851867fc06473a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926e3dfa988dc1803a95113c27898d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a55bf7bc6dae35e650a34f993ee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd9bdaf9bee3db9ad72efe0267bb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789bcb394a5ba761680bbd6f4662c17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3466662cf58a1687c5dc186433e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621128eb9773026187979469a5525db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280b1f6917d7f2b8a53a60d7d75998534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefbeec4d4aebf3935dccdcf16c7fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b0e206ebe333981677b0a19927db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7da5905b3f7055352ae19482b0584537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9bf21e06e1b6dc6ba88005e8661e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4881e510070f3236bf3dbb4bfb55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec795a3532b1c45f1dfb472e53e52b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11aeae242fde8c094144ad81e5c65f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935bc6cb43d6a196562897ea39f0281542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543904faf84eca84e99853b2e4759ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f2a8b2240c5dd8fd7335a5589b2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d7c343d71464e407cb3a0fc2b8473545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f63ffa00e3803356b0cf037349cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a01dda8b3beee04f0ea4d858f2f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e20f9df3ac697b5c438cdfa117c09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540bbb3ce582b059b2c0d409f69b6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707706a58c805763ae45fb9ccf3f6ce1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b042d82b349858da7db307c29757551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b0f820a6e0bcd35a508ee6b46809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9bee85d288993f7072c6be9678e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b69043acdfd6e4654ee9601e8303d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e287f92323563e9e4fc8eb614145faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513ea04db23e7982192f8a8069f7d32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958167cdb0895439b8f5054613d288bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc009f8630bad3513569c26d3be88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e2d8d83cfbabebd0fde6f2255436559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b213dd53adb07b1c0913605aee0b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae49def1cd7b8cbf5c8b9d1292642561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ae59b866ab76a3eb28fe5d30d6b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e84c5559f4c41d731464e4da3382563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a30e59ffeb76476ecccbe3723740564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244573f021b4a66c9970e9073e63b42a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c507509725fe5ba83a9a0f5b39c8cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f663afb4910814d3008e03515413f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c399856b29f05ee0c234764ffebc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00845e4ac3dcf8386b39236758fc909569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f156dbc0d94cb82808168155a360f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915677f907ba336e724c067429acb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582764e81bb6a2f75802ddf74880093572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befce8db2a87555cb2207f7615981a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa5e3a28158171b856cd7c44ce5f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74193f0c826adee41080a2f3a0bb772c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072bddff63bfcb38e05965933dcefce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b9695ac52b6a74cdc51569ef5373577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d4d812d107a9b353e7b60e5a3e82d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7854b5e676a4300d289a1c673b4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0595b48b96379f8f0883928cf73a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32606a53c95f5bf8808c126c27d066a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce376c7f0c70a30ae741992252d774582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e6cc783b1bcd4a30f96927f474125583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7c641593dca6e9ed041b4f612bc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3191de8c1bc614babde68286b603e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964283e0405efbb2941b7d2162486b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642c31650e95fbac6945ca384f3c66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939d1d5ef8d7ba511414f562c9fef2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814aa7d716e0ddc044f3245809cfcf4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569951d44ca2effc40ebcd515f0cf4cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60636a3794d50e23b21b055bc1e2f77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb66e619b7cb67e93a644fceee1004e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c4600b0d12c9f682b1a56f7ea837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d677345cfb5e709a3035a4b8cb8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46169b32548760b73a8f726519299a12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97bee831941a2bac42e8451a86b94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8f07941f087284e145504205bdf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8724e5054ff43158677a0c692227598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1179aa59c58d4fe7bbc17047b7f9c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454be6dca82728fab12ba8171a38e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9f360b34561c71a517a973595c2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71af7771dbf9dee98c440295d86eed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145099da0c8eecf27c526dd724360635603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0669ff14d4b6574704acfef3184c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd857f7eba0c311711f9f6a6a50a12db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef030ac6d9937947596ae9b121c10c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed82403f90670e93fc691243be052607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6a31e33e2de4285366ca5ac6cce1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7a7ea1308b45d1daf8a9f8f4f2c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ee8ab9b2ddc653cd831ac2899026610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07666c932b890b41ad573a20dd6da36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51431b22aa18ec16465178cbc83d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d73df93b33a8b5cb48362394dfef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd401c9115b9eb5a3c197f243e964d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f055afb125e801f910b5c8594cd18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f4062c44c5d4c44fa59a02c9c6f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785168455edd10f4ef160db22907a293617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ac4794e5d150960d1d83474b72902618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbf43a3d154d17f82f32adba82d7d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b1284b77cc7066617fb7a1fc396b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5685f0d431aa6f0322d590d9772b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f902df78681cd729287fa99f1226622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d116e4703b4b0c71b6143abe06e529623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cec586cfe86a1b0de7c41f374b49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c7d72aa6ffce3dd5fb3f6f2b6a13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164908eb4bd73fab83e4059d81092048626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d4211316e5c7920768d84c1713aae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1fd9c25714e62de77753285937049628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339020e85fd70902bb3bf3fd004f36b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2dcc9c7906d6116d41f0925bb8fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69ed0d93dc060a9ed97ce8890a16a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c056864acca20dae2b70948c0988d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d962a0bfe3ef4e2c178ed4968bb8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703fd3b3ac5013acc7eb534fe13766634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654ae4fa3e58b47e5a256b190e46bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e3029191cb77a94ac1627d35c5ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e07a5d5af99ee29e00a3170b4a3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd448d8c4b1b21a79b81774f61b1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15173ea427a66f5654279fe557fad4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf78555f2ec5ba5cb1407f521f2076640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f393ef4fe682d706331a5c3455fa35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26886fac6c087aaa2cfd174273fcd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20633833ed6e9baf07d14eab426e0523643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047246650f2c726500f32426f48b5aef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059ab9455d9d46a5eced9f176d0f9c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df82b6d7fa7400745e8b856fbb1cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f0e3594ea20460e92028ecfb5099647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55cfc7d171c76ef5ab9328dda3747648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cddd13f23bef8012da85289b72523b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eec095b11ec969acc029a33a5a669650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9674bde3ddd1e89e37dfd3cdc5b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c18c05500b0a002897156a76de55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206b6a82b6d294ebcbb115fda931fdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cfd856d256081b00a4545baf57c7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a55c7d709a7b5d626f8317b606ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d849e021b51c7ef15b85453f235df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a324c8ab492e13b1520ced3dbb08685657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1059038c907d9ce3aeb5ef9708756d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943d254f9173302232eb754a8a7ef6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b035f22fe86c7586934fdb964bdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036ed48230aade024989f85dc539a85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e78e79db290340c63d75e59fd9c66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0fccb2b46f2f930c0b833de8d69d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a1cce0507f680feaa92e5fc33657c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76917a204c8b3eb64d0b9b8f88249665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c8e78f913e19f239e846996f935d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c192b13ffd889a43501346a902e193d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661ba8363d55c7eaf0ca76d912463d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83ff7de240e1cff551d06e8ac7044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184ac25ef0436aacbf7deeb69331125670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a551e8419fe06d41457d41dc8d57a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc634821e4269b50f5b96718061c885672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249b07214dab6ca24bac068854431c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca371bf242f6bb7755a64ab4fe0434674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45894275ccac67c5652d8a75ab197d5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c79f668b12c6e798f8f2f57375fc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28234723c60be7e697e7631a9e0774d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d1dbc260abb7ea2fe09a6e6f9f83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc3cf6f89db1a73dd6ac5087a970c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05eeb1975de78bd9660b53c2ff9ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b6c3cc8b3250d052df58757f9e3c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225016c10f76ff5c2f49da70c01a1596682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de59311ebc59cee0fbbdaf91a84f59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b25f41ae63be2a484c2afa7f9429f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe081d72d337b376bc44ec86c39e57b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46519e637f7bdf1178bc65b48c6fe07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4470c0c4cc534c73393a6a7d240ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585da2cd18ee034554f76fe8b2eae4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa34c2d375db187830d5999fb3a793689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea147e34516a616aebb59151b330ccd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f10817a905ff4d9e1735da22339c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4085c6ef5af0b39e14db20b7cd46c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a22e3d21654bfedd5b9bbff16bac7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91626fe2a36d7a79af839b26c699d60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f7741c2f65c3eafb6aa51db8d9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7ce8d173b27f2374e0454e82c009696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebd0ee4cbdf16737fa8ef7433ae93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b981e0b1139c834eb9ac71b0df01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276efd888362f64eadd43869d4b364db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d31ca44258e93e5008c4b6da4a421700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347766285d71d2df0b3f7eaed745627701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d89903677972785f29714c582579b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af79e33205df16702d0136f19cf2fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6953adbe78b506c8e3218cb96b861704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ca8f0c061ebe2e2df16bb97368e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0153240c2fdcd7c3f7a801b2537574706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c48508fa5d34ca6d59a59aba56819707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7c7e5510ecccabd3067a66432681d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3824d3706d32caa0240dea197674d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad298d3c94c677d1f0ab19205858c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0a01ef975199f0c2e6387ed3ddc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9343354663d84acfa6422935552274712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22557105327d576c9caaece1a48e5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29b004737c48e9df1a00090b4f200714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe8e37a710db24190ae89776adc300715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24590977918eacb85da98af6bd98c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c8956dc61a37a4815f45081d1c2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5321d1b55f8e0879bb6c463c8ed431718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76af3a4c7c922f333c28eca7575318719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56e760e254c9fe73696a93dea1a951720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636de9a1ffd2042a0f771c51df20ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84db86c99cd5ca67d361121d0ae31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d05bed61dc80feff1be8e0b4da5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e205127d8be83ca27ecaf82a9325c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec8ff1d0f9d7d3fb284b308f0f85c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166532b0097d376c7ff5a06d1f82968f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dee2e474fa64723828934af8266a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c9d5b8cfba926806cf143c0ad8bbd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eae9a024750293f07dccbbc60057f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d71f509edda01ce8bfdf4329261b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713eeba2bc101742e897a323dcb1101731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264660ee04365911545f965693bcaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc55561d89dc1a4ba4dbf8b9ebb97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8f53cc52ca8f559ea0fb5f4184a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05d35a9726e00a3dffd821f977ca9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea09fd523b5560a96c653a46261aa3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eca64f2cd66839385ae7682ce618f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99f6d8310f90140efc42eac790fb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1817c52ef18dcdaaa50440c932dcd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec803f3df23629635381a4aca06b6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a209290494141852019e4d24582ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373411f28df2afc0d8e03cc14cd4a05d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460faa283853af130d06f15fdfb5f162743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf798a9ce86eef39b9cd48f919a807744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ee27cdab657fac8b7a44dd4fc43b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f4c71869ecbe140fcbfb515ddb54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5007e8ff85acd576a048f02832147747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3becbb998ca80131dc95d8e4f471cd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75abf8b522943f266577741e45d105c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51c204116f17d36820644585d9a78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab66bb307d45bea0e81080dcda07a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9182a1b2b9f7b285cbb2100c5401e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6836802de65fcb7538dc3159da31753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>