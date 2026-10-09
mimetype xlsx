--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ffa37bafa76b7286f9a7ab67114db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d48283167b1369d1e73de4af78882f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd39eabfd0913b6b31d8458ffbf9bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aca13bc037f7b64fa72783f27d8a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f1993b6c7df4564b6d7835e193ae35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc048c6fa1db10061daca4af562ef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e56acd7eb8c9ed4cfb300b5d0e457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48ce4a8cb8a036d40bbac6d31e7798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199aaab797dc3dcf33752c5036b2039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720084c0ddc22e197f4dd6e1719c8e2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2edee9e3d855ae6b5325c281bb188311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da4db6450c02b1abdcce27c09d9c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c438c241985581400cea7f5d83472d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71d9d660c554c7335b746e595052114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882607d8bf5ff2df06c304d7f5241a1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b10aa05bb3189c9bf5650371ac1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef360485e6fde14104e969978a98b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656cc01d58bd267884fd85b2fb784fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d473674841dba0a54bbd3d3201270b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd6134d0f9c5c2183f9254c9579d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3bd975f57c1681215ce78bb1c19cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b05b106a521dbf2153c199575dc9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c71c54d0159e1eb64156aab73e3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de740f7459608eb6f6ed9a6e6dc7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5a9b277d496c58e680cae68a922025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9c0365cd5d909d5f840ef756a74326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2c5803d11f5d929a186fd5242d4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865562365b1e4934b204ba2e3c69c6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621462462c51ec0c206d738a432bedd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6e918e96d4626945f6dfd90c162130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb608917fb636558a39bf5e0db42651231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1ff6430c2ccd79531f3fbeb382f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f7900b3e29fe9e5fdd696ab8bbd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174a59ce494f3d3e1da0e1757b4298234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e39994726b8dd51e40cee143cac3c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e5c7eb090ea754f61e9c893c051c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4493a6820ab239cb8c49693d93b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c646654ee0ca30e4f85e070991aef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51d6fc529291123520d47a2a351d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461c46f336ac3049b8ace8a4763d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bedf121ba725a362da45d6e2e8ee2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209814c4a8b458ccbaabc6a9e439cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5b9f3104cf78c80485b361c8ebb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465576be5c4f1db956ffe1c2406e93144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210de45508f8cfc935f89d4083c70c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e028701b4b22796d4cd0e6b9a70e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822138881c6fa8940466ed6f0461cf9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158bd6bc3e5134c4e4093a05b7fa54948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb0d69efcb2eee6fd806b533ed92a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86feb2547a54237fa300ea20a3563750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c1f1591406c76ce2ae8ea3f2f971551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be198f0ac493802792429f450c7dd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c15f1a31b288cf947bfeced4e5cda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e1c302a8c6e91fffe31c70dfc04f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e896ac98be9db6f4601346c9f65d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1b88d2ec43c147ab0d01d27345c9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae024fea9940df91fe1d8b811b1e4e5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1946e40430be699e9cf77f1ce0934b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd9b27911e68b8baf03d6bfd4695559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc656986474ac1713a37609725aa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f760cc3b30099dee29c0c4e19fdb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e3ddbfe8b7f2148592a145c33dd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70549504ace92ed419df1cee193508563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10a722854eebe55da1e995418223164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa73eb0338e045ef79a44119117c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfeb0a97108dc4d3a0a996bc807ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc008d52ec61ef5f527530c7e0dbb0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031879a65622b8d02e8ad39ffef50a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7c8d32d47a1b1d39f17fc71f3bde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcd5212566c42245535d9f6633fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e3f804f04a4208a7a8c05ed2211e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b0dddb055c9cf5d104699253f3d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa8781a4437e11ad0f0c810ab6495c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9880b4eae30dd5dbd4ecba6992ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b1014b085a83a1477fe92c79c18f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55fd0beae00454b662ae578bbbbc1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b094afb6f8b57799e5ccfd24bee10d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ceaef1babd5c8a18e22194458b8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192242a996d840d5eecd0756fff9adef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501895b3b3cec4e0bae98649885641d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d060a3f7b480b96ca12dbdf4b8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1f661ed4cb9da2451d6cc6cad81e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825258d1f88149ac82b380c5019de6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff2b2bcb0b33798a087db39b041f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bea0940a2fd6206d14bb874e3083285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca949152885bea2a95eeaafa2166686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bae066b179bfd06e9ae85b0780389c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545452a2e75c98db2264368a253dcc1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f3ee09816e16e89b3c3d1b3598b4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9bdcc67d9aa3f7b2a24afe2d05d8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5bd5497e064ff7f1ceb6a602fe8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea87c0cc652038083e749a2e81acb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d583580827d0e7eb766014f1547893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5026b75316ea760f1b412cbef80045094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53eaf5d341dcbf3367e5760cfedba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735509edc648d1c51ecbda0ccb456596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b55ab724e77ce1ccad7f030b28e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda1fce6452836d05c22b71140e92298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25cb83546214f4e057d93afe4b82799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28cf414974759ba618274ab1cf8645100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade586563ff4ba0c360218482cbf51b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e8877c45dd01106bafeed2e83a83e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c6982dbf20de7ee8e4cb651fcf5a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937e4ef89681ad02d0f738f5118142104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052bbf0a1366b08f34f8eca83bdbef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea24de232be2630f7b1afcf8354f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b72c3f5c48424c257db45a192269107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec93eefa53b65f5b9f1647268c0c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e9f6a59d362e4dde4a32df606b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb088768a7a9347b0ef08c6fed65f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1896259d42d95ee4f56d98f5c48257111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57496ab58c4b624e37564396fa2f5a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a68ce239bd32de3a0ecddff37766e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02692850fd3b473816a36012e409981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3c5f2fc3c97de2043cd964b67206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde86206b7cc4381c99856654c9605f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b774158d8567cefeb16ac9c3cf7a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad8036356a851f04baa11cd914fc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f6c5ee6e95d94f8a8b1e78d931763119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6011367ed0ebbe22430de30e68910d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e92cfc5dac80787f65f479a189505121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ddbfe70ddfffde7d4b8b8186d6377122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290a94eb06d902e258d3ef0e4aa83a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977f85d924455be1c2158954228b52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538827030d1dd44a53f2f6eac8c4d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176014feac77c64c53b1632415181a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7f72c2c864cf8e7c3678adc46221127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff091f9edd05cb89ba66964ab0d61eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e81e15b043b7de1a0bd07a387f445129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d464d45870e13366e0976899db98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6c180f1acd1374009330e867be78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989fd2b9810a03471b8a151e6fc970f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49813489e3d1c4bb3b8987cfb986a728133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6888e5aa95bc1718cb44cc23ad9c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a002390986986667c3490d6b4b28b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2938a679ab90cdb1cd6c6eae1f62e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38461ce9b2df01a384ffe38bf0921cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd47266c377095078df9b7bbda7685138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4705341975809dee832cc189537dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b0746b6c7e1fc42a6a8f335517279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41ad2c7b4f3f43fb016d52cfdf23b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058314466f7e403e7fc4f53db72b9f74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6507acd032c73508f3131df16e29c45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080899e7eaea5b933b5a6bc3c1c095c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e907bf7ecea5f6290905e952a2ab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170321e2637290a94022d63dcf0622fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb47ad1dc6acdfdb7ed3cd4f8903fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de585b5c2e09c564ed04b63af7b33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7ddbeec0a1d97cb587764c76bf098149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab942999ae209a0ffab8888b0e171385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f455ed40a7b940faf78f2ff4479fc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc83b8b216303f7f56cee961038bdef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a6ada86a19f960d8d6cdfc49fb2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f480fab38d313c4250f64661c1a38e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67916aa888e4a0d84cb88fc77b8e5fe9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2275548ef82a0f8620bb520878a9283156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1057adfcbcf223f5ae6493c9d821c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec40385b7f421731fe4afe8a2b091f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac1bd9e9b8dd9dd6adfa4da0f0a239159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c1bbea662b6282c102d7f8c76be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fbcf7e93b82a08847629e748c193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54094438ea343b7f42699d3689f87809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c0a6f13daa6d7ee48f06f03aa985163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c3d96aa19e03bef359659d6ccf348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb80aa2fabbb1f3a641598bccdab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c16f6b827ad728fc65aa3d11dcaa4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa858de82a77128770606c6c294b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29294a25d19642e660dc565cae1c06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77506ffde16f9e14cac1f989193b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c8d9b231050642792cb219345631f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d35e1226e8f0fe6694bb634700c5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280700b6560986d7c4c24ab689ce7817172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56980d7d694c80f1d82595bcfab15e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f21206b047f01956d52925c9be7935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837e9b739f3d00d3eeaebcddb1d4cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f1fe2fe7316985215e12920cd49e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa09d8327f3fc4fa4568253f118a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2a2056eced09d2f43dc91e5656df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa4b59c6a4ae55bb8ea004074bbfe7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f2b5d18a3e83fe2be3470472a35e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034845cd0ceb3e674991aa1cf74e79f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbec1172315460ead0ba8feec85ec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ea068852587ac696235571fc06e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab435518ab72697a52c1905346af8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe3b2ea1c8dbbcb7d101f4fed4469185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f6ae612e04c335fde715b185fe2b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131525e8b08eae71bb0482c1e4e5917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4efb6aab5fbb80bbb7f8ac7d60be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13daeff35da0fb0bc73ed0139d0da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0fd76afd6aec56d9d3fcb2784c431190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18716a855f34fbea1f4bac924ac9622191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01c2fe65be8f57fc92950925da0fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a855c5f6795f9332abe37145a4a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f3f4b9a0438e9cec5df34a1cc556194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff54467986b6bfd7314b463aae0754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf5138023dae017f0ec2f7cd1fc7a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dadaa2d013d23de3969c4cad5b31b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba12b36b4d29a3389a47ee66253b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd941dd63d3e5dc1279861cd39b75766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c36947d5cdcb578aa821f7c1ab60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d64434255f460a02fbfe2ab0d43b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6b925fb5eea0e9bd9d9d23a08de2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754bd4ea176e73800336902fc92a0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8f9a2559ce1712def4232003c16e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a14ab295b4cecc7192df87b1d0444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2a87b68d24e092ce78f74cb201f02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf25a6430c948850caec05c7489a435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30a9ca720f4dd6cd037373835ce0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18918e0fa1780e5d8d0c883808d4fc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741ea5af4e47e93a25e6641442fc03f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41afffdb3f86c3dd18d9091cfb4d77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1785485defdd2a937cdec19d084b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048c27c3b0b28977068b8dd93a6708213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0261742ae5d5eabd11e4b30c93a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8c810d9ec18f46cbe73f7bea7448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06af6afe86ef9d4f5b47babc191ae4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0c054ea4ebccca1fca12b024ba89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659e93ff7c422dbdfcdb3b9dcdd18a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f446540d3b3101afa6b513ce88a607219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142035441a15af917f774ec2ff1904d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df6046e25efa78154b1d9192a57c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dd768a6fe5169c394ac7d84a3bf9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3961b264f86c9ec5e5499708d2d1f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d6e9f952d581fed08c3d75e6b34b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15653276b015d24a3d6e60fb58960225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691c19d58af083b4fc41d3eab07f35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf120f5bd9fee970f12c9bc8da5fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b107b82d674cb2a716963a137979228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4d58be93f51c768cfee8a987eff3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d352aaf61a68ec24080dd01679671f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd19aedcd4ac3961bdd58cf1cf0c3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0728fb3fa78f42c49f97b1183bcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3dc0bbd8fb6c912fe1620c336494233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05ea05e32e8fb5fca0b491cf599958234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d9a132ff6edbaed6b8c56e808cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417d9139a9a45a6435032c5072537e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f508a2bf9dc3ea1016511a275283237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95fe80b1d64556b8550627e2d38475238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352198ba672fc164e2e46a60419433f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c4bf11a59b592b8451f78b2b1311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be335de956f71a4e486510a258542142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fbbe5add93854b2f522beba28c4a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ea76cf80bd08667a7f8c79fc7bb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df734fcf3d46efbad49b6d44f20e334244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a170b1c0b409c8a58d63511b0264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8c13d70fd246a7e623c81ebcce31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb3f7593d6f5e8b5946b285c0d4ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588b5fac02d7662e883efa40ee06c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9433763f4c27ec4e7d311ce5f174d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92010084f27821c82aa47b0418cc22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628406c537cb66736980b31434f21a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135349ebb8f03b7ee0da10109b57a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09d198ce4bf9483eebc8e49fca5646253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02c56faab7be10d300a59b0fe2a5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df4a4fa9286d10aec8b33f2a7982cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cfe35ee8b8aa09bf7303c88803675256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac79d52189a5eea08c28d5941ec1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecef4b6014447de85920b4e497bcbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35abe7879ed8a6bfdcac6a51598bb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ff172fe19b91031689763c264cff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf8e6512c290903ffc0379930de8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd888c59f8091f1438b0158b38b8f7d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ec7d881949fc6c72aa0272f3e1a7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728436e7e8a56060035fbf31e0a8c3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6335addb4bd56563a96ed76194f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa8a74780682d1bb6664bf1e917d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa03644271fd34437ce11a410ed89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ebe7cbd4cc14c104347e024b99358268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b5b21312d9ead6b2edb8689fea085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdfa1b42e6f9cf45f80b6d59b3ff5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df991d12d039b191bd34fa594045a4ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ae234fe44585590ed54392459eaf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1e910a49da370ab227d08f331bb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d615a1fc5054c441e5d8492ae4562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb523b03973228738a3f2b613dc28e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9414d6801dabe94b6ed76de47a1f70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cbe49471014c9c8d42829f93450a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9cae3e61a9db42f3ea06cf902b621278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8a034f3e547efda1d5bf4425ca7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72724c0a5a3de8ea8b6cb8485b5ad65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c802fb08b8688fcb2d877fe29fd80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013a6f084e49415c0351b1e5b4d85c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d26103591a974ebafbd55a4fcf3de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af083c5830ebd06c0a2f837a8f2f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443d781afa4edc50f406e3acbf193f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d19ed8a4286d86806b741dd91ac24f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d66f481222252188b20b8bbcd2c7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7af7f4e34bb94a6b4abc5aea0422e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70442c47b919ac042418a3e140a53e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbad0be18a64df75532416c58de8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802b16c5705bf857f6da0b8b5ea6e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8d8a636553867e48a02ece509545292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1de7244c116f1001fbe2edaa37d23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf6109036ca7ba4ed93643744bea61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f0647e0aa0eb578bc00461a0f6511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee68ae00e0e13bd2ac6ba532c94753296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c36ba4d59edddc66ee1bc10f754b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb3afc408a7ef8383ac9195affefb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbacfcd1f648d242fc34bc45eb990299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db741b832925e95fb67c72738d120300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860df9d385cd67e6921569430f198c3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb3c127a8322bb9ad3d729a46720e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b776e28e945f6eb770a2522ed9e36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2c45b4735a0ab5233e2965e13472304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9e4946b929d34a79cf6ac38eb75b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e539b17c3f3e7a368cedf8d7950e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300cf32f592109acbf98c8b8e4c9e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7dd051af276ee6aaba365bb1f26a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9622c3f0b1fc2affb8ed38dc98b2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734fbc8ba9ac6c19a7713f6f351e84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051c7b9401e4433c5b24830a78a1da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262a272b15ad02fb500bdd90c379b96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22592f5a4bc85b938d9da3c470c316313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7256ae18ec1a7d7d1dce08d151282d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f428ea628fdd59a3f2c9033a675f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077f343f1ee29693bc788da8e098991316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c713197e830e810e9499850fa7c84c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3206bf172e3e543b252f6a603cc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497e300df7f861800522f9bd4a6f55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b936ed2feedb16e30939cf79e9755320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1390381d34abef991a8bf15d93e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3505d69fdfe6e43363415de99653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b5e6615eb64311772c6bee4dcc69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcd2e52d42d2a4d148289ee35a44b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b7c61ef248b0f8efd176e132dd5ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e26d77a483860ef4e045ce25a5a4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe354bb40b3900ddabcd5b82652436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056973b791c1c3fcb04819bba009193328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd9e3a4f18f975eaffa8cc2d709c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57544937be4190ab93f865fa5d6df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218052e32aa711761f0276bddaddbd28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53670eefc6e7f019a1955303b5c413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f5f95d9484012aa68590e8ef0298333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e81ad7b54e0c5bee66a178f02321b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42aab2b1523af9f5435c9e1dce2e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1c9d66b16458ed069e6bdc4de6b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4fb670a118032e7859499e5c7691b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a947e3378f1f248d8e9efb0fd61da2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccabe7665c372fb5a04f94631d2c2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed8d589e918666b888c1efb18d034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bacbb8093992f631d87334b922160f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8080505aa9a3a4a7a0034d71d3f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b45e050798c9a7d71888d2d02927343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee7fb7df9cc36e5ce1e9c2656acb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d21dfe03a83d621cac1524ad426394345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8901804e24f2471864b69a8b175ad3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b66624c6277352c936b1ce5d5095347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc1b862722014afd27881f7335c54b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92740e26ad89eaad1dd3cf5209a4fa6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370eaa7611eaef14f7920ea568fbfd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be72cd7f34652827d43343cc81c2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063115b50a1e10f66a639dff13b68ad1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946eac716d891f2a0e06ccd5474aa5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac82008effebcf1be2462e749b373354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca8d107d6a43d3c2adce49ec778e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f698a8d324ad0b353b9dc40635be39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aecc905d0384f4618d6f553272bb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ecbe35fe52f9d754e81af65bf51a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd36e79ed3b85908ba1977d0edfe8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db12915795aa6c94e78b78d272bf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c8651c2a53ac37f40f2204ba26eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d65bba7e67309916045b033cbf23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d8dcfc4aa034e7d37e1f4b45592d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0fe60328fc2615ed7465ca3896a0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cfd5694cadb3abe808105ea93a1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f0678aabe954ca78c9415b652bc96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51578b9060119dfc79a5c89062b550f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fce6a334e258ef500b363b80f186b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a4512578bb5d72f2b2242cd106c6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441930d06e7883aed70aa09b20bfee17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c8679a3e9603b68291b72ed819c83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc353b0ac0820fce25b7587c5496ff2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de431997297d9e35370f66cb88043e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7817285b77e700cf75956f98c95d8a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cd49ab8f00ed59acb85046d96075375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54aa8219b08d30689c84415053837c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f878e80fbf039a256766f3f43102e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c50f2079901f2bdbef3c991a1a93f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81fe470317dfb0a09f145b35ad6db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be84e1fa677ab54dea13e86942fb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5c2c8785dac53e9188365694d0695381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcea0cd81467de57d53da93a480879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79195003e921c76c87305561f3abc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c213511937f42dfa05680a05dd2640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de7f8662a2072ee7416bc1b44856d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14e19d252159574c7a12b1f839e31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb329f523b7c7894287a9da991f9f6f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f8a9204a50c78bf6b367010922c4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae00ae964671afc5b041f33d7db0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb72554b8022ba90f4d1a11110deb40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed46a9bfe126a2e2bf56a2d40db69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19085558cc58e8e5ed4e7b9b9d5109b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b022e7b2b6f2d4a2813c8dfbb8fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096bcaaf04f052ce86cc610bf62e568394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0d9f54cc6ce5e2c412ddf158c251395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427512f27a1234cb7a75ca626cbdeda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb9a14d78fbbad6619d50df255c85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf70d33a183298415f7316358473d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636745cd2fa4d019f2153657f1d46529399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca45f1b82cd61729208a1111d5bfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec581563b7cb17c5a39e24a7b15458401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5bf2c3298037575b044bf3b97116c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111430d37fcc3b5f59d0d759318e02b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59697f948fdd916c536710ade5882f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819807ca6ce4ebffbdd30190a57673ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7828065578f91308367d268ef9bc61a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec8efc70f3d3f5013bcc5a106ad70d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8bbc41cf2f9f93afa73672f65e582408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee56be6f243fe539489600c0918de50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c2c27792f21f8e0524a25452c9017410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92617cf8851c26bb6aec8f6a60e87f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ceaf9d047eb46e3d0117b7d7332f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e80f0da91360f1fe1ed0b13c1a5e8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3b8ad6a414f624f6a135e19a4f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f9c435d2a69da2f9074932d5305f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a97d4820546f04e3b2ed31dc6a59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06c3c005fc22c559f96d385b4e46a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4102070215fda92e0af0893560ed22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70de391e1584512876bcf4f06ae74dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb45ea40190dae4c4d7c10ce1b312420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2a2715c0293a89e58a13cc976114421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d81c3fa5a14b002169cd3c5b0784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef01a67e3b35713e25d03477ce91b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623bcf6a360bcc7cc0d0639b3322787424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb154f8042cddddf9367b7455e096425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68c215b5f9d7464abe4b9522b8575426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedd50a38c6c81d5b03fef91695e47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adecaf87a51c943f78fd506d7eebc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40ee864289c84f63d08258003f12e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27fffdc5cdd656f9f42adff8b9d4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692ba46b354657631a4abc0a6bac0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaaed9c8382764215bac092721c49d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb825f9b3eb96007ac373f6a68905ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cef3b925c7f3322d7ac83309c949f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25109310b140517f28b0e08b9d8af6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bfa94252880f142c24cced877a5b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd849629d5b795fdb7d9e37830ac061437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb66af6e33b987145cadc93f1f2fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaf0350d38c2b70fe988dfce564885439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c861bb8508134e8bf920bf67d82c3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234ec1b3c542fd1b1e39cb5bc45c8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d632e2fbf4d01e7240791fd7d7f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563a58cade5a906b141b7a25f74d2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503c64ea97e32f1ce5cd59679b55c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35886f6bf040edc85bd88b4e9f5a9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c7ac4a6c9f6e8ad82f93a4b566ad8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc509bd90aa25ed3f7d99e8a694bed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa4063ad6fbe8e72fe5582293f3c30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd688e756620d38a5a4e1908e2c9617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e453ccd69ae6f4a8a3422dc8ed08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7520e4c0d036bc2e19953609ac57c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b09e48cd84b5cb33aeb2c794a275d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a6652824e23e7a1163c29197c8107453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846007f399047167ba82751bf08133454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d97edd435b4c026076cc20427835455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5353c5444e38f6d375ba201f7f605f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3bf6fcbc1a7dbe71cdd735fe0cf03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f3f7de911695863094cf0a13baaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbfdb85b995400e966704d8413db32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f314ae9ea2bdf041f34fac0a9b924460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e827cb86cbceea76c29602a659d01b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b559a8040e354807019410aaea47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425da4b7e7a8e828bdbb681e2b187f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c8617c6c6196338db0adc1d05bc17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc1e87f2fceca4d6af8a7ebf2adb42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346171ee8556290af458eb989f8275e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85ddc77909c9846a73025828854b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64072aaaa78a3e7857a79cf187c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d7f32bcd7d610df75c34ba8b9f447469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43dfc34f6e3e09fa52bd2ff99a1db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26facd1e41b708cf7a14004270616471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399678dab55543f41f93312202ae03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18742050a6a6488b17b95427a3727c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64579b3c8cb7975e8ef0d2afdef0aeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5e3267581f20d6131edb5d9096ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf697c34d710bf80434cd47930d40e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c53ccf136d4ffde8c177af79ed042477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159601c0e0fbcf3dd690c7286192879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774ed984a87bf23b434ea386ae6056479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342976935a24cfe7b75eb21dd39956ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6737239fd16f7a8434df1d81784e21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70cb376648af40351d064243f0c391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90bd3227e064dcd6746039c4056bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24931da00433661234859bcc9690dcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2ffae094043c6b8b77cf6403386a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911697e416cd844b3353c6e84948df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfea13fdb7ab5484a32bb9f30d205a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f58ac0606ad2ea411b4f1d2e0ed9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f47f2fa4f1442f3e1c7907e53b7e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c2568f33ba41f3a3f34a29bec068490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c8068985880afda66a0cb904a3c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ec9b86ff4038f23b93e3e3e661340492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378117f43a845bf302d0a596ba3d2f6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d2e0caed9988d5d57bfd93b421d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089ff2b6c67db7a124f56a531d3359495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c92ed58a1e084967e1ca8a3ff2f91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d661e8753d3e1f6affa573c920ec7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012c65474d6f5a9075bc64decd907e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e00f6fb9880790935121d20a8628c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5c501cf6c52e94c058273285f584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1020c582da5044a83ba1381e1ba2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b6c2ad46f3c7e9b133bcdc0c7cdb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad135d5084c4c6df53f5de5fb04ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19614922a2c6d5f3f9a3967f4905340f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6069571b13ea20f25cfcb4c31d7240505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3623cf0cf39a064e82d1358d2682dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb38a707bfd95d059dba3b0dc88938507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98c377e435526fdcb0d5dc0ed6141508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22793702679a7f1620fe4ceb02c7a99a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424e6381b3a64968e6f03a41ae865d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa10311cdd7c5770a77b095500f1f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a6791c0c1fc4ae6973ed437821f78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0348b6c76cc91c2a7b3dacd4e8baa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178781a1451fc486eb47d54b60104f33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2fa40fcfa0d15fad9e57f6e8a853c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65eb25bbc9f78fabd3d7c7d7be2452516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca565c766f2b9de1baf830cc25bb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ccd66026c63f9231989b0841bf208518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe778bfaf8d64d5e4e9567f9c0badf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bedb49a4d9198e5601b9d5e683d885520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bb2a74b8f9b8950c2eafa3b9b646521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a8b39ee95804984394101360b685522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26dcad316f8ecdc0310a861171183523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9aaffd6ff7a121545d440abce9e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab58f37d74e806890cc78aa77fee1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53c15ab9f9afab6465faae5668b5aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca30556c34e062c3f24535cd3b178f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de178bd340f53a43326d10a391121528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b001083c7b9731cbef6c5340db88b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e490b3b91e4e11d20b97fe2e497b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380a125e916be4df373f8376b4a78e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ffe3ddbfdb64ebcc106239de7587532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5baea1c0693dade4a07d8439c1f64e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21914d27987c9172a8b8645dab6f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9aae3836a4b308f8a36e3b4c4be5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7058f435d90d76937c3a7088e4c2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be052a26c75ee1366d02e3c40aabaa37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466acef0cf619463091b537cdd400d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11eff7ae31517e265d06ac3dfd423539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95260fc09a67895e5476484b8b64d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af37b4e384787c843ae2da235b25d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd72979e63ac9a93374f78141c6bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1e10e9c2c9cf82ffe1b326882d3f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc50540767cc7799f488cd00976bd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d78410159f4e5a6fbdbea4537b63b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c48b5af97ea52883c0a42ffd993d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8b94b80067fcc8e8b05033f62c31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8735b0978b93e483182898b2bb80f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2be65cb5f99747cba3b35255ab27e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae054472925ca74ae25eb913492572550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743ad95c856b378e253f3d4905725d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4d0d22f4028b9cd0a97e80b7eebe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990dbec98360cc804a42a9ad8bb5a45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7555f874d964694cd9c6d11b5a4af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e442f8a76a55346c0586d8361c43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12335e78201e15f7e870bb5b6c745177556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e1577d9e9694195669206f31db06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b8ea0c06be45fa7858bf3248b544558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60e1568789c23ef7a37d4cac4f0949559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272d946e5b21f7d21d6ff687183a4c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc2e3ec2f808501fbdaca9cb1151a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb386f8bc4228307c0f0632cee2ddfbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28829277d61d683653d4a16e7b10604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c7ea982fec3fc70ac2c1bb2fe127564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa87f03ad4cf0d64e3317509f908a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c197d3d046bf360bf4d2557b83b5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29676c24b7cb7dda9901ffa746c9a46e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391678cb9ef578e18686e7a9df4dde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdda6f849cd96938fbf275530277de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed00f5284218ace2122a931e2cf85c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc192d90f7ae8aeb78d893823c9017f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583930a1fa23e815d564cdda5d89f281572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e89c49d5a6a5e5e507d49b0777db3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43ea367e059552c9b1d7c416e61e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8afc0366e9736f7754d172e2293148575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae7ce44bb87308d4db4f58f39172e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e54424ec1e03a9b6416fab1beb89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4ffc638d16a3f238e6c5898a7a93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e0b134a75c8e1129e91392575f4e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa5a1307e592785b3d5f5e92cd67a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eaf11e952e375bf7c2e567dbae0ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed4ca64b86a8504c20de46ce18775e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c2f687b5a536182742f937bc552d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca0e427525a246eebd0aa05ad4ba4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bc4f2e36fb63d0bb274225207717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d45c4e0ae767830f0ea5ed1fd147586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa968fbd035ff6e4b3e869c9d94efc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc09682b4828bc9f94fc72434b1a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf494dc67d0a8b708d19a90243a7ed7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db19a07f60c7baf6b9aaef6908692e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8386a627c22ea57c2f138a09c5a69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a9297212bf4a5067ddc0fd3130cd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a22a22e0a4c648ad6b0d20e096e99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6313b4629cf98a31eefbec2afbe19c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc5ca768b2a93e0edb8ba276b469a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd41f8de124a8417c207875a67e74b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ef4633de4794a458dbc9f12dc714597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7556715726b87e2698c0700193ee00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59f08d6b0f9bf478c67cca7e2883e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b6427cdd0c85c174b4d567ec288f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd039956b0d87fd7ab02a5c297340d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcc3bd63940946deedd037d328cdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc0457406179e747912379e03c4f70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36457fc44b3713899c5a03f7a3b920f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfd07d5f79d2dbd833bd08ebdc5d13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffecbce9760ec5d72eb57da252aadd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3836a146a8385b9740d55964cfd1e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a745db3723e3a46dc686244c05ec24c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad107ecd121bc62ac13ccaccc6621609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e7f66d5191d80e2793e5e2b8b6913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed24f573d1c179a3cf51dec8c1f09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0454f35d83da527ea055555cb0e1c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932534db02198664d13e29b0f28d5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7834b07ffd94eedeeb160d4fdff829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc55299781fcd7188c55d05d90857615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaebffa26246355447aa8bef5a5994616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cac6de56b9c30a93400f799f09fdcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8540ee55ccf188c429cd567e79179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea41dccbca131c3299dbbde9cf01d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f23f1d9c4e01729e64b368c63942a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377517fb7eb4948026ccfc51adc50b85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373540ebec4d6d9f4f52e27e2a063b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a63af73ae3acc6e920637656793ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bee285805c8da64574dcac7b7263d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db16ddedb4cd143cbb3f253ef81f37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bbc0bf3f46c56d1607f9e72545578626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ecbeef25459a9bebf38522cf9bac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc566c60a6b2c721c1f561e364783d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193165b8eec343b0a6b111ac96d92ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88965996438173c2d2dfeb983b8b18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00b216588854721353c03230ce908631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9090209c1de0f38b8865530fb87516632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d249d2bb2074f4ced18954f0461950633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f02925fcd4de54078aa9ae97aaca4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6024c95fe210935ff54ea61b82403635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d111ba1a817500a7ebbb822eaadf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388254b4f6ab2252da96d6daef08d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f41cb39150959d11962ef3226cb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c7764bf6bdca67a26b3bb019d98b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e31253c56c96f585e7b44b5f0fbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06b05900d413dd7d0945df8e731ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf45de26bca0f1997f33e0c77153aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9637010f350274b3be7d08ac65bc02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22759fbef3620126833f4187a1c2f621644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ec45fda040958e0ef5702bd77a2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c338494de682dc5e90cba7996bc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa4090d8475e95a5d6dc2678ba39d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791e39ae5ec74096a27b07a2127f827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17f44927993c0604e3e1e3c137098649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4cb62582c78dae16cce21adaf403d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ea415c4c4fa79bbf027af48145fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4bc9fbd5557cb90ae4f84890ef8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c38d13bff99d8bc98e76401fdc47f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294fefd7642cfc617f992d135576a14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e8d0ea8634c93a265b71680787c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63ce75be30e3b11c9f059dce90d2ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a0a25530f699c7d2626f581aff286657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2169bf52f08dc629289bc8a7d4105e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade0f232120be2508792cc5015223f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f775676845de8c16c3f2f378771d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9687c2c3171c24e36957d6c73bd4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec786a37e103f150d2db947935f5656662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abf8640d9173abfb9b3b678a4f938663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49230bd4d357cbeaf20628842d557cc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154beb6df707756e5752a90fbd5e441665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f36d74cdbd812bc90908cd4108c7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2a706d6eae8562c74721e47005d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb44482ed93224fb7e0bc9a53ee88b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706266513be986a21051cde89c25b16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f26bd7534c788f81a91ee484f94f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3f2522479728c55bc08ea983260ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d01254cd31f44508e12b6a976cb3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa22e56f8259bb56bff7e97eff9677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc824dc85c77b19a64ae8bf32e0ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b2f26bea32ed9620c6c7dba141d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a0b15004abfc3bddac5e70b5e3211676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3023f5a7d8f89b13eccc6bb04f064f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea706af03e642add3e2e5535bde90d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f90bf23e8f8ccee2d633ed8e6aea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1ed4bc5cf2cb77244530473808cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369819c7ff4938c193c1fdd3d052504681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841f29f845a240f7574942ef196dc11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec9b93df71d1bbb0870d92986bcd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b08475d2da5948e664904d2ffbc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3aa39f074819c0202722e1df97d44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d3ff1fbc8addf5b87de3f30f9e8f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0066b360d804fb22e5a81e9081177d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b7ff12e1d099dab00c50b2e87b47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa08674c865a0ae6e8df1126cb5d23c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64a3820b4d1b3473126c9137b5cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06009a095253a1ef25b945de9cad9d4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dad9bd69680ea6b3411cd89e7c785692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c81ca06903f4c624f373646959f1af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945af4a2a4c45164d0ded527bfe5d1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab300de1089ee8f571fa83ab68f7edc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901d6636adf516b3eb519e97260477696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091fba0a75480e4c7e6d82adc7c97d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5532417054e6720ee2a0153f372558698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec80455a5cd9ee0e1e236bd9345d5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23419a378c8221ae4db6dd7e207885700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97a8ff72c00114cd5c4417b842f87701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb1079320ccb61d3e42f21ce21290a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f95956a513a2b551d92d8d533579703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe85cfee2e57e4543100321553aed1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19744fec395fb5b10184ea6914f55f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b38334b91ab4366573b28882d63e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af3a240b73e90684b51d89ee99994707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57a29aed4b11bb74aa02b4c6cdd1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f7a712f7be79d6ca7d8b8fb32d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651cf4b58607e9932b1e6f80172748710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bf630c2b6d2b0ef9322664066fde8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b2b835b5fcb8146f700cf4a69eda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecec898c311b1524e8456f92225e79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eccec3512c389735a825d38662744714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439bff104b0d97dbc8b0fed80d9eb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c270858211114dc706a462089b303b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3543328805ccc9978b3570e0b94550717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ddf0afdad304246e4a6351052a57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46bc1cc9f9494ddb15748ba8c09b38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443be69cf607914423c48c172426a13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27c26802fdf1a3d117054f98a2e12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834c93fac4b31c944dcfa7b9d887e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244110c87672055aa1b7acbaebcba2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c942f576a88cb70c378fdae8251ad1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87ccfff916ab88e433ea5b34cc0a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7d102b7d8b2abafd638a019db2d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8900c8a797af77d7128fa971d3475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653324ff4c8edd318f4307ca7715795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba27b593e9458a95e7addab80d3a75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7b5176be1f3760574b11a929e150b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b870ac90e54f63a744e8f20bdc4ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e068a7fa4fa44aafa2563abe8537732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c00921a04a67b88b396bf5755de2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37466932cd7ff0383fafb31543f2519b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1bff8fabb22ed0085c59e6d07bfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3dd0d38e317943301cfd2f79a49e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5aa9715147805f1bbc385fcb61e57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d07e0718684ed8d465b5a4c3f6db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8309f3bdc1dcd5f7920358ec2103e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ecea5fcfe58fa559740be67922e33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610135f342c0c18b98df633e595768ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e9b142e8f96563dbf43a7c1d3917742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f949f0a2e998f398f898f038d2530743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b97c33f361d2c98f4cd733a4c624a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74362fbcd04663ff5b979a4253b25a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e8cce564c693178e0b84ae1b08a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270057c7c8eded59cb2b3921e4e5ee66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261e351231d98e27f861baaf6da461748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bdfc91c1d1fa3fdfd3d61af7ab306749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585457f9a23e478fd0ef5247cf5d01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f99b5b72ed2cc330e8913368547c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36460e2d98b9a267491739f3063397752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3598e9ac79c6cce4babdb0e03904a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186780b5cc87f91e978622352306632754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145bde4a86c8d4f56f1aa1b015e455755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be67e3ce4801a04355e9aac647ed446756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3e7f75ec90a5d6b639b7a075eafab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116a456e4ea8a14d4cc93a513a0405c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa4008ad7c70d5c697996293cb5b5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b974fd9c4f2a4c92ee5c0a17d0eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb64d5e66a36d845d6810bf9230cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361226bd0719699bba6b2f668ef80643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a1cb5ab45120bdf57f1935255a5c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74daa21b42eca3a4a7d05b1ed1520665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff5bf9e62a69947c0dde5ddda2be476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ea92a0b8dde87bcbe2c3dac91d6407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8869e1cc5641a58abc323bed579f90a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267699bc29c75d6a421e558d68bec779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521dcb85000a4bed79e67adb86c12510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad399c28228748c5ee35c5683ff8ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939fd4a2a4628ceceb86ada3ebf1bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4140efc50c13ca3bac7008343234c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400be89ae4b1f205d725e33ab4583ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca07cf1f21ece7c4f381d4283d36b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ac7e46b41120432746747d7846b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb1dacec47616dd9d85618f36af4bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c14d83dbbbd2a59b68c91a9465a3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51524b7cea1692f06ed23ab4a63c31619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f428239cb60a49e19d6dabb8c1f55420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf74151ee11912495d15f452e88fca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8189e02560e82af9367398d795e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413d68e95bc8d841525607cf2d381523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e95d15d714dba4bd7a7f5c23ec8bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b705cc0e4c43843294ac5551ac56025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc9584ae035eea17ccbfb6146d7b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2b8d001ef44588fb941030c6a337c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad499101b65b51694dec57bf88dc56628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7726f946d9b6096d5db312c031b4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a3ca25733f5bc5137e7d504dcafb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c376f94dc2c924856997a6b9550431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db4d0b01d6b02e4735e6903438d1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3b704763157631a7533cfddc3d5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658137fba8fd1979727514e96360dc1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e839afd8cae8efa9584a7b83de6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19047f31bf53e92499194e1f62ef78b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34810ea9e34eb4e7a47c2a3d9ae12c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e481a2188aee88211214030002cb0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aa1a590b2f8c41a8d751fc3410a7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb9560cbeca991be2e52325c01182440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826b6339bac680d425b4f5cd97e3a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a86b749593b4d11d14c8ecabf476d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9086414dc04069d8dc000e0951c9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb191ea81eae903d87ed6cc5fce640944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24684708f5326bc8c79dd6d862d531845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775033e82bd17d441fc78df4b5f214346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc52b84078f7c2178b166d24b3998ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf70b2bb587ce74cdc5e66fa086e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221377e6c8c3bc7b362faef832f8d6b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720234a9037d6385677106efce42af1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe5f6430fc0627c1b010c09fe1838b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc22cc0799a12221e9446177a808c0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9158fd0fd810d6b2624fdaf6212d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d520ee4127698ae46ee46243398fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba37167af18f5a349d18a86b3e50955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535766aecdfdab94c45bbdd7ce63e04656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57efb5ed797f43491121ef5a8e9f9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a911faacd80edb5e671e70565fa4c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b16f370ddde0f45863ae2b9a714a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0651e98cc91b1f7fbdfc379054a61760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb78841f80b47180fa724f906af2ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a43e7ca1dcff7960befe8e43991c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3deedebb12dc6a243525021943899963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa46975e308fa8b6df60cce70b483a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b2a3e6205e9dfbfddc6d0d24a5e4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557948bfe680124226920ec3779e268766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607edf03ce0386539725d47a584866767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436dcdeba7fd294055f1600cfd49b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b6c26080ac692088b9559b0f430f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e30d49370a2d6ef6579352067ee0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677d752f1796120759c5f12863c944671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a41bfb6fa2ebd2a7931e3dddb64372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313790ba3bab64625b1dd512937afe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279eb64884007b62f63de50c7e1a5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626134595b88c8f4b598dd85c64416a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7664e5ee31ff11d0373a26af6c7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca452c0be9715ee0d13d9eba990afb1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b36306ade3e9b334ce3d7f2e125678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb19ac26eea41d45337bbf36b6e546679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5251a80da664e69fbeecf37d20c5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde999e3b8508a201d07a9dd2a2a1c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8e72acbf2e0f6a279831fc91a01082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961117c2d16fc756357490cabbb069ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8e17a9df8250393f04fad108e79f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724025368b2e98f5cdc404b245a7963585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4bcbd904d7907f1e0581e4b70817c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03e018040d04573e284dddfde112487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bfec185623983b8bedaf09ea232f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c3fbcaadb3fc7e81dcb924226e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b7d3681ab857d96bf83f8934b4a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d2b0c46e0e115a8aa7236c39e669791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee54c4f0d63a8f5d6ee84880795cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb8caf415380df72596769fc7803193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811000f41d44463d153c917dd09bc2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c45489e693eb716e1357946912c8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63c2518fae926ab8c909e5168456996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e16ed26e30b33d14136b38aedc24f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974476e02e97a77ed417596ce72e8db498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844566384c474eb5500aec540b2b92ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0301e58544a4cb0e208e136422b4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebbb2dad0e41dee83eeb4066d8d001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407d3c93c1624e5278192afe1898b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e367af17e5e3eb0d47b90db357aade103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e76dab63413af6840e6b307b72c76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622c35c8617e60853d0fe1b7d249e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d45b9bbb4020d4ef5e35630e01a62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0964743ad7c2f8dc56b7af8e5f33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60920fe1d66dd9050e3df3638cde6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f34aef00a3b63da98a543b12cca20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652515a3c3c201a7912be9b0075437b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d1ccc79f3cae48bdce8922167c69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c70994696b2fb4f49447b3dc58dc23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362aa9e4501b97334024af004419c13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a545d0fd3b07d5fced0bf4922d7f434114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c47d59df090f29cd01d6ba27e6d4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca41bbef8c38021a7fb3d4407be3d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847642185331c59df2fc65b7d85fc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d38a63fe14e6ea210eeeff6a6e16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f876ab6b441bceb95d76712e9d3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f05108ca006a7d92a98e58e752304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b875fcb01e70fc4c75508d937e35c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d981fd3d0f0f9317c2cf71768f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff14999a8f3f8864c71d1d8f54a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c803556a42e5c3b3f8ceb30fafc3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473079d35625a74100726f8d20a892125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407b8118d3a5d4780be361e4dda18f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f491cdfa03b4af6bdf3e923fa993cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5ff6fcaf426710512fd84619d275128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fea2a3ee41e97133bc66aa4bfae85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2510be33edd9348b1cc095bc979fc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac3f14e7bc6dd3aa5724772249d2f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21bca93c2af6ca2e04ec7386b9ac4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3c77587aae2cd297a90ecae46809133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553cf602b4a489e06bfb0c2a88434f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5926525d2b13c28b923088f85fbc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1772ed21b83046fc5cfd7e11f0c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276c9220dea575433025e30ed1d8c24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e14eb355eca477ecf5c032aaf925138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14601b1f2ad5fd6cf5bf6574959048a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c712de9072c2784071b4c99ed16d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f705b8efeb4ae192fa9650904ebf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335c6888382635c52584369ca2594e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed0159380d3a053a8a008a1eca57f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf7819eac67b50d0513dc63889a541144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b9a2493ddc5ffce22a24d0413008c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc19982a70b6b75899e3eb0c21c44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df9039fb65d7c812e425d2de807d66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566d4393ffd1fb1f3622b904aa9080148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d813d167cb5ba22c683ea0001e79a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59db68e4725ca7b8d3658b24aa929150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33820b0ad7a843f92930bc36ff9cf13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2a98c9945c9aaa4817bc8ab94518152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8a9bda93337c14f96b6b79bb398c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3a5e03061e5534f4b4935735b1b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b583d5e29cfcc8554cba5bddfdf4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf41223d7b6a82e20de55e7a9b81b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f1d0b185b3f0f430f8fa93489812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a71210b3994d30417a6c9a58955a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a1c953e63a46ba8079f22ec402a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26359c2695e5caa16857b7155f7b874160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881583430ddc514671a12f95bc2a93af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc9c8ee5685aa0b02a803527cf13c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cae270cb3e598bef29ce2136a256d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63232aec9dda214924cff6d21a003f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857874b88fe758eda154f50eb700e82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cff23e154599b377448d54c2aa1f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55429051f1671b8bff5d17b1f67a218167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5628c13f189e31d11846e4c1f9a719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7bbd4fe2243d2067883c28c3c05b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57dcefce6b811b105e9379204d293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb29c74d4425b1932d12877a5d6c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed88527952ecb6da79889b71807fbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1551273938f7157407c7edcd78e239b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad29b4da1f9b02f11df4024a5b437df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276af443e85720ab5523fac4726d4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad7da8e52a9a7c6d75e793a9ef4b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f10274d5eff2fa6a85cf8aa6af28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adfff072911562b01ee126381e19eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd6e431993a076ca4102cdb526087179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8491553dc330b0265e624da67f2e7ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e6c046d2002eeae83d5c77994d84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194856a49fcc3642ffd1607065b231182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce988b0be79e5605db556b5638f65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b16ea188a6a146d33661ca6e994b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a66e3b098c3a5bb6c8951a56b384185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48083130466fc99aa70ee50e42eb4d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6bff8e54395304b37cd2029effaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b4312f8d5ec73985c7d79b9fa83b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6398ab3ba530ce08fb5b33bb58e3c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8853423671aea668d519f44dfe39d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e745cee2799aaff564b2d57b47f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d65864884c9b9fb72131e6a4b7be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899135f82daa4d06062b928da3880da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafacd9981b896e90334a407f2e7337f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670f5cc236426cc227dbe3f0c3b84d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a15b02179b03d61d6dca149e6ef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41347cabc4028fbc79774a91318fde33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302692c2cdc79f5ebebb78ef153961f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab3f6ed81467917543efa2c9216de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1876636b28a23b00387d7521415432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabad8c13867b86e7d27dda2dced40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a58bc9965387f038f62cfed829fcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc82db0c7796a46cdb2bde67bc1ac4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e47c00ef1681a6e576d832b565705204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144147a36e99fffeccc581e74a79f2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daef8f169080a7e15b75e3e1ab5f6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be28d8af20652cd6cfda5e79aff7cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5941261ce87a57d88b35ed02d3d2a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad9f1ce84445107b311d23fd0e6b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f47fba388f9a269e8ca729544c0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f621419106573d2989b6a8fdb6260c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c1e1b414910194397738995c6ee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f65cdd927d3a45e3f0e7869f7cf8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af216bb11aa301e20dea6d46bae10ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f1f3b1c972ed46184fe26966c2e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f223d3bc7b1e08e4f3f66867eda6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecdf32c11b71a543050b9f2cff6c1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a8adff4d3fbaa82ee9a83533f04b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b8d75b74e37af86b5677f5d7f554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1765eaff4601340a5defbd23092b4a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b40d55ad4708f6806518466b89f9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce019e0a537006cd2a25514cf5d9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383bd8a98c9b01c451aca98d3747207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d80d8a1c4b96b2158b2f852cd275224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405f2691863e060439359a7b98b17a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48f314a81d211a71ff74f216cdd59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024518be559bfe8e41bb6d4cd141736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f554620c10584c2650a161bf3faac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cd7fc29b997c7be35a958a1b8522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cfc553c080981024cb769678af9de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc882a680d09c48a36752599d1caf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb3aedfff9efe96274543baa07957232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22604d4bf076f35ee2b9ed41f2ef538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242444d4f9092841a2daf6f7574f5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cdb5d16ce71c7d566e659678b401235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a56c0b70540e3439b1ae51af238c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e966a045b88b0973b629848c8a5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d5a2f343ee1c5b2a5250ae7cc939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15a36dc6fca30e423b17b69a71a4fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de032f52b0d0ad9a13bd8f4a56cbe9f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef78e90953d2626a6a920bc72a1ed3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f57b1991f44d1748a6b0433da30d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca948c75caa96fab4dada23f65a63c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe30042512ce4a2024165b02847675244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b209777e26bda954631438473fb1d78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a215fc739860fbdcedbc73dc6547d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b015d759d365876f8f2a88f1bee2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f54d5c63a76dc1fb225ebc3512199248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f1af60aea8a4a06e99b0f06a7a48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaf88bfa86102036937ac6dbe26608250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc9d398ad5be52bd8c649aafc976d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafab6e6d54533d653a2cd0c8eb623252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983fd99129d01dbe878e236b16e1ddf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1cc456f3b21d15254e64a07e87cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d5a2f9ca28a58e1a22a0f0e2e81d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1ea74f286e49470f7b29f26d620c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea1194eaf66661ac74ac1a564b4783257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da653500b34d3f0ce1d31c1d052dc95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7491788d39acfd1d14334eb6bf90a2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad615330d895d5aee0248ba52df74b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d5daa6a8dc00af3ba1fc15b7f07a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057fbd473aab6921a06bdcd38e1d0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2387faca468ee711d11701d6832fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53dbe0fdb5fda985c8d63aab4a5aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f428058dbdd4409534989a2664f59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c0e52e3f5908679d0dad52d4aaf22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6dc406a1d577ba43ba7e4d274ee22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29dfa935b50c3aa6a31e37fba125a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410113b64605a84ea0cd5d224a05e3e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd471b11ec8b23446f8e79ab1dbd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618dcf0b23598231aa9e37f662165c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0b14c4fb6fd1988aecbf8043f3ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f67b0e0686f0031d847d363b0b93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b85b3ec0b8b7f81044ae1001fd0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7e4ec8f6743456970dd76f73023a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25954f08033d28bf247ad010673e1af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce492307f0743351542ad04fcaf57d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ca0ef0bfbe046829b4ffd701de48e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf6393e82543a83382e18f6bfd23d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a43d2542b9a51f4aac520e25cd8495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c140a14a726efaab01a7a2836b2ce7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb80a9c27bc4726877546d139fb153c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f626352512515b48cf3cb542c81d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ea2cc417160308247f9166bd9db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90566164e1236826b766744a9adf3adf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00041dc7027a134a222de29ab53edd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d11d216a20a22b5cb0d928cd3da0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701591b894de1e447a8c6f62133c86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc753baa08a48f5da937c3053c178c4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd529b71544612fc06a83814a4f8e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d2b515600b380de5f0d06b8fca2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d2d129450bced1ba89fb6995a207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f2c8295ec4b99a6672a8958baaa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4161c16e1156a26b2a297893b34d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01f4761fa02522baf036d9f513627295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00531eb2fcaa9ed10a44246f087b226296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dcfe4be7d534bc0e46f22626adfbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d890ea320e4e7313ed008598d830b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581bb662657265e5fcadba85757db8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b92be2dccfbc4988d2753df5d769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d9030e3450ec595fdea0f3460e1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984707fddd5e450b83b4cd9382eb8c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b69f310bb3083ddf8b3031cde8b0ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c3181d107fe0d38659f3dc49c6cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d904ec116b0e670efa61e8a68e2a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505567fa7015f3d83937da361e0087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0447525b8d1c7b7a3e5dc31473ce4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8523cb0f6ac25c70acc05dea830a06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb2ef38ce3918e4417ed31198a0bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aacd35efbad352c233835d0aed6e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90320eb938bdfbe2e5e0d0697e0f0c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46139e382fcec8814137e566e6f06a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0defdfb647c45ed477ce62e586030ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bec63d31c6f96661a0f3124ce639b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e749c1ab5b982fc4784ecc32d5fa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29127d25fd1b3edf1181b799fe93d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71380c5b8cd95a485dd9a88d504af2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310792bef57ca8bfab123c3ee07aeef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603602e225123e4aac2a08f8891e0cd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e141ce1f290041ee949d8875c5f2e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339ebed01221058b8b6f4326346d504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741856fc2d52f0dd1e4a126008204a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a915450e45bf3c6268be9d866980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d91622e34d93494c62a80115825c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05111210c46600288952a69d0c4e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74536471e1272bebb74825c94b30902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919e5f0523500eb2787e478da8ce5ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a4e788bb3089c6b71839b923bb3bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d447fcb3847fd77cb1cf02f1a89b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90ad4cdad2035c645409a3e973320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961f8bc719b3bbd19ddeda0e683b5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779bdd61b97375b3df9b16341687cbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd6c0ecba1cb236813b43af29b102333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce7cec00d17c74136b5ce59534e1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f3b99fcf52f6b1a849ac690c7455335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e922a5a033001803af1a98e28dc5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be1331229cefa7ef4f990ff421b92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957feff6d49df0eee6d1fe5950e3427e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff08a999320c4dfde68af625e4dd8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c3d6571cfeb65807ff4120467a79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284f77a1d72404c014a6ebcc48ada2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ebd56e295ea3e26ddca3ef113ea2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157da468a19aeffb73eb23872fbd514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e9ecdef2a52e3d587d9139c3c487344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e9da3233a714d019e6128221b174345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74429e9615ea785376359d1b3ef04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337a5b772c192ebee22a6fb1b697c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28453616afcac93bc042c024d3bfdb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d43233bfcb018f5f0f44222b5ede349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7a82eb7b3bd5d5d09585d994d4ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb74ab54af2b9a2092968a33fbe77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f82fc7fb4fa5eeb1fd4273d2442e80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95973dc6184dea76bd19a37dca7f3ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b07f6670b5e9e927e5a194ef8dae0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855408dd3bcd7891b751bcb844fb5cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ec417e48629bbdef19d9a0fe80da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db2c67d39e88cc692ed649bd20038357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d626745f84fd5c21ac7c07f77b641d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765307a493a2accde92431c182913ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465928ca383b3bd011e7e8cbfe99261360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683708956c37e0fe9674f2cd130050f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353841290f288e449be9b025964382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c65a593adf1bade4e1848cb03de7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f10269d94aadf26c46e3ed7ad338364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f85e618b4f2b42c1539d0db1c5ff9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe8137a304c38a0a6c09695f49372366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6fb07b56eef38095100ad5a84eb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f816293ec169d12a9da1e75f81941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090642c062ef9399a236e2a3a3e7fc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe41cced0bdd939b6c228f10dc06e31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e9895e83e42313515902c222d246371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4ed77ae731566732c34a6b3e3ff2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76719903e8f2777d60fb9fccfb6a86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d3caff0d1b34fb4aa1b8a921fbbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6da6bc91d75412a78ead1dee32ffd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be22701dcb2cab0a7f772f29b76bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a6d34c533f5080c04dd19777210c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d39646ac4c208674d05d20ae7bc44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a962983b17ff09f8307f1566cc579379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97967bd717b1e9826a325246d93e8e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365251aa7f23c736068cee173c807e56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f98a875226972a745dd61259e26bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac2b83aae20ecc882d2e3cd828bfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d917e90b39675dea1da78b9cc5f02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4628de24921493e26a12b3a92637e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71adcff2c35bb986bb16e1d8e6a3c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa6ebb3676dadbdad293679ed3e26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b008ec26254fe263764c25a1747d83f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d802f24af86dc20b5eb28237b826e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d46960937ef61dd0871a3974c68a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fef8a0ed42bac33d5571d6577816e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d970b99b6622b2ff535636dfe73c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729589e64138675a35ae60aa326073c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1f220038657868e91aea41787e9ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc5f75913bef99c23dca4eaa8b4c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8294686d95e51560ad5b74672e5fa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa8b4a6573fc7e7955d4d5721929a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf175b0363773412f591543c74eb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d1f5f3e862a07d0954043157a894399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479758296c947ad1e5e3af6bd4d0bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0671202567fc30be9c84ace9e00c0b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abbf745205f23e3ff3841e469c8e0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1697080417875ebb4092b8d6589db50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb38e6366526f2b27ae2f50323d7f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10a74f3c451b39d4e0374b3a77709c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc2b8ca0aa7bcb6e1736e17d16a20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b1aaf58941a45988fa8f65cbd9f27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d4cb618e2621d426a906f61f0219408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d21320a98243914ffad6c4302a2d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce718614113af6a0b265fdf212df07b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b0142f1d36a36b6f9a5152567361411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931da83675f1e9f963579bfa1676efd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648268b662e5b7fee4662dafbd0408413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867174e24930494df102c97e536578414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4ad5b7cac0d985dab14245186168415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638367901412015b11e46f3c0a5949c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c860702189d8f994a0d78cd26f52b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9fa6c00128427866b32dfdb6453c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc627056b5b6a1a72d663e68b539d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93009543e54daf3572816f1cbb9a6efb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a65df1bfa3a46338066b465d547b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c40d3ac315cf9b94973b99f8903a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea22b73b78d36378fb335eb17c04bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48002fcb541b8236591c4e8ade78d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74edaad433b424d11714987768115425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44b1c50eba82b2671af67ec8402895426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb42319b46d017aaac6e5b4a68dcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1cc0888e7f19aafb495a8e44b645428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c12b9af090c76d439fc2b8965174429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfb18514d73890420693914a1c2ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda72535efb8a24c599c7fa9047380f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b56d65b5972fd5c37139e827523b85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d75c70de35d4e226a4cbd393bc3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ffe9d1f7a83d1767063780e024210434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba92849bf32900d03435c22cd0d46a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1cd16e1bd3c453ba25e8ad7d4d6aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b32f099acac822c57cfd7c646e012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556792faf184eeab1bb5ae1a8c6afc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd76456e5c8d66c7fb808ba54a7444d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093a4fc535285de7ff402dcf87990d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a926e8f7480e978e3343b99e98ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f3c4b1f4feedebceb58c479587b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d348574c8ca090d167f8fc9436e739443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8dafeb0db832bc2a72ce12dbc3c6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f214aec0e760e2b40ef62e82961cb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5de89699954d9a086265c38182dee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195efcdebfb2a7dbbf434e6443d7afa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e54d95f5cf4eedb5042bac29e34ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93525d203c9b5ab5c63a5f32e8dee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43781992c783e37907bd5c8b3c7449450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111cc444048098e8bb0e245eb4b486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e2badb9945aab068aba9f767fa45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229fcd6be068a6ca46ac04d3314e6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d88f5498eb255718644798ea7be15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25011f9fedbdd8199637c539ced32f74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894f0d19e14e684cdb7b8ab97c0f75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd3e713ae1f4a6928061b3537891d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f0d540661fea7ede20879d02c095458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ce62f574fd202c1d3ad7fdf54344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad30ea2024cb9cdf356fced07e0e24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6529c8907220185a5a66c58cd1b18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eac55f3269c2417ae89c2ccbd8e62d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919badc665f604d7612561215b9c88b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c6c3a1eefce20bc3f39097e1fcee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7a3964b09ceadc6843f7c668f8f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed2ffc88c62a2158e96b6f7baa7de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39962b106b5fea9da96661820bbf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8b102d912ea0e306a9b3d7baeb84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3df00db7eeca0febd00001881c37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c5b3528c3048d5370665c2760211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fe85f6c510fb946910e80e65224fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87819c171040c9a67acae921b69b09b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd3ac94247f57562929c3bbe8e029473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b16b152e22026dbed9ad05d36ddbb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21894c4d5ef40aa044973a2a326fba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b87a01dbf414405c8bbe6c3eb3e85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aebd6fe925e03a676098fa2a6ddb74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d200621d941997f27198ea9f195af3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c6269456222b1aa05863bb2d1ca9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5be8b2b27f03e8b6542fd9f838d5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f28ed7e2da6ed833c1330fe95e845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555afe882d692422024f5dc844181a3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9565aa5b2141b7be83faad3a54100f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6499af076e54a5dd0837514835ac1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdcf0d49b5c88f04ca5b52ff124f2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972874f4612a4f1a2563ef040289482b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e054017541048e7045a2c166007f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba1a4b46089c6092371cb049cce99a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab961d388456c5aca5e50ca11db664489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ec871e671555996895e3eb3ad4ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398f76fcd316b2f934ac8b70a73f9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09e9353c98ddda3e5bca447eafb460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c6930122b57084631b801a005c098493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc73254c6ceb85090885df72ab3f69b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c2113360d3bff85441e95e014805a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f80d0d03153d1d89e5ee721d4aac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc0866fbaf6a97c39af4edb8e339c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61a1ba887484bb01510182d8feacda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f716e567050cd508e966b58d850f29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc95f88375d261d1e7d9c14c8fee243500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95a9a44874868fe83a950de47d7c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0364bc36de1f580ed50cd862b10c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d5d65b23118780d6320f33e383ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892431c1866e0c3ec53aa8ca915454b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99e84b0265ffae4b9d7bf3ec1be49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607983d14ad4244754fcd8bbdd3d6245506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b253b2b16aa0e61068a30d3da01ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e8bfa593f5a1ce4026267c286931e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7d8fa932892859af18e505b929fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9311b932ffb1d6db1a75baa8e168158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716eff90c307aa59e2c30057289fb83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3bef1772e083727851a3a6af2f001512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ac783b119559beb16cd9087ac62e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cfa20bc605900817006ddf704aa94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5b1055ca9324a795091f1ef9aad8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47103366fab5703950332edcb0de23f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621d7d301ddab8b6da09072458e0a04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54099e9da3f5b7c6ef374e53479132a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191491919d33e1f8602fca7496e5902519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867db400c05663de3298075b14120a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179ec9a8af906de63523c3cf76a7c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57674a7e435ae354d4c975709a4bd42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecaf81fad34e8615cbb4932fc148fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901012dfb6f195cb96b4c01dd7d923aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73cf6cb73e5c86a5c66b9013b0cb97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908245de16ff25572e22bd83c5e8eb70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adac7316df6b8b952a8343937aa2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61a41226bba5dffbfc5fa94601ccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542c69ca8f529e48778da9e0631d78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe943987c17f4882e8f50cdec13044530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae085840714f6dcec1986accd2b89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef3e5161ce5ed542468222a33aa5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0ce20342d30f4d3a7676f719d2e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0181581b4154be69e939aa269501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31acf18ece2d95a2b6c1a92b46d0b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145f6232fb2542c99e59347836c54d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641807856a18617ea3314c548d85b03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fc584ada917c9f0191b987e272b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3277124fdbc15900270e3f11620c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e5eacdf93c92a428c2e81d35b2bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b9004b363b91c94506280cbd8a52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c89bdfa3055ef2aceb2d4fb384f85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e244164165a4f8958c10030a57a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4017b11acc90d8754a6f8d4664a7c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29030ab177385de42b71fa78c8ade0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e3cac4368ad44a0d16f51053621b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73bd18435d5b29e75cdb3559a8a462547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef967de37a6df62d4609a7fc9ab82e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef05f368727c5412b4ecb241c87dd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ed39fc7bb0230b31a70379301aa2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e6159c37f5bffdc29cdfca62debf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a1abccc68d1167f83d1640c751f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c750ef4b97aadff64c25837fad209d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8bcb957cdbe152b9e7f6bc5893104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006de043d7152bb0f631789fb866ccaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff572147c46b125ef353ea11ba14cbb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0492ad50b069e001ecc342f5adedfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f604d7a65a268229f5bc81c0d3d4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce4e85cf6d22f1997e7f4756499f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2821d7a90a624a6f308d99fb4baa8e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cdf9cad4999853f4cee687c59830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b44e6c2a43d6b221d600f760f8d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a932d3a749b613c99a90ddd6e925fb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd93399dc94e0fe0761f86e59cea7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15053015097d4b7c11392dad89b358a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d45456aa9188794714c17d07aee28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9b8bcf8013c4d63234c1bf04a92a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c5e9a5510a855df50b03f95d5a0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d538558506eb52ae2a457c7b2f499b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208829ae28f1dd180b8532794887cd03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a723ec78d1e66bd5652e698bee3b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15fd91783e593839ee1dd027f19f64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27833f0d99cc46572669f822b64825fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f44a6cd07643a1b7a3784f38e54e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1102196b3a696eeb07a0c5b1e29a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f278271fd2714d36e8d035c32f4ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c8002ccfe9a87038d9cb947b4705577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a7a36998bcad7fe50c2cea6ff1297578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7d8ac5dbd61045c1e3c83ea84417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d761324f4ae7efd093c0458692ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde5a92e1252e84e72eb4f6ee33524581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9ed367fce76c8185f54a6d5bf539582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc53fa59814a98a1fd45bfc97245858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031cfc2a0e71bc7f49963e585ed1090584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2eca407078f2f24f4477c594665a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419c4cb836c48ae3fbc9ea6ca8b44ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7905396ab8e59d10598c95209513587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6af49901cd9a92880ba57f7cfd46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e09ff14388ffa564257f9ec95a48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a878cffa3148edda2c9f35235aaae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97485d37902f5608e431b7a7274930591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8f8c88597f30f547ba5285fd89a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4db1cae0fcebbc024afeffb11f67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a673afa4fc3f13e1b98e8c860b5de8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac5ae17f594a6aec72173e33ded4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c3933006179bbc02e8900f8430d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a10489e72a18fd8fe2a3052a0cc74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822990f6f342c5dc856a44609b5d024598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001aa1378ee90381a6eb4314fe67942599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae78c23b6b5420c17ae7e69f849ecf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e400541b2913ce66bf550ba06bf6403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1fe490abec84aeb4bb9d44f2ab98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d567b5ebff993f2fcd85fcca9d53d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5767765b69ed162262393ffd5fbf0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d31987204a06418adbc4a76beec54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def9e9fe31b6bed28d5d0dd90299a5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea8fad46f1585f0ba22a2d0ec3062607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56b62648968edd90ca5ebfd473c8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853708620d63518b1444a5c9ffa8df7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1213cdf1a49fa82d80a00327d6a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1fdc7cfd271f13462c3615e0cf8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2eeac3b9f838811de6ac17267a4b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6256af4b12bcd848a87c5c7f91963e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33419847db214ba991b9b2e0fcb8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed375bff9a1e049b1bb4126426d2b91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca921285469a906f2d3474d684b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bfe1c5ae541d25565d369cbaa3200617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02d19890a78968bfe6308a2ec3131618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04a318e283ba9f29d18b9a9fd83923619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907d5c0904116e4ef163daeb2b75052620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501bd57e22e6036d1bc87b4b0e6087c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63fefc05c0f69a238b7dfbd0f93bca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad182a2550d308798f98812c906cc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129ba11d7f5824883ee4f69a583cdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761053b3662224bcd0e86c4c0ffbe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b751b2691c492f5ddfec8718de61d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd215b5e832409174b6e9cb456b4e23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262cf35c59b158a9a4d7d40eeeb32f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0550fe03f54a2cee230af471f8ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf40d5756fd6d3e778ff505f7c05b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e7da8f6a301a41b255a8a1c632ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91728311a99ce4eacfb529e7784f04c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa56139f154c86faba8299fc81ec0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04401397609d824e1b021ef39c624b40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b30068173f0f0787f113a20dc9b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7044aec5aee393a4c996c2b5eb99a15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1679567878116d87b3979daac316f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a405843b65ce6cb7a8d1971bfb3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676031711811db14e261323cad9674639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2180005c8812635ac94d58ff33a79a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddcd6099fbf02f8bb6c2d041b41c40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b1fccae05b5291608d3f0e751276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a913731c8c57f6e7cbe28becea57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f4e480998adc9ab7363276173746644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755e63e0d99cb0c945838144e91390645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea70224db83132d7e3a0ec240c8ca77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e708b6e0d0282b707d8588ce4154f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51352faf4b1ca9fd2cfbaed81fa54a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feca627cf0710830ae0f77e06003af9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732eaf05fb2faafa5981593bd408e2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607220788cbd442bd081d8293305541651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db5a9056489107def862f3de7530c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546957989a447ca72285bed7741bb01f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dc4006626f96cee40ffa34ac54f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b179a06f861436a4dd2df9aa77390655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea71149adb4d0a52fa54f008c36350656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acfb7fbe7dead1b17864816dfdb22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656657e9773c3fab6457b960af224170658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c98365d0b2f89da0131981fee263c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22621b0495df5bab17494ba3230f44d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb770c6d11fabc5945d83d4d45bea4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da11626ff9969c1477f5a5cf62600a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fdd663abf32386e8d9715be6e667a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea778e442d4da9ad3babb460c8a77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b01ab5f6a97cbc80424d5aa15ac33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1856805fdd72572497f7d3aa0c158666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257406ad830aa6dd4763f0f51087d71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9fd16749af42bf7610807e334473668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00396664760bcf988f101a0eefa197669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a4849bb41bbbc1a28aa3e7f9334b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df695ed055308288606d01f84a290671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebecbbed3984bad67827b421fb837672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59af9476605fc91457e28af0ff409d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4e3f5e3691a01f74f9eb207093f9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d70e85b9d8619706c94186116f3cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde220c75175f2222ef24f90ce81272676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb044fce61a574dab57618d85a6a596677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c261781ba54fdc6443d7e9b0c6ef9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc0bd5ffcbc54795a407b4442ceb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4c7c685a964e13532acf26b7686a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee87eacf1cc329898486a430cdac2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5f1218ad75aac50a35ac2d8babdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba44b21da3e0927f04d6b0acd7952683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57232172c6ee8827d16a5f57d88aa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa2c922801e90ce9030687d0be621685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb708cf0f96993d113866668b2bf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b0a22be6e31cc7c5a24c4582786c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a24eed193a1491e4b2d625eb4b98c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f26fa2d4712356e975e07039b3d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5650db1988f9b59a39e0a35e61796c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acd20842b8af8748d5eda0b0123a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c799058abb9c1bc5792adda658be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d9955cb22c1bc6c2e4ce49cb428e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed04377ac3d391d353cf20e7ec9ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf2c53f73243b7a082ebce00e078d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37c20f5372a56b796830bbe3d903c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae543bd3b0ed6266eb26cab263893d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9c61ba8630f88ebf66274334115e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42767359d9532726e44032d3d18ab3e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0d77cd7e8d9712d9f810b1528848e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517381c0c12417d5f67bbd146ca3810701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd09e4ece12fe59ddeff4de716b5c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600cb58ce4f46eb7268c237eed9b0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5108c6f3802019c17edf79b0ab0e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d279582b0936506372296d0b4eea96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7138d95d0f5ccf40da403ca6aa72a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120abd770f7e825ef11d99449e29ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff618fcb6bfb10224615618a52b5637708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717aada5275624b63ff2f5f405182f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346629f8e7ec2e0a72a18ff8342dcc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6cb782d65ff4bdfed1358d5dc0a1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900c3c0899330c368a3ac53977229c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4321a30764bca368edb992f65d21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11572c8132ea32aa3ee3c225be1f453714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cea7ea163cb164b4a2403d4d7bc6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7ec6c4e4e9770b28665ac9d8796d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89917105445078e08c16c4d590baa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199297e0628a09c312aa78f130a075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f2eeda6640e045a9274c86973b8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07177ea61c2f835eb77c074103af2d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31d64fc2a37f5e73cf12b48d33baf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9f922e6cc45c60bb1f22569560a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083041e8599f1ec7276cd7eafa0a0b51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623006cdb75f91d3e0e9714ad6fd9c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e98c82cb3df60f216186828895cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061289a549a33cdbef45e570f6390b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb1ef187e48219914f361ecb40441727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8172ae364216edd5831c17be549fe7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f150829ebdb2b7e0212ee3bab91d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ae2db7d7c5c7435f6cd4badd225c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae72f40d4fce15ccbd0410aa4e8fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fe4630735bd5531b4b9ba294b4ca5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec9f4b425fbb8812e462cb709169e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba59d75900d8842b5a94fb38828765734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c13786706ac4d47bda0a9166ea92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f21ecf006b72f2d92d1061b68c55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebb6c0d34bcc2231cf4a7fb966f8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd38b6b6a7439e65a5bc0ec346f27e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0c90b949f39e219ad027e35d9fd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618fdcc86b0ca2fd550e1ef6b0070d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7910c765901c166fe2936ff269c706741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9b6fc790965f542cb80f1ba6ccd4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058a25faf39f918899a70485f43399e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624083be06a4f9d73039d136ae31929d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a56ca968bdc82491d8f1803af05c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd68d9b082f557149571c119792a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699e9d8d49cca8d17285a8f409a8f3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b244b57f2bf3bd2862725dd67af0653748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b0469926a25d88a153a9c6a5beab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574a63c377afb2658e3bafc015c7b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39329101345a8714f75bd9f6b10a951751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129e037a3ab5e41f1462e5e887ce67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea251daa040aa9f3a66f43394249dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30089524003b9e79e2e3030c6c5ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caf04f94445fc49c5a300951ac17b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed0fd288c779b011b4a173039fa85e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a912170bf16d270c1a79b86cc14e4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ddc73d32ed069f1dfa00f96130f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b9be23ae0a654fcefb36bbea7a8cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>