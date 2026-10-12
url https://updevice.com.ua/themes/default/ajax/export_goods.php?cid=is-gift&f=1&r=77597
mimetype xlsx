--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db256144fa4f51cb465913d33913a4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e1c1fe7a7abb415ebe9e581b0b6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3189e5d44c49327f170d61254bb2b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d772fbeba74eda25e1d28d7963125a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ef5853f30e88329d156ec9bd4edf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6967cd41da81733d03a26648eff26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d9aa3c35dae90eadbdf95c22a97de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d0b5a436fc3c560bcef980921d9798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31db517bccf943dd783ac53cee44369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7cbb7497a2a6d89a25a29052677610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8c1bbbf68536287922e87e92022611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b18f80d930c3618f8de57e109d21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf26e346fb176794a30239b2f663513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25656451200c546059d5d92cfc5d9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fcf4bbb113ba6850aa5ccb566565215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4dd968bccb7121079fbfd15ba86c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227c91b849e30c244393ebd948179817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85585dca75485fe6730551bc888ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513a5db1761f61f9ea8fab5e446c80019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3551de22df24dfd668e86f9429ed120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea14491597cb8a2ea215a6b081fb6d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ad3504ae14bbcee3fa92b324d90f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b9254aa9bcf12bb644c9fe25b0ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5379f48044a017340c5e0bae60eb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e3afec84c5822a7fe5cf2ce8400a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683f64ef4f4a4b5a31b986b264b79026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7279167169f737b532c0e2b86dea15e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e273a24263c0546efc5241b5ab5ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895665b11dbfb8ce1e015aa5e0107a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac8126e90249dd748a57e6458d2b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d856c3d9f762fe37ab7c32a548fefb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2cf1e498db9229b660a49a696a76132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025239f0b7242d3ed194e8e97562d47133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8540fb8ab7377f771286ad412a7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660879e47b40c5d320f1e175738c0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a649f3e1974f8f5336fe1ac7b0a4e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c79100afdc63cd3b87c9d2c48d3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a48b74eb4ad677ab8ee219a000d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149e059fb2a337cf9677305e153d3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54280e019d4a668473d17f2c04f0b4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba609e70105590354057bee4dfac5b0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fc95e3d15473cf205753e79bb0a6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964e85363bef4fbc78d00ce6c9950243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb09b88003caa63937c0b23435ba0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd099e25230b4b82b857048f954b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4485c96c30e71a9d16e15dee2d3b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05c3c5fca244d046d69cb41e9edc6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07c7045589e3d84fd4f106a4d8b04448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7295ae53eb705b847605b6278d39ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a82aca77bd67a3a5ed1590f5dcfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e61a2466b6bf0274036603d77d4f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c95afae58cb96b11902a48e3039a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b577643028d2dafc474903ac723e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df86372b25e3e4d4612369ebc50b6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87f37e9a4208df329cf1cc4817c88c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53603be4efe33e96c07e1bd0f2b87e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285d55e556724a94aa4dfd9675350257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691d790036fdfc218864460c63262c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a59fb58397394570e74610a513e5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb10f62f698b1c0f5fa9671fc324cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aa4ff670f74975af2465a3ddfd33461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5e99ace31df634d93f57f385bee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec407d324ba96854bbb9fa9040a2ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea9c495b100d1a6956c27989d5e7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a7b6d67fdfb6b8586e245eb6474565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53150d4abf09373e96b284477556ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a143522fbfe2320292b177dc25fda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff056775642350569cfbe852e9ecf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77a4041c6d15f4930d8bdb3a74ca669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538c4ed8cd64f4fe39be11aff259cf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddb372ed967885a4d93cb667b539871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176f4f147a8d3977e181852ff42f95972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ebf4daa8248eb7f74eb5f8a5dc5f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3f382b2871c413c7ab297498e68174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1e99070aba5e2bfa4eac3cfcad2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82c14754318f712f10bc35666568276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec51d5724bf2c5760cc25a247250777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40db4d6a77feb2056de5082f78b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b2e7c7391d84142f03f2ec39c01579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb79343dca1d312d1c0f174847e0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd6746c88403b567c43d8936558c6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320e7517473c16cdff1c35b1bb5f33482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f23f593a88bfae585242ee03ad0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf99fe3dbc0f14fadfb1683d476286084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e2594d9b9b5f4719400bd53d95ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475381d915fede68afaff40106aeb2b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe3c318c100dff1dc3cb5ceaf077c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5a684fdeefe61028a7e78af43cb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe5289304f16d75b9abd31a4cbe8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490713a75aa4310cf9728a07191aafcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a715e1aa5f10557181b363be0ed12a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069afd8adfadbadb9a7c7de19de6a6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2863829b27e512fbe9f90759317bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e93511f12f476853e27412a865a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069afc32a91b3f991fa9d64de2bb8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df1614686f6c4734b6743c1e9ec2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650e2f4e95dad0fcf854b97093b07497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f52022780574dcaf7b84d56984f71398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b796088bbe278c2982a906de423799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59cbe217303a3d914d7a8c27e6883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb067d7b02dcb5360119b03f844dad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6da1f99de6b95b7985a29211a462c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40218d9b31e0e8d720d1127b01c93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc05c1e3c29958a67497772cf3688c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95efff4fb5ed6bacb8f65b18fa160db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b45259aaaa93dc568044bde203a88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafcad2f721fafa9bf6cceee32b3640107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b967bb65b7294d568fe49f8d1fbcf73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d42db3d7e59f6c56a4e31dc360272109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad160b95d4289f0e4cd7634d3cea3fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf12636adc824b9a0e4c5d3dca77653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754336615d73cef754a39af55331b5d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4625411f2160740c29ab8dc62863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788f4753901fc4d9fffd46550f1e33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39cef69dc6e6950dba1bd90e18f5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0a03d2a84c30b3fbbcb4c59bd3e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83573f8a216fcfe36e684cc5c0a75087117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57275b5cfcef6078ba3285490c880fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3194721ae1c9d1735da3bf8252c3aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f0f3f21b431d721ae6b8b27fc41d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b852cf7a6eee6dbbebeaa3ebe4799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc672cd5ad4a509c8d0a3811260ce9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f177923fc758449f2263b6fe37d0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bad6f0a20e15c11eab336ae00cb5f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65aa63ee4a21f9f603cfccc2b8f3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ad36009a1d3a07df1eb8ee4cc5c33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257b48bf62396d09b5c67a7fe476ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ed8170a48e8bfb6987b3bdcee1ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cea1388373f39d4ad7f7f1d5fba75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c5f70d64cd32a24d701ba2136541c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a81f4dd44096e30183d1f74f234a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c7b24f1af70e5d24444f8cac2b3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3826d0ca19a4f6624882fa88d8b8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a622606c500d097e330298f672067134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c556aa7ae33acedef98e5fe9c0a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc398848ac2906683724ed198311aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb115558ceb130d9b7040cbd07f798137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b637ccde5780842452ea577eb60b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad315287ea8dc02e0ea28859990737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371f47958b2093a854b55fcfae926d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588dae35df3287e8df797609091c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be0ef37c99be06a694f1c50a1e890142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c1a1e0893fd4b621bb4d229f0dee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61365c643c1d689a533200da8337924144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f2a1707add42df0a00ec9b5471e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d4d36828103c5ab714e452ce88298146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c3915565921db9850b8531ad7da3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaecfd2709f7d10780bc2d354b8943148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c267551d13409c983d2ff0f58bc31fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e877ad422fa444cc805b1b98167cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144972ecfe6dbf70bc475d0cd1e7313151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a28e7f6791e770af05d2d0c816d8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec916f15b917ecaa3a6716ddbd81fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7faab2995bccc50e382b6238ee37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832de53ad2cd4db0755f4b4554ea64a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27542dca5e5c142707245c28f3e0fdaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df62ff671a493fd93b2b0b6cc420cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278be1be7d31e285c850d971651a5a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe5803d6d8fdc1dd36ed06f777ea99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0dccd026e7de1b793b22fbf80ee5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120cb7f93fd63e03c6450bb330f55a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdca8015fa15ef0f862e3c56c44db0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48e6b5be175961364101b8afee916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c0b95666fff9d4280f832464efa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b3c5a53607822a84af5fc0f5f363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab6c0d50ea9b26c449ddc780d91fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f200862903fe619849b8a0483538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ede0d528983cc2e49483ca282a5f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae3e9ea8bbaa4f5ec1e8f8ceabbf92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784a5576787cd8e6d61e786b526ccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9a8ead27e66bacee51451ae5845a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d73ff2a1c87cb508bd94d7828ad1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e4cf7918d27de90dd8a8413e135d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e5aa6ca8a89cf8fe4eaa7466200e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd96d4681d429e3ef8ca32fc94611dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d470ce18fea86a8848d6cdf0e909e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8f5a7b6bcf5daebe268183a79722177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bac51b34706f510a3c1ce475bbb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dbfd00d66d9eac8b7d9d989b171b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eeeddb890c31a44f11c56b5f01d85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82f1bbc7ac12bf75379c35edf0be98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4518ba8bb92bbe302d9b58cc409f8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240f0a92312e932c8caa2da829ce82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac594eed0becafdfe8cd81cdb6d4f1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992c268e3f6c5991815d78c5c338f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da76a588e7905c51213d83cf17587186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde74b0cd0cbbe502f742de2dd1bc24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80158f889cb0503acbbb72feef6e7b06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160fd1642247a2bf7d90b1360c1aef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719fed4ae6b51362631ffee43c995b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c428c5110ce2e7fc9f3276a1c12f1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3178313269255c783261c365575ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc33440b0bb3864465fec6207ae8c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc52818ac259b45f481b7808ad4dac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0a8571765fdd7f721822e1ab8882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba23bb749e22ec25acd322b218fa58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7303c6e841ae7fa2dd1b0b4d57f85e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c2a9cf28fe3b3cf38412507c4e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef1edbeeb87179b6030e226a7955b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d888bb0b756dfc0c9e4d1e6e43754e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be9ac591e3e1933809dd507e00218201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645d311519d8a70df739950c9cf34c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3acf3c80fab6b80f93554cd9d7c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0dec42fde8191ba7fdcc4a0e050f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1c201a1c6fab3620d1cb3b9a1e71c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f5590d6f9807f2c7649b1e8be0e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bedad889c453adf2840c3d79e13e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef8f5822af9aa419e87c3ab3a1b5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec31b922a94e3da2ac89157e02363e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646a2296d95d5a245a86a6e12f1570210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb76e1850e4427f4fef6ca8803295211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b83e4a3a179aa439a2d602447f17bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a196e3f1f3921757e52910bcd294213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871064dff5cc2c3aa8b5364b79f97bdc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d185289c08d1afd4c0746213f571215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154346b096907622104896ac6c51c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9a2794fe90101fd3a97bbc3c4b29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070951fda16751a78a4355f57104eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a465b10b5bf7dbf707c9606d89a5fa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecf6969ccd7c0df699512c817488d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e531b0e0dcbb09aa88d3268aee193221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955efa02bcb47a6ecd7bb0b4c1793de8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9053a018c28e15baeb27b224e8c56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe82b9d48ffcf21c15e733cb59eff1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b377454f9ffb4064c437104abf3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81f9eaf8de984ab37b14039f30664b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66715e0f7cbf66edf937ee25035200227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a54b884ae6b7e968be8ad098c362d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028ab09fb6326a74fc89035abdfc44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e97ceaa30c75f6401c6c3334741ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00656a37177fedf652b825e773661d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ed49d7a6791f9c0af6036c72040a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e64dcc21df5b22cb80885305a4de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e34f0ed73b9d76fc1fb4ed91a565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6432959d7868c39fc0080323ca29e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f079fc208121179c5a953be69692236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c1d42c627e806e29686434689f1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d70ce01ce475dc0c392bb743350fd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa885d2a079862f7606e2bf13ed2c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4a1d2cfb290ce676ed0deaeec252240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0068eef36e34362590bbae51483c8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dda78bdcddb8f72b9113e27642b8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d2ef39bed53c5763b7ee6405f70c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113305dbe66f55bf2b5644b76e0655244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7cf7bb590ec7641398edeaaaefa9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc302e276ec674d9977072dd93a0fd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7bec9ae428836430461af3f94dc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a502a822b737755feadef66946c460f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b336e01f83049a201c3c1aae71742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1242a3188103317574b7e04d08522d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5c3c3a99c0750134eb22aa2fc6ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7306f53611b8bc98e2eedefdcecfa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fbcfe94a3b4a95f0a0e1d6ec6c21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0d9e0f3e0178c702df8d361ddc4f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15359762fc1497f101a807962f774e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83311dfbeac51cd8c50019410b1686256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e871db6f0567379c60d3ec0fcb8e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa717f5d7c33543b0b4959620ae8f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd5a320b1c71e141b741430dbda3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299cb9a6a965f0a07d062de853516c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054221dcbb12a43164bdb21bb3a5df4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567792c0da6427903560e14c244857f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14833edd65b147234e01126ea0d53c53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af470c16839fe19d1755e39e58cc370264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ce4a4ef8fbbb56d76c79b410da79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6d1ae5185d019ca46a01bcbb6053266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183bf350ab46298f5cc979a4bfb3513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca8deeed9ddb3cedec001cc201569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e5c9af6a25d3bd8ac7a8ec0b5a23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372dd85af702d8ef2e4ab13ec2c3c1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c61f5c1e1561e31aaa62618785d55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113825be913d36bb30e12ed33258c45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f64234802749b5ef5470add791c3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab3ad1ae36db44e1093914975003f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01f9a33e9b1817b6010bc04e82a62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63521698b6f6fe998dba42625ba0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654da96821d50221b06626d1286e352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf344f0144f1495202bc4a40c9a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e291d63f8f422f0ba87255106ae81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b3cd0ed01c390b536c57f0a6d1ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d52d330377b5ff03d742488898a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b159604ee86752d69ad19c345617ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e11b4c26b80fc795d194d593f009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af29f7ba39a42223f8811f0e93d8446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7045adb2e9a2f0f67204037ed2ea1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9487448d5b083f3d4b191bf567117286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab04bb68f1c9556a0943ad1d3d9a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6cc4a73a9edd15fd93e09b4ecb2f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc750605ac492da60a370752e2108f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1afd45f3dd725120908170562fe60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474345404d8b777cdec5a80eeeb52cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81653f6428d6839e719960d12909109c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd71b5c51c15a53458f50fa23e44140293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e3918f5fc86bbbcae9643fa11ce0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce0ed8773f79faecc9c55b49fc26d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dbea2f06c83f7683bd1a5f7d575d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31974340f138e3d5ffeeb394a2652ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0010f89aed9e9701b1bac0e7a79515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaddc3f45fba01b18d9ec100e44351299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60379dafc7cc6eaf5c24bc845c6f6fd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eadb5f7313ffde03e23f8b9f2b29b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de300d388fc8e9a83442dec44325e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830496594acd12eb46464ca2a53b20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0724488ce685f450622260cb3000ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae8649b135075ad3a7bf3e691a197305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc42d713f89b9d91867c290129a545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7278a0437eb65dc95fef16c268f98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba24006a68bc531f1a241c998191b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac7170b46bb5feec64d1e36885bdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff681d26c45c520e885af7270f25af4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24de2170eb367cffa7d37d6d8071d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cfa2c981864fe4a6c737bfd03cba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08bcf721f363b22b1a42649a56ba3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633165cf260311f0a9d880cbef0edf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6b1b6579e2fdad7d6e9b96476abeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185829dcfc23fcd192aeba70af33ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793405ac81f1e1d13d35503b70d641eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d651c5d642a8bec8317a1751c618a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edadda62ac891c26a651055ae891c44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e91ceb114c57f1f9967269bc604899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712cfdddda7f6fcb2533626d565cf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d1e62fc04058e6b777a249b6d1e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc41c8fa25617076d606534e72f2599323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bcc461528d41f7059497ad498eb6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88364ee019cbbf661931601ff56411325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f839b1a6b51341892e2f2d5a026745326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972afa1a9bc8849c7fc9ede6bd97cd5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3bf6091cffb523f163ae70b0ad15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fbd5915a1d2ad38509e7c2f7a798329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2479d88e8a0a7f69bee7cc00558227330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804328d54bc609ebafb584d54289f1d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd9c9c1d489088d1d20e990ebfda41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab0f9073d91eecd9ec740834ff7a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6118f4ada8698456a40dfdb5b409a83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063b6a27bd76a2540db473df422af5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435b5861cd29e69e9a4d4374e44c6c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260506cdd12214725bda0fcf05be874337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e763d560aa331fb813ace8827a88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b527e88ce494be79612648fe5cfd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343beb8edeb1e9c5fa5fe25eda2c1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db494ddf24d7ae739e30f571f3030dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4cfeeb2d71fce6b635040edc4bdf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4e7f03cdcae0d77e17169956e0891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7250f144c784370571b9bcfbf708344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a06f612b2c8b2d914c75379c7c22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822855de50adc145a9a3aa5c9007f924346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e6f6c62c981a5172ed9e90b0c5a60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6994a7921769b1032ddf05bea2440348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da16e388034ab310ead13eba8338c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca2d614efb989998c70695ed9976ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba4900161db2c79405180cab975be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91e07e084ea29d6f4406a033371b86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076056e54021a24dd9611a121c785f91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ea0805775627eacde91a84129679354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af87f9f7c9e2d1b29ba2fe2b5ecae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25ca0e83fb78d4e19bcfefa74952a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248351f576f74eb590de13ada57294357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868285903b37392c4ac40d70708bf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b01218288bcbb43fbc9eeefe769d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ab31b8d8b57039054a22ab7abdf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141144984944e5d57ddbfcff246491e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b4a077fdadc40f3d903da491d3534362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad0b749a08ec56b87942e4c59b3a10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a89ae7a7f1d87b6b456efecdcb95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05bd2fdc48e882b28ac43bdcf3209365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891594bfa7012f1d46cc6135473f3b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28831adcc227cc0996d4b35e2c05f51c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e63cef8364d7d42abc1ae966b78159368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2780379abde395f0ae649ca3ebdf5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b77092fb8819046ebec91d177cf0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27943a6399f8fafe00cba6f582d37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66439a4eee8d2aa9ca8c16fb7b7bd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8891926f7575623b942c57954c093c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2c2bd2c5c39a33b9beba3639e88a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd86093c450947bf13d2242998f0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c88e7128a807274d0142d3d17fa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e097e7647447d91f30f4dde9fe71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79317437b51a0200b97edee3d57c6869378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316b246e378c8ca679e9ce3023491e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c4b4297538c7384c08d7be774d2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a149aa5f90816699f2a1d2a4309e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe94c8af432f4a8bd77f11e95adca6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ed143a371066334865c652dcbffa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f067c5417f6a5103386249e08b56329384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed9c373187212a8a8ab340574caef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a27f0f417de16ef8f2ad365c2cf28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503fe4052d48621c8d369a572527c0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bed6c595d8b87f26ca3a35eeb59f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb09d90a77c12c69da0aae88799c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701145be9914cc001472b9da162ac779390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e09cdd1a65434145c08e0797ac047391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48eb24787531f62355a7d63f33277392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487262bbcfe64c499f2f2000561baebb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616277d2e89cee26b65246a95b67a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31552f6dadc6f434380fb639dea965b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047707cf7a30274eaf052faa36c0920396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c604e720a8397dcd3a7c16f8f9526b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4eda4fb50e6bb2be9ab17f6b3137398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef9bf43cea231b50bdeb0625d60df2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3e08a61ca871eb6840e4887b6059400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e068c5a30843b37d846a2cd0a1f2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d05e73b9d49059457f0700002d13a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df50d769f55d4498a4ccf79bddec8fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7324e6a12a3e812225cbdc30e0984404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4623d270a7a8935ffa4f0c298938132405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6bd07cad5dce6b471a19c38c8b2e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afacd855eea02bfbc31edb3dd0cefdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6adbb8a1bca05fb65798ba3bb8e271408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b200cc9f1db01663ae850fcccd1f6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cccd7ca1ff7636f7f542ccf434ea1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f770dbee49a3783f8c74eb5f6326411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6439e36fb9d1ce58ed81c8dbc5d226412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4df921a5f27ac03808b6bb89d7a7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a0a429518e118d20ccbf010e59b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd64d694b15cb072120f84ebefafa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c94434637f963e770acf3ecc9331416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33abd88cfda1725468487fd2dac2823417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772ca565235ee3dc789631af990e69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b009ea5c6456c08cba852db9f4b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c9daee5b7c6541e0163eb473aedd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a6042d4be4f476eb16f53862177a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd455478d2d6d73eec0e3f295f12e08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac5cd3fd3a5f4feebec34e859d7680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67281328c21ed6fee2e20e4a60a759424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd497a61d4685522e2eba7a6a62a491425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1284abb10573d992191679058042908426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487273d888873c53055646b65b465ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807739b6567519631e93f02348dfe4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344c5c12db6d615dd1e976151258b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69cac54b9a696dbcd7e34a5a448eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c877c7839becac4fada6c1eb4c9ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d569b4f01f51806cda7dc5400cb0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf47bd2a5ed7704955f95b8e40df2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb06939e2c829b6e5a5a6586c2ca3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20488b2a26dbec4fd088ca47c73c16d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195aa214108897b61b12b1bc1980fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a81ec143d814f6fa937fa56f30f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda351a53e5154e94b70c97168b6aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c70303fea36fe75e0253a4f413abb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e0e4933f6c03cb9117b6e82bee0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966da44f011b3d34ba6c349acc610c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb5a13bf32c897841f0219c373cc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e4720246df046355a45ba37e43b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d483414add4a8d7db6c5eadff70e28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cda0a66015760931d1447e358a56c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7e5d5c9a65792456d7ceb68135a1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6033ffeba99e8769c023581b8e56d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebfe58ea8b9ede2852f37f9baf536a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20e5282d977a3feed0c9e80a365ea5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc8b3b315f2459563be1cef8c362c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257354a74da030b867b426392204c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508afe4f40bcd51d5e217f027dd15918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2afa73e222d6b612416da7971064d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a653ecbf4d29addc482bc56ca6dcfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab6a38471680af0e9cf80327582a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1d6a937aec080e77eb99a3c9b677456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf445b5467566706012849f7bd126d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92524223227542dc4e9234445432a027458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0ed6372639e50e0293eb381fbcee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb7cc57b4580253bc6440f47226d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419ec311d43eb541c179f8cd2e3f3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd2d6284d4b720bc3c3eefdccc3744462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3751dad623610ed99ce6ed30a0605d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f91ea26c339d770c91a9623fa00c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055258d060a07b9e07431b6de4630ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ecb0d78d519d56a16af385f964fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51b3bc4a712f8c63cda06dc4858fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62e438e8b8dcfa0033a5904e447b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcb6e20661541f91cf698839d7325469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b683cee731c5e7061cceb7a2eb4f1a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9651f7ab6aee71eb74d771d02e10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd3f5f75f75b64e1580b9109994b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d2c28c4dc02ea4c217fe794d696e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7dfd6dbec1f33345ef1a74b8798be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703136c443e895bbe5f90979a17fbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96112485a578c5cb989f850fd4b5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545be33c4863ac4289f2be40de9295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27800ec8fc0217d22a3ed9596fc0e48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c864e9078df9c0e5dad882e211ca6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2c00f522af96316b422f4a43f18b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fb3b3b8f43dcf493dfd98d7c8329481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1c96346b20c7e6f18924dcc85c90b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430797b7ce16fb7c146f091e82adc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb9c5a3d7d4abba3f6b75e2b21c76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc69f59273b8d22e7651a035e30394485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d096219ce08f082a3fa33ce432e4ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e532327e83544391ca20448c0fa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a99790d7bbe9672d9f28b90c18ee0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744a4088c2b32d802e7ec2888d8aa11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed51781d91e308266682a0911c491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf041502c78c9e066ae61d3143cadbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6004a8f313ab76ba0e518c25cae59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ae0085c7827eb3d90d122094d53c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7395a4087a2023de9dd1504c95ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c230cbb04f7a6717377193c8f36f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb62e739952e3a39442836fdc48381496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55185c2e225cb8a89b58a0a7037b393c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72a027f26b67b19787a45ea5da1974498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c660523e8e719ce46c135c96fee6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c962c9ea3f4926a72de6c1826dd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c23aa535517ee29c44962fef7905a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73f66a6ba1f330c9ca0186959ec04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e24acd1a164b122c2ad6f8757bcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061790fd1ca66fc6244ce79a7c9824f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e672210dedf2f8405327d251e3876f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871bcf0dd8452148cff6521f3571b00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67885a3ef6153cc5a9f015e188f2fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387f73cd8da20786c63ff0380d0bcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39e5f81d950e7a0358cb25bc91289509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fddbcfbdee7d198239349d97c9802510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abbd45e3d6010f24d52559a4f46829511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1119b9d903344b64da857aa731122f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbaecd5cf938ae9ad0fbf32d86371513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826f70827805fc8192be36da1219d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71fd45b5215f39cdb895067b25b9d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448491e1839c5deec58fa958cfe9e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448599f4e5c604df9ca8bade00eb18b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbfd583cf1e1e77c3b86ba3140ffd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab197a806b18142ef506b59eabf6e81d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4341bd1b902153c386e22abde5e10f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202da9b662ab42d85a2bb1fdc1f061b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc9480588dcee3b12c0fdfdbc7018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b584f93c724386b60c38a87bf6dd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0970575888a72427b73c77d5db36a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8e9153d44a51534f26dc56be77e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab8989558cde5b53348d9f4d0052b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b473962a2904b4511e54c91bb128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebddaec20508d5d14335891768eec8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6fcc322025682427dc6db60915c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3fe2fa631ea0bf5e40a4bd1565407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d5300bf091fe2795c580b390f1535531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf4b3df8440e709c1eb7fe8691c25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44469e4cadc7c001912bd2972990e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362032275ceeff2113102f4079bd9990534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046422082c17102eddfef47cf8982dc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da202fd3646b07d3f7876350e7d044d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90f063d05ac85d04b01863b6e1b70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a50dc83be2e5bb5b8e45d26cdd82c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae091b5398862ccb637ed365b94fd9f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e96d2b831e41381a31a57eff5b0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3d24624e49f4b0c15715e3df9e2e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1de946666b6ce8b8a1d5df4c8014542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c34ebb748e4087fcb9a0f15deab8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3764aa8259bddd8b185ddf33a4f423544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3bc57eb722b13920a0c8287f3879c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aacf76cf6bfb7cc63a3141bd8bb1b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0f2fdbb86a9ea505bf44848426859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3107995a2ce81aceb0b1ca4174833c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2d37af55cd6fa1cd17eea637f589549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5221952965392d4f843d16cf012b83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e55e321e38cd81c478d72eccbf414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0fd0b73caf008d7022d6213e6d6bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776efffeefe3cb63b1535f29476b690553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1cdfaba307fbc2796a3d04a16dd5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b5b88035b41dbeb5120179b4bcf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dcd91ffbcf834fc3623f1f2cf2944556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1242b66e8d1baedadc73af42447217e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710c545593a717111ce7b23c19d1205558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075a547e27f1650696156e2751d520559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800406303dae251e6a9f5655d4188866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6bf1b1e1d5fd66fd3dccef169530561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e706a4f1be739047ff703f488bb3db5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a928f9caf8701c1c78f152d463f098563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c4d47cc153abf7240b4dbdb57918564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0fb7f4e094d10ed83c24d2d58ada565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571bd50ccb56d1f3d0c3387f3a02937566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beaa6c6cd4aa654211b1f2fb9c60d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b43ebfdb915821476b9bce370ed8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f5ea5297f750ca69ae375e7b3f23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814332874293b6a0d6da1cbb23ce13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee94aeedd3c6f60d35bea2d56439ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba8adb20817ca028a3f64798c4996572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db39fbaaa33d49d25a5e1c8d27c146573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab41c47437960c288f87456367f8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867f3d9c73ef85722373ff8e6da0f1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b30d1e91e0ba72e7abb0b0597b5d88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700c259b197f0d25cf698f919c6671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a292747d3f2c39c2c55ce5217599b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959fb8d39c66c9ac32e8d0bdacaf3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b733fbfd11c0521e2b25e799c71c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506127039785ba49257f016facdb5d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0baf1f029bfab06421d62f78a74d52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0792b543d77c003516fdbd7cf4db01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec9d2d14699ae7c969413b64978f79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f051e94254aff28c7328bbaacb8aee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f8e657455a4e6b95223051d5dfec2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb105571ccd20aa084e5aa73fa16dca1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148470e97b81831d2fd73991ea4ffbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7758a3e0d1f2dacb5df3ac75684ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64d753b96d36744d36c82a934d402e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1c4b66b330ca9a79990c00315b92c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b82bab165b067160bc5b2bebe073592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10549a7c719f405679f5744f3f00d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34329af7dbecb8e37b47f4cf2f48a67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1dff50541b247f50feee5ab17a18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93061951b14d9b504fb855a73519d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd910ada27927a34b81ecb2ea32f043597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e558931465f71d3753c4c4625eb32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda40439c8044aaff769e8108aecefc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34d69b5a9bc5ca1e38f99534a6c56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519cb0d5e7f9c7ab8bf7f6a8ee9ea2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d91df6f83842d99d5343e9535f7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32857c29278e5217aca8d62ec6c3fdfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b3a0771ec38b48819a8cfaf7ab48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52effcc584ec2f1b762700413af40d01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6fcb3389c48f2519c972ec62301d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4df7da9d004ff1fe7a74084bd6d4ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0229ab0f091c449b1df64161c582f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f785b8480f5ba188fa5df2c29eda20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335bff787218e668033a5fd6df979f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef3bdb4bbe6904ec10eba89c2eb4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9f84e9b6a1536cad812803092d54d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c4016c60765e740b5a62bce158782613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b19bb6274087bf2bb8f3dab3bd9c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f3236e0e1646defd43a1f8cbe907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40d4dbcf52cb806565dd6c3def77d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c3e768196bbffef55b20a63b6a1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6042d2a1703fd5c9e95a3d040157a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8421b8f9b5673a4fb3fdb049adac5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ce03c2134fac98a72f531068712b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66015f83dd56f77c0d92ec7183056a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab554accc07ef9f59b36c4e76ca9ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f324c58bf9999572682a2e32c9cb0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c5b5a2db129a617805a58c5243ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94667686fd31490ea7fa686267f4c6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb5ef3bb12e46b7a668b82cb7ba5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f78751c8b9372009aaa0260387db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedfb5285b705870602f9057c3aacd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24bd0a0e13f837d105b4437e5bc5be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d6f380e50e62593a081fde041679630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49bce878a6a3204b47ee2aa53baab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808058de64b84021bcd4c157de50b3a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b3213f3195f38d19b9da654d3224633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa4f969cec70adb74a1b037441642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d7eda8a8b3464116e59803cdd988635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef308df7e0d3ae5ee6011466b1b0ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d808556cdaea2f16ba2a50cd99d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7feaa687ebd02ab0ee2f56f9b735638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607d304911da514a277e546add9544639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec3e35741c3a8b55c9ab1ec1661d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983baa188332d4c893a5d8f8f0d770a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d33f70cc4bf6f6ba0de9a8690b9818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189cd8b768fec98aa96e859e2fd673643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3394aee506dc747830f7325cdde74d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413520251a62faf335dd95b0f77d77d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707d41d7e80820c4fabeedf3f657f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a044b8d050a7c7ad30e6b92f863ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90318e4d5e0f4032cd70be2fc14f1713648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7c701554943a5f4a8d7c32acbd2f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ef2a3fd30e603baa07571f92427f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b45fcd17b599fab51fd098affc2ade651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c95d3912cc7e3c2d0681a00a666f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b6bc45b7ebe3f8f687a1223ad0dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264bae99e3711242564e45fa07a7244654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9a772e45e103ff61833246f9579a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706fceecdf93016a2bb7f8b4105e37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ad88e87bd62a33f754ec85db3fa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677fc6f5994d3eef64ffb2bc9c9bc35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e2da34a17dd4c67f099b999f2ad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1bbb6e93be93a7f716b47c52a206660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783718b4e808e12b592ddd70062b9c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660a952656b0c10d161b5401bcee8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e3ac00a9eb0cf53c697e15b8c95e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c34921bddcbb7bdff3f4056c4aca1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b80ea47acc30c10bde43a11df209665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eadca7ade56730a31416354c0bae9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a10dd8be767b36be754d84d689052667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d47a8c0398fc20e07a6d5479790da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30bcd05c90aa8ffa8a9e9a558730a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698cee3fde97be79f9ef06f3a50c4a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d202ef7e7e53cc327133db023fbde7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8af17db8969ddcb1a189aa9711e5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71732af3c217c2c2c09cc08adb84e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff952739344183a230ba4e3d43cd6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc630d16ad2a3ea215714d4575dbfd4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb2a0b4a90771ef40cb1fdca1002f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866404f2cb171fd0a28e7a476e5d8e52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323d366cb08e5a16d427a6305fa9cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b23c9f9ea60370399cde83e0ae4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c77d9e2747ff53acf09ed3d08bc77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823f544c9ef7e1ea08e65bb623a0ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f0f6ed9d356d0181b2f03341da6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b47dbb3f1c36660a45ba47ffe4e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9c0f55f71a7b465b8d7657377ef3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72b73dcc91b1fe916d1f4053ab43e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f94caf1502feca42b9a1f341fc01d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b38d59d60d59f6ee0e0263175ba5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3b4cd7a9465eea95be7a2ca0b2977688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff900d7cad328db1bf78d61767a0a53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefa01b7c8a739aa8da77e5248ad991690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e69d40e1bcc145a5a7cbdd58b718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79cf82e00df4c48f8d8d3720725509692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be673688f62f029fd589fa9eef9125b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4200f80290d0ae12ad196baf737107694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddf602f2adca804d678dfa9226c3df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b06549a2f570c3596d48bc6d8cd85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725789d7992993feea1a96703889899697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd0dec12bd68abe3e310443e1a7179698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9d0d32ab064e6d7f1db07a1c0a6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2db01558ac3b492f5041961d6a59a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca502691388c021e5b7b2df7640b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d22c5a0c5a0db37e804ea734d8bb95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f313df20a20bcd55b1d6e88c07904703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8be0f8924604d574c425bb5aa0b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aef71e7e493cbf4c6a05023ba8369705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81be3c829b97e32cceb42d32c16bb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0bf58a17c75e3c54d86296a9bf848707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460883f4f7ae57cbcdacd4238599f2f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b238b1ba1d4100559c039ea967643e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b04cd60171c829f8a18f2cbeea489710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b6b80ac188d64d81be35388801b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451bad06eb5864569784defab69458712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd69cb6dee225c48612183fffa9fb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79c89a105980655c0513cf6564015c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4c4bb7b870a12800f6805e721f489715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca898e7752e5fa1c978f52db66718716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c14e3b2bd3dc9056e6ff26f0fa6354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620dba346aedd60c56a995087cbb94e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36a9fc9b3ab519b133127cc2b0b54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff285680e1888df9c820499c9e8aeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cbd87267ad5c10a3a7a93a596e990721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfbc4d97347d7b750e6b3e505a392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dbd61dc8fc0ba82ff443fa392aefe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4976bb56b062cb1fb01df09091d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5165d7eed449d65bc5c34fbad1567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554750e4d67c7c8549096170952c63b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb99a6f23d5b74918ee4af9c9e631727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b10b6add2167555501114c0b763a08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33e51f3e52f066ecd92c4f009cb0b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617541df52f5882add6539cb7d2975f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213320a47060901d92bf1b9cdc29f3b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe3efaa7ae34090a422ea5044b70c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5c2eca28767827e1325e664a4529733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b396b6bd3b8bdbfae99925ec84bcc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ab9e762b471b08af83aaca40e838735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a5565d982ffd6590c0886126a217f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f86eff2788f26f1493b3b005b8fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac6b61006c4dc550fc49949ff46b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231cbe52aeb1922aec7abda5287c44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ff2531cdb45d5e1f60fd40e40493740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e044e2e94e92cb81d4d6ab3aa124f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f37c78b9ed2a524b2d174af9501485742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce6e3995a42c64c6d20f66f7a6bed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528c05f02d8dd9a1760fa19c7d5edd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53126278ae441f298d39dda983e3a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179047a2788212d0f9abf136f1c2ec1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4ee9c052ec15fd8ea20874d2b80b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1dbd7f864ba9d1b1235fb78318ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792662fa996c14804b05f24299447f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1f4c159d43eeca96be2e18d010475750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9bed9f9f0ccb687a3c62d424a424a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa71f3262367ccece59e73b747f7c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa07b6b28f169730880221fa83fa91c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedaaeab46306272c96f6f9c76ff6eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52e032bd6f134a0955fd7eaad7bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6146b1efdf35559bf469413f3435c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a640a59702a9ece91d17a8821d0c864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cce90267c14fea579141d1fe1dc4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a2dfbade13a6d955e4d356b5816e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c43cd12225041eca21dab78cdd846a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263812ff918ea58d887f3c0e32bfa0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f8ca974e97c15853e8bc8df7cf58f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccd29aeffdbe0751e9fbf02ec2a8f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f53deeef412c470ef391d8c64bfdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5ef561435f6c7a0420b4b4db745612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dc61eace75211e22840384848b8f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4757cadcd0ac7f67822246aed5c4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257288eb00ed1b52aa26898c29bfd9c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbca40f603f9dc081dd65e238935ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff1cea85a9fcd40bb3ac5c7335f84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa5497d7f0111d1fb68748d99dd66c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b039ccade24696cd00c81b455d5eeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80da05a0411cedb6985c114c7c1b0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02addbfbf405bfb0f2b77630287ff05021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173733bdfba388791749a5c5e7a2bcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a6473c4781e3b4dae3e8c742fdbb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d74cb47ac5ddf510b51c69eff656a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e97d8bcbea977357012b017d043325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f09ad22e6df63655ff5c2635bd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8e1a4176d7a50d223cf81342717d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a4248daf6dd9ae5e48181a6f2dc7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f133e2656825580accd28c829af1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8693e20dd6dad296a67a13ae5e5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f080088bd482b932a1dd567755f66331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164fd684186bd40175b2097a9100c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc15829fd8295702fe2524eb74903e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928404c2854ac4a2e18e9b1946676db034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8268a9bd4a206d7f4928e2a78599a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c342fcc4bc54c82670234e85d2a89c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d80bf216ae4c8eb8cd64c5118ae2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a46987caecbcec985ab15e688001ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab49d4d134e18ef359b924ca3c414739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab6344ad1570dd02239fd60c58093540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8bba4c68a63f2ba232ebd789c21c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2d91ce498690506ce713d2e0563d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e0e5ec3169910c779ac17bd54ad9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00555f058cf8fb613fe5a00cc07281b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e425aa8129f323fe5e4ad2d23d6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3e43fcd028a406de6f3ccb31bd1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae9663a9214f2cfc026be46eabb8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc68fa52457ddf582377ee166874a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf2fa40d8e96330d7d7c92dc836dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663e2dd3f55b9424217e7704958c7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62f24ca10a819106c1aff56b95e7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b484fca93fc106805d24760ea18b21752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f2613de3a8271c7b0d33d33493de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b646b130efe2b34126925d07d8a0d9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d203fefb9553ac5d3e28f67cd4912c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422671ce4e405b87a18536b59cb63c0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143b64997365359f831f93e3e8eda357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c020bb91f1a5d471e59f7aba8e4b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14efe48c624deb8340630823d5cec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe6f51bf7e910133b164c79a538cbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68939852722007a482e927a45fc99461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e8dc98ae265505669b7e4bfec418562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606f03ef4fb14ab2970e0d9dff6c4db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f1e4149084acf1e8db3330479d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa29abc6f126e371a271812fdb9caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39bda853a96b61fe4340f14c3d27666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37ef525d37ea023ffd280262ef95867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cff32e165bd83de828694dbdd06068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7016efefc2d35230ba17c61d756569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5078309ed1e22c59a27c081ffdbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964b365980d54969994aa58921ec8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdac4e63b181d3cb26b3cfd2f24f2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62f4e5105700b9d1dddcf3d0e0d1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0741a56695f7336d73e621915c6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec6547165263a1c3f04b5461a41b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004cc179a3cfbe78b644f6c5477934876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc48b732840581ea49b5d30f82b0fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016423fb1098749d7dfef1860f7bb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039321a956439adafe70743410e6cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2bad6e3ab8559665fe57ec128b6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ee8e32253c379b063ba9dd6350a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45541b3b978196020df2ab1e4ff9df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94af91d5e5731425c9880b40f510f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e02c5419d3e3c3b7f2fff4568b3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c508340d5f4a744b5973875d19545585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d2c42f590ab7cf717fd089824e9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ff8b593d3523541f7a58d14ab62687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c6358b4f60ae749f634e1754122b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe1bad9e40a366c1c60924445a26fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4df87006806652099b07f4cdb2ec790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad247c354ab1b49d465e27d39fe660591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18636bd09c0eddb8f5d74d7f6e685092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44403ccb12869a31f344d920e5f16e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deccff54dd9f289a42a24c4146752194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7256f87301fb09ffcdfe0abe7f4fae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fd91e3d4ef9913f484880c87aaca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b39468149110e7e03fde0856d723697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a88b76ea28cd6f492577bf1811ee398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b79bfc1d27f145eb2c536c2b536b2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d3f1c0a56f0c30e49a0a7ceab5e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608017cfafac8007f4fa81b7cb837a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be182085a9b97bbff0fe6fe94bba0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c725436e4462d58c4d1aef415c6c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9c8d6220777ab5bd19c7ae830987104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad11f3ebed03be59340b3385793ed47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaca6d5637067c976d5365438b8bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07891109863a86b1688f31e0bf34474a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4fa345f29a62b61e2da8c243d7cf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee05f865e26a5cb0ade9b287b8383109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205936fb290f30d8595c0f7f411e79f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb44496f0b8ce5d0395d4d0e5fb6b4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f152d47af38c1cfa21a84da1dcb2d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec3001edd82712a4620527652ffe9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ddb4a44624ba58d0874bfb7d1b3f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f107a8cf25afafd5d4a97abe8954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d00a89eef954e1dfdcc970cf3970116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c58782a90ffc5941b368f8b393766b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c4cee6c2c1afcb932661edb134ddc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a7621c55ae91c704749071e0365ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf98bcf2de0d43ca55aa0c13f63db76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20e24c04af760a01cfed4aea2a6fe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fae001c51b4c16811da4434962297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5afa2c84a2d436defbc7e744509f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d7db183310a17b78c18e3917da0e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e36e85ff6fc9666663864452a184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76107d54f46a17031a693a4bb79541e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b2f5d4632574c966038df031361e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b22f44b57e3aa48def15bcd38b2403128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6d342884587dc9868ffd14bb8a6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd83ea406eeb18c1edbfadba28dba2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a13a32c2c1a5459fdb49667391a515131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793bbd767a99c037eb2907679796b37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c71bb3ab4995535cda6bef8844fba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc69d5357471b5f71720e972b7feea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76970bae9d60094619cba014426c5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9446581842c7226c417187052720e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e682d17c46f5d53eead28d37d685ad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a73bebf603015ace94eddfe8c32fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaaf3cfe6f47b017caa32d62ecb72e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f0d32196f04ddf9c4eb2d591a77d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ae9387d511d94d3e035f3d90a93b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443746b157f28741f1a365fb5b92462142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c0685d56ba6778a81616bbd8a234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7509bab0426fd1370c45d7df18796e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a323f51acf523a3c648a55b4e47ff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadaaa05a85e0bf990a98f4daafc758146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71dec13f536b564248df9d9197aefb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b07defa3b00cc88e26e6718c23346148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa779aa056d427d19d559a171453ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c3766d82312e10e1b61e13bbe4f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb829bbb5185dcd10637d8e1d08b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ca4788e7e2bee15be8b1438ef64c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5aeba75a12f314ec08ce54b05b085153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f51e02ebcd5b0ce0cdd0fcd2e91e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef75ac6fff01bfe05e486a1f18e82d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89884d49501eea7b7b400541060561b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cb0f36817f2e5991fd81c9c44a26e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f7f39d5f942d3a67016c0b755352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61aed418976510d215ffd18c2c42d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6f49c3aba905d02d3604650c9bdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5259c5c82cc231a980a8ce627c6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9231adb7808a908e0c5c84c89e9ec0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e301d4d964a0ee1c25f7f2fcd3af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e5599d5d0691e530dda59665dece4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae387f7517ea9c3e23685d8471b8c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f87b5820e6d40489dcb2469aafcc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527618e0d93da219722bec7ad36ec2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be94a8bec87b90ef592782b0fcb457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dbac1c25ee864b79a374b616a33be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849e9c6b04de332bf7be9e12447e02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce4bfb5f1ebff5051a598b82a6fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64876698ed9814ced3c3db3b70ca9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbad6c0b65a1db6e742da86957be05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80012d32a0a7f2f5bc0abc5b809167174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e99d617abf631e62b6055ea6a404a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6235c819ab24e197f85489b7afcca1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b78d7cecd1b04a156985382203d3f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc3064103c0b24c0f7687b904e1490178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671760aa191b7080443a378cfde1b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126a832ea402250d6769c2b8ad5b32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d10243fda370264708526478c170f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f216c1f20aa0f09af3af09e487e1c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99eef2683f62d955ec535e5ce9460b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a79773134287454fdcac8391faea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129cae81b6db148e723cc9e1054c653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bb8a32c062b6ed9140282a958208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b4f7fe0605c4689a0b5574970dcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31292e73936599d6c4869260fcf7c0ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaff547b0baff76c769fbc78f9c1ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a9bf178aa08130a3e84be2536349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f2379b2e684a6a911c33c3b2de95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c513ce7f2f4351c0562266f173d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff86fa9f9403047919ebd3132dc35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fcb2dbed1ed53ca056b721d4ef282194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074092dba4e5d6007b5b94921f854207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af72afe7f4ffdedba9277904006ceb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66bcdefa771a9a098b978b55d8426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a4605a7a63de8d233e62fb1f4baf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbca6678580fb39fa88a8196401dfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a589455035936ad55e1ae8ff7bc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6fa070ae55e8576d54c398831b11b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340f241fb162a44e238ad978265bab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431756a97ed4b7c6c4a7741e48bfd2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9e7396abd2036bbed29a6af82475204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ce131a8760e0904b5df11d85b556205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd44295e3aeba74cf1d68b9c1f85e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8264362d8520a2e03f7f051fcca3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae9a29f61889f7a9734b686794624d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c19b93db4aed4ad469476012da33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f045abe629de55bfd9e79f166687210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349068023eb72e593e1e7c695639e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fcec990a668055fa4c2211a0b2964212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f7fbaad89cede83ab2c970314a49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485855d52371a017bbc336e4e4e81693214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08335a24947e23f3ba602a782a7211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33738810be0b7adf127bd148a22fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c555110677e7a369dc11f24655b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204add5b046e29068d035ae81b1075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91fb7a59881d79ddefbd511780fc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3f00dcdfb9ee6e1763cbeec66e8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eccad4bdeb7475b17dd92b2fd7549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161aac8c4ce5ab9ba405cfa13a42745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e96922b8277b210f45fa7525bbb4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e879137da92561db58b4062e747b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b89885a97d4cc2d27dcfab5baa22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eef208d8f90a817d8c044e7000595226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae8db1c2b5ed2e5f6e31db6f2a7e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d57db09c5cf5fcb0f495e1049c80a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb351576a45aefdabb7628a82e7d69d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbbcc9a355bf5c72abec6ea10c4e8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dfb2351e43a195f8e7ebd4a1abb67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddef00b171d67b4a8358bd0a2fa5b75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c256d001e0474b1737d35af59ac19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63658b4dd9e10b7cce2a89f30dc4a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7cab7d50faa4b4d29a5c46483fbf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1d180d1521a7e24efc07612b1aa8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48259df1fae12badfbe9ee545cdd9b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2d004ca1d4373c5821e6c4a7eee52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea535ee3388141d49b6d80703c05d542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf514d74618c0d98ea6d58aee2203f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e518e1bab562b9ccfd2bef6d9e9a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c64cf5709cbc1d73151ad534a9592242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8143c96b83801b383703d01470b30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6c25ecba4168ba851273cbe72506244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6fcd6e653bf5ee7baf7e4597b10aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d824b9a95d0c49cd63cf1306f65f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d33a8258ab2d738a5457e1b3d17a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee93383f133e48694998991f22fc25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0281986e607a2883cd2b909b23826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17885465c8b01888d703e7a942b233c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5632e2d8e0f86f447d6b2b6c4e577b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e2a96f03531411b9e6edaeccaa2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c6846930960e5fedae030e554268253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327f34e29ab41ac6f214484259f008254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f5394e03f8ff03f172e55d7934c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6254e3c68d49cdc129eb7f425e8fdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b9bebf56fbb9dfb6e7b8b9e73fad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee484787769f7f1eb0e93ddcb6c0d220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b94ee1d0686fe6609d512643cfc16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cfc485dd3637e88110e398f32466260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1b77562270ca7aab155f40c4d43c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8eedfc5dcd44258db20a18fb3114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447d83475920723e1fdc691e1f97f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d211ffaa34261e7285b219e7021d6d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63ae5b39f22f469a35396f8988d55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50581c9b779453fc4adb73c8d48709266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33520b692b15af1c601a20a7a6544e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731af6758e9341f41dfb0edabfe886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb097bd95367bc96731bfcf9346a2f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8444ca3d5cb066cc6fc9198d8e7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bac40bb09532fd91f64ffc6438db5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e95c337526727a801b0014725df2cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0f2b7358c2d6671ccc5aedba8b06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba47c75a7f432ed8794c6138a750d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec294431030bc9dcfeaee6c37fda2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907ff06034d7b17c092b641aedeba95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ab59909a20430281a90a76d06db19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1817809779af3a71d56179127d8df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23b8cbe75316cd1ebe82f6ce022fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee367f4b218198587141c7ebaba18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b35427852f15f6c25459725370f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49c4a67a0692f4294a1f1b5f8f434282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8e5a7c2d628a5f7ee18e9fab9bbb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356b2b3057373f92dec6b976b114f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a51bab994cee2cedcf927c7166c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4745bc5a323bd03b5dac3d4c376b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d395f9466d407ab18764dc0d29dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d240441daf5c74c2d5c9d0f89c5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789f1adeceed92c1b20ed9f0d24a20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28742691ae5ecffcfd665d874ef58266290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c20f8ebcfac8f5386f3f814eef5ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad312ec1b48c8865c2c9a4c5b73d1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d290656b580d0bed55f1c03d6ba51f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645373427736bd54f3cb52227b128bbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038589e2a6e2993ca331fa78b1f931295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b3047a97b7544d431ed711b596190296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2e300303ba61583bfd0df1f90b091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae0bf28dc9ecc7157f649d684050b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe702113e078664e4271bcf1d12a7cf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc10128eabfb89bda219b90b7690db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c21d2b9fa4e73baf39a18261eef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6fa82f553cb748e0c6aa38132587a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac3555273bf1d6d063f6a22bc631ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b14cfeab53ba36fd0e3ab3cbf2d5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f25c5660756da9066223f1cc7665e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ffed544df4e1b1a8f67e5b0a13b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad77564bdab44ed1b7af7f6d12ab3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42ce9ec65d6add24b54422cd4a32d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cad1588d8b556b97b48af56404a29e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe268163008034d0d5355cf3d98a29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c5d00b0be9dd131ea25fc1c66f3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d9822d961df9c02c94671cbfe288312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1c8fdbc5c19ecbabfad10f979e62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804ee5bdf95c75bf117ba480405477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0b3da617d4fec9dd032767809571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4a14e92ffd7b4bb0a2941e222ad8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa09561a12c85ba9854e3cb0c018d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05755602be1d26750e2ff6a0a01a133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e61e346ddf3b351e3285cf4fcb02c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bcbedfa54723c9551ca7197989bd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19adb596921913eeab49295d64979321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14287ae948488d21ea462b9ef56fb78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479b7672431c76b0193c38da9c6132323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a3affc0df38524f2237707c3decb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b7cb7c2c9f57c4151a3589021561325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfd71f134b4efcdf922d9dba1d9343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119599ca017354dbf2e8bab67f8cee1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b112a20c200afe7ad952f44ca21eac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49ab25faf7eaa431901834d9b3832329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d88ece0d301055985f5e5176921f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87017af36ea533ab02529f03c9b1a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90614f82fc551286e0247a2fbea159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431bf22fde645b0ed82fd63d1868416333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff8e93c67106372b772d209329533334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6978265838ff91d6df43e72b964ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf5d74569234c93db62244c2393c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70029ff0d76c5a81a38c239e103e88fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14084683fa7373a7fbe38c51695fbbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5b26881fe7ba492959863459d55a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fcd41c6f57fde6eff48357d68e51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67185704c1ec86f115c984ac69c9947f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02999faeb2ac93acb2b2d4fd820f2f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82a54264bf743058cf1508f98fc14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8523ac0cc07a5b9bcf80b361c9577b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cf034a7d9059117bd6c47650cd081345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abacc00db28fb9a06d46336d52da4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457821fb1ea52407a6cd9d417053fb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856e9f50186473231ed3cb63933902348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fbee66dc773bb106612f9da42f35c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af91a0a95eb8819fd6018fb7c1729350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262fd084a5340a223b3da49acaef2f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330f7f488b371b94099a7ae444dae9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22100e0b57151ffad987978145ba50ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017571e4479bd8b34b3a5ee68514d2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74411ae1d174bfee2e2c210073b199b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0ef4c2d5b14a194d4c0385a28ae0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6752c716fb20a3a377de626194aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e427b83d7d118af92d61bd9534c21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e957da1b3b0d8e65f690bc794d826a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee5ca23c7bb094475497be4db3d79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b3580cecafbc8fc7ad2a1fda19cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184237a3e6906aa805fd8c37fefeca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3222bf24bf90ee9088713bb1dcacf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b284effdd2078b76f3ac0eca52f2ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d66e2954ceb84ebd4ac489052a191365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f287e5fde835669150fd0b66f010366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4564829ec92834184b8b8bb54d9f662367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a470f3981968f1e8ca3204614705d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3349cbd1eee9c454f66d286d34094369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc658174207af09129c326b53d57224370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d96afabcede336e6d9658cfec660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f966b6aecafcdb6c7c7194d11addb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f60a691d550c55508d013d88de679373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49523d854a04bdd9e97e9a6d196b6d6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e5dfdd83cd1e26d2cf55fdacfb683375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10558c0e3722a01c4fc8d0e9f25d949376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c90257b133842735d20c8e954993ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f63dcfb19f7ed5097c5637140fbf89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b951a7f63fab6489bb7aa88746b98d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948ee078885e488e530f0cbd596e13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074424ef29c759f1d8543e147b89e92a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af2bbf28c21e7dcf249f8eee0c1ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3bea14ade44a94f5c165d6a87e9d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238392a17afc0f965bb8b92ad63a194384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f656d3df65a11546c511d3a17e2fb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba0de66b94ef03f1547280e3b389b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13246dd1c45c83d49bb521973356a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d565e2ddfbe33e78928c08702b2c73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63d48b2ef299cfdc61319eca25be7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474de5c727890241a424f9ff59c1fc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a873e5e57658a4fb2db68ef2f885e31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c4716836c3dc1b7f12b36f509b8b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008b2ca993e8fb023d24a6472d7ddf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7190cc11179718c286cc3f5d9aa406394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b803aa902212330fc59c033cad4e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56959021f3e9da9774df723d2bfd0b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fc00c65ffe350346cda9da52441c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04718c0747b004e1248e2fb4bdef0672398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ffe5df34bd04fe8bc5848b5c4888399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d1ee461ae8c24b78ee7a58da5681400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a010f9914ab05e440c68ad6122f76ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3f734497f7b3f725655657ebf1ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1ebfe4367c51aa6964935c3be9388403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c1504a14b72f7f47673a26e5da16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909306c010df75c612260c2ef9a9f92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae05dcefbf36cbd880a710fa6bf821b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c66cfffebf8665e4fefcc3bc5534407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181af442781d869debb315594aacb29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f021eeff0a811447d234d222807f0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50075590be1b083a28dce164557d89a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafe99c54092d0e7c09459390be6e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378b6b28811b94cc2e2fe17fc9998ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f60a29a74665565c146b625114f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05462811e00970c8b6c2e527e058d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc7991da1ae6f9712362f27b6b5e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a3e5002513f4cb1b8fd533a250a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244dad14c06ab709d1a82ffe779a98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459175871601280fe068cea8e66001418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05dc4eebb29145e2b76e664f45874c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ac9d88b06d4465a598651172e894420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380c24ac823d7591bb49ac987e55ff1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a241bb64d709c9662968c7f4f28c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ee8aeb5319a011a44bba1c403638423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ba0fbc56dffce9d2d711b5284f34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1797878b323576dbbc255554fd718b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1817c6004c85dcad05ab06cd5c5d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0572495e9a60cf66f52ce8034e7af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ef7f84be8a4deefecc0da8f95faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dcfa33ed85b1e9f7c8d86f37696a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b7cf9c7613810f578e20a1fa199b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15313da7256c6a7c2b01709c469c20a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6388d26cd6d9ace0f588999c3bc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5aa00d0402eba78e459ff6a99375e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9d11a37c929f902cbd1fa3e93768434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27e2be06d31d138a6a6c5ca494401435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f62f897a94c20f20a15a28e26093436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c185367cb0e1494b3413adf4e2c210437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef69ebd39604cd8a3335712246a30d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff52dda2629fd833b8f1606dbfab2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8d83b2d902d49079f0b3d853c54d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6944609b60e78b228dae3e36ef8e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225db9b675e69e0097893d85110ad2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa451e920865e616269d1f4f7379fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0c1b626c5dc25d97c5b11baa7bc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff4c80a970bb6bae186401e4f5fce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6106e068e168de5f51417598de5881446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcf1d0b4dd42edd21bc61e60fecbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673828253286c6924901a950ff08d34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce073ec2ce1f80e94bb5c2fc6e8333449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba73ac3d38495f570c9cc117ad0f0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b92fb4399d9f3de99100a6ede8bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c786170c1b54f7e9414ef6983eb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770eeaea9bafdff2b371513e115a551453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3cb1e23d7b2c0a1b37ffd1aa5bf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8576e0a998b57277892338f5e914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dced1e554cbc8bcf0257025537753a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4a20b791a9ed97b9f671b69d6404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923fea024aa5754af87666ba63786df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965c182fd5efa8ef9f6c7d0d99dbd7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4f3db5514493e1aa7d4b25a89dce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4cefbb0ee81679fd8dfca6cb1876c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fc8a6e31c792cba5703bac84cf829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ab4ab951a9338018b05c2bcad1e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3aedbefd0b2b3c9d4e627cbfe193e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5684f184d6e25df6fe4ef4766805465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42376476709cdbace2023333d9d358e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ffa03f6bb3e056f378604e0b25ddd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eb9cb80486ac33065b35f1466b3b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef7d063cd3483f8bb28828556bc8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec389a40032f7649e3d0b56145b82c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a1ab69a6b055b72c7e10d48f2a48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826a1325571a125e002932805a49b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022539d4c6170458da311be71085c21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb034623583b845739e66d39256d695e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf78b47b07d0e38e5ca50b48eddd61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f478c1e1fe7006c19612588c9570476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0a786f3737516226c33ab12bcf81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e4942ebea606affbc36b2fcf7de5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba3871dea7130e6360dc4f142352d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a55f42b490952fbd5e1bd01c7f36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255bdc3cc07b3c5d93da2ecb87bc48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8bc679a719d7af05ef5729087d01c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725aa1257965ede1c05906190a8ed00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ee886cad6db92e93645dbb58c063f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db1bdf6bafcf2de41c25dc3d6dee6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b30485adab7ecd6be62c161045b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c9b9c46d7adcd0912d45e121524e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260af011afb0e08c09cc8d91c0e7400a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788031793e4f09d018fcd2d9494d18d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a73c59e890d5cc4ab244fb7044b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd10f3eab5abf0252fcf261e94b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e11674240c06e4f47761f847e697e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102c33c4c2848fe58351dbd2e8f5e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757be69fade946b32f994d24616a7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ccb81fcfea299644855f4ef92977b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07de4fcce90ea74f4a61b6f69e2a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f8b3be93cbd18338c24c1baa4b38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad416c02c00b99f5860447d70c21d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bdc19111241366e75338329034dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1196b4ca86d828f00a940ab3fdba966500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62d596fe72e90399311f036327985501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf800739efaaf64d3d2fcc894a15fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faaf2d622b9d9609fd550fef6d80fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64d3e5d1b4b18169dbb45d5c5f9d29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f1dfe0e5ec973891d4f58b71dfbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d17911b0e24884b3f3aafe324a4da5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1fa6730b7f697581f275610da6c68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18cb4d729924a3fe423b9e7dcdc4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db31d8aaaf9a9d0ea0e681681ea7ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2d9750af6d9c26665f5b0927f0bf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c4b315b6c22352823bc3f1bb0e60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cfbd7a7a2d7a1b0ab12d235f3f84c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc492b160e42674777b44e3193ed9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3932e03b0a9cae0050753679d886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21167a41f08f5f46622bc3d92c41b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a6f55f904ea2cc1b1ea6e0d2577c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99ef49bb4e6b020c27ce5cbe7b9c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41cde8f4626a62452604d40c017ca7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf934cc2e6fdf63a3750e9473417748519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514895ba86a0c5852816070ae560c62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656672fd463089346e412d33fc12f2cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46e4a1abf4d3995b9d6804464c4c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc816913cffc23a4e3db9c70aceea060523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62773d7b266435d6fa06a01d53c74d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafdd948eb55cd1ce2bbaf85a1118f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0f6f163f7119fa8abfc18d00fe74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c39fe9a0a39c5f56b5816e4fc6f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ee29f349e7979dd22493a63de023528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed2186df83c560bee8942572a6dc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa9311dac61aa7ba988fd2be44ff6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef0203eb7a50e528b4b17640d0d8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeec6a1a6b1ad957991e58e299d0de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79fb044c77be601229574d79346b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5aaed868d5481f8fcf8380a3d0244534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714428cf9ba4b5917cd3da9bef8346a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361c3c500bf4da56606ec15135b16e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967e004a48e1a118e9f93d220245e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7f93e19a938c45507889569bbfba4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdd541ff236cb775cbf6faac00b73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b6e516db8a1b324ba32f4e78858b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666093da40761b6fe142ab2e804f7927541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a4fb0775109051ba416ecb961538542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2267bf112e5219a24df807421e6d2ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85174f07b5d01e98a5c7ac8918330f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d13e286d2c615bc72b902aafd08f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14ef814718af053005f921e843491546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e353e200c52efa67d05f63f8d1cdbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50dd9041012db26008c56339c7a2c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa24546045f2ecaa375c6ad3f874dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb753b0cddc4dbed9cbbbef7d2e0bb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f444d9b001ea7e658e62875d1b943bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f6076ceaeec0502d86f21a0c83ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69d1683f61fa27b64248de3ae1271a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610788474ece042257c76f993e018b3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316ef1cf16d0ad476b6ccd3a3c7d2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d22ced74578a7be322fbe07ee7d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d26b5d927622bb21b7c39e20241f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf602beaef2cf920d2fcb79a061338558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057285c36ad925f6ea58e065e09326d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc02501f1d6d773a90fe73d3e1d31b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ccf0193bbae6f42d122d436350ddf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1f24cb05f4cfe2123bceb922b112562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758f3386eaa928dfa9227fdb3fa9df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a96adbbe93114b10656cf3da4de4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb93ae9614b1c9044fea25fc6ba069c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7dfb9a0d5d0715c26c111bbd1964a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e0b9c227c269c7dd7dee396f96faf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae59edd840905f1563e2acabc819c98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f220814c3ec531eb67d19d3aaee36e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e278867f0a4bac9e5859e30df5482570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a257773435d061414fd6df2b78872d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571edd3108e99e71605bc1d301e330b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad4d58ddc5b0ea2b04956383a4c31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680dd3017353c758884a9e17f0de259574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39aaab09963f245e0fe41c68bc6a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82984f6ca090a84c35a835dfaf324576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c22345ac066dda11a786ea4a317a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39114b23396934da2b3257cb77de2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c6426f0bbce167ad8cf51bf06128579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f4aad6b4cfa0b3c53419562feb35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12953a6d80387150baa788de325e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2887e364b141c064703436658900a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23aa768f8c5d487ab336d3eaec07b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f5d79e515e8dccd573be081269b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c1f3c2776f38bf92563a4580f5cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e693b977217aa4c6ec0ea3e34cd43d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ebc83cd57a7ce13ababb3b7de63f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02117597bc1bdf96136837509e2c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c46418eaf5bb71a9f589b581523da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081daa14a0d8cfa3c2d7e4f07e74b20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8fd7932397b11bc60d2e826a3c123591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ac976b48bfbb25c38bc687aa73be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69831e2a48dac8011050a3afbe31e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f0f20a8f125bd5449c3bba21e19f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743cd690500e9deee907c7d9cc5e7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e452bc4c1014efbdca640adde4b9d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62456f696a560e663137c68532e56948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0118aca93e3bbe2b794bf710ea799598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d0d3b9cf6099029f38aef00026e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab05c7cb1231642dc4da10e6083d18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7e3aff42a291cc5eb15d5a89fb16601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d9f0e54439ac39a8de948546cc53a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238d781f6c5532ac7ab9ab9238013e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d387ee5e72b8a444abe83cda0436604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810cc4c0d95ebd430fe25ff7d3199a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdcbc780cb59a410721eb5de03f5c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979884a237aca2262e0d28a4162c2cb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a36b6887d711b94ab0ee1a94d322ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb0e27ce4dd193ddf856b2f190633609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a2e079cbe997c26dcf315c95464a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84daae0ed2acbb08df48a88a9835b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092dee849f6fe1b439417068db4879d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d556979b2e4c28fd9560dd0e8ef8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f058097a54e073667407116fd8e89c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f707b0567d37f9573962d2d82e2dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80e4eac100134a46bb55c008eb1b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08124ad25cc66ae5b87d0abe6864bdbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90215cbd87b425a6ab9394e7d7ff60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56ab489b70910cb8af60307eb03d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60541e83beed6b55c2f78da81119196b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1d0a09ed5aa951b36535fb1cf8055621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca1eab61a3714809026cc1a22c418622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd43dc6b2d2a52aade8d09b7372574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47858d4cc7f5b532514934905f5dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b928c5e4de4ce9bc980d11fc63750625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efee37242ec35a69af35c1da965a40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928cb14bb87805e21d35c6b5f976b5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9547e8782b5b5f26a6d150b55441f9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fe7ad925475ee54a4bfdccebaaa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c58ed5fc8f4cc85a3a17d81353be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d039a7bc17405a6c7ff6bcc7a5ee77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8110359c926211457f648da09ede7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e3f7f06450514999b1c1db2d58265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11874c1d349464b8bb2572fc03c294d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f90e314ede9b1af722dc92c060906635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3b8da23771fd3d5bc02301fef2bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913719576d69a17d5ac220566b445a56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45786d869243485b69af60c916eb60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9d03c884665f6491a3b064258432639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3ef3ba4bd0a63af6653c8dcba1394640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f414171e328e2bdc0e0ff6df935a14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b87b1635c73d9dd80463acfbd56f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d555e8d977dfa08cc1e534692087772643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26db89f320574b3041f240d0f1c70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de7381347456ba00176dce19bf25e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea25624a6255ed321f26c24ba52ed8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe789a2dc84917b541818c9ceeb980e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd944ab4f2776c7a4fcf736a36e6bf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74560536decb4b9bf63a5be1fce01eb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e17fea8e2da342b4827f04ad52494a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae3c3b3e22cd15b6b504f77522949651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf496e135977460805ddc91132ca1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958f5e33da38e6f18e42e23bad4189653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03383d18c0e70413c059a7e04738d80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f27540cd2234e28cc8834325863bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae38de46401f5936fe54f0e1e7c423656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502e3ed8a414a318ca006f7f424aa31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a249f8197289a593922b82c708554658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588800233775b011c1fd9a5b8c0bba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17bfc13008ec987bcb1cee446fa75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18493527df6fd34d65c95bd7c06377661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93066dd564c7d5ccf9f3910ed1991662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c752b34515008f5f8fd007f53e7238663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceea4e27b0776d2d7d6276f658612a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849a5363d9871e1cb051f3c8dc4dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0030bf601f94bd6d9fb8a439e21943666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa6baf403d721bcaeabd958044347667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc2000ef477532e332257cb258728668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5c09fda0078824af277340ae48f4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5466cccb36fb5d1b342df6cc278c66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd936aaec70fc05becff8edf167f4cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889073dd37d22d05644660361277a6db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a701d07cafdd34ee2644af16362a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d8c6d03d6b754df7bbf0ece29c55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603061cbe0a2be523e10428a25402b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037916cf3cf61006ae18b8f2d0f5dc39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ff511721870b9d87503339746e9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaad220284129e3997e64ae9d4edcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2418c82ebdeb35572b7c8ac45a66da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0a5e3fcb106877a14a491a35a10f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5cf28ddc5d23188d56244dac5181681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb51369d2221a488a8af97a7531bd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1fe5358aa19041fe6601c53475b64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c07d120ecaf76e8f84757e62f0330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fe85382dc5a6d22cf88ae2d9ac7ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb0ba4dd9ee716c640cd552e66178686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0e489c2f7c9dc5c860232142e925687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99facb6d8620c072a3fe63929560b8a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86285ee015adbebe46f31c1a88b7b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cb850a9c9cbef407553b4ffad44f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e012fbf6094bbf55e85fe1873646691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07ed64e4170beeb2f7f214212507c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daacee9017c4ca2be24a4ba6a1817e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c19c95c009c75109132a9e50e832694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41e7959a9d3ad9f925674dd910d2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace51ec4301344dbe103c68984c446a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f3e0a3e11f7eab812b9ac05c46cd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318942918b117800bd1272a7af20b3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b582a5de50a7a23cf7f28d6a662ccda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a34212d594ee726fcbcca1ddf32edd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a61b5e81ec20c19183baa742fea2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f52885dd0a5de30c468bd275160cc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c685d3720900549da5be7fe0a3a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ecd91e861c2634811fc5fc3c6ec7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2cba1d77ce93dadc12df2f99649ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dc2424c5beb3ce83d317440ccd214706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bedbad171450ea2625fe05ee892250707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed4ff4bf86b3dc41439ce9a03c3b54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976359432b0d15eea2dc0acce97cdf54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143241a5ef7f2d5f279bf26de6f7fbf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906248f452374faa56c0468ac9ff902711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc73ded23a2b448cbbe9cca7a1c05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d841525cfbf3f8365547c5bab16a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ea996ffa77cbaba72d39565cbd35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40854ce17e62b03fa20d32aad46121e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf41f2121b5b22dc4194bffd6dca0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805a80068efd2da442f0e0f46e8eb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73ef561c6916dd31fe3bd8ff9e2ac3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115491a4af8177b8c0dbd174698c6cc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438edd4279ef2f09f6fbe1d50ac24d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ed05f622b375dea612a4beb3bb65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76d83d2339052aa1af8a11e748891722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d82f046dc9e2cf9092896e1fe4b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b311fcd0c54cdbd72658ba3140402b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abc7532970a9f80c82e63a1e7bbd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17765c7b2927e7af442186001e370fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec19166e538051fe85e1081f86eb443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cae1d0786d54d3c1c453518aa0d68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f20d36675b7d5eb0c42b2bc8a8e3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea891f92e6406e844cd55c1687ed4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1df70b3bb240980419968aff4a70d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613c7b63af5d10091a05c79d523c1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e28a02ac59374ef4712759a54f3e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82e78e604e988e2c0b28324c9e000734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa05bbfdf8d169cc27daf7a973197e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1dca59badbde6bde2d105f6f05234736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1083194167400414646e15e7fb5739737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3348b2b79d8f3e87d3e86cd4e1377738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07b12f4d9bf7dba03274a63ca21a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086cb19651b3cfe4ed1ac138dc0a96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3d62b66af97262712c8f68525be8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb422715bff87eac9cabfb8eb52f73d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c5cb7e1b07d7e58f800a419cfbcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb4ac516db1dfde3806655833e9d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43c4269df8a2545e26ee79bf92a18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b70101e4b389afd7c00b3f124ae4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fd83f1d24076ffed1fbefcf4cc818747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0147fbc31dd14f91cd3e8c579195bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e852ab096cee6b98b47f33f822641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad455d88f172b405ed7203a75ff2f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79994e4d0a55bca98da9ef4650341751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e9db9641c40b1c11fefab097dd250752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b87b848dc155151296c498ab23198753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4589e258b3744e5f263e413fc860a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cecf713285ef4a0fc18091991d27a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ddfb1f603fd57ad8602caf99e5ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8072ee1a1eba368ef5879f4c1ffb64757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>