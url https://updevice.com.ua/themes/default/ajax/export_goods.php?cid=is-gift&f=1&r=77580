--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f21f2493cbc7aaf412efe921d557431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445651824c839fc5c388340be87076172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d6922033ed208fa2fcf142bc89ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c29a87d93009e4d77b9ab31b6f21c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae2e7c9b57277b1fd1905488baab65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140738b72170642b0f143ad77569d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5370a6e4c09459893797a46e0504d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd983f8b72882d6234c7b545c59a6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b1a46dec024bfd43672703f10a659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dda7a808e1c189c13b7fe796dc1b2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb72a249e927b50f7e2e65267dcc2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6dcd7463277a5c53b6541b78c644112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e5b68af1b37a8c2a320f8bbf1338a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb59d77b03e1c3c94d126a7c2abdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786b5ccd26fd5ced8ed8a386502d5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cca26cd436147c8f5ac386784b6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c835dcc1b156646946908d5d774def17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd06eae17b9e19bbd9c127bcbdd03ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf6ddcafffb74eb8af062f7be69e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7703afa673e435a919459c545565120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e388f140285553bab1cb0ef8ad773d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1fe86c06a66f069bc29f63a794a2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df38603049ab3f20488ce603456d4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826c95b71364c966fc83be0cc7238324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc196a2b535166ca666a5b98d5d2fb6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3580a1f4e982d3d79ad6e28ed9cb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aee89f3109a03acc99245154d1c8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058e2037c89aa1bd4eaf9bedf541ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ac3887f394028efdaa91772a52c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409344bf7ef8f0077263caab5f0c25c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e949e10cfa2f312d4431bb20d8fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d0a38012a3708ddfa44a2deeb6a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7ec71b04d31deee9cf5659fcf76433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b6538ff6c34f8bd2fe2d84383177834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c0fbeaab00bb5e0168ad450c7fcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2424c3b2143f4f969703c787f67ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3055ea2cc38940ac8d77b958dc46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfadb735311a152e9cf1396175b781d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3613861f6ea6dfe81d6864dac4d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920a8fcf2356e7a4889ffd3749fe6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e89b1831086a7f87c711cc2cd8fd1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d613fc30f612e7374030b77b6c6f9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569432ea4bc3bb1cf5a0ecd176621a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8758df65b34570ab5ed4e91449ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9028944b42b54707df2e433b07c9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbc50825eeb906a0db0ee392bb22b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ea01ab0b070c02ef64f651bb2b9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5a69b0b9bb366b86c65bcaf2d74c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571cc2498e640c96739e505ee1d32149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f9a3fd9d5c100b66fe38289b836e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9478b5680b52bae4e4aa0fb908d4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b74a98cbd1ec3b58b6982ecba127252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35aeccc56f9db91e00a7a7408fb80153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84cb05f12c9784e9837b0bb09aa3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a180e2820a6b09d0a4ab84cd6f7f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964851f9c366cc310b0bb72c3b0d61856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fa46bf42858de7b36d9eec8d87b8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76da600f1029ddfc0be0852996978858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410b39bbab68cd556f4488e649831259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa6850496336f12412109ce14c2e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608d6980b6d4c77f4b08aba644f1a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d31a25a6ef9c5ddc6f713c680d0c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56affb70dc7ec724e29b420a9d1e39d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1925794505d4f78b1fdc19bdddb9d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968935f05257c8965aff30d59bedd2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17612f47acb7b56fcea49533b5213c0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624cd34cdc6ee9bf7db04846d2ee4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fdc3aad09df3ad85f4ffaf345da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e39345fb858462d7f76254b8f4ffe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466b87bd87f1e5505add109793179370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02998ef9b7933fa63ce66a839cf1eb1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13d435d04c23be8b1b107b537dcf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a080f5c0e768e1a8abff4cce056b91573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bfa762674411a3cfef29782f9a73574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a208d11b2fbb840021b117bf0645ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ca90da3d1d17fbb2f855313c4cfb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149de198d0a94b346a49e4795d49c8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd06b01a90aa2fb92665a1cffc22e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6278f438586d63d132f309cb4dce2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757d7236c085ad0d17dc32516d6b63280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988b330a20d94ad9898d4e363fcfd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00cb0f69c8165dfc372c815ffae4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a016254c1e1b2edacb7c063201ba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece32e7b711f5c3a30f076b75b9eed084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e389b10a2ad5915b31eb717a90e6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1943234b9a5a45352ab63dba13ee4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b1c3ed903114f20578ccbd7a9207587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af738a902ae002e13ec98ef4a441744d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852ee49be6c5e9b4b59a27494e8dba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994c9e1e3a2f9133b1e441c0e9ecbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6472d671eed09bf9379992a7c0cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc54d45d31f34e4c316446a513d7e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57f3ac08cd0c6a1a7c7f9ae1d4bbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b8b1d8ea8bc0bdd3367d4a64f1f7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f952c371ca4e211bfc763d3ff99995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041407da3e8fb6e76dc3f1bf2dd53c5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb609b88d2fa06d2c6238c07483bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dccb1a5589de535bda03e2e0f0438b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f053718da8ae2318487bc7972c0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a63e6bac993d816b71de202ee617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d12e23668fbdc52c18c0e38625bc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17ebbe5328ed4b81b051a6f98b0fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b12959d6781b7a78e6d042fc014d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c99ae1f6d51bf77e3bfa7d0a7d1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b27dad0d899d165ea8ace287bdf8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54d4fb23179a1c987d7fe79414c2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef505465bc7ac42b0868303cbea288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2984f078795d848e23f85014f785a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a34a90162bbb6a3dc7e3ca21f50b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80370a2ec688af6c10a8aefa2ec877cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f327a81bf17c390d621f66489ecbfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c8ce411e0cab5332a550835a4f71f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373af0a8c366936e745c25c3f8e65c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de495654ac70d0cb52bb82e97bfcaf64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e090f63e4841fd9dbfb124b33ada115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006427086695be286661344a013b7bba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a246078d9ed1ccdcd174bbc89f413e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611a1fda3859d3b5e7004623c5efd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c027d4f9642f95a40e18c2e1b11b2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919d6f5d3969380cc91f7f9f590159120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145e7562129937e90c4e739d45cb89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799020cd65ae4603e745d655384209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fdbca8cbe7d0d26c056e868cd2f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1895b46c31c52a8488b0a685e374a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ae48dce579d9a07e13026cb4b8cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589893814b2d9ac75840728ceb0bdc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae09b1e0bb4904866be4011f66f05f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967381b5406be85761d6afe962da8cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daa303b0d1c894239cfbb6e5190af3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dcd4f5bef90f70ce8b2b6667756f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a6a914c1605acc6642f688fd79709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc965284a67457739d0d5e10e02481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e18acaf8448017623d7d555a2e6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0700af69fcef42ff3fc7fedc15d7da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648823a8cad08dad60c371062b353990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2cfbc700c749eaa5ad4dfbb046e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef68bbb6f2ed98b4ec2efd880e96fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd4f9de18ae90ef66a1838e00beef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df539f5df74610e4f76868fa8c990c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4027abb306420c29fffc12a0c9bfd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6eecb5c61c8ae51a06b01e72c6e96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e78974f39ed479d8005398c4a107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3ae20adaa43f5131c45104317a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1034b2349be9a968d95b48d3a6fa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df51f6e74775015cfd2f093188f510b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9839c88f4b497ac59aa566d63be159146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126b9a6f3376e6ecf54ff5cd38a00e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f938ba1c5db696b0a0bb00bed5514a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb017d1348987148354657ac38a1d78c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac008126620d322fb227f087dc9a5c5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521c9835f6820c705343d5fed7890bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deb6d12b411b0b7c88ab03af3e4b6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7e5a40b93893c399d0786be5b61d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c128d18b56eee6b8b9b580e8bc151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66382cb46b2eb1cf61a1378eb794ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e56ad5f4a87d2f050857857669bba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf4828a07274fbc16681b8e6a31410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c06e17838b50be441c3ded3471484158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72142dc535ff941c4f754fe3d69e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46738a5496ae5584049d06938b836a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281dcbe2fe907637d1c6903104d4c54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ff8e90f0bf53b67f3c3777375c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc187b4260d1bb329dbb6158383fc2ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9b8905082b3ff529e18e92fa1e187164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91779759ffa6fe712635b1a088099cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f240f7c9dc23c3c287c88347ef6e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53bfff77ea6d7045192c5ad14fe33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421401e0c39a4e417a909b65d79cddef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b210be7164da94ba93557ebb430b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d40b45cf45f6f64be065e5857a420170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88582c6884a88c7d6bbd0eae72a8e7a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81aa592bf51a0ebdadb71cbed278f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b692059216004962ce96bce3ad2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0ceb9f5ef0e081f38fd126f5e17fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bf110f987747ad49fd0896e8aa34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3918d133be1703205909e326ec54c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa2aa8b352cf2cc82694bbbca9990177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029639a5c78828c221973728424996f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e35190c224bb0536820b209071bc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce639f83434db7da1c92922b265c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc08bbd1abb7dab321bac3d950b58c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d35add6a6ac2464d2216fd7be284f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de261032ba7c30f573bac3c55f8c983a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14117b3254237fd134922c785d589d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e266683f9558b8e24ddf36ffc3088185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fdf0186d160d003dfe81a01d4336c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863fd6c7b99e6040bf8d20f67455cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcb1c7243962afffebd66247d8c208188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f509c0a2992d5593d4d4d5cebdc431189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226105f4103f4cdf787f19fec1ad39f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ce98bce494c079da4dbee0b2f5e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef5446184f768cbff0b8aee61942c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4bc15d172ebb99b1f35962f0071f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb96a9a73f8fa4435bc4977a8ae937194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cfad9cd9a9de9690b378b90c795a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b310dfd79d06ea9260f14c27f4111d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802abe76a9ad7fd87960751d3aea9d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd828782c3a64ae3efc54d7aa8c7aa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3803ef9e7fc73af8c7258953a98e87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd67bb72bc39d428222bcbcadf66adf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1853948437737ddb6ba2601a3d5b6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35852efa33ad904b7888759a5725b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077fff6670db17a1828eb83149f181b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c604b120912612643c8a03ccb44f92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff89b80097d11b63582155d78b4296205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b534f4418d7fab68c17d1445292f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5284700107bed0535dc31d68fae0a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7488b2603c490de36ed46ef9dc8f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941919e07133580bfcd702e76a9688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3215b15cb07eddb07b1b234dd88709210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce526d71ae130fbd621c81de7070eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35cfc4d5a4896aa9e070d982229374212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45795aefb0656edd5fe0c3c44af42a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b337780754e46264f7d6a8fd78b65f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e895065674d548f4011a01589d20e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac9d428bf54fe47308f92fe2572b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3ddada87d19310b1e94965e6f5e80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabed8a999a2508c86b360804add34f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267dfd6a1e399fa7fa91a60f5270bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce922c19db1c30d474c1ee2392f392220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ea2df280e21ef192f6972e8f6ca8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e335beaed0db8bcc63b4229fdc07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59264ba1845eae6608fad8ba0b8f86b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1fb2dd8f434011f0b67bed6c4af3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e2629ae5f31a0c6485e7e3577dfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc93fea7d99ce22093c6d2ad9fd2924226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337518c39051054c2483e5d5c472377227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a7e25de0eb1f8f433614978008b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5292bf07326da05ee3b9a506edea74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b7430f776c19da493ad63208335f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106658ed3adcbc975a6e592d1e946355231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a86670f568a760608cecc256419a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d1b261f3fd2340927c87140f00544233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c600f2807d1ee7eaecc148b8b0fabc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4cfdc9e4cdea65fde235b6de939b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79e708ebd4d9e76215b974a98f08d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101206df6980b7dc6d8f218699980af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c03a3d498cda5d874f7789c11a647c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a999a0ec02701922519ec8e783606da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434f0872726c479a2d1d9addf5db5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b1ceb93ab899a45fc3440299e4a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43633123f91cac3973aa0610d27425242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b9c44a17a6d9c4015e85bcb75501243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8b7690654c4eb37058fa51a8e670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d3f374a596696e6008bceedd20a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637883f37d43891c0db53b947683863246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffb66f9997df88271ffad18307cd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf402ccc08bc67605dd4bfee85d265248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02deece6cb9e0a6057f6cdebfe828e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043cad5fbdd68dfa12cb43b610adc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d867291a67aea225e7c4a0169f045f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479127526564c3bbf2c33cd39e0fca1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414680b9f9198293a0e85bfcbdc0200253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da95c58ffd81e4ead9b2696b8f7106254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce6035c2507920571e38104ad9883255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88854cd48f55f675f44f2b9c572e51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8081463340d51af4752efb34c00d1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4670efe83a3b609414e3c0a5d073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719deb7dbb8cfadb85d24c186e51f9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbdb85530babdcad5bdae7724b6bff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c16a3bd31556d3d6a42809980e1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f7425d5c56fdbb07d47e16776e68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24d092ebdb2af1647a43a68e952e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10032404800467435f9873259676ece9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e91a3d034a0812eb9fea22561bb1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ecbf81fa0e9a638b36295cfaad33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603a408d127a45c30af935bd83fe54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb4aa92567b8207b9a43d84c33a02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ba81509dd827e7713ed6b0b91b7dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9e127c6b015901f6ac7609fe4a60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b914a2dfa435d2b6a7b3527907310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c31b84ff08300b2aa0363cc69f6a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2333f97e46f852fd20813159e8d69c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628562346a252545b4c1da9948dfc44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab97a61897e502ada5fd9f0e7b2b59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b3f738266604221ce7604e02d341276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66c5a6e66e2bd25fe405b994b6fca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a137449e8d546cd698cf335755be4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fe0abcdb58bd922f38845d0d601a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b991027897ff27e5c92850362fbb5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a3b648c6755e5c33a8e7fdb05d8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4523df5c1998cf6d10cbe11839f164282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6740e5d687f54398981ecc2bddaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d2c3264efce19fd5930498a77aaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c9170fe6e9a1febbb9512fca8464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10199d7bca71e9be630051317a981ba9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068f918be4bc042547fc4c32f46252287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc9a3e66382ba64bdc4d7f9f564462288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e74a8b2f1b886281e291f0dc1ec9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc59f194f155b8271f51b806cb1ef9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6415824e7bf9a35a3ab3f0738397d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8aab3e52347ffc36d5ec828722f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52107d6abef405372924728f6de97ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958704d60db2db10360656a576f5587294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d806fc167f8c607cf1de3614a89d29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f2b83df8d9d752a860bc724d7b7ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6a15dec48313c06d6ef9df7c3fb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778a92a211dc0805fa516cbc22d3019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52985f45e3b5334031f20083668490f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055feaf697654d86d99c40475ef10e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc08ab1cc428b154a6419eec4e0b7af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f907ca1d948f6d6b62f4d1517bd5c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288229179c15228d51077a9e5c41acf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745037f8ef18201ff9bd93415318256d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a041b074740c984f63c60d8802cc7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c2973f93b6c6950b18ec1dae77625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ebb552e64b2fd67ed7843ab51390307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca80751dfd2aacfecaea32cad8c85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ac47b83f2bdd95338b1f842a187c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4130c89b3a02ca2331c5a768320c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e23c73235dab8bc010726fe8df22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5b4d1dfa79c44baaa564e6dfdee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee668b21f80414198b561c9cdeb09ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69b2da462c9ac3e1118d734b5fc69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b9acb7b57a4f4c314f4464d53f9b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc14b53ef2def593b6d910ed17f61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ff58b901af89214a0c2a1911a17f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a37ea53ce0c5c739a382cd79fb74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0258dcf9b6df99c319b5672fd28733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f8450a60ea48507d3b16be5e2a5ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d954858718d62a6825d00f978a9f3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908319c605e1afa167349edad0df4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914dfee06ae99c1767bb78b6010a3a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb689f499a2810f27f724e5be58ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196690cffc5c291539239ff95516b7ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9c2c40a937188f0f497fc34ee40c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d68a11c315e759ccaaef8d2f39c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61261343d57df8b0990772fb507270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8cc8e9add4e04d87f9830796114cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc306733c656404479e70548c459a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ac7d3d7021776816a16d5d95ea7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab04ab8ea2998ff9334d01881bf93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c499b0e62b24170d00410476c5048333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b3df640483ad09306376f44d6688e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c401d5335ae0ef256219b9f07c96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3d50fdfe20ec307ea964e496d873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e64ad5f75909317303ed5a23d056d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68124840591c06aab6bc5780cee83b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7eb21621f0c375bf5f3b459cba3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e239adf8dbf5cc0480b72064c43d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538eded4d6a64d46ad6ce1c4352cdfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bffc05c821b221b3fa8bd42b9120ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a3c65f87e162cd5ab546dba8d59d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59180c9dbc521ee1a00442be3e3ed49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8a3871131f594cb6b1d7713f2ca5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8cd5c2e3e51598e8725dfc7ae8140346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b8c28c71aa3db7414c269514fbac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717561044926d1be4718d9cd46a0f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a7f78b7c482d0bfca40d41b7b693349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781106bcc3f11503910e5ea329cf199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ad16b071b2ea93989399b014d27f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f38be6d31d2877adb0e6f891cf6e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aedd1551101704be8a76fe88f437f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760bd8b88e550b3d8e5bc783b62329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d756a053e22d75ae85fd64f6013160355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfffbcd23807ca9230678b734dc16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849155ae750b28db3cb4721bc93ec9a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c17ac47d399a3290ce8bf62d80b0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2643a436d32d38617d6213a510f86e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f368638a03fa0b09ebd8e9d0186fcb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c1e27061d4c8ae7c4276674eb945361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae090d7e51efa00b9c62bcb6d1e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100532117db5e2ba9e284b4d8e814dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57771c6cd93adb75c9a9a9ba15b7fbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7e8730996fa3c59b0bd433437b1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aca12379ce2b31346d8318136c783d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179b2a605b9b14aa1370b4896abfcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562747a95d0a6c6cb22b257c6242456368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c580b5ab4362d3091e6b470a35e94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1279a8f9e95f54369da15a69253f064370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94c575d1294cc57cdd79fb0f2ef03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102324e7810a6808d2925c3e127f9c2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e762bdf8b7b5dd038ea344953258d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a429c657a3ee78c657b0af396b0b39e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106eb06cde6b154ee5c7880e5e5dee9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c44b8495534b2933a975747be76d8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361047e85fa535c7cc1293f78929f6d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b0be0a2ca093b3a127fd4aaca7889378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204bcfa6c6b495e993d864620924d69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac46e6a2a5f04d5be7627c5514caff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef5aaf8959b4d413bf3c2f0e73427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43a00723bd9513357d8633996daea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8aa982e7d46c399d3e27206ae21f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf209b56d022d729cc722db8e9bcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d2356aca5f0896d6a8fd90adabb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db79a451481270c604ac84c98b1cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a9db9520ab050dcb4c093902f86f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c3c92dd5cb1a5de04010f40b5cca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9ff51a623201b7d3f4dee2aa0483389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca9c73c6943f4efc2daea04fe4f4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3f9f222d2c0bd150bef164f0604f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490eee43cb2d3cf6afa0b5e993de1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c16952d6329bae5f829cada9a0e6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7bf7d27527b4dc092fb6958148fe2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b34777882aead475bf4ebe5cbac8fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182126cedb384f6894e84cae29b35b24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec458dd7e8693ba048f30402913cca9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80770f50421ed4a9180a91f28b529b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85da0246b498acb793365702711e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a1ef3f862107e1da465a18acd2ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4ad9fd5f7bd7202c254a5222d760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aedfe60286854dd1b898ae64b15bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1a7ca9ce5a05e63e102bbd850130e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a63b939d291ef4d5758fef555d02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c146fa3b529ee327a313862f3eb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22b293fb0fa0e91808eba43b7bcc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f8d2a0b7e31ec3c3622b72ce3199c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26fb89e95567f4f72179f8503980d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58d6f6848edd57a729716efb3941f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc434f3e8958f8e011d03beae2ab0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a36f436dec3f63790555b806100f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725968f02020b92c784c71d36b025e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f06a295c675f70b66050644b0464f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955b1abd999b327fc748fd8cc547d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a515197e2ff2f5f03579feb5f670ee2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80645730a5f6540e2c9fa3ae96ca6b56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408020d97d53be3b46c9beb924f37a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64eddf5e20a9ff86f553b5937727d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaed09957b298c2910600b727c4d42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b6c3e4fc4d9a78f015972adee16d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce28e312ad5fbb8e6ebcfda7bfdd77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bfa1f833652b9bae580f07083b4b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c596f7ecc30334e4fb41e893e4e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804cb7a3e0c6d841acec2d8fee79e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb388796f91f6442adce66fbdd4994d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914a7ff516ee1a789fe799b6bb96fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6e8f53e4f9ac4db58bf8159416c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25512020538c59f9577ed82de6359e79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b09eed63c0a5c38e33e07a9c02713429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b336d7d8e6d6f9d573dbd55c1956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4981046f5eec0255607adc1b12e13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ca2bf5e3194f10fc6efa105b5978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c01519634af7bc49bd3d4287daf4a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497deb39f284e5f178dec530bde4c197434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916f5d120a4a99e96248b7437bad49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f1eb4a0cb9bb6c9920f3053eda3c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649d7acb32547719d40a2187725ae4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f489fa60c17e52237ae9497ed9e071438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce9c3849d90c171ac34804a1f6939439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52559fb5cf0167a90d6e3408080673a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fdd09f52e7d09352785cc57349b2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc604f07e5e04af4aef7cf43a0762c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648781206d3b9662d4105c6e8f0e3e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ebfa74dfcf7b73ffd1e178841057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ef3a909f39d2a6619f4639b985a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b11895bbb0f080bf3083a059dfdf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419769bf01c3d7570df7cbbd7b2f7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf86786db1a17684dcd74e05bed7a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223eb4ca99063cdea3f251847d3085e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023a3cd3eaf539438547180fd8e16e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fe0b71b7fbd04f002072842d48127451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51f5f5a2b78ac8454eaa2dd8c6658452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4847b2d93099127cb112eefc633bdea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8901f994c56d3702a85ad880c673d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7df1638945368b35c07962440a17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166d4d9f77275207cfe26f08ac75e22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda045ca3b990d62fb34af7c5c2523da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b700d2155557b2339bd81cb9f14a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4febc0e9d38e64ccbb91de9aab451da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c51168b8636afc1322ff79887fe7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148752dcabecad0d71ac1f4f018e76d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db021a52bd7029acd8ed6b9c5df553a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026b456b8434260e9a601a2568ab90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbd6981e43a7f7b4655b108be69b87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34015a9bf7d3970e1b0714da967e032465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bae2f6fb64bf3055568b711062749466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec392f02f7c5ef8a73f25e835f23df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca445eac964c29f5822ec75bf7d6e3a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeef51b92e93eaa95b6192203e3788469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293ecfb6ad39072a4179d5fe3777a29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d88be9daaca5c3a3301fe8c058ec2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec45c71802ec0e3d20ef61b5a36be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4ba095530486a78b0313825db339c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5858f7111d1594b32b81df916f523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e570f181979295af99ca67d823b3bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51a60a2551d13be877a9301acb4ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e409c6b7a1c1bdffd63f8c9329ba494477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c379abb277e5ce4299dacef7c31937478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b183907d866f00e9d3eb428cca7c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184af371ad12cb289703a5b70033b4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7bc6db51c013172deb93e81fa19aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d7bf5c8037b2225cee14dbfc7511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee07ab137018f5787b38c68572a6d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb256026ccefee657167e630ff486d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766585f730d0ee92dda7f84b675d7b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93f92a4fe7ac8da08db42d73dfa02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a026701fc9a7ac70930d92d639c3f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeab63ee1795b883f4d6710a8fbb4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91503b872af0438435b209f76b0d7ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de400f29f14dbf413f7e16cd7a03ecc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932f2035f1fa7df22226579363beb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d70751445fcbeba2555d421ea9609492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc14d8d5929c42e113c5a29dcc1f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb84a90b412cfef21cadb4ead191b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797fc46bc26812503d47d95699c4aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6390a34714b0a082fb6146f4278ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dec690a27686a5a401452eeae1e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d099dc54fae2dff6cd996b51dbf90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391118ecf36346fd88750c0c2604a8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f8e49cee78310ca9ea505eebadcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0213840d669c1da06759c88e6ddeb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2675b1a0cdc31b84db1722858c00d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcf0db392622d76b1fa8028ac518db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4459117ebb36818f2eac279dcb0ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8fb91789a066aae17be6873f8b5e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698c42a46cb01c6f12c70cb2e270a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672102befab7b4105bd3b4fe20b0dc29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28ed5109e74fc8174834b4d8e816dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23559e64b0bcb6c8a0724057a9a604509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f28b3e3b1a21d03f587668bc5889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44fcb4f409b6294d8065c99481490511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840a1988074165afbe708514244359512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffbf1c38ffc5c483540be9460889e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3820e1db9b25f0e8b36186078d6ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922920a3405d339128dbca6968f0561515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7824a0252178175d33ca293c6acace516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1b65324efbcd82a6480ef00dce100517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caba1e3f3d08388f5b0633a803819c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a458f400cca529e456799a3b63268519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3124cf6512ef92e0f0d282910d61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611c1b398698f69582e94d143068cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aaade288edcf79410ddd9a55a1c91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe222e393cd15aeca3abf8954a7592523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e9f6b6a5dfde6432c4c2339dac15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992199517b1153cd290ef8fdf4b70419525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae615e29b620434c623b5d6d6f95eed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e4a03472633024b10c477e817a5b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892501d2ca0b44a218bb13065c813ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a3c0def94484b4e31edb7d617e585529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aebdb54defdc50b7bbb0c77e7c6717530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016201b68022449494d76a33f600646531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b116c2d0dc3d5eac92cc6aff6632e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c84a0322f3322786b584e4613e30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d90010b16df536a91f20edcc53828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc357394e57d49e786019d2eb1a575535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f7c8eaf0b6f8a9b5f3ff5ae4d9e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928cec14c97d91d0f814e3075918c52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164feef5c3089c7624bd85396a904c87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e71f7b8d8686582245c03ad23fc12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5999af6e2b9bebecdea563a726509af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5511d194d93ba68c5d5ef90f68176541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f18ce75d106d46cb396cf564f3f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82ed3bb5985e92e75b8ecff767e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271408b67d64b4fdd87aa0b8ee0268c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ff1c556a45ef069113a2606de71d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ab64c01f644591acb632fb8942c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1060f28a1b0ff2ad497b8f2f13cc37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9bdebedb002f4a9517915dd610ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3da7eced75b4594568bddbe709a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ed6841a36d38ecd2eb6284f4df1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743509db0da9f37be80ac8b491a18d9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b22e91fedda7a7c66a8621a870cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25984f345c5b72869810ef9c3b5163d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62146697fef3072c5682339de033e66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51a8f97a73ee804f36903308fbd94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0a544fca524219339ac49edc6822556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0a00191d1634dc770509287a9f3a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3958c30853f14a721dae23893feb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567636c3c2026f48e49d2a236a4b4cad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141b3b221af6c684bd310b80998011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c201aa6867fd3b4ac387a603794c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb517938a21aac628b0373bbc92135562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b8448bfb469fe8529a547c2c8180563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461c7e1d6783ce90ae00b1d82fdeda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6cbd41fcb1d67986d011be040eee0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b97514147a9eafdda8e99d0715a2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42931c0b57125aaa1dd37da6228adbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6cd710e3e521951dbf44f5981d0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242050563f02f81dafc0fac40fcfc05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d5d3c24accb65d335b3d2f35e6ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dcecf81a152dd033a9dfc36e1b23a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6503646105536c16de9c9c231c6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d26a7329dcf79e9c125572461246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53b32eda958a43bac8e11dc9335b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692898c829d8db1b30c8f3e8740b3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb589c104046eb1eb42162e2259add576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef666256ca8c5eee0835a0f6818ede70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b783b16b9ed43889d89d610da1331578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073538dd19427e8aa4f4d67b9faa373c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d552351d7b855da46e0055ecdbaec3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083393dde3698316b0112080ee1abc31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408d7bac03fb877504cc205f40cd9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef4dad1f51e7bf03bf9a2662d53b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451868de1b58c865f4cfa02642223cda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040a6d919ef6159757c7148bee7092585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b52314afc2528cc2445900f1b3213586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30fe729b2b56265d8a12c2dab9fdc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3f5ed8ef929ae3e1b55610ee2846588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e5a8615fda77915da3274e9e63a60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f380e8fded5fe25a82a0c56a179ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a85a9e8835022ebffb82cac23a273591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac8933b01b033920ef960587d93ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c98a2f6082e4f9e24e98bbda533290593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c4625d092dc8ac1ac8a049781b109594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3090e6388e651882e0f87ad6e88adcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732204a9a636f0ac01773b3579b9d14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ad2843fba9ad08b9fcb9239c6712597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4cb8ceec85067abf47eb0b33bd8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af110834780ed131568a6b32bd4a940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b057ae921543b477ad9faf9d5b69ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55218a998aa80e29d97814f566658a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc162bb4d7dfd638a63d78018502893c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfab611493286150d32236154b1c7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a82a79070190b112d43906204cc61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064531c3f8e5206d747b1f7a90edea6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de260b94e8bf73d7e6effcb3b354f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfde39fa2d78e98876599a0d0db8d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459250ab551055fdcd0f741380b3f0c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e487cd2cab249f8ddf6abee55196609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f497a5b663b704269a8713d7536ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce250620298eea108efaeb3095224ab4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1fcac400d26dbdb5034cb19f707f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce015df012a61293a57cc1e087afbc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efcb19867442a83c8b6d97a38fe308614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dceea513313b5832075d9bb085cbfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe04dbd0d8b9100d8203f6ff7ffae7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee610439f58a433b127f97aeb76176617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b3391c28f0a49903bd6b2ef94e21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c52d7ba3b5dfd21e16aa8177982d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c66ba855a1f1604a01c1d3577f8de9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc56b04264395de4e197a4c855d0f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13552d71e8b45867c917aaaca51b8565622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1483fad91d82d801bb50e291fa17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5708d22bb6b1300227babf6a34ae3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de953ab255f6baf76c82d3be8cfe95b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebecf8418ba235eff040d2dc35782fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8ffb090d0c6da9a9adbad690cf12c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462899f33937954cc23b246036b540628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc3e6a128db7249beb19e15b824f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c20315e6eae10ba9a466912aa59b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f025072c9356e86a0fa04157c22d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67d83661abada173a477614cbd7e05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4878e8d37c0ec55cb62d34946fac74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019678d278c824bb33c47cd7c763bf37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949cbba147dd35f79f6213c11971eb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb4235ba6d5aeb0a71bc6abfa3b9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e8aad30e547ceb5fd149ecf351e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6767a153ed33d3638dec3e560e02b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f642d36a6ae64a51fff0c7e1f2c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eea1dbaf0cd8bc013da1aa5172da4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba7a9da063db1f2d9c103289ba6be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5ff464c045c2c8095eb966e1c3170642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d9031116c9095742495d7d68d7f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30dfe02c8e6fd8b47a8a396a30c46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea52da498190606c86b95d54273dd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c4ec45ca1873018025c19ca8df20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5895fa8e8ec6bdf5f367cc87f4ea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc2dd727c002d78e1584295047a9d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb822faabb39637af30fc72a8ee798649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a52cebd73681a5d16b91faa4beb716650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d795fa09deb4d460be854a612472651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc40c6f91777d0d66e59f04a905891b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745cd06bfef8b884a8e033fbe0bc35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3083acc482e8a8a5718fc1b6e0282d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e4b63bfa05f725eb691283a9e8d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca0d525d348ea41047414a01dd47b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70334c62a4f4a133291b30c9db0c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6594cd57e5c16549a9012bac55b085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1738a15cd51e100adbbad2c9dba273659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a13ce196f6a281475743115e90b13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91ab983fc1fe5b00b2c2df2ab303f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9b44ec29370364551a6766c4f46b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1470663af6df363211767e6a528e05d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29068b71735e741551d34d74778bc4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2617f16a20c8461407e48b11fb20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6e818d0ab4f8c9c4c866dcc138dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5baa4bf79681fb170e2c3d5d062d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde8b4c3503516578fc6c5465d80e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c5696c8c60c0804418012c217d74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef81e43d508a9982cfda0901cf925d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec111bf6aa81228cec7328c0a25f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e365dbfe92520133ef0f30f0334dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518b92f76a7114449aa5e714273459673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f0153ebe8d3e90ff90e94d77b1815674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84551995be3588b67453e9c988ef665f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d2f804f0a4f258194f559059f9ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4011f687eed7fad5cf4e0c0bbc92c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1967e1150d1628cf1ceb02e5c1aea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9148797a89be708fa9449208656a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfc404afeca015f829b79d7cd7f2ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e96209d4a0c926306bfe551fda244681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d0c9088d3fde7f9dd97fe40e6e6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdc15e2feb41cabfc8ffb32241d18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfb7d340271766b419da41bd4b370684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f74902fac62fc9c1edfde4261855f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf97645a5a3417134cfc43e298f3b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2775af0a9d54b0b3d4d1c8cadf56d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644fac0d0b8ab826f9116ef8f252462688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4476d44c0c5c4209d818246cecab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5ca1af28325f9d51c961f3b6eddc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa51fcfa244dc9664a015aa4750d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b77a942dd4a650b2d277ac51719c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d784dbd39f3279091ef7107f953bd67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc05f5cb0e3d8104fb1002759f4e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767be433716c8199a5cb31f68de6e937695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7bd07c81e19f16470c3b3021e3c93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbbcbff94cc82fc732fe471aa94c44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eda0d96ba1e76d1a806b73b03be540698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79203039384cf4182cf31bf9d48ef6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112e891d7db31f759d93085fde5065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd778c3892e471916f369bab6823229a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60730a17fc1a4ac3112c3f4f0eda56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf9f2b09dabfb4e939686436281f1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6d4972f1ef3420988fb75d991c47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb7c7313e00d17f231f5ee468e898b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec93a7fcc2b7b7d9b3a3b1e95c95f17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daf032aa90be4a16af7ec73c539d98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ef31a322a069c62d3b8e3b4ce01e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c40f97326644e8b1781d682a72077b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6299e0c1a26ddb8b567ce227f6c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f74ba199f6319bb6c8a21c08f6b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2288e29cc0d48aad7103729b27484f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e927fc60d0dff08de9b12ad160efcb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa2c282e86d66d82249b7c6eef5aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff91be4b9708e45bb19b312d027450715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3118e8f164f85e0f669333e0824fe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c00e340cd37af812bc5224e92855717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7efac12cf3da056abbcaeaeeb6756718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566ac3a24c9bd14fc2d29ddf4b35e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2367cdb7d15496c29ba23352d3c78d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295abc6ecf0eccfa1188554a8ac9776721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194fb94ee292fc2de7116c478b6fa31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c70654425620a7bb06c0a3f05fb56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea57dbbb1a6a1d82e5efa675163d56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e13688aabb7aca48416e5aa282494725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ca65d402f44c9343d28d1b7546d6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974281ebc113f1047c5124633ac43d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a9aa45ce6d72b5cb6f066efd2268728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557affb7d52ff064fe0697db1a61814729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29e07778dc16709679f21afd589fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3613ce6f2820a99411f38a6fa29b7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d621ab2e53fe0623bf680b8f59db23e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c6fdbe425b6bc8a13a8ad74041bd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebf08f03280ea809876e1f8dd1d85c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc64119e1b03edb41ac93e287353a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d465b47866f14401cb4adf717a2e42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0921d6b85d62d57d7a4b32658f4f36b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b7b5c098943d8375865b9af5b4fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d02c06b234ebd2d883cb38b935bc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8db2499ea76ffedd3a1bf0d85f6078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac554cf6424afc300204a8eee1d8024c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598254eea4979436674b4fb27148185742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809a70addb7e2accec859ae2b233c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec15276131a94238213cc612b26f1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed541d5adfbd65509f94a0f7835a56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c64b4a3afa07335a9da6d10add0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df051656db987e7a071ce3682453fe4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7d60a921f37a562eaab5ae661883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6e322a782a0747cf26e342638242749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90c2d156b72bedac7d19a57a6cd38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef892b44610a22e26a200c9cf55666751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc4116d15007206edc527a8a00d301752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabcb5205ea5d160c735a5fdf92067753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325bd11640dfed9819ec171384362f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f9c1ff96ccb67dece04449bef11f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac03dc141be8ea6c8ac30426ecf20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1684dbd84090fa0daef1160dacb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f4304d1d4c3674e470e16287011fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc49f033f5004233024cae65c87db3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f0c6b296fdf7f77f22508b54763a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefe9e685250049aa7c36ee93a0cb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358e610182a60fdf462506969f195f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4b527c31f60e08e102892856f38114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7690d5be4241ed36645d9c7340fc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f15fed12d4db4b21002b25a1e983c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7beaa898923fa7f2fec3bab883fe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856500061683d7cf6d2ceda9be4b018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8b0d41c4a67c2ff55a1e8006c4c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b864d6a7e34f9a8f57dbb2e31d718e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f08013bb3832a26afa5d11c91027111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591206c5ed022eb31cd60937c45ed86912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3adbd0207134366527f51e1fa1d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb1e5b0973d3103ca8407a79c0dbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45dcf483cad6e4298e073fb7025ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1bcc62c88aead100209182d946c0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d0e06b790fff3ac67ae0f023633d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db34100a4863cc8bb637751ed12b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b4c3e6caeaf507f019077a02cd5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527db182c63d5fa0b4d69544243c604d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824e6cc5f5f3f05494777792c6a15521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a2470d0e97ca52bc14e9db6bb86322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66985230ce928d850b0b5590f8ad723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42161893548841deca3de1e5e759052424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072096df4d1687315007ae31e22dff225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb2233e6fb6f4170cc2dd7702f0ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400c127c7fb694f50976012875610727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98ba107f7cd7d7f8ded61fbb0992ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115651afab53ab8f56820b98c3a3dad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a319ad94beaf4c2d21974bc36438cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a06d9e480c5964927c8e08cc231c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912bf2581e764eaf7f3a57e3c39ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d429fe9ae06974b8f739773a65b0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a638f76e85a91851034722677d7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fa1ad2da05125bcf63c57899f5e7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324aa79f89b58013b674af9bcbc612836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4420b8658dfbc6ebf2b6afa6c3d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3637087e1739adab2752a0d12ece538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c8bb6cd782b8681cb646df6aaa7b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c6f5d58573c56304b7a1f8e9c72740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e139c942ef5ede2efb61a910545341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc8debd3b72c8d790537214e48e3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e735f18b745ab4177027ef7f52806243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510d1aa9cda227fbcc0ea5842046a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012769e114ddb7d6904a22b633cfa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77db50d375969dc85841e037fefff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f9d6ad53c6afde8bca2dd8abef3b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8293a7e20867415bd9282307b55448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad149df18558940aaa821c13be96e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0718ce7a090af2b735370577da791e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18a70b2262c787dc07d2fb616031051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f966371ec583e63a4e28f1199e7dca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad96ba87353d8e1a904195610c6b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac3ac8911fdfe91a3de78a232a4d8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e20fe890ff8b9567c71250c70ea6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598655abc19638b5c6247edfd90cf8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d64552c126e5f9fdab1e4ce5000b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abd935697b9c578b85a027cd7c71d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12470028213a79e6a8d09bc27599e5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabce4e9c8f10eeaebb2914e0d457a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca52ca0a042ef15bc78233eaa0e9c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa559c584884aeaccb556dd138ca90f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2263eca24ee940e4a9db95c6c61b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916663a1b0ff0e74ce3798f0552a6bbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7541d0331c967c048f8e336c85c02a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84f239f1df5c5ff548e53aa8c9841f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199d2cfae71a85e4e92a8fcf24ce8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82105696e4315965e1b1644eeba8491d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3015c5f07b1d789b493b5c3e540da869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d6ee66e8febe1217dd29c010f2c5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918360698b924b28143dc7931cd631371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3326eb8d3b52558fbd6663714c252172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c0c5cdaeef21bf54429c425f07b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478be00eeb381ede7405b060b5ee7fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04d1197e45be6c6f2eced303d122a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf88a435ffd84c039fe0d6ab6b9aa3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1388ba4bb0845fae89384ed03a3b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6ecf137f4f3bbb6102e25ca308e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25863c92257fbb24e890fb89e9eca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb5ebe4a1f16cb6f9f98bd1e07bbfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b010f6a5992a41ff45cd58158373d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f346b33a6cf2ac56636e98b59a4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc50568226014b63d98e5beef491083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483ed26a97c2eed81e07eef3b0165784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e37130fd3444d0500d5d03abb25485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095d4621e7661a4640e09e71446ff886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700145d7badbf8b7d85eb4adbf95341b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee13cc74b209f7432321ac8e8aeed8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec35ee5eb60ab250506c41134acac589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd923421e72ba09f5f35383f7ce13f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616debd56c2581add7745736d653be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b400683cdf56d8911a0d9d061fdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aee4fa779aa10a46a337043df11a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d0010ed82b9d2b7cc69f6e0fbe6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa770dca8ff2580da1113ed8e3c6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322aabc63c9ecce28e322816e0bc35d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513d7c926036defffd88122d7ce91b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcea7bdc60a850c3642f71d0344c1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38653ac5696f9dd80039d0412e20d4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ea4c83f7071964017ccca48646d1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6561751293bf358edab49286115c36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea850d240ad5c92b51a40ff24ba6d31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff898d0f95985564b37e07af270a4a5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd275be256b5a61100d983747fd7a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbe754bced6e4db53c64841ac3119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f0c7ffa1c7be2e99a6d6bc6b2c575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51295b2bf6bc87eca982add02bbda4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476221b2e2b643e14bf56a3aa81b84e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725daa8013ee7baa876fa70cfef10240109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e72c565850e6d30df3f939b47856c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de79eef77b9c1f117d497915569d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ec1f5a5b81e4f887605dbe317cee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab6e106a6fe7959684ebd7d3587a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207179da9b0faab057fd267df6ee8dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e8d2680df7261e979b5e72a5b3cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0bf90a00bfdb46d49b32261fb194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcc52994ff44e71ac625eb1534ceb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e0fea1365c0cc8122ecf718ece6d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744907e1686693cf2600f55462c9b21c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e794b728f710789f1f345bf46e5ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9c62068d0352540cb10e9d64d5bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a93728e47a3e39d31b0e947646123122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0b01a677de6ed43316c71e31f8c2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53cab752e85babad065fd5cbb4b4f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27156f9e1330953aa68296fb2c92f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3f0fc1d08f242bfb3c16b0fdfe41b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a14a504e66274845c85cd62b79bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e5c95c9f5347831aac91e9135f92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f3d7d04fc11560105818c320c78d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da89ff62ab88b890c9933977cccece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a336bbc4e18301a8792110f30b7f248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff30869fac0d3872bac17b288547ee2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6bda5b52f2a207ae3397c0664af8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed21b46bdee0e834ee3e50beb91e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f3d62b1626f3ea0c3779a7d16f85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff736037757af69af615f68cc0d2450136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4e43288a871ae3ea5692a9e385c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b78fbfa0be21a7b73861cc5c34e11f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b4c64600b43f39b16b0ed790e11d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e856fb7a6873769224a44ace24417140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a75a6abc85dbcbfeb16635bd549025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa34afbc9148a82137692f0eb09c9d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d07c790a1abf992bbb80938b54d93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b38f4c377b6349b9b908ab95d35e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2645119654d44a57dcba03e10e80628145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dac2d2c1a0d15d9ff0ad227a5e5b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b011b10f660279b13dc5abd46b631ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00fdb2851a27895d06163a97ae1e77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881bdf471480d3d8611a0ed186605a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8a74945a2362157afb05dd36321f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261601288896f93a10dafbe7da396c9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729eb773d9fb24402964659c367df7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379825b4d118ae4db643cb0c02865a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41fea410f6c2344425757c1db0cc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744cd66cba7a96af67b5facd7fee9a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea646571b68a58b74ce832503f82f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4c356222c76dc897e7932d9ca954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a873f23d28823cfd103b058f168e5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e1c5bac926fc638ccd6952bd5f46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40f5654f93f2a80f1f3689a50d102160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9929eb7224599a856ba10695b5155161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b07e08ef679ca26d1d9b4fe64bdc25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44626d237c53d919468e6f05f173da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33d17f780ce54394e6500b9050c65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15268046c2bc31d921bdf4ad20973d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85588d6209007f1ed7d12581b5b736e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a010ede23f313be66b458fe810fbd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359732203ea06933b0413cd6a1378d0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49e43ddb3fdf4af0a9f3af34c6418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03dbb94c8ce6259081af808ad404f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efcff193f1983416ac520c37afe6c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d9602812a2499bc123883a6d944f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2276809f224e3f0f6025b50538a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2745b13749b557cc10410de06fe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c7e1cae3cb7d8564e5957bac4371175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb248e18f025f41e9c98636a2611f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2110772672141f26bf81d34b1a431177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1eef4449c158f883012eeae36a9af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494f46ee0a934e961f9921582315d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795565ff91b0a2836c6690edcf896e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcb74d6bda0c70607a6834b4f2e8a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1ab94992f4ffc57b1e00ecd927b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fc0d1e20e3f409112db23a696c02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc785d9c6844798a22cb2ff866ecf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3987b643cbbbd57cd9b327c556a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd01abe986c1e7d09c837db76355aec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd57c51304f09aa4e5d732031c5488187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f7c5c748332d35e46c07cc924a49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f787a7a861f2628f93f6901e97320189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c513a94ff67e9d30a9fbb3e2b7b3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c963bfaf7c6a31309972f8b875a432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a7dfd8d3814dca1c6228bcd36818b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010e80f59f3858a8a5260547a12d56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2750111a1fc3d6db1d1024703469194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275142713c493a5ac9e51ae98f4bab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed012021b752a0f5ad23e89bc9981196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae522e8d7694ed4afea09e4223c15d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84083f2f60912ca8e95dd4940a399750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baee5f50c19587ec3318540644cf30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea99f9eb0604ca0aff4a519852bc05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4071d8a1e562d440df0b92cf4b7455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803cbadd80762260dee86174be762b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fffc6f92c280eca13c326f616eb45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371723718005d7fc7ad1b6af61fb84ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf889aa2de1d7d9038ee25bb679e8b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95792eda5b3b6f7a8c1fa6e46e75d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d32547314b1386fc88d051d76d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4454560a8b313df9bcbd7ea9608ad2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416698833a56140b6786b4c8ce92be20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7a2b953429b046b11d7a23b58794e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45dbecf774772a1fe6e90e2890fe3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bc0d6817f7326fd208524e6cac001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a949a6f8beecdb176c44a941ac49ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326108b6cba7fcb595b55a966dec588f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fdb7f08282ac79e5c103a4e10b330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f8c452ccfa40901cff49618bfc4cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790a160f00d756afe55d821b3ad0b52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f669d7ae74f077e146af43d7194c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f793c363154340df7548a0236507c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5748f000009bf35e42e74d96c9de8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821baf94c5ef14f2866bb9de0fc480b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ab5b0fe4f3cd4da1734972fdb4ff8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265148ce037055a3cd3325bd26dc0589223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904574b4e10e146f19938dcd6bbb96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8fd1176d3d980e91238fe54658e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eabeb685e7e2a3ea0b6e415d4d634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566101576ae1c0213642ced4b2f153a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1731a903ce4d640cc4e7826e838861228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f08580a2c127737fe2840343d1ea1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d3cd8247343982aad91261277d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef3ef187fb96028109d780ec75c7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7256af8df173f485731231265ba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc3109f50818e11ccd9ea3adc2c60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce439fb8159d11c22fcf007936708cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2cd07b629417a98029f03f99b7be2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3da2f7e81714dc32285db3788f8b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0720a09d3c93fae4657e69c72a8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507139ba917622eede66a85eb27a5dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39389bb3e29b67a91d4916e351afe9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb0324c43cd2370f35f2a2be9f943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae492633aea7dc50d4cf6176763b97b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60951b36031c5cd3a7373c772796a8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a7c33924b6aca49ea8a5cd7232c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932154f8d33745a971fb59e8fe8898f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2cf10a7f28c763dcda2aa6a2054fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52a689509ccdddc26be6b7c6bc710246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e8c50ec4f649d1dc9d8de708a8fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615a78740f108c7bd0f3ee54acecbbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457676d5095c292b7b0f04e45b1a4f7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777b7d5b67a468619af0a0ca0e72df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815385190bf13355afc3513823ac5cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d2d3acbf2cfcf3f41ef323e88f810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badefe8e2a67a645fb7e467b4a7d870253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb59bc7473d6da230c9ca357f5dedb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313e97f11eefe320ca1af8aa73252b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beefa59a57750734ed166bb4801b6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250ff54ddb92da1355d4a1a7673f20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b4b39c7151b7e9d860e5d43dda73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df63debb053f4be6bcb7d0e7c7ccb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52957f9a80bad5a2bc40042c39da58e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe0abc1e9ec433c335e80a059568c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad79b3535ee03ac31e16905700989262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c9a355213ba2063faf85b495bcb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637f8d0f88bf148d94b906d31582910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f514e9407e79044141ec32133398c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e0de8a6e91fabd08a633aceb4b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c2224965935b54281f0036fa5957267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddc23ae436ed31e76c8de34eaccd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b043db5dc3d0fe5ca71095e51deb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda9e0a906f782b01bf92e0d58e064270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251c3ace13fee086e822cecd60f2fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a27a23bfee1aa3f325841e591763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c6af122dda7c610508866ddca9ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbffa25ce27d6e7563b28fdf1f69e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c06f2181b1875b2d1409bcc9f1d4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac78e7baa098c5b871824e0d62e9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555cea22c13172d8d2caed44d96e01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ba8deccb1034f18b0fb060d6f4db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d830f0d2e5713e1c2e8e79be7754279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca862b19e34670f7d050a8a3cf7070280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a89ad23649ea1b2d7ddcc8f04290281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b243f85e10c91d8f621c05ef5c7e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc782ed9af9b795b5581c812820e0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e77ca3810122ebc802d4ce62a6bb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febbcb6bb7fa97b910e6d6083377f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7cea9523c2ff483b7d8ac3710103d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263683719d774de1bd0ffc455689156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea5b1e6f477112423a08ce3711be3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54d00d705e98fc9ff18cc17267575f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd046e8bb9e4df11aec529ca290f709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29723a1413f546d75f412cf4031f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be5992e482f5b854c9ab8f14daad14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef98fca2a50c021d8bdd745596825a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60a358e4ad85a6f77e50e20f72888294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf2ed273193b8745fe1495c2e61f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284069f9637ab13060120a198220bb27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44540a75c61737674eeb86e5f1dfb80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9548f3494df3bcf2bd8adaa996f72c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab29abd49330b588406b6018f7b87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e95e0f75b3a270f50820b791bb48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31728d279e5700ab440c20768126ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbbaedccdacdebcd7b087ddf25b2f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e0f353f1299bb2bfff086ad2cc0fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b78572d2236025001f7d443bd359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501dda171d60a5f946c38395d280f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a49d1b2abcf2e6fe9ed8571126673306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be73741ff7b77ada22af0bcd854b11b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8accc836034be3fa1a94f95b7c73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b186a9f6ddf4da9e4e8a56992a52bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb274a378d926250d23ca79228c84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c8bd0dca3114e95bc797d26e9bda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6092818aaf8000e0cdffed26e553312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425f6c0472f7d97f524e79546a36818313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283f1f82ee2c18670ab154cdb13312a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bea6cdbc7b9ba00b6bddfaeba735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242d8461b9dc8b4996cfc0cc10f5ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec122eb91204d907bbff77e333c1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fd68441d5975cf5a3494e010c2f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da5882de1b19e84d765aec325e1c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb27bb3a8f1d586b19925e4db1c3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838559339247f1291fb3102fa583bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9e5ec1fb6050c6cbcd88b6e7d5ba4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f3b7fe5bbf7f40e3235cfc5248a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e1c411ed3874ede8e0b8ca5975f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea39c26f1ae5bff40c518e401eedb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d89da33dd597377c9813370170c9e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015e44b7c9a33303b8dbe4264ccaaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df35ab075a937d1e49c2a5bd72b734328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82644ea651de452ae32c8b9f96887b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4a2b0f244fea235a8673cce0515c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b0587206f9b9e0acd52d3e180b9a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b544c30064c9a5c3e9e6bc88c070f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7179605eaa8d7a05f8b71240ffde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d92b0635527d062960bbd21efb6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2bc6f5f595d41b784275ffb10d28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6455c1e4b70302ece2c5c96b525aaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c302cd8717a828d5ac6acf0006bd4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb790e0d0aa9ac97b2eb27344037f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7056e21e11f1081c877b63d5dd4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c1a131af42529c8b5821db94712f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34041077e78879e4bb4e804d5f4aec2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2627363ed98a63df66963aa38aba0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272aef140ad3fb843edd30c4194051e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893cbc4cd961fc9676ca38e9f6698d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab00adadbce750bff070ca0c1e62e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3b19a8f58eca567c9844dbe832bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de36bca48368709a8169cef3b505b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f83c474ad0ed1449026e9f8fbfd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5a19c80588d6c72c29a44d84e75d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3328ca72e5d9d8ab4b92c797e0c61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b10d95492c5c4c02af8589906028351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ffea708f8791ee9564338f2c12ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512490f0f17483fdf258843fa9e2ca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070c1609861de150007614b4abe1dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0948f8e5dbccf0af054629149c565355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86566b8fefd717374503f5e0586ca06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36cfbf85bf8f11aac71bdaaf50821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313c82c51627c00d6968dcd365d917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3859248dce79bb785f44badb45bf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535345cda2e440255b223d5ec5f98b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6919f6fd47358bdb7b325dfd93533361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95299fcb4f049e4d600373cbe9c41b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0185a04f787f8c965c629b75641e0f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4157dda3c216d9585a0180a6e001572364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a21cff3ac6ebec3d6a2ea9ac820140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c4bc2a4d255877c5db5e612a7e380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a7123cc0ebfa59fc2c37ee56c57d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf9122f81030629cd32eda3087482368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293a1f13774af6a47dc8b32db74cd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950121ff3f3dcff735b220963cdefc72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e4ccadf2495b8b8ce96a10683dbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185dc304ec33a79d97d8b707e8d8b84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64783a195a53cfbde82c35613f4f69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5093d5ad4402b575c2678f5c416960c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838d286345edca68613f6bfb9f2457375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeb914b0abb4e14dc53e63461237e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9c5533516e106f64533d4bfdf29b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf7d93f6014fe35862ef6ae9b92c50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1cec23c773810b4cf10945023b74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d0a424007aa36b42c3fc801805d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6262adb1fb2f3e6e9b51e6eb7bee56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f241815052e7046a957c13411284c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff3cfd4b5bb44767c225005d9e108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f84dee8b23c8152866b442b5eac1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbe4a1fd2a57a31d0e04708ac37cd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8335dfdcba9c4be611a63192bfd66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea708af53f7151f421b289f2cdb46d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ccd478cf6c8435f278b809c1578da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f16f73864e32474721fb02edf21b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a03cec1e706c559a8f4e9043883e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d03ad7066ffbaeb00e50fb5446a1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839072871a9b15619a1ec87f8587fbd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e185dfcbfe2e8e144738a2e68679b29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b7e21488068ae064bd765afda5ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d957561ec3586ad1eeaae8778f07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f71347b602ea40334b7e1f47171d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005a54e84d746213f2464592e802a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614db261c85c9e8c7efe11ce83cd1525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d35f5f99bca19b2b255a234a49e4ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd418ee8b96ad225b2c5eecf56c8dad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4bf6e2f232ce7620097dc31b372f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686c8b6e60e7fcee1642142e45f731d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702c01a97b4e21e3107209303b16cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37913f24821091a6a37f247cbbf3ba6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df6542297d9219f174fd3e7f90f5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ce80ac60beabb14ca2f4d3f41438406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e7651c6991e51b21144b71cc1f36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb919f7ff4d85409abb34e4278dbf08d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dce58db77ba04e1b1f2b133859e87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4770262c9e0b64160851838278f2ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e60b643079fd88e5a7be65fa38c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaeb049141e2acc40a91961632520a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89f12469909fb9dfcdccf48227ada413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bdc062dcfd68a8175b0f2b9028f57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135c40c1a611ad23b06caabe258e77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7be6041654a3215a66061e66ccdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc977f0d8b0d7840951eec2c925d447417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96968d5cda27fff4fa6e095da105c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f53b9851eda8ccf9f97338703d174419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927e9e4efb2ca632dadfc5c6e0b28d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c83e566cf055637537b194fbe652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a5527a0df80c423e527c1b8bc5cfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa2983ab5ea32cb8880566dbb30f68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e24e75d90a48c564f7412263c4648424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbfabaa96d86fa69236d270a9bf53c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52b3f35814a4570ce7e5f5a5c3b24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e4d7f1837a70e18edee5d5902955427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9ca4034e5d2abc49aa304cb8d169428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2d71c49a4cc18745a74e46fcb559429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380447d3323956cba5618a7b6d611e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35ac0770025bc712df11572272b7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df51efc615715d1ea23ca0d590839432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c9bc3f7683dc6dcf621e943dc995433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809eb574238f2721df14a06befd6742434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67a84ebc3c7720ac97c9426291517435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df862a12962c4c1385ecf87c87b8985436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3cd318cf3e4990b2ff2a2d2782291437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84713c230d772560df8c844592f45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a881c128e63320901f00e085dd7fa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8556e168d99fcec5fa1888a341baf2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe355d17c025e9fafaefe768d14bc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038065b00a71f6711f4704e07815206d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fad251bac154b3261b6560538ea17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8ea8923009d6f12d5837bdaff2bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5ea11b687a67b4e7c358d03d3565445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d97da9319995ddeb1477d0d972d26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce45d971607d8890ac3f54b3a5d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c14787a4b52bdb581d24afbd2a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282232b66c8e3d56a99258128acf752449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da4e3e8d4080822c8b7d26462d202450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feb9d452ab884da94f266d1ce49a0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db21459d40772cf464035c835915410452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62438103d52f50ddaf3586e0e32bd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55c62ec13a28e157b87bc0e0d57574454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f35b6264057f698436445e5b46dcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab37de8e1c863d312c0a8b6f7ac649456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e3988d409af957247319cf1b5e886457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae360614d83679fdbccbebbdfac60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d8ff740d7614d0fb6f36ae73e9f8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca25c5331d6469a8cf5283186d58e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d88a22a5229d1e577c5c465ef74734461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501016d3b696af04a49ebbcf524f90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28af3bcea0ac756b334892a54160a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e7a5ba58d534bb9a9516c427e9ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045febb507cbf41e007038be03b16a86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c117f6a767ee1d4fa98efa60394658466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c979a07ad724bd3f7ca26107902d0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ba3455131e31e5b3745c0ff93238f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878852e2bd00254287ffbf6cb09deee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d328f22aebd00a7d8cec9269eba441470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a80cfa35dd2eb4b9a4fb233c4a5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3eba374973ddfa6cfecc534d9470e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116868e0f95fd3018771de5c1623684473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d4d45582e8f4a53c29207bac8daf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2add87690acff149f1357f9eab448475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6c58dfad19c7c0b168f1eef53f77f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9514fbb66fb906975855958d5c4929477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea275e5901934c582613edfb7c9c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d833fe47873609a2712fd1cd6a70a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c655ff19acd668209b1d495c29d8d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f843b67fc3813de34919406d4e85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561f589856102102fce02776e8b194482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68834e7d1c3d57188072024956ba0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d2d34a5d08b00c8ab143b8570eb63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35df4bfe53f2473038293e5d0e0001485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbab91b3f8e7d0fceafd89d646e4bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e205f9429aeaee53c3581dad4ad8c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54151020b2ba24f45d85e6be39db80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d002b110feab87dd7804bc8e07a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6827f7680ced2c745f32de4c772b1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bbb078651f6d2f8a157e7ab582d63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d22731a99446794035bedd952bc8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5af82965c97eca1f7a8ac68b8785493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4761fc5a93c741f3585e11a9e260be5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0337f9cd87843c5274765c3796141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22450554839c0323fa532a3b4f7e65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14718f63e3e03b7313ff0a68d8208d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d658ca5c6ca22ba1ce3e4b00fce430f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ab18b4f36f0916f99f5721314031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30022050918b8125c4181f070159d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c1d595099090feddeebf96aac886501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571ec3a8e181b19ab9727ec9d52971502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6979ff7a5a557a9913d8c0515f696503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c5c8b50db020f8e6bfc6e2d8adf3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd93157ae6ac81f5126dacaee0807505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dd370c558572ed3929b4aa1cc941e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c64299584f188628d057310227df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f16905b9388a9d04880f4e22392d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe4e80316937bd57490e55c91db74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece59ab9faf6508f0a50fb5cd801bb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc74621f6c7d6ead2f955be6ea039f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f65a566f6be600663535647b36944512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc80e1c74659271df3fd793143e9110513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283973f8b1f1b77485c1fe2cb859b6b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0f3c50083a438aac7944b992cdbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be5d8938328c1103f9f55d0ccf9fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7a868b3c0cba8a3d6385bda54d4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43143345219692cf1ad782aa16b9645518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31da7c15981b62b969078ef4bf0f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28592b904d9270060e3944e8704ffb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b30186e41e01e3bd98ab2140c8dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aa455dfa9c343dc11bebc62872824522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10fa968600c5d0fe0692dfd2f6aa8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509402e4d740c1c843cc984d1dea6ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9ff64cdf0fe55d6fd7aa9ed73640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431fb7880087f5982e5ebe45e3597d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb603c1669ecfe8d0352daa0bb2184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d047ac69c57f6501866adbbb99e1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c5abf55bcba6867d20ca9beb5590e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655616ad25d988dae8ba7a1b8e411e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2956f0e09d9f224da2ec3020430543f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65061c529075afe1d48645af3e95fa19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72414b5a2b32f989896ce34a546b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556258d82076f5f709152865232720aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad93b2622fddafa2f67205a5b8aa0fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e3c47ea5b664e976ec97826659510536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872de61bf1415f327788f83e9a68da0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f34849ce95ba0407f295410765ccc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae4d01c62ed6c95e0bbd10bd0719c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bf61e5e9aac5fdd7a990959cc797540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06f84ce0308f1636ee82e4464f6e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a544a253bb80be817b034839abeef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009e9859ab1ed41d01557f69c3cbdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7774d448750c5dd4b5073ea8ed209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819d6e19e319aca5726f8449a971e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e517d832e3f06e040e087124feb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba06b3059e838dfbd375e398fa8cad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1980de2fe61f2fd6f9c39d4c6fda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ede4546e9006b09e5e422daa206b41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b69bedfe2009b696c5f26c03406be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9318a0fa1be44ff4846f29053851b4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07a81e4af8277a038119bc837749e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f53988a2e5998387e5f3273b753a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d84b166f2f9070e8e9bd0ead8f002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff64387c27cc745d39e2d6d10044e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a68e979db33c20e6795460ca9404556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec9d14920d55d59653d273d49f380557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff18de1f2244edfa59dfefbac36b56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070164a6e64d7ffb5d8ed9a640ca7eb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973ba03cc58036c303b0846cea3189560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b252d84abcdb1efccb66210b20013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228091b261153384023d3fdc92e7ffc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f52d7df6a95e2fcd9f22098758dca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f05f8362a2d965c2d256d34b8c8e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd712e8f7a42889f7fe6d0390864d19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbc9454c38baace3b53edaee91c70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699c387c3b17c7b55699f2a2296a1bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac44b3f2b1f3f7d6ee5da9413554cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58cabb30ea3cbedeac0e9956fcb4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1c86c4a6c5c67ba8e928553367e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e2b005e0fde9aa6de9dcc079aa6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6e26196448a6876dac1d18e47200c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405249f490e29452ec949d2258f2b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61527ae3bf2d34d9e47b7be4c5e21d9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53772f47880508c843f57a709b79e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961641092d1e68d7d029567785be35bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37b829b6f9a2cb7ff4c27a82ceae4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e7e246dcc2d8cb72296c1c86456f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b709af7162d0322154be9a99a1ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424b54d5485e352b3e93af4ff73404580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae589919f4ad92d016216cd280fdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48920ac0788e665f22da2d178605c9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb651a86abf6ad9d9ce75fd0bdb328e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59042356a1879af3dea2ed12a58fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81e0a83ef7903849aeb58ec74b71f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a631b1ca8ba3d9240ce4d0a0dc124586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ce1bfbe9c116438186af0a14d35a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b20411772d59eefed7c2a1d1f0fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcebd2d91c2c989d89e6194f74dd94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7e3bff289f16e080f842ebc17323590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be161f92138c2cfc15a3e719e6d70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593134c58f0c498348a591ac3d0337592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e129557a7953da8d338ddca84f5ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b60e3467ab4cabebc4b8b2bd4024594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcab99f0494b7a74989d206b8b5416595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd057b57e8180ec94d933cfe0f64e63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1740de6eefd0f161c44958b75887597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e60ea6a6150bd8fb316be1a88ad5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5125fd79706cf823aef8917d4d7df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170deff9fe9c0b200308d1e1a2e42f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11284ef4b2bb955e78c9151feb410357601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb38be220933ad765cdb3274ad338602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba4ad2dea4dcc179d4c6cf32feb486603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b255eb2829e13d000aefe9b8235f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66007c1f03ab0e84133f5bd0a8ec7af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a9eeef9c0adbca47738b25817440606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5afe8c90fab04b5457b451d91e38e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97055bbc6d88ea93acd6b4a01a072608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d9f4ebf5a1bcaac7b56f53838b6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362714cef56b0e8d7e52255faf62b35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0286828a172e1e8a0c1e56f65febf42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b82b166bd25e73d3b88dcc8d82695d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e443121c198e2f918a177ff3ce55c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f596ba8157c003401f71f941e6a15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ac4e2c9c89275a972110c9162601615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb53c7755f681600674bd68fef34e9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0cf6d742137bf1654f4fd9350684617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac8808b3be2966c40d971439257ab6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26b08e80d1dc086b1b9db5cde8978619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4e078b6154bef2981cea0bd6831c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5f3afe1e2130a6c13091b2c79be8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214301e5118f4f5229863f603c0766622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dfc5aa1db52ea222764df73db1319623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd7c84f87fb7904f196262ec3eef0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef11f6bf4d9acd47c9a6ee4449448c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc299150fea3f902523df10d9ae9dbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79738dd0435879b7e3f8ac7d12b397627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7795151a46e4b5c8ee2031db4d571628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d02d21dad78f7c4b4aa2457557e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf18d6e2003340602159d2875b6889630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4984beb4936ad2ed744b3dc4392668b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab397d7e5802f1a6527a222f5b497d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a974bcafcfdeda130450fa6c27869633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d03f3a38b593517765d98c4fa1bc3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded1474c7bc78ada32608863dec3da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c3f47bce539b4795a43e99cc9063c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660e26da4395aaff6c5c62957cd4c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2de9190e22036992d454041687920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24b6543bb7fdd4ed7637ed0c3b111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc913e897db98490d721cb353321fb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dee5eca3c8926c4f7e08bf39ec39f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061134210f34840f599734b4923bf6bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b426176e6460bdbf66735e30c200d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f6e05b8498c56d0c868c089957a06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c150a1e42facf65c0d5aac28a716c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cae535ac8fc29c35fb7bc096c8eda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ba1d95508ed62136080c5c02a297647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab02f023d34342f8a8ba1080e8063e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef72d7c142d574d9644b0905314d5d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c9911c2afacdcfa67a61ecb2327b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7f9eec26818fc5d34a3c135f52a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b755413a59dcf05a33395b25dc05c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8074df521dc6496e6a61b27f5422653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8be7090b17e75b7af9d9d2dc1226d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae21b97ba6450fd25b5da5bd611dd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88773747cc151422e39dc231897d9a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a414bf6d3e370a84ffc308584e93d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71929fb06f4ba78e8835050249ad88ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2985ffbc25c883b77b9fd05f83bb1b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5c1975b08b03a682ee993cb5e7c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a03995a719cb90bf5a73164eee0d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76462afb657e88caae1e43b3e9a58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f9b6f12a51ad13d5b39b7da05f3b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a185097d87213111873ed17019703664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf848e391b1f8d009aa379df7d2d81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6122b84e0b61837e8cb680262674ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74c9466d0152ee491f001471b4cd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3a6bbadd073b4b656016045d3b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a566408de14e73ec564168e9f240669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887187e87a080500808bb995d8ae9900670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f6f9eb86eae7778ce71ee3d78133671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a3c49352b56f930df626bbc14f1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45fcabadbea538fbc57c0aa7bdfa4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1450dbe8760ca0f4a5441a3eb07bd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c18937fbb81314b76341b0774615f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3745c391c88412efa4690b19b670676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdc9656ee952d24acbe7e14a16e32d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c5afaadf542bc60f8ad11a80cfb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967e7582276a39ddb9739ab83fbdf5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1dc3de26aece53f904520ad9aa3d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bc4b4b5984acf9eade0f774fcf49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc88aa9f40f2b6c9e9bbacece1d2ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c2819abfcc460d7739138eba3d80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114254c574a93cd877558eb1cdc703684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c894fb42cf7968ce2a008ae3cbbde7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115c089898cf783f6cfc8b28f4961c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70f8db9d2ee907cc1272ce85eab53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0bcd77881153098dd37b3344ecb5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdf2b1299ae1ce0a2b6740d785091d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64679646254e0c5f8b5f116aabade690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1cb80bcc590dfbaa8a9dd0ecf4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b13ab01939f29bb9631dadb5d5f37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111d1936503d18350851ef0ec00929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5331fcf690e0c90e5ec7e432fb10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9746d85184cea684c1b8bc03f4ebf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035c3e13ee134e1c276f75f371c75db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e6a709ae8a09bd764f6fbe6fdacd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393fdb0632e335e7bbafab297290cc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63470f5040c6c96642652427eb5673c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6fd95168dc74c190fb0eba15a7d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963226b046d4c3c456854d743fc3f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d429e8bb940000cde762e62a87995a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f23486ede08e19d1bc0796e6e7428703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bdfc7648b0c62ad4e41252f995aa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952db8d3b607cb1f3e1a7ac963c94d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cef6fab064228e46c9b0a2050cacb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704bf07b261cffa49929529f716afd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928df1ac6dc11d7d6378b94578f16d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2bba29b7bb5fbe6f6cc97d879228f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694a7781e322f4a8ec0cdc33ca7e81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc65fd77d3f8367ac5c77103d44fdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a19d0aa9218568952bdbc039ae540712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc99a8e102b954f72fdddea86b99e14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44a650d7a2a5466e1510153b6f33f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035d5b13285d18b18cba4294c64f89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f5fe1c9ee35651d585e8f4d70093716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c10ff33ce71d16679062ab4110ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511beb15554ead32245474871f9fb9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44707ac7b48f2cf0b7ee539fb1ebee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9df76301e3950743c948afa5635b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4dfccf27beb75a06f940ecb6ff3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f875fb2b1cd19c6d84c138f51b0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f72d09179a26d50b47d405aaaffe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11edbc0409a1143114a179783a6ec5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea71e00f4783967fbfb8e3c4fff3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7988f94a7021bc37ab04a520ad845726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f6652af7ecf1a5d878c183948ca13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2557ff185ff48355b4c8357887ed7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1535d2f610a3e3afdfc87cf5de29f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e0847790ebde5b49299b9e912d91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c367cc78a971232da2a31ea47296d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d9594a5f6e44dd36275ba6e2415e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d014dcd2e404b0bd552789c95e703733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c0d9899dec459d2c0d519b188913e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b8bdf518734465a95c2443c59813d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646d8bdb8a498d480bed7cdec4fb51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db903f638a4862e28d623bb177dde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4238e4a57d473006e58090628aed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3560d356ad03afab5f98e3960ff3ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6846c14e148ab79019812eb96a4b91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd03633c6b31603d2b4dcb0da7066741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea237fcf0a6b642cc8dcd2d4c7c7c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faac25777c69a5cd5d3da60ff3f345743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2202bf6031ae03aa0e89783214d99e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d0b34f6cf9372c072b7c17a35fd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf177202af45b1e64a8385a4888951746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e08cedc2aad4603405e99dfe532d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33afc16ac2790352fb73f8459cd4ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d40a63416425a6bab825bba39d3d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f19eb63ff282c391f29139c53061750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307777a1422145139333f0135f9ef4b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cb443d7a45e6db36a4608a6b39b32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85d6533992d5e9b68676381a6d5162753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>