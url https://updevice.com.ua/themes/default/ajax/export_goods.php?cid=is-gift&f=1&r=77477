--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a22c2416faadd899cf8a48c23b151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638adcea5dbdc06d196e7f81367432ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135de18a66c2f5a224083eb06d784da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115913aa7a732d78a4815589ed26ad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f38adbb777d011d1f72edc22d81a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042656d4cbf7e254bb4288044a61b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a1c2dbfe3e88efa3410992c5547f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f895231c5a9d41acf46edcb97dc6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7df75fac7d52b352c9f84ca6c48af19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682609bc1dd6c3e4668b90c6efe2ff410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f292c34bdfffe6ef6ec6761080308d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25648cd458db547819a70932f6c761b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f6063a73b947f8bed178db8e417613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e399d1f683f10e2b3a3fb9cf57e50814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24646ad5458d883731a7bb63a65270ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58c8aa0c6793dc016f73a038678bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c59d008efef8cd477a505c01471fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39adb291decf8d91916a3f74f4bdad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89ce5288f285c3fa3db8163c975a9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0b62674db5641dc9bef92df26e3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99211ddce2b512970a9cf09654374021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8b89f5cd46c95bb020560af43cade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76cfdc5a86dac7de7f47d89468df623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0c47197397df97d68625399e42f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0786649fa939eb7f48806a85c3229925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606e20bfaae55967b2da2c9fbb587326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a3246fc4148c158586d189763df2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa0d00011e4e0e031fbab211f636f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d17996a7849c0407986af5b22ef7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b6305e17d3c912b0e95645529a22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d6dddb8a5c4d2aff03bd9f14fa0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f8b3ca48298f72f857b020493b4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7b7d493bda96a0dc2193a5095182e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d327fece035e68d74c814543b3160d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131af0e837b0b37266876736d73b0f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f37c9b3e2fe77a1269763364c49f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680e549d9bb85146af61fca5227cfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a882b1ebe815cc4539bad5b2bb298c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cde9da662f24e97e91e04795498e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320723ca40b6dc139d015dd7729c06c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40720ed13f967926f001f5865a0820e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea1b18eabc22b1b6019619a0f496042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b71348515b452e9f0673c5dd211143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e6337e9edfe41b9cd661744b5e0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b83fa43274ce207bf8e906d57f6ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2acfab34415c519dc9bbe34e50cf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602eb2ede183147b7877f097916a1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78e9a18671cb7ec8a1d801528761f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17245bd4df9565b6f5f70b74547e7a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d026f94a318b1421ad1938984217e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6128e8df3aa0f0f82fefc0713fb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d84de6bf7197424858435592ef9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248cda31a866153ee599824f36bd14153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe14ff9967f6f40735b5f31d7381154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af0a2035566ad524fe5752767a960455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2ba677ed13630a08b2e6f09d2a1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe0b09b0010fc7cd68f3308df546b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b467ff063edf00307abe4a433bdbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4f73bea70d04e1e10143cc8c924559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f124aeb2b5a3464eda9c230179fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb08277bc328bf671f1f51625f66a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21b3ef29e4067df5d850f26fe7cac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aeb0e52687e9d7d05d1fc1861bc9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dce6c42bf6d98d7dbe19cd053ce04564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6527cb93fbbbb8f2367bf86c056d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e87e3b3b99f15bcb4d927dc0b7ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393882a2d0d5bcd8b0d2d52337db2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556399943f64f0bd05461bf56872c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f0ab1a76e28049f891d6dd137d2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a5aaf1091f33b8bd26c9af9f9f9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d6ff872c19e1ad59cd222653c482f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1b79f1e0ae1188a71b7e1d60b12772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f9045fea0d3077567ca8ea1b53e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac084e42ba029b7cd70ad2d9724f98b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9382eb124d55c1701dc708ee79e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf6bee3bafe98a2f8c9c1dd2e8ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22eedc6a677c159d2f3e8f6e3aa8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162dfc7cff1b5dc6002d9b73198ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d55e3a010f053dec0202bf11719d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244acdf7dc0650c5dca00815d7ee7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef5fc2838ea7811512617753abc88081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5eced660a4b735a1d6b34777a45fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29801d302ccb59a29e60a722dce1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc6dd5f3a186c106c69a85387a16b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7839a4e14897af5b1a0b03d07e36a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b928dcbd06ad776348e6e827586386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7cb7a013cbb6dfbcb185dddf016987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345fd4fef62594daf2555f0db103ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564edec8ae3e8bc43521848fa39a9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b921f3f5be5392263a98165fed895490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b109aa6554762d1a54e1e636cab391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd08eaa4749474c1fc2d4b1d689cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9db8109e0fd40ea796adab7196af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bd9c007e16c488a3c66281c7a6cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc35f3738abf168fc1fd64666799595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406da6de35e8cae9a8c786cbd87dbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d177cef0414cc4cd82e332c0fbdd7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b353004675cd1f437b94a7df0b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1983b5675852aaa00ce254defe6a7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91348c3fd0215e6ddc529aea828b890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc022427446d23d297e32e80343042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5fb92478d8614f02056080d746eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db3334f65724c7f4a10693bf08a09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1d446d973a374c875c2f620090e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced054e8bfaf6f15046e0179a731b683105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dcba8e17a6a87fa044ec2b743c477106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda12be9ba0439dd79b122698a7164c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165eb5f349ed2b29e17229fd8f0a36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006412f37d2fc31e63f9c80c26cc75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5dda86d163a1d89c5db1120e3e6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2d5bac2ccc78597f9feae631b77f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae01c407f2acdcc618c11afe6f55d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29767919cdd3d9834ee785958cb916113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3e59e4e6c146ed77cb311a1c0f63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae132d5b2ae57d2c1cbad55ebb911376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0c3182fe7599dbd303c2a9c7c6199116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370119b59e498594284de4108e5a35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb74f9f411f3d3d35dda3fe3173f47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed5a2f2a67435408c070fca62dc1ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36016ac3779fd5741993d065343a962120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261da1f91366720b09ec713a090f9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd7c37e5f5c7950fabb0970dae6969122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2adbdab6a024d355cd149123f54505123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a55363032a2bc597b41db9a69cf7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c1beac98d05ce5ec0e76f213c34d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205dbc80d9d02efccc8c31fee4d826126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057930a375335aae8f304c8ec6fc0e1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626f1479c97fac6473f0df9a5aca38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57fb4f410c6629c12822cd568538c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a2451cdce0f4acd13dca88c51fc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c7aa6666347699163987d8d2aadd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef326456297023dc382d4b9d9252f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ac305dcd2cfd291831416822be076133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d71b8fadd2ed20f94bbf05a9ea3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50501d959048c5bbcab255cf45355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e7f5aa6276282e26603cb5be9625136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663def9909c2c9d2bcb507c419656862137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45599f5d53491e19674a442efa2e93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e463a26e14f669d1d49945a29349e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a75edd8a34f92b142ff7b742edb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed8afe87b5ef83ffa5480489c86d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689595d680283dbf62cc1d9a09b697bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5257829b84bf4105ba8183650cbc22b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8363811f9dd643821eeffe2655af4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477735f820592e3852ddf5c9a3b978cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621d0fcf1d5c74b46183a93fe6ec7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963417fbc907ec856d0da38cb632b5c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76514d48a807899ff627c5015e022a27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f1092e964701626fda99ec743645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbdf16dde77b810aaafb983f90952c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a94da528f0311f5b4457e88ffd51c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9831e970f09f9a5d437add46c2645152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de28873f0817168baf875d5906e563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876713dc50456b4eb512c533de5980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408bdd8a9fa87983e01b5f7a1d47d6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d694fc5500a9b11e6386c75661d95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac54f7599ed7317648a8263e22e32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edca93601ec5b75a09eb1aedb082b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f91d4167bf20974a56809d6d0a196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806b832e179bec0561da2b284f2cb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd9dd99f4cf7211425cbaa5ca546f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36baaf074f46a9b5cb099527129d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6f7275c1f5882d8e11728ee28024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181509f604cae38312a400fbcd2bf99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070a163db25a9ec10282803fc6fe164165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21bf2e8350d16aabfe17ac9d4eb76b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1199cfaf32038e0242b0a780b7d765c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01afea173a3c30db6e91ae707d32e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b052ed85769c287f2753f8191ae94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180998ad7c3db3fcded1b3e5af59771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678e0e80655eb31d0fff732daffcf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af722a6c7a8ceef5c3c52d2756bec5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86e1195301fe87074f6508e9e32736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a32861373fcd08057d39ebb7b00e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0593172428f648c0d07b5cd2c6ebe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe769417fbdfb70da0c1badddb3337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad839a376bf27eec2ce5c2790a31312177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455cf876eb0b53fcf460f77b6ff3ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a1e673ac7c0cabaad902d5528205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b7c13171a318ea2e83a65cec3f69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a429205f938f3a26787a7540f885dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c63dd0d6c3eecc8262fb4be58ef68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f6e477b0078c774ed6ae5565805fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad242cd685f5c6f23f6458c2d54ce4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560691a89fd7a3b97611f318f3d4c69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfb92e82659fc6c80a013a587e1dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f34a9d94f21fe39d7ff110dae996db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c60c2c893fddb668cdd0616664a58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc44cb8110af67c14250f265c1c3a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7306255f0017ec251298e9258c1ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d77e904009cf5daccb0d7c7c18238c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef6094c870fb93c62c05dbb7ebe68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1fa21db7df428c8445565c6167f84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80bc7739b5fd61a3f48de130334b43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e915e746bedf0e9e1f6fa786b625195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078a0e832d78267340e072e2bb5b8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582697f25bf5ffbaba84a7ac0b8d4fb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36c6a50cfb5ddfb3d759f54cd6419a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c196dc12e33b9b86cb33b224437fda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587099ca37069564e6f8fa39dcd6d8f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e15fdea77d689e4dc13a8d1243c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb297fca967a84957d08e57397dffc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01430d055b3afc9d237735c69b7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d5484f9f0ae5bab03fea04f4d333f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53d35810704f606325b257377bb97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9f5545359f9f27361817437989c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547461f2b62b1fbedc6162f8f1ac192b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f9614c23ed8f27b30dd661c36679f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e6fe9393d608092e4185d6ec83bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323046299334ab0173ee02d5ac862e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e176027cf17ce201de8a0b3c41eca0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cbeccbba142b7ff9abc371b40fe32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0fe91bb85587b80bfc0a53f4527c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395c1f7ca7369f1666869e6bc3703b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817bb6353866b9b083f905d2e49ecb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be899fd6397e57de0c8b0feb8a91969d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b32faf2feea1eb653faa1f4051d630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227e561e08ce9d22d771b2067d3d74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acd18b2c41398f45c8d052ae4e89e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f61b42af5eff2b213a75adc26a2c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d8f45a323246e0bb047540f39a67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d3b67d9b1d64911d2235f47e5a10b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d74e9a393e786527569cdb275ec4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be383b149d13991b0d90f8f1063d8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92e0238ee5fc972f605bbc245adb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935d77e728ae0b9ed5ec8271f5abad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9deb2bc18bb308b16771bd701241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48872cedd1a0499f6e5d617a0efae0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc8e6caaa6656592bf03f670bed1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb7fad217c619271b3bae056172f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea104bbf47d4eb74b8d896f91e9ec9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068455bb38a59261e92ef0ea8b67d6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f456d8040a7dab880a0cf8c951d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9aa8131375aef6fc1f82505366a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5dfb02115ccfa1a1fe0c08e71e338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da4b24231980091144d1234c29f93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9e9511163d2973d8c4a5c58a2c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1f6566ac8e928fe9c15e798f0364238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9925e5343abc54682d7a362afb6463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ccfb6b995d64bbe78596f8e30dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e46cc5cef6e82e523297f8dec79d15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097df0e0a78261302bfb14b64b38e9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4de37e31d87ae2f61ebd9584a5a85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ab05bcce9d7a2e5db5ab2bb71edf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef261a31a7c2c8edc5d34ad9792b4cb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d88ac71abc9f3976da24734ae59683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06c5b8298499c194acfd614a72f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8fdbda7a9cbf5c17efcfdc3d86036248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1edde436ba702c8d9bc969bc3f3dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c094565e58494e7715858ecbe41b1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061acbe572ae64077955f63df07a62e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4db093f8da5ab1b819ecb8451fc3b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43334170e9bbfe733a8f05f1cab829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1349572b32898db6f5ba52416438254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ece3a8b40e6247c0e583c505ea09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aff91d01cf89768b7d1badd597c22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcde23deebb3f2215e5469791e9bfaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b26b0ab83363d2678e259f1129051b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46403bfeb13e87ef8c3a50c504e9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3be0627ed73fd95836d11d8f167d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490e85abb6b3441125274e1887a041261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2fcb251999ce694fa7ec5753a29fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ddc0a39f8a34c1c988770c5d9c740263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a9c1fb69276d4b51ee885f9c02ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f9a24313600538b590698ec18de2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad504e1f71c8ff233a33565a82fd0b83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d82ca4ce26ec08bb411c3114a954be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7094892259c1fbf4a1973ae5053525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32ab2188e637bc0eda7dd2bf6fca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1199eb09cbf32eab7df06cc2191cdb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cae81cb2cd9d4301ca215972be3890271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8cfc38a2f8077e5975aa0f0911fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a53f8d5857583365adc185c34660d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ea96e1be03ec802bac0737d86bef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cefa9f2859442bd8bb20f32187200275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7082a693a9ec8dd5f3c331a3559fe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957939c1e38f631813db6dff179c9b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c186ae49a0c8d988ae4db054d997d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4bb6729eae18f3ce273b6efdec59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d91b1b841556d2cc31b18b1f5f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451749ec1008144f04e0ce68b1c2064281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b0bd6f291432b9f2f34498dea2a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab83721ebd2941b2a0845b50d193a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b552c24ae60737767bca5b6b508ca4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69bb43d31c96b7b698babc1b09639285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735e45526ecec10f6b9d83487600eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b9959b9517a4db02e8919cd49f93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911f3000bf827f637b294e6c266067288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea508578826f34b66444d36eafd02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec084a9f4961917a153d551f252a275290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4073174776c29f085eda715f1b18bad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82138b43a8ef71fdb4e87e6b3da7c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa536d07c91274cf42f569dc13f93796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298e4d48339044ce48336b2e4ad1331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf1f6fe6b084303bcbce532dc0a9c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269dc5fc6b903c9e119e2cb9cac2bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a0e426b3d1ff2326a06569266429297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7831c0866b0a1025611ce0b49b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f00380d817b3be5ccdca858001110e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c0146d9da5f6c06140cfe74d66af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaea2a6c4de12ae306c30a8fa6831f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3ec5eafceca32e3a728a351c1810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84d2d61416712d88d493ca5b96fea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416933fa8524fbbb00fbd3486f470d94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc5962491f8c95fc1703627ea9214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722feb34f9b5b72632fea0467b61765e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e63bf7bf1010e0ff5c656f034a62b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d01180e3655bbbee564681491f67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5329fd0ab3714ae24c4966af41ea62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd7e96979746a22def660b2407068310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d8fa1d8f516556519d889e253a4ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c446f69ea94b862d32dadd9116b6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ece57c84a0a93178b42f21fd9ba77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780163f01fe4658ad37521cd10a7fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0179ff1c99964dc1c952c3b5b546d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b1ccec9a4ff3ac20dce6e982eddd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d1caa6ec15fd81567a5843c138d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe8e984200c7c62c234b4953437b5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f870503813f9b094f3dbff9f675d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a553ecc109a532f8b9afb5da54854b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127b0d8df324cde12db6604af790b01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc127b8e6431832a41b85633be063322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df2b969355c738364856fdb15ad70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e793958490f6b6c08abc0a9acb9c6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaedefa9b60e1a38a75adcde6352d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59627c4da2c79e040751324bcf72b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935fcc15bd07ebd88cabf4772a2835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730759e4a36702f95e856973a43bbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd7eaf2d8aa2c7c112b7e669bb9d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486ec27b4cbf63667d662ad1eff5b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b4241215cb49bccbd506ab0cb688331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97e76d4721bcef643c9d283e8478a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068042a2b6c8eded9486cd108967a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fcb047e4485bf2c00f7c0e7964166334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc17f9edabef520219a910b6dc5515335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9933fc7033683e7da765275e703ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d7a7548c6e2dd460637b921b8fd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5eaeb19eacff892e599f669699b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478793564e7cda6d49a9cd8291af752b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de9db3f5dcf3d0ee11fdd2f26ae5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28bd8771eb86011bb3604ab909f054341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65c697ae0e328f58ec264ba4970e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a69d9a353a3c1b44a288124486ae2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e2baf8737bb8a43e2331974bb8a45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85f3076078203c8681b6d25d13651345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f14c991dd47f1d6a8dca526dcd247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92409d7161e83da2da8fd05f1d5fe45d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04881123d0d9530b93f271ed18dcb87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69b89c9e2e684c848cf1264a0a778349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c69007f1ff294fba2a378087443f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1e4a332f5c253114ff5469267d3aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082fe3b06607b34cdc239b3dc9ea3c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb7763fb3476e17ef233ae93e0b36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc25f8f80b3a4f49acc9e55d306106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a12071e46c9344e9c45aab6cbd71b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9c4166409b2f1a050afc800d9174356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c8c5cf37d5d08637fdfbdbf85a9f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1261bf9ba007aec2c22060d05a8cb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ce80773590313b3cbb553bc669cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185fec301aa9160cfd128aadec568f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66afae35bfe2ddb81094c17bbd836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb25ac21e2ad621ff33aae76982f25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d307778df9125b1db1d2ef2f4f1cf27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01abec7631f45f0425ffcaf3bd5073364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1c110da52c6ec78a32f362675cad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932e2fd16e4b608b5f7693232bafaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63af2d04fbbaea5b9da6df7e3e57ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e9cd741f26723e10fbfe0b3ffa39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87076e3ac38cee66995ee1fbdadc0b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f13a87047d66b25b7b4649ec20a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b64e40f65f0764fb3eb3ef70a9dac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b436c3ba619850da1c500fc5ee87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c3dab7644ff3a129fdcc46858141373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791c81b05eb3e2c715e73e10d89133b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61a656e63db64474ba12134ef889e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5893ac05b7c766d5330113085812a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837badf6850a689ec8525af1ec8e43f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36692afdb17e323245f338c22fbcee1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b453921e2ef03fd903478fc41d15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b82078eb5e1214f6c138be07a38d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6892f45796c198bd91721aa26f7053381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3b031cd89125f4ae5ef8e05fe0049382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b325140d89da58888f6daa51cdd175383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105cab480fa9572a97078a96b850863384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bcea364d609d5bb36af4724b7e192385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2577a049a963ee4ff7bc7a8d45fbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74289d6cab5b8ba5b476ff8f884ccfbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498357a773bdb9b9484bc1ad7257eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1b63254479e3e25f9bc646fe8a7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d009faf643fa7a6153c8ff61a0e68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d22aeca533dd976c5d64bece93f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc952c5727365ebb0945251ba87a076392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb97809c4e88df01bb825ba472077d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422cf90e29d8248a4112720228c626394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966555c9b66f24ebd7ff8cea9f86ac7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4538734e697829d500746af37ceb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2accac878f213dca0801f07efa9966a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c48da0627a6d9f99669078ed60c99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef90ffee13e6a07a6bf8aa8a04159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ee42a0a780906d13c194b79e7fc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499eb4cb33bad03c99a53d7404e4a16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9e32396080266fc6638201562a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054dcd51af528b61f458fda88749ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5c647bfd5eb48a25b6d3e1f5def6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f861bcd98d435d4ecbd8de3b27f70b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ecbc4a39648d8678f432949a18c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26e1484f9b9fb306bf4a8232dff3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c3aa73fef91d704eb5a202994ff6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a423d4d5a745983b71bdc15e300a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300bd015c0a86ba240da30ff04a9e43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef657ac48870de8e30f16e27dc506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c3b1f80e210c1ff44a42d76817d77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f8d47a6c0c538b0064d92e9b57560413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc09d1041c668afa8194f0f2c0856414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426aac45a275fde411c14449fe927e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40d2638f09a372983bc60f5dc161e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be94cb378a890b30742e8256633524417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565881d87d6ada5ba8e85b3ba623d00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea4967ec6f8bfb79584613bc3d997419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed8125045177a02f3f8ffb6b020671420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbaa1f29bedbdd4b35c98d30da7df4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f177f05abd36bd60956daca4d86eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360fecb04c19aa479dc2772c9471e09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400fab92dc37c6843705b75969d93fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e598e83935cfb86ab206c7d23371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f6f21b8ff6a6c8d244cc28af7c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b8db07a50ee85cdf3db770def80f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5a0d3056fcbc1d9c24e1e1137b72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9add15fdc07c795f099302bcce63e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e22ff87f696bd87799aa8e89c9254430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059a00f3e82ed34cca675312a19d242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f208597815473adb7cc635f5b130e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a18019bc4967c4d26345b9d9db4f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b137698059c346a873ad6000391b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c7bed8341d2600006b45466675bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d62c1dc4376293bb488680b3ded6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf16f4266a3da863a968b5310a1404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76a0c8bb493b86384bc45478de8a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5cfca8853f7affc5bd35bd49dbb8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb1bd7057e8d0242e1dcd0b6ff0cdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766b182248ae069711c122b7869932441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87165604979ab1e95abf70c1006f86b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ae11cd2d5f36af30895e767ffb08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1557d5e133425bfa0068d7e5984cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da97f0a85ab4dc7873b1e8878f9cc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947841fc903c58035a1aabb22a54a928446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c47dff2b3a5ebff20678f2049a6605447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638cc65b5b25ee241cbcb1ef64e6ab3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e803c42e6ee121d59cfe22eafb6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c054342f28181275130bddb390d46c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def9455a8c24e72dd289ae3dc6f926451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cb040a57776cf1c6a0e126a52b263452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122470b5aab7a7793ac71c6e6e4a51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2dd28f6d111ebf4e7aae763be8659454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ba78f7e521dc21c65ccabdf2ac11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddbfb9bf734dd7a4be21823a5aee4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb83cb3cc6378b75f8812548302ec5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321f965ea605231aae3287a7afc2c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588517dc1d0fe1e156be8f902e5c3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a212eff2c85606f3d6ca0d45acb61e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52d61a12073f3b07ba32e16e805b71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3547ba28bbe79152e9dff15f6363462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17287c2a7168c451164d12199075ca6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694081098b84f2db706ef906a097099464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4050d19fb303526ac6a45404be085465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4cb6d8ae6938835658a83f790a3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf08a568a8b62a155afaf29e18d2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428c72652ff7f25df37ae4bf27b715468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bfc95663542f4a848d645f109a4fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2051c41416092b68fd3299c8ae7cf93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6319a4209977fd683ff2b0aa7973471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac5e8cdad46cf5ab48302115df57e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e3deea3a717293356e96f6a2ab98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635527573de02dbfbfa4f51db21f6d74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701566382c63bf70a4b34a8390643399475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47b6700c6b6f3eba1082b975d9e19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be404784d3f295b029b86af62ba865c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748364a28c327dacf2c8a44cd3cc6b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f5c32865be1a2eb44e734d0a04b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030140a11d496ab1f26d482a9f58c75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664c86cfd91643cbda2c1c59abd98c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290485545f32f8d2b8513102f4a702a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b72fc1038218d3d9cea0f315dd882483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74cd17a6f3df4f067968d1e533b4d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe03203e3cb7e802fb55491572f3c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f73f1854e1d3a902b4caa61bfccbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e16ebb77127592495ec0ca9b00c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929ac1bb7d0035ed7317ad3f9e491c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03114eab986ce4dcce4a5a8775e35c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1de4141c53810fa1be02f322fcfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c21737cd19d4e87c42e58047a532491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322cb29130697603f2e4357efaa1a55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6082057fde36e9798b095f4782d5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d507c9cda0e723dbaa40bab953c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5585c8ca477ca829dd60318bf775495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef718069b033538e6afd25a45bc0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00b14c8c57d82eebb799848a306f53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78c8c2f7a4b047aca7a0cc8ab51f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb287784680a4eda769f1629785a02ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb581da42d3ea31386cab58a343db6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d72a1c14b2aa151f5827bcd89f69e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663d02a37feedc1fcd667e08df3a25c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388d091cfbe8252de77e0dedf2f71a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5688af90c8116c2d9369d7a077f35f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c4c56cef98cadf238201d94c7a1d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65de9d5275183181b50f8bebc4f8cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567b67a6964a0109d7f85ceee1b822507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc3f6fab2de4dac1a4a69b2634086508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6836ca4296a7941a9f5fa72cca65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902eb670c6d4914fb08194bdca9cd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e075fa2b2ef9453ff2944b82a4104511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf412c5548f8d97273236e5cbb7e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b5afb4b5777109c0938283c4e9a16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bb39f60e99633e46e6d93d287a1da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f172d48b26206760ff7f70aa080bbf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccbcd1a5b74abc53d0ba316c429304516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d2487016b2bbf0a397bb43b3ad8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bb654e93ce32f54b178ea01fbfc26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9c63633b8b6cf5f31582a22dbba1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bef651067c02b858f596718c10f2bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28dea407b90e15a032c5ff4b7e82c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec2b78b81bf54470bcfdcf051388a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16c77e3d5cdb355717c04c04cd767b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab63282bea4afa6a61b1d811798cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524fe19dd87a87c75e634f5e9e55898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488ebbe2c92c0a3ede1f7493fb0003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b088be07fe677d0de154b18eb6d52e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb00aa87efd8cd162b7db90dbbbdb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f72e437560d17cc48bcd86beb4e817529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303bd6e84bb5f7e53c702382fe8c94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e7b894d1ad7889a1ff56a4944607f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03805f6893c5f71428e99920c389f09d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a409b39039e55fbce28b3d9a2a843533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6be7588e1a35c4fa54a73e4f66433534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bac1465258ff2f458dc327cd17010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d687c62e78590c5ebe11ba3a3e25c7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff5eb849744bc00b374c518aa7987c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef77e5cfcf9c320ca103a2730c811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c2b9725a43174caafab4c259de11f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa99633f5f5fef5558da211e35075e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd9b034d9050de9335ed7e22112c31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af899a874cdd828a1dd47904e7216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88781bbf158d362bf13ad6dbcf22fcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33776d8a0a1d17051529e1d9d5e0ae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c084b1590e1e530ba26128dee6c417545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c778698ed36df72e6fbd284f6de7ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9627028ed2219147c3e0d8927ed3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d666c198b78b61a66fd72bf0f5a399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e4ad854680d2b90e3633dbdbba98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f257d2c26e41323e52f732c59a126e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e3fee18b86a1d9a0eb9cc4aa0c6be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f41ea466a41135bda68fd0dc8303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231383d7c709205b2c5661e4ee77ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32247e9b2c58311b8901ad47d26fef3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc25d399c01d82a438f88d0e7d46f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d43b59a614bd039dddf369956385b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc66da7623f62dcf9e4e145eaf2b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be4968192992f192ff0b05f7cb0b8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206945adbe31a4297594a85bced1c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ecf099d7efe7853b5f54091dc66f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb5d3a2a0d42d4d6029025a0fd3cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f283aaec1910fa29cce3976e313f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ed29ae17dd1c5b00e41b97316476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298fb3d78eef583e3a491961bcf39d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310dd6b6eededfa0abd01629c5f66ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a71feb90f65176f17567592b1748566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecfd7ea1a77c916e888d8eb31dd0cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587a4fbf32642d49a407378a976870568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623d1a43fe468ec19898105a33ff35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0ef4259c8a30930139eecd3823af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c660b67030d53b3f416e343af2884571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bda8745f0cb795b63458e73e5ad66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296ceaa8edfc360310049d77009c58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72aafe19e7099b9ccf68403a2918b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745692a4b0881f8e2457b2f14c6687f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca280698bcb1b8450bfd8d201c9827576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89009b2a2b12636fbf912c13fd715c47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2970a8c1aaafa4bed8e2946398f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba29d435765994765eb45f9d6e836579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6cbf5ff636b78e4ef1ed3c93f62b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bee49d7eb7f9269030843921cf1bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920a020be6e80d55b4b5fbbbaede2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff03299a74de240f781df45e4b899b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194dea971cac4ebcc9f313f0c4a5955584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7acffe3b6e708a98bf6480f85037d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a35b50c52296a5b7cefcc905c0c8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71a529478012321e096946333cce2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e11bd9dc0874faf4c411ecd7e3676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fab24310e2815a4de6961cac47b04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d489cf1937e32fbe0a91d45c83fc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2eba62cdd3d8b34d2b9fadf52557c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7de751caaf0dd0f56e361a3d82115592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2039ecd304ec860a06863e968eda578593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934a5e9816989112eb28d2743a222c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82c5e722a4085d0369e392181573b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46af2e5a621623ed53c06689a5676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868c3664aa456cd1dee85055a3e85c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee394ceb50b1411b8bbd88d902f5cb5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd238753cdf7f0e2d787ba51dc7d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36c7373e06a26803742b51064c22f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73531d43100e4e0240cd3996052b17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d9072fe3853b4d3260af96564073c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae491cf0231ad4627fc3e47f57140603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d6441b6768eaf558921797f6353e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922e29341524d005d0a4109cc1cfecd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e2fb496d66c0038452bb6c5197779606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d39567aee99ab8d69209a85a9b66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b028a2a918570eba2c25c0575fec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de263e85ab8f0f29514588d7a67d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c0f4420a4812ea58ac5a984640be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab8723656bec4ebe866cf3b9bd540611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a23c4e78994440eb3680c775d681612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518bca780ba0a921ca780aeda4c837613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af7b397c61324fffc2ade52390383614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ee31bd8b3b0f69625c34eba2cfa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a27834db720bf605f111ac5de272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d4e23c9ee130ca64a3609c3df136617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf92d688cdae6f4244b47cb69bae0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb405e3bd8acd443f960cb3e8a627ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ba5239d686e05bc79b910b81e4a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3d863cf041d7ff5ace84f595bbb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120e6375be0dcd582bec966ce08103622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421267653daa610e494fd1a0e4e76750623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e123616b96d5e018a3db78c205e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d7bcb0a0f3edf7dd69480ea578b51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba13c38b68a84b7cb38692a3ec279626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f353d3c66f0d09337ac61564e3ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7a4b750c23d90c9581f25b758326628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d790f3c2f21d26dc6b4d93d4271b82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c3f25f842117925ddf033d5e8e88e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e24e1100de6cb3f3fb77adedb44844631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b94ad4b26d990a2e8a55069395058632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadbc40d0e5acb9ab467b815343e07d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee738e66ee73f017528e0f5e8a4a5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9d832bf11f6fbf296bcad152db65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc8475537f903abed4528833d1017636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790acad94ade68de220fdeaa0a71bed3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957cb63183a31f95561da53cebbd6ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e602ef7b36a08a810dac1b44175c57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad9aec61e7b9968bf51b275b7d169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882eb01c764002b16db167c1decda60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de336789fa56e8673e78fe6226cc6370642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c3352e0cdb030c044c62a52f9d48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7bec689c38ec1f0f0c4b6af9926d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7131b842ec9c704b6b9cebb25800b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ad0602cb3159b0d3dd76cc163ae04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773fea60f51bf7ed56ef56a5f23ce1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0ae11502ed7304a2cdd30a3c597f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97211cc871e70ce716392bfc7f255dd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963628239acc69053350f943612c524f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9047b0211f70a8d09cdcc0a1804d066651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2e62ccec618477248402076d122e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126863a66db9b37cff6ebabc56f302653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72948004d12d99a35171930a0c1433654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd7462a06e3ecddcd5bdb77f9ed85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c106e393e6539eae5333850f57cc34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc4da01b3508b1fd6dedb71929434657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf347de2940e5e26f14d0bdbfa38ead658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c9c760db292502883c3c759b7dc06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e9fb769dd907d75281f876b4d974660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcfc7c76e5ef2323cb6070d3b7d5c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6421cb666bbb8bce78793d81b626d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8f6633a2d933811f05513d66254f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe31fbdcfccefc231a21b9f4a4e2b92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c36204eae4d8148cc37a329ec7b61b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae4c662712fdbf484a33fe5642451666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a23e523a31cca0dcddf0ce56425d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b819f9d5a6033de8e012011c2cdc70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3775284fbaca184e1bb81d3f4ffe02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0266260e34fe572ace80032701a9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75de4a20fb9c2157271635a0a83b65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182cdf9f4df8e359f0a5e5c2279b5a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d53dcfbe23708dfe33a4f4f267539673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb71edb77d51bdeef417ee3a986534674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caabb484a7f76cbac471dfc22b9f07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce5b3c47eddd96e1832ffb38710d2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa41123a62af824026d16bdd9bde32f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537b52dd2f6f249e0bfd166e8a4edf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104a4270c24d5ed331d2ee61c02377679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dce6872203146ca92f8478f0b48a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f81dcff41363b7d604b0647bbe968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e8a425ea2b0828135e145a5ba6b5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4886df57d6a7d5043ce69b088b16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192c7904d5de000590383872b06b0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56e5b8e7e34605275edd1459c6804685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2178c0e770520c3ad6f1de036b16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94977c929ca37303c79647da136239687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6864c9822b8d5d2797281e4579496688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc843d816054332d16cfea63f7b33d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f68da53b76888b74a11518e4e1bf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b328b236db43fae4ccf188e2f9951691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949826b1397ee97380091dbc0ad5682692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6ce9db2b5b8d768bda5360a705d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca37889378d4c738a615eb202be172694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ce817d17b192cff71b2ad628dd0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c733999171ec62aa066a1e830658696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c06b3e767081ee9b8e534dd93955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32938e54ea90b604b1fe745e1a3cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa4b409e0601e49bbee39df81f9350699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56eaa5c32f74dc8fda4efed75059a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123757abb9ff2c2972410d2bb6dc24b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1dbac769caa13381092cc31e6ae4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cc3cc2f7676711d556b4993eff52a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b842f3cfc8139c284b7e38edad01e79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f25e3ad9954d66163702723a2d8ac9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c347218239a92fa2ad255a04c322a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef588d989a5ad26f4f690280eefed9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e89f7164ced5f6f77863368947124708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d053156c754b241b3d1856c2d6b973e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899f8b0a8ab6554e067859a2a8eccd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bddb8c1e84bb2c8bb0c8592170d29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ebb9f8ac29ccfe337e4ef83930b8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51dc7ed8e0ea808551477e29378ccc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39cc3cff7afdf3514d0c48e5c909e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed01ae09acb4462c71dc5848c3de47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f254cb04117b741d7035432bd6dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ed26c9da25816b92d89bc18696980717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a5134414cd90e7194bf60da904d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975d4e056191c698b7ed4a22cec8ded719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201d182aa09d2e7cb65912ac5ce419720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d286e098337605e747743503aa946f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561807acf3963e8cb29e27a9addf49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b6c26b13b6bab778ddffc84700df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b98f929e3dd9cdad7fc69d910a55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dee237cc7cf637f9fd43911d72832725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1a11e482c30e5b173c4f78bc17ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c638750de980a459ebe2349c4b51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd7634be2869d90fb920516d4ee0e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1fd148817f886d6e80160ade5c59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403152481f73e02150b7e0e2ae4a1c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9bc2ebf691c14d4a325787d628144731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30787b1f5e78b96b88c0067636db9ed1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e1a4820beca890f08adfd8de88bdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071fb97f4e2fc69eb000dec24e4e636734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98a8d11e5f86b02648a0adae323c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feafb45b1607510f36c26de15eae9c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945569c22ec1b731b576bb722e1f92d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783404590dfe8b866754ae1a63dd779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacfa53c600264a2cd1655c2fd08d0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1108e39301aef6e9c45769ac6cbe6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769139a54694e108f99b86995dde19d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373e0d3b60b9ced9125b2bd8a84f0d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe34449f1cac01483f4b7f268dbb24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73790cc5c1a92ac213886cc228ca3e80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e43a365daf985fefa911ef7460fca4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e06c26f5ebd302ebbdfa8adfa41e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af108abbe895d6a05f6a385ac6fae6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687338c2bae600aacf8adc04eaaca2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d50802ffbe180de3b426a98747333749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa4a3ba19c0f200b21c79b7ec6f1b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc93dadcf23d3748a25154a5d4835a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c99694fe0bd6585d003770ed716e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730fabbee1b7e4193520bc8052e4ede753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579082715f6ae88532c953fb570f7131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14486b856fdc20758c26a2d6c9a5870b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a55cbda28720b57f04173831248fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1f191f65ff672a7c4cb45beb8c0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8165ff9deca83535d09d8171357a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81630d2d420570d8aea571dd4dc586f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a97b311dd8bb3afa0c6d29e3682457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68332585dfbfbe00b2f4d0911d0beb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0413a8e2d4f202128f1dbe32c1ab7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716c9a20a55d9e00d42bf53b03c06910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb7d1483293eea1dba80da900937b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b11be733e24077ce5110c9637e04f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ca6a1a6c34979f34f2b33a238f1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50aca04f85537ce5bf12d47e6cce8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabd4c9785ef0b824e0515751983e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31241c2825d8640ec8a35cd2467e72a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce321a5c34746d93e499ea6a720a3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47c3c74a043e8e02ab3e35ac244f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4ee2fcdc4826b55c0c7009f0af61d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c2d9b2b394d48286d7ce4c5b7ad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5fe46795924cad2b1cb6adfa823d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d73570e407c2f6c643da71be4e7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56761b59c82be4921b4f46cfbf5358023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46401496063a3f021578f9fb3e274224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83da42efcb4d1d17bacd125d1cf895325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374b14a4298928d72e1a2bb2dbc9d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247feb6c7945ec405563ad03b064e32527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c438e807c544d7da7f9f7567af67128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825706a33bad4d1bd28acd6cb6aae6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630cb1fe3465790d7d314a9cb4bab9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d390b773217712e1ba6a773cd2c34431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d912352270bd5b0493260fd43670e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64584e10639a52bc358b5e504673f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516ef30c2bec8948efd2a2ef11546a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75194a003afe939f382d97a9f49ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005fa1b3ab7e27cd345ad0055abe6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b833fe8fbaa376e54494f3bf5ebfaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52d145845598df0c3203a1653666338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e7c8c2a9561429c7c72924d10661039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb1e2e6812c55a36cdd18bf68584540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e8bf00ce97664da66595b4a171bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372329ac031616848d54dcfcb74806a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c4f81035f255fed994e973fe5c0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e0142f45a5f78b3fcdec7a9fa1a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c5d1b6bae62ab4a3e015a088e01145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149c3124508b4a984cbb3a1894bdba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a015dfb8b519eb59a593b8e2d550c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c2cf122782634b2a55b16e36d22f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16cf8cb94c77c74c1ba708ec40bac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6a20552961b8fd3278a2d510625350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da4206747ef5b6b919fa855332d3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2f9f7aff08b040ab832c011106b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c19c8b9f6950730a7f24fdd1bb38153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1023aff7896139a657bd53db78fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c93631985eb155249a221ba92c1c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f821b6f4ced4ad843fda28e30371756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e83e1ba2ff2b97d0fa7dd770ab6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233763acef9320476e25999b5aeea16858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89d14c385df3c44edc588955d5eec559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3c9dfef0ab30a86bcd2f80b0d51260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aec1f547bcf2295d8c17b88c5586461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd8a9f3717687786b4542d2d4509c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c05b4e2df105ff58fae173d5ce0fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f4c09adcf34a0be6ab518129f8ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bed96f7c60b6477fbeb4906f24e8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c23fd60666fe1f5997c531b03e7bb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd56513fbbca66f856885c1c7d3f2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18aafb29e5b96c8b80c9a653add82668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8097607741b3dec32bcc9c9ebd5c5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24280682c22ce634903841029a67470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03153b940e46860eae644658df5ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a7abcde59095692cbfde3c9775ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a249508092e9e5c607ba260ee6772a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518baebc098836a16aa0ec7e97a0a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521c302419fd40cc0e945dc88f364175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e44f8cb8b02eaf8b7809f0cea2b8cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8dbb085bb9d78644839cd5c5bd54a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96fd7f3728515159df2335cbd8fec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689903c23710abd045e7ec8fe74093879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dadb0fcfa6cce42b93cfabd5d90ee580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635016ffa2d4f95d8e212c8231a18f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1088e5f6f099af708c3475af5f2afbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22f0dc45fd082f3754e7626c3e38683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f8c2c70d542fb8847fbee67217cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5380470ba851fe94830571fe9ccf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305394c5d7ac93dbf043668de45dd4f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73532e6f43e24827e1ed984fb7c96487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211b19f47b6d2c7a0000ecf65ba69988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9cfd653401c6febe92ccf55bd72f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf72775c260ad03ddb6d2dc73f37ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2121252a1055cd8c316e5be5c87bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca85cc581e54a81ec2679217d659f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fa468a8857e6f6227aa4009fbee5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7dc4fce611d261ac5c36d8d0301e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d520cc130c934b62428ea02f34c4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac63223b3125795ab80fc9817d364796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c102310c8ada151caabdf7df65384897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea088dec87c99ea247aebed6afb98198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334023fa4d38841e704109a964d1eed699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ec438061006ff5077bdb5f3ee387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c87ed5f78f35b9f1d15993554692d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8228abd30fff979ba1fecea2869bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073bf3f60f513c5f5672941be1a259f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262482f3076040525d0cb7931eebed6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00939292f9f17acacf1b94ebfd2a56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ff858a74a2c8094c80cbe4b1de703106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582247e1a2f03cec078576c27928660c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c79cb9caea624333e51ef694a3090a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370eaafc10ebd2b1175bfa5c0d2ecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5dc75ea70d50ce6ca5d669c6119e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacc9a2708ed6a0c2b88af1045f867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f081c78ddb5a1287e05c23bc9d378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d095cf5ca04885ba23b406885b744df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301a9db285fc6d2de4ce0c6d4b317c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c94dfa9f804f8d34886981e957418115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fcbe30855d65cbf199a5799fafb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ddf25251e904bc8de327aa869ff5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749380d1bfcdf7fb742e212f81f8318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac398927f07121e849afdde0466594119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9aeef7e6c4ce2e5787980d1fd116120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796cb2616b0875a563bfbb1457bbe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b104e4e6fa8f7d0f2b35d899c53b82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bada98cac8ab3df13dd3eb2e2b7af6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a668c0f9bb7f0e2a6df305d4f897bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddeebdf023ce46d36905cabbb042a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f0aff32f5a1b031eee52d680e0170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443ea17fbeb3b9d197ed522680bfc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95415d96640de7bb22ce5512ad55013d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604a6eab44e2f0c5537802fa69376c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f316a9fa78d20e708c5d907f3b1c33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4429c2976060edcfa66415f9b994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af3f3841ec3afea1f21d7afd2e2d24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316b1187c20f405a713e638e1b35fcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146a41d5a87a720030dbea19815c8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adeb4040c5c89789d5cf101b37e099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c619ded1cb07b78b721242f93f0f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a3432aa9741db85d7d0405dead37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ace8425c52af1256593d010d2113138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c133b13f438efb1e2a85e2480b5b62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e7bbf9705eb8fae2392a09eaccc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a211709427a4da927b2eb863c35aa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f10bbba87ae74674e2b6d468dd3e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ed59a69b9ec4cdb403c2d98c19078143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193b7bd848d2530c4ca2409c4c571ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1206f37d3a549d359170ab26caf747145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813a2f17c1012057c6faf21d62ec399146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892844db84aad5fa9e224e1530de452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b474472d070c36ac912e1f582230fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e63b6ee6e48628ef2a9b1040e968149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9a47849c4f12489b79cf2b51a197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1f4fb6580831901e32d416a4c392151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454027da78a10609a0bbfa948c16be0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7c768a166a223e2ffd12b46b9b65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f93fbc5247b534d8a06e4896130a73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567394aac8cbb221f674d339a2f3528b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be4d8f7561a16451ffbec6bc09ce20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5130ec109d6665dd75838cb7dcd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b619ac08dfc30ff04bab55ecae52240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7d3016c47f08b76323ce60c2afe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c38ac0c5cbca8d89b59b23ab25b3bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a46467c2a5036bdd9c3828147c74c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e2142858d6e8266c3cd5c1939774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b76cd5a3cf3c822ec4fde3fa7a81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4ba20ad0e3e3eca90297743e0668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5bb42fbac38a5b4b69f0a40e0b7f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dc46a5ee2d086f1936e282fa10764166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e7610c42d114a87674001f37db907167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a9a948904b10d3a06748575d914f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357a3b2897b2a59114a88d9934044c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41d74ef8f51f74519059d3a786ef8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0013ce101173ac7f658c53fc3a85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296381e10c645c2e38750bd1873a9576172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c47e906b8345bbda748019725e85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d58002b03d892e6f9ae30d2978cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8205e96dc236f23a5342008858b11e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab0b29a59cae198f81b6ad2a440dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc391ad609d3fc81f9dfff75d2ba4c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147d855ef626e1202afbbe5aef5b84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dcd389c7062e47775c849ee2dd3d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3024cd7360f40a7541b6ff1243e297180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd712253e0e0a9ce3219358f3394b73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86437c8a649d953e598ac31807f18b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93b5cac84a263b229108fadbb3b2db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000dbbba56d310f21c73cc2e5c30c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d92943e9671a21197067e22da55216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3727fa2d2a8544e8bf671f003a1dc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838a4e0b1d054a5c32a0f60ae68c19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bbaa4860c50b650e46a2cc06498dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0490324178f362260774bd31d968c54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceaebdc146381516664f1282024c2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d8e8d7eb1d787882f459994e39d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875123f05c534f5bd18c15d57d7d3d7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02023c562df0830adf67036e6673ce28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8b9d9e36429ce798af4b4f34571a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831258967b541aae5ca386cc0e7cb79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffedfada7728813e82ee06f077decd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ba34d9db0077905640b07f0a3ec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50a56da3f8e6caf8c3aaee20b25ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb2902d1d8a4d4c06bfa1fa584bfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c012ac6e9c79a1c401e1bee2ac78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c46cf5d06ce905593fe00a1afd439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead4503e964c8d34a3172d01e9bb4bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef76abbf0d5ae0ecf1eaba10d26c05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7a1dabf6926ccc7cf00033df663b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd262485eb184c0b6ced4cc8afac52a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d11254608f57fc9fa78a558b38060206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529162c1c4d488fb294182771cf0ab41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eff14828bb5609c9e8d8dae2846b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e3da26e0d9ad802252949870025f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d01e87f8546e19b575d20ace7c4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8064e18e61f4ab1a115c98c8999028211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcfdfe23fbb90805ff8768fdf676d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed39468f467ce5f258cdc4bd8c9f46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a37b9dadafec88d900f6fbc338da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b2b52bc7fd986e7f80383e41eea6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df4ef7043e8fae98ecd5e64030308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d97d463da1871c32793449b2a0ff7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d6c0f5e8164e45b28b760e5d5cc71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bebe34f1883c5b0325ae6936def92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc5aec69c3ec4be2a6b0a2b7519a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe73638f4122f8c12a17fed0937274c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a352b7d4ef11ddf998e83363bbd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dac8f17eb9010289073bc5057b2e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea25d8bbf420afbedd9f6829909de3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b768e72276786310e5b0d7ac982efd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2cb6a1d688b97b1c3c01fa5711d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f589c62b381fc3ec3a611402f65e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ddd20557fb9d2b61957f98f9be8fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa2fbb9a8e72822e2df7b8849957b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d65365433a0b0263cc28ac571113230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f11f25e61f2e71ce2868a34b9d056b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97b429fc3524e2ee447cae16d5429232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3539ccc3c25fabff508bc8965b299f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e226c695f0e2b7e48c64dae0eb58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886554d4afd505336c951de7fe95cff6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe530e77ee2ad671a66e55a42171387236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058e2ea748cc46efb8a5dc6483f9ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f24652efebe1b2e336c756f51f13f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182f53b6cb3323638644bdc6db048f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f5ae33ed498b039912315292deb61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a90cc9a20f9a8e8af47d21b9bc2ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d83532596737b2c164fe4c6649aafc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8e98d980e3ff1b43664559335447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cee190ef9f9c9c53684c76b2fa2fb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf4f6b3ec92e0e18244a19496ba5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fb1c6bfb70277e4edc7aa238ba35c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225381a4fe691fbb841a4fbe5dca9002247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a24b5519ca7fab74a90a990d2379a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372f8ec8cbcf3d0292d23f766dd91e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7e65646e764a91b44040d7bf32d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d515ed2b7925f4adf352d1a5ce0d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a597ce894a9858f10d6f3b9602b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b2d16a6e1ceb0ae4bd4f10e1fa969253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943187537791a973f5b78af385780f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e2605a101bddedf4607083aad295255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b786aa9e43d0db546baae0acdd69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081071b2000dedf3e19df4de0e9dd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b091ec86ac11f0054b5ed3a10abb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb5e3e7f97ebe8267fbc3bd93f569259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3b9fb85ca90d01f2ce3f92fab3395260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c5980d1d2d3e312b21c3a878a8ef3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ccf12d6e24a5e9e53695c0213987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89851fbcdd99c2de8d4acf1c50aa34b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c933378fb16ce4cf9bf400b05db70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9de502ba974eb06867f719663e0b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a0d2f7fc9e2416ff5fcc3d6ec818266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf65a74ae02c853cdaabff0912d626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030406204fe1c719d6d7e5551fabb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749e07565187172c0ca751a7b058d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9ade03a040295ed236e62127fa26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da440d7790b54150f359cdfa9980a51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9900b2dd85eca0982fc3a3d19c152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43cc10b8842f57c5bd426547ca66d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f586f3750147723bfd051cc9e26f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed9e7b37f567f445afb0daa272259275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1dd8c5f969f311f8ab2914878bc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e0f880927a88507e55c28dcf5d54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe7ce9303bbf3e6f7f01ae5bd71f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8406dd454a102a446926bbeff6854279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40f81da9126fa5eee70d4c98251a88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5a76d4340227b5455c7c28c8469fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897da00ee9d54274a3fc2585fe83e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638dc5fd66f129cd9d10233eba8c462283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2deebd80bd1bfd4f8ad4833774eacb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96704e47747bfe73e4d3fde2d1dc581285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d7ff38e886099612dfaa7fe67b9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40529986a9d0d4114f6767ef2326cfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974887effd53b751720c5518a9fe8a7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1aca0fd5a2971291bd225e8720df7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eca1c678cb941b2eb8827d8ce8b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562cc1f0ad749ffaf486e5171384529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51ba9e947ec97f36f2c365aa5146e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aadb786ea8d2e805d2475841dba41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10595c45d89fe0ecfafe033c43dc46a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f04a080a390488be23065b18ad9e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c3d91b8a52a2947a606b75b710a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442bade5a88420d4c2f6288a15451f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f68d102a4e6fd16df70d62dc9749298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ae613d6302b79b5c93577880bf07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79465083becd3cec15e49e632d139caf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dd3f6ae1fc093a58267b23af6499a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695f4cf715a03416ee1a5b60347e02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a323e279618b994cdb38a49d9b3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b2cb9ae43e83d868876d8cddf301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aac8aca765ab55efcd6094effa7de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95652a9e31ccd75921d213d33ebdb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc137183a16f87dd5423a350fd59600307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca977b323433d9a9218671e9fb3d0ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba7abe1d175074fecac8fc70b8e66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f115aaa378f9883fdc59fae30bf9e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5ef8e69bc68a321be06d9c937920311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f323a85d8de23f5867e721cd756f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b78640a1bd927bfc255da8d65678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d3386e63dc0e8c685a990fb2a892314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0629a71114451d6202723aa14879315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd0079c26dbc4ec2456fd2397de565316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eefd7cb13d3f4c77f8d8dabac47f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3180d72f578ce479c7204127ec627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938768e88d74e55dec60cfa8c24635319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b758844a27559899b66b0161882d80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488f3d5bd1253cbbb8050bbb666569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a517a693bf743ad94cddbeb2c4f5595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b57ba361b8e3ea6fd8b04eb3fb11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa43da1caba478923a5c20fed88d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fb9655d5493c537061a7ece2c3ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76736d242e2a814faebd2e6e763e67c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b837c892411464d2fab275167d9bab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff031f49c3ecccd36f0a9a30b4a21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef1076f75f3802a48e9cfd0f1316e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591013c2eaa7c8cb731f6ef7fcf161a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba916432e31278c4702fc19eff63f10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a79a123f938018e84ba196231bf39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afa9e36d428fe2390139639775a3b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6304bb787a7324a67907e0abe8a5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279215f0a2493b9564bacb063eab1670335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719974f82dba6dba17c8604191ac86b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6babca56876ff2370b1b89e454802337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b58718a3cc45c9cef9f579bddcc173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcecb430f958202e599241a561ee28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a045619950df51bf15b7639428d31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d86c044ac40a46a9a74670c3b37074341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11df72ed9c8317859b8d40f7b438c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374310274ff677c8fe5fe055f207701d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee71287e6731499a1f9eb60e26d2ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0ddcd2adf3d58cb00d7f701e1959c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91bf67aae51050d1f9a2fd484af94b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3c373ebac2c3e90c682c2f5ce463347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb266f2141c64036a9e9057d4ebc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82599bd2f7abb6602aece686d75b7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fc8d7d172599acefacd482c7b9b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26cd5cb0a7e592b8e5fa17e36b1375351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05d641012ca1b1e801d237b6b8cc70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9b15d1f7f32a0e91883334fa6f72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4c7307c6bb0d3596ddf58b7af1b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1537ea004cfca85f0469dd1a36c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ab0c28e942ae981a68173c5434b0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a10b6263c94c94b2d647e62e60a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf229dddad8e1f40dc1288db71a8ec2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf30cafec306e63b8959fb63e5f17f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701606c9428a5360f33f7c6b9a9269360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9675631c3d10bfb3cdd55ae88b5a86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6a2f26abaf3f8fa24290416848d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa472d461ae2626f3865f3249cb8543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc26112bf872fbdd2e530b1dd7a9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb1eab29eed13881263e867cd6d8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129ae842a86dcf9f50bad778cf47db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec27675d274bf518cadd0360e3ebe8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667de4ad75d5373460d88803ef4443368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087a0c872b704ed8f16009c68c8217e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcaa894a23f501a97facbcb9aa75d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92cc9b6fd89361f58668071749c64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d021880c552f417d4004a5b7885620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26111b6322edc1deee295877ec3ba28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5465658db8da4f74a2be95f97065b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a371b5475c27c5dfdc7ff15c41427375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2b9a38e9cd8b10da5b25bf74a718376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c63d9dca4f46bf5fae401681b064377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3920fae46247d2f88c620d53216f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc2c29c979c4e668d3a0431474579379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc010b0d2c0041eb1a0ac905324513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af732aa45fde4159345b69623fe9fc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b806abfb99ee9a41b093085ee0e4cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f736fea9ddbca11242128980424fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235183f44f5ee551187bab8760380d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418f7b09c8d18bfcb2cbf6c0ef4e6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ba1e1f93264536477886bb6875e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16447abd5c50af1d84d766f007906b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe429d6680b3feb065fabf1bfa2f33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b4e84b41ac67b3a3c973e4cf2c1d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205b7ebc74e631269ca7e776443ae5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001542fc4887f387ae623378893aaf2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2dc3903c176c24b0b2afa6189754392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b96a21fbe1fa2ed2f7243284cbad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a277943c61efb004b40ad29ce757ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe553f6b6daec144379b6d754f93547395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e1652a62841a3eaa986d683735f86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa96e18b1b88b4d066956eab230f10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05187bf6a2177a1404cbc9968a499398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c08cd5bfdd3dc46a384a6010ae10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178f98be5bdeaae449217245616e81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8999f0eb9ee50666999c314c0a3f619401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ce4c7e443ee54c76fd703a9127f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e374fa479eefbb7e48a96dbe6611403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294468f112940500bacaa36eafa51e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cd9dacdba0da5761512ffe2a83875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff94c3f121f59948d2d17693b31f4bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6f458137a76630f6fe1d2bbae8e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600b1eca604adeb946c16cee8aae56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0d13766a472b725000e5c4a3ac90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1595a9d1eac4e00a8447997804d2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0ae068b8145d6590008fd584a1d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3ffe28d5e1d7787f7f5ca30cb3dea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8e75b8dce20694522016ac2fcb18f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c0d113a0f76b058c9452d851f4548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9de4a5427350dfdb9de4a7dcf8e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a36182ecedea7fb1cf82ba1147e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cbb7d013594ff4de7353aa5d473bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40c6c5986baa66589af18e9ba820e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680b3a89608f02d8f0a890f3be6b855419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974584e4380fe7d3c97414b6dcd7f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac437eb6ff83165c3e62d32ae4ffbea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7223dd9ae8a0bbd4dab9e7c7a9d70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c6d7f77c8670367b438a18c39b516423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c436a903ee780e6079a4779f3c666424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d2d1eb6b2b1c56b00ab4eeda3a7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b042312818d702f0ed6d6e1fa3a53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1756ae97ccc8e96a8838c902ec604427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b91746bcdf2d37e36650e0ab23172f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23ca394193e2cc93c3501969042e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfd37d11a5bdeb8faac5b1a92235b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517bd709fd4cf3aaa35ee473fa606e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed587f820815e0c496741cc36238dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030a186a6031be268bb351a7c2cb80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052cb3db6f779ef4e70ed01a3585b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73149207a7bbd8c6c39fb3441a325e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f71a6f7d5b9d5ea0c3a04c5546606436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5a5a0b98ce81874df9389817a06e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9e419ed1a46a9c92d967a804a09db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce6102a8a178a814d9fbd10115762439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2006f4e5732d3013c0f1244f6e216440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b104736ec65728be9b742c492a76d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620cf2e751dafd65f7617b486e3bf3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c23723283e05c6dd001a5382832d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3c09d9c4ddfae6e991637e9d54e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d3791a8a70c57ce72488cbcb2b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fd1bb00665dd3cfc08b159df3386446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913105d918ba87c00f1db451d13dd37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3835c665d24a0a0badd0c9a33eb011448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63286e683be48345993d344858945f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526075a935d9ed8884cde660fa4e42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19c533845d2ce7643f975f826f8e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa2b0640c814632ff8e0006977729452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f1766b8c8567c59d302d5f59b55c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94296e5d290e89b671e9494fd8ae55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e0c947da7d8e5d667ff63a0f7b8dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a968a09d69445801ea87655277ca0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575f242a184c1d5b11c1afeb9d73f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d9fe29530e69fa7471dd5f80d0ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4972cde18151c4044d6cb39a99db53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129220c16dd0aeaf1c7ef8acd981f87a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb77f992603ea5e462514e8bdbd5d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237c8f62ee616a1e36d35a97f0ae29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d393d8101633ac814b4bd97e7df26b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18495bde44b24dd3fc6097d6eb9d49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9fa40e458901dc6ef47b4760cfeb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7127c846dc84accbb6a124dc601cec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ff7d3beea9bacff2a2e2c3bb228be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f6f6289a9484ceaca922a011e685468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a073846bd23191485b2db318435450469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d0650611c5cf0cccd39d96c1424d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f510d008b0799afa940c5141908a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cbaf8adc888d0fefdb2a1c9dc4a74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46dc0a9fd99b63d7d8b55b10ffa73b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9982da7f83207dd4f5e21b7ad783a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012155039bd0f7b304d636f62f4f422475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ffdb665714bf2047b1c3ffddf25a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22268d8f91dd64db76d5026fdf0a15f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1f31227055d347f1fd4ec13d722a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8c8871759d1de2917a13f1abfb44c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9d191fb6c8e237becbaf5ef788ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951144956e0890732cd7f7dd40ec168481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac12ec39d97108cd124184729277e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bf8898407ca1b86b03d8c4c44723483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7522c208ff81951c896b2c270bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59883f2f0f02ffde57e9f785ab4ac8d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b119a3aca4ddc331b002c8841d96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621417fe36eb34cf721bb2f700de82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6055000f9782522b221ed6b141f6112488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713175fbc962035546cfa61eee06739c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb2e3af86cc25c8d6ffd636044e57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd663775e8a8fc8c6e084d9ae05dc705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bad540d4864c63623ca723c3d6693492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2b0b665f1bfb5d7b92a44f29b8d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde393448a636dcb3a0884d9009046494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a23ecaac0ad891649b2b6bffd8b3c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a26c7dda17b2cada9994828f8132496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d814aa12419c96a4fe0b5ec636fdd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348e569bd18de7a33e570f0c43b4d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20efa5e95dd2d812668ee0b770fd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62cded019ef5cde03933b0cc78fec4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e83c8e7e2e434acc6c49d3e4cc016501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953fda770a22329accc50fa50193904502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f212154db544f04da00ff6a30f07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc804b1504b937c659b743820a7f36b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cb0bca1ada102c5bbf53de48952c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f00f7dac591dbd61d40f338e2a042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e339e07ba48dfe887cebaafdeb0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9fd9e731e1c433f794e67cac8521508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f117e042842bb37e2cc8f10696b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c266ffcab2c1640a309e0b6a16dd90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36de589cc8f841f2b7c3973a9c450f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff1265b910f359113b49eab23603c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90c0a4a30926f3c550a6c57994d19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f8a9d932c9db856aea4cfec6eb95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682828c28c3ff63a4016a0c91367b3a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009060994f45793efeb7088ffdc5cfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1cac50fe8223bd35bc166e7a1f2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501eadd923a1c8050a16f16fd1c324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6c7ddec279c217642b1bf3c6df4c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dfb32199f9268765251652947164e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c343a075e0a3853b9df9fbc16f893521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7556f633a62b99f16221b5e8b5559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a04f81ddd9fc835cf2e3e02f73d1e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d474fd8fc4badb76602927bbffd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cd62e1a873f575224c02597955780525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad9db35c0f96b691bd4a9db6548b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560d501f3e14f5ef6f7294fda16014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b216b839626460a667fd7821a7b01d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d558262bd1cd511a235f092c3b7c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff2bae657f28274549c7bd4fa4d36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f7a7c71926c1c773d2d5e06c4230531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033c3452fc2da34c16f6ab0d0175ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5847ec9cf3749467c49a81176fb99ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f310099cd337db3dcb022f003dece2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f187ae14086c65ece426cd0c97f91a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404a6708aaeff92d607cc96c57a052536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82a5ac47bd02cbdd5458b79ff8d8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e85358f5f79d6f7af7b85756dbf0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375a648a276a376c8d816f85950aa2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71092429c61125d4f689a6405e397ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0dbb028011a58e28d56aedda535bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6bd595a5794fd82028894939f509542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a452b2d49d87d369dd3d24a9e15e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ce71828cfb17ed5dc06b7dbeaf180544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379624cbe3f17780e01590737259243545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b759d8bff6029f64af94d628200076546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e2cb0d66d0bb34469b0bdf7514e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bdd83db8500777aac9d2755c95615548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636aa671332c04abfbbfd3da1a8b08c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70953b5b5045e395ce3445d44058bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b8a6bdff21e510b3b7dd0f03f4b16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd284fb96b024742177207fc35a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae42310fc3d071d3af7ee250a93767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22a1698ba826707b6424d90b81959554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8090cb493c85595debbfdee8e4295555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151bc95718746d4aac1163b73c602d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc2bfcfca6a8c5945ad540cf4d0545557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93e56492dfbc5aaaef4b7537311b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9235380944bbb7b4cfc54be88888d36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a21b6fcbe36ba430b0e72ea3ab578560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b2c26d7dbf047b08743d7981ee19c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5f63108366ec54c6179d6a2400b86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bb012d0129d28a21e9be84ded7736563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7fb2c00c902ae54a88da2f05008fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4566a738b431f2d3ab337fb41175565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772220b724a87125032f90ed69092bfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6777893a15bafcc9ec55f7cbfc9b80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcae5311c3cf237a5b8ea0bac37855d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b1b6ff4b5ec532579c8b73118347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41b1a7b737125f0c025857ce2e9c71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873473468df733bc270429e470d04a15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f61ed4d99e2e6a84932b5bca31b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8b64161033d973b6782d2ed895247573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99cd00a339409d779a16dc7b7ae72e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa8f4a3b2638b74150dd74c5a8fd4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc42d96d50b62755b14db2d367bd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb06b5a0861b418d0280ce3a6d7081577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e4320ced32d4a11e98ff13cfbd00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a4e8a02b29888df7a52f47f036d4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae857585e09c208b99b501d6a229c68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375aa97f99f16ea85e0a4cbbc4c77ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be1fe9ea276e20d224daf1743f595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f806b2f2a119168388b853fae2a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b49c0eb9dc8e70dbdc064b7cb4c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa78d797cd374c3bc498d0676f8450585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9b296f02506e83b8c7193f5053fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf9863163afc6a338d1e8dcce32af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a980897f343b87a0023429d7e626e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e356808bd7c580502f65f5b09108589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380868274fde3f725833b312a63b8b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e2a2a5adb760c4867edc267b2ee7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f216cadacad5fb9ce1c1b7c61a54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8f9e753b8f6d82ef55b3f9f40079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4848dbaf8a7fe60f4cf61a5dda7407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f4c9b31d5f65458ef593c84ef22f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac5017c353143aab9a2e1c918f7406596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abf71eabd577ef64d149c688e5ce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b186579348bbc627d2fb1d26d590598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa45aaf8c8ba80afb93322045fa5b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec0d1a98a383fab8ef1d1d11a40c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413ee4dde61ee36e345616dc1d62cd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fd053cb42b853b36ffa9b7d92f2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5df2e953c1c0d08f950c747084ff9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777fa7fc6dfaf1bf323d5db7cc67244604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5505aba0cb7214ff49e6d299ffaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c39a179c3f473624aa1232e89be3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda293b223d4d864a7304c7e3b47ddd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195947a3fcbc402cb43a3b15ca0b9ead608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8dadadfad72da4178b84e05f5c465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29523deadbe1ab615bb155db4af71ddb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f780cfc7b53fc8099397bded8d2a8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c93e6b584018f258affcdaf568f91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05591a510373c4ffbd054c5b3cd9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f2f40340d1379b7af1fa003bca6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce51b3fb5ddc2dbe59496ec335f8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74848d9fd9f21c8255b2da59f131b87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb464007e3264b5c63375bed023fc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07f4ad3b7f1065a907bfd5993151ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a76ddc2136caa5b5450fd7d3a2328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8de703704e6d46aed62fa233fce3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d3b2a957a7ed5a2abaa9c2cc77976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ccd1946f99edbde6916ce32502cc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d309a594fa81b6504b5d09f2445703623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a988c8af96827f12baa44eaeb184624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a1506cbda05d639fbf54f55834b1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260680c3e56f33fdd24448d6347ec33e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75355f36e2186d3c5f40160c55e757627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dcf0e5015f4f7158ece0a033d2b1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0928bc5c1940d04719151267d834b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afdf74d34a111d27d418207e544f78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8ca28d9c52104211a8487efc1a1ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c24a7029997f104ef2d251399757632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f81f2fa281c45350d761ce9cb5d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4b04b06224c689e2a56aff843d14a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d209922f75fe3c8188957858e3604f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa1a10e8ef7753fc29148e6fe6c92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e057a0858ab5240af9a0ca9c5a4fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804490259cbf91d42d753b4ab200f04f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e622eb7f0d7b3fece8cfe11a5d620639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc6d091b863db1fedd7347a3d7935640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbc72bad0fa8afdf791cb55c365ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c65603452b13f409759dd253673aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b39aa4f63ccb6f72b462bc3b42e6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a89027959caa53c31535e80599cbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe221018a2da31a4ab1dbc95455dc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0a1e557cba0d727b30ad30b7c0af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c266cbc48706838e65d7e52c601a5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f52f66c6f26a5165c0415e3262e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd5b90abf11dbe9e95a7a5a645b83d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179127a5a783e3ca5bdade9f192d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80a581df157e49791844c3c2cbb6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628a0d727de69329ffafc98ddbe0e41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a428293e1c990c1c999db4a964042d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a94bacac000bc9ac9b583b225e87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b000592b9e2e97e1f278eb51faf7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb05237e90e32960563ef25b3f4c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56012206e8f929b2b96454cf53088c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75ad12493e6e6b7f316ce392751d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c760e655bc2a83fb3fdb041bff3c09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3c4fd0b2caa03bb2bb21c5d4619e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85824f02b1ec327c85e619392542c24a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1fe8d076267b57cd5cee4305afbe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b18814faddee1bd0aa25849e5d622663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b43121b9125c40198a1f79fd4b597664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a03572ca054c14153d5af4b5e68e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07798f4b125735bc27c6a2b0086a887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b3df8fc2b258af179a409d2a1a0c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f89ce25655cb8ac9ebea9661dc03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12447a7f401a6b8f2d30f81daaabbeaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b384be7458196169f23f91875bbcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071bb3576c63f7240f341255381fc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa30434938e3ed43b9324b553eb8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d624678ef5610d1153b58c499d39c40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb7032be33c61e84e941a4ac6ac3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bcc9ac7f93884df6a26e934009ba2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ea2649c4e696191430481ac255ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5e90d4204d0e2071b92e05f0ab4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e1a222b10f340b7bbec78be216be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a956b5f1f403ece12cff91793c475679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f36437eca392ad9aa4cb4ceb282cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368c1876c7d49d54fd53ca7b7e9e18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657089947a56c6f8be34f4fb4ff126bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc615ef89506627ee0ff9b761bf7d80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c897d20c3fd3411f1c4b77ce54c94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478dd353f620088d277c1759db384ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b12cb03566126cae4c2324a37528d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf061c354dcac98c891d50890aa2de5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2746913b20490e3daa67ab190c09ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcedfd649af010d119791954f0553e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1b27109109005904bce43b8196c9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c2265e49cf0fce00e4fb25255475691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e7ff9d16209061b7ab828be73b62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad799e1c0ada5745d5a5667ba53cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1915b0acb7899b8de034ee5e0f26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10bf2b4dc45a2cee46d55b349e3bcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef8196b8311006292f0af982a6791696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc86673db0a20b4347175c7ddc5896697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5425b14091aa072f171b8fec7200698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0054ed3cb4c784aa3c72be0695b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2387f16d98154f0d6536d9b8d3197700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66452915022c7a744fac5362797f971f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09624465a9f0a5ff9dc1c6f872c11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e09b4d802410bda9d81210fe491d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311260aec733388eac99b123c33214dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4dbabf622ca01d0b856b792725df3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed73646099c90ba9167033b5cb8e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7970ec7f7e057087ea56762704f4e49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4d4788dd5b1b3761c91c3dab9a83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50774eb86ef8fa43214a8bbaad30571e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bab129de319ba051616ac8e4009149710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4455ba9c210551112b8071c44126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089e9628fb54ea3757f575363fc1d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e82f3619f83daf344677209a620f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ed553df29a34af3491ac9ee72b92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3804444bab79224ea84f25c18da1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d750110478ba47dbe317836b8937716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195169e02175395e38b831f7177bfe84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1d436dba051624f84e76e342d719718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdea07c1688be33188df937b6e77ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce11ba2a935656b89b57561bb6e49a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b145fa2e080bf91bbe0fa59383a28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee97f0c9b1d3852dc43145ea58b3fe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1209be7eaa20c8066d4070c9a5f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cbbc492af803702e3492228b94cc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374ce864bb8c39dc52e8d040c93e96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da110e0c87c8423f9a9ca18bdaa5050d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3458c8f5c2ddeeffabf086d12902a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aef0ca7522cec4eacc50420d9e1f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2c869270c3dc51b7cfb7b32dab61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a828b842770f01c6ba217aa8a1aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e52c898137b4f36505042ca030a2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f59fb7e70798d102d8d99ea0f8a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fc9826da73b944d509eac6242e883733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643dcf4629957ac165fb78e42a27b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7ead99ea9905dded21f1df640a01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd952f3597f12ad1eea00ba4741ecf20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ca54ecdbb70a2e394f33a8c4a74b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6409fad6dad68a5eb13eb61e75a86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454f25a42bae53fb350792c77b0ecd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f54d4302e995d44d3715b5647ac2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5daeda4fe8a1363968eaeaa8336e40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433270c97dc17a7251c7360ac7936da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de177ece0871c1aa9a810cf6b4c3267743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8951be5f1f3d1c5f9b08b4dfb829744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281220e4486562a1c34f0f93f68e51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d0fcc568a92a0b3b1089cf553059746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505f7f7fb8be3d0b6051c1de441784747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d9cebc9c92d9ee825e191f6b263a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec89ad5cb6304350af6d5f9f1d593749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd2083585d2452f13555b31a8213d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1929a08b86e60c8d5a1c8ca926f7b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25209bdf97203f7dc654748144fbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86105d180404a0c06aefeefd12c789753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>