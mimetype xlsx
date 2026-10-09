--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1f44f3342c311a95531188e45c001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b52162f91609e06cf78bfc1f90532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6204531a19e7512a041108b9cb0fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac703d134f01c0dabb36aa35d00464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d95bc30bb75d0c947f3a93de2fc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deabb61309e81c0f86c4007d6069d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2563d021e53347972c8316bffd277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2d98252e7e4bff998473203661188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae961c5993eb4b4dd0c5676782699c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a0be5731b02ee68f46c89dfa496c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82338439c2ea1803453f8dbccd1dc98e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcde62b7a05ff65ba71297f277b09412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34db307603ccd7bd245ac7ebdce97013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbbf700d5e8e10517c9d911c64a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489616705c76b46f7e8ddaadf1df48fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71a88ae11e15ced727635467ef8ac116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303624611c438113ea04b3ae98b487ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7989ef4ef3492cbcc1ee7f51a3af0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b7b9cf8ec34cb8d62a1180b3f10819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8dbe5299e3e1c126f480a882c182820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0e6b849851284e6958adcfcb1ea921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf24b107733c8246b44bd8468fec0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d76835c47860941bc88af8ba90c7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55bf96441cc37ffad037de67bf02324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d404b33ac906a1768d52a7e4921e54125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bc394555b5782fb5046d4eac6844326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29120b269a51f7771f4f61f6373da73527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92c9f9e959382eb3b52d48a6c2daa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8f715b4984bb47c611540b317ec229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04627dc2221b6ee6350cc4b5bb9bb2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d861b3b212fa26f0fc8fb4098385bf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054963d207c2948b61096c7a1fa5ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3dd3a6622d12bf23032103f13af333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b320a68b7b8d54ce19b8a00620af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392795291f4d7cf7cd00af381a02f74b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312c0e82d4db96f6273b806a6f9d8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa906b76da6dcbbb96d5e526769660337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe81f52e1c530470908beec24807e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761aba01ab90ea158a2aa034f9278139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053ff584b37ec4426bc52e6d824140b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2662cd3907e34c396a3ce24bc94141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef96d4a04aac83982860c04e30d8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f447107b5d3d63320cc3433c435443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c0ba7265cc9e5de548159fd407a9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeda6fbc150a138c519dc101bda30845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59acfc88e23c6ad78775f20b15ac1dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed0d1b6bafaefd8162d5727ddfff747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091855823c8ba179e8996132a7665248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748a89eebc487524d904868d18f97c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679174c4b73f647aeee59a6b25f5d8c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4b5b6c2c2ee226adda918089e28e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a9cbf5e8da5ea6e3fdc84a32417052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7349571714841268b3c2f3294c635d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d0132af41b68a72ee716cae6f00854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c6388e1029bfc68865f9cbaeb632755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96736cf05c39d6a73c75a16fee054c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af860d308c3c06f4187181f6072403857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd7c8a47054517cf4e205ec9c117d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0fc6288706d5225bdc964206da10759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de00b8e590095d5a5269ae25c91fca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd50762ca398d0075856fa18920b5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2962eeade6d05355e15f531a262b60f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453046aaf87cde1b034dbae68bdc42463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53b945028a08b7745cbcee5c0a32464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f27fd170637834697869a42e58bf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb75c638c05e1d255f5cb674f45c7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce7f4bf643e2af59720532d2c9a8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968e3d351b9951a3458e69774361df668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094f7b91ba998170bd7a67a305647169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464b7b3e4107cac2be39d392fcf84b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c99553e119d51601a16579cf6f2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7ad25e74f5cf10dcfcbd0354bb7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613c65ee2fce9fd372dfccbf1c263573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f7e9564ee213ea8fe9b8fbf74907174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572aca8b0bee9b8adc2d683f3eee9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f741cdbefe884615cb36745e436182e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdd008e347a1c077b2c47eb0c14bc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130a90ff5f462ef106b2c83b17e6e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57207afd276f4c97f1682806732b37279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63784b6f0a7c3a2efc777f569ee406880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1ab3b50bc34ec9c66d54ccdf04c8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b29889bc8f21ff211c3d365b1d9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462b441fd833ad6a85797d2d19396f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8cb53123142254b844bf03cee41284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5cd1f2624a135d37bc405bb1826d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08222e9f0b33273d7648fe953d71833786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c39ed7e849bbb0c130a53a18dc4de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9972383bf93edeec2791b912c9b2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbfd06f0506aa6838059b12465575a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d59ad2157a4d820051bbe8cd4319c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7408e329807be38f12b14f53301da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f13ceb27aa9813531806953b14c0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42c2dc57af141b535de023a4984a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f86cbd8370aea75ade1f2426831694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345506bcf0dc37fa0dee2e9cfa112b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe210ad4573377ca86808511ce49f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87919431cfacde2bcb83c321651a8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ece2df9f457410c0851f19eb13cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69e0e42ba828615ce45e41482543f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141773bba02e3acfd380c7a5e44884c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51cc6d03fef3a5d637a8a52666a025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5c1ab00f35d1f877e22a7e8f37d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57ab190be3a3c5dd88c858c100286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddf2ce855c356e0c459de68ad7bd83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138ed147a7f16d649e34853989a186105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15df984654d9cc8016c64260ee9be3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03035db49325d87ec438c5bff0c8d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260348b85e4ece13e7f236554ed5f18f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b15508ef12ec50e61537954b44b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8916e25e218efc13ab17c4993326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93fc0e366df947fd22814612ee8bf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be321efffb8277f2c7cc38f3cc7e17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105dba882eb77b631c446ec17d5baa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df7fde88ad18dfa6ddb9fe4c66436114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f103866ed20caaded12153a70909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd0d5c08ae4a4f7c7d5118a11cd46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267dc12b48b428faf81c06c6c554379117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4684ec72549fcd2cdaed04213355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd5f90a2627c8e112c8e7fad82089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7335ca4236dee61d8c47b6569884eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9430f42512ca33ab97fda808c4c83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868027ef64e834f107c7f53e628243cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa7d85feae2dd46c976cf291b53fc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67414a0fb5902d0ebbc726afc26b01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f569d7a0701782c1e3f74d8727faea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef83aaba2d59fcdf60fb723669d3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40826bcfe7b2ac6513b925a55f31c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414961e97801eeb707c319209df0d179128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe960078149663382b6dba2fe0a79f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500bb74d06834062798a09930efd10e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de660342e21889280d101fa84db03983131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ca76e3e03937320ab79fd456b4e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b08a12008d120b381c41acdbe0457133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b9a05ad26b20e3cb502df2933f33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ec6add3325fcbbe788cc32fb7d7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186652f2d669c2cb4e19088a68c001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe85b62273c0d34cb39b0e18aed5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda77e011da48fea7459a3f4415d1e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67cbe8dbe115d2a3823b6601cebfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ccd02d019d591110d8177001a3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a458db4e84d3f3f2a37f8b567c0bb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5ebd5d06a3c1d60ee4d23ec084b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62d33b92e6d2258f24bb679f574685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f456ad238c0959db14a37b107640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af92571442eefbeb4b27294a62d75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d896d5eeecce52ab084fb0ff0adb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e10e2c6863673e8a097bc92b595f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66b9378c71e6073d3588b10589266148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e36d02a2608d4f48e96a5204704bc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21cff1acfdee41ffded8e515e6a5f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733dd0e0b46345456a066b765a867be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fad379a39a12d6046bb2094c988c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b408788e6ac88a69f17d9ec7b63ce4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4c4d06c8ef2937749d8ff5a57589154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bff86052a3a7a185c6a4e5c319a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a0d0413f0ee5724d6f1b05feca141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ee973f2522ec80eb910834585ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcf7f376850b66bf7781344cd750c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc10009a70d2215ab0224c08e70f87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd21433c0ee006d2ad1236dc876135160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793e1fd73274163d0614620404d1df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb168bbe79dfcefef6ed2efdab2846162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac2d610aa9184a13cf731c1156b3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec17412816647e018e8a38ed678d332164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf778040278029999f45fe70aaeaba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3c7ef94efee75f76027e43619397166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c1cd0bab9fefbc68f5f02109b329167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa978846da26d80908057bb288b11c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1141d49946b75ba42ee08f723bdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12361cb8b62a36631f29b799273df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd9dd6cf01cb07cd90518167a5c40b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf09fec7a434bc38bb2519ccba461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e75f9bd8ec7ab109835097e69576cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992b6e4a1ff767063bc9510c3fe664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c681a40ab323d4ea48f8a012dfcc3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7998fcf4536332e8c5939d43a226aa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3894ded3ab234253ccfdc50c5002b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850543c54d6bceaaff58af9eacb089a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75b6f41d9c2d7f4ee7675240ab615179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b17e5ae4c4a1dcd6aa11b768e84ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c4eecc7282a88ed4d952b7d8de285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d437f7d78dd852917fe6ec92b3eeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235ac8242baf781d51dc5e84ccfc54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd3233394cc271d2818c08f7aaadbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365fcc04314b1383ae8e9442f21fcf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c119e70d81ac5292ea287d0a90835f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18772aaeabb0baa6d8f075615bef0a33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d854c164c2db35331b519f9c7d554b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfeefc3d7b52d34c5e09e4ede571f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e0018ccc3fe7a30828044a0cec36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac7b6b253023b0af73cfc94c5dc27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854cacba463d89bc852a8d9cf47cd1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63cd1a0e7fd84ea64a0b0903fb8ce9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99834cfcbec674d5b74aca2b2f2c27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1f70a4c8e30f0b97ffdee0a1c316195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834997c91c8842493593ed82405d41f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302f43924ee9395c5503735fb405a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068fa1f7aa326bcb377a4c6ec2e098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ed1357d53ead15131541582edd5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0043d3ab1d407744cf3105f4d45fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff20d2c8a6c58665436878e23b6d84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffae466cb1b1f6785f67265dd0912202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cc95f9b3316bdb4b1bbd6b91f08a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301dabacbafe8d94f21fc5ebe9a49b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ce9fe93f49bc1c8f6a110134c911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecd2acb400d218a7b52c1d818b266206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16094cafb6f932cac883842b2c90c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf41ab7b30559043999edbe639f73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000b53c704c23044095b5dce6544a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed82d26b95e344eb3fae4b18f00546210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2b25fc20c84e28af1217b387e756211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd61960fd66b2a0bdf767d83246da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860157efd1267c3ff154a358f8136b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a81dd5a5378131325d845767409654214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ff875bb85d1b0b4f42f907e4683a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbebbfa9605b9458ce656499ce42fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7dc1e1fe560e1f9a3fc668e2738b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0e99ce2626d86fa3be4a7b2815f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d18dd793f24744034e338e1bc827e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b074bdb01161f66af69bd51cb973c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314535697c6ab62bf984befa3ca685aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ca6f10ae62b03fa17313f69b1807222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08658d843f517b2ccae592e519c405ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1288c7d1ff2793daf55746820fe185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7c916e38e240c9a1a644f54df59e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87412802ea35ead43f06acdc37142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7dc8622b2edd91bdab96539fc8e6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52552825ef3bfdbed098844ee0e46e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e54b4088a775b16be1bb24ffbd74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e4a678e1276cb0f3245a528eef7c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a7365e0b5b778d34af4932fde5ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea6637ccb60093ba1e13c56218e99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be0071eb82bc063047e1de85217c71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5852f3311f1c301c8e04cb94851cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4916fdc4950ecd2c1832195b14e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0284a1b751100ff28ee08392772d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e3c161f47b33d13ef1fb1c22c68d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd304fa057c3e2b29166a1eaa2692de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3076f01885782662ac2f1a599ebeff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed410f8c4d5b904b84fcacb7df64c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b09f631028416b59bfbc4625b9b07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b850d42c6d062fae12469e29ce718242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ffa642cf129d0b60c37023e642257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a154d51f8c4c1ce33f12f1730df95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e0a5fd8623513caf4ce85784bff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc2fd1a92ddbcf472c7466440387e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba43e908f252ce1cf5b17412e045a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370a0ee12c65be7a4c04f4733168e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52149542741d7e666e03919e3d1a934249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef666f98b155906f4383743fd997b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9748f98da543e7ee76a6dc59ab4e61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf526f05675be55848b564b799ac19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12dc97218417119a889e7627851858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa35a899c677806c1b7f09b86848bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c91c4f48ab8cf5fe5c089c2af3d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca419f50f4296dc623ce9c14ac064a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416414cd4da40bfda1571265c23a283257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec6f628313ca8ac6548328c17bfe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d529db2b60632db3f8c417f7db82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9f225669dc94c20fd4bb001c87cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb4885094ba7c070fa86797556e9dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a07ac41235879e706e3d07335efb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d045b311422e72eb5357e9b3079fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea14ee64b3c56aa5e13a5fc2a1594d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa58b9ef75040957f7a53fe0488de2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe737e913e4c09d25a9111dd757826266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e379b2933f95b352270bab0fca5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316dbf066e4cef363bfe884badcdd5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e31046aa991a979902ca7797590e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57606d812c411ab31fccc8518cb3eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9e8ab6f7e64c3a1f5027c559ee5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c42980ba92df1ef7b5667e61ad7b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb1f865fb0acf632a0af5ad1534fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b4a1420fddd789a0d11306a46960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d68e208cae83beb3850cc7a5e14e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05742ee57542bc4c79593e86db6dda3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11266ed78e25684dccc8c96bc3b74bca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764b83efd8a73438551a791f2846add278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb458d152f06ef36bee6f53a104f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce96ce045216d15d1ae42c40a4e2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc83e679024ab453ee7321c25e4c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6bafbf5a9d9a7cea2a16fa8cbf4b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8387c641199fec23bd931e42d4d92a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14f589cf4becae47b149036810566284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42facfec0301f70304231e901f56de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4053e6adab4dfdc8a27be49f1a954286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b95f0fb770786ab3825cf3db8bc46d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac207985fc5aad5cacd276af8202e46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ce88e68fa2f3a0677204abf029cc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bee4cdb54ea59567fd47ec035747f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b544c74c8db71fcbd6a588f2d01b6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe4938f951081f846bf55d44f3bab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d8d1c7115c6485cf0a4c1d0b785e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c8238a73ffea54e1a4d612f67416d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d4bc08c7155a97d06e893d41a3d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f861587f6b77ed1062b62c4387fe78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc899fdd2c70e44157d75366dd2e7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799bdbac8969090909a9f961bf2650298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5751ae4dea3969f0d9eb1362ebc6770299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c32e994c7a42503276b24d7e1d49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87fc8e67cbc11b233a3df57a9707e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56528792abd1fe9ba2568c25b2e9b75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbbc23a6ce751b4ad43a841e4dd4f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f7d52bff2825d93454f617edf7f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1eda833afabb3754715a48e67f11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd16b479fb961172691000f20c391c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfaaf84a03511c40e612a1b15b0c65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f91dcbb74cd1f155829ae8b6322b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51342844876571ef74d26c331e39451309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070aec47e28a7a6555e9a128d9da8eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67918dd3b01705e548e7a0486196b881311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e291c34ea3a28cae5f40efd53d8431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3e1b14920b7ee7d51feb6da50a8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc65cae312e96f1fc94b4ef6d4fb6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495062d49806d376b0e753fb06a17481315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788ad1890f449ed18c0f215db016031316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dfea48503de993f36239bdb39b84b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c0a750da86c3a8cf15b5d12dd5766318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1303c8329e3ba5857a864dc695b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01003a5c30367a4f4fb52d70d71c6ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3a0cd3f24fa0910e9b00e2953d402321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece1b1c680d756c040c2c6f1f9fb94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2122f67f356ed98600cde5ae4c7a8d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ca0904b74ce3b085b3e606d240e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0540ba6d1829906904da2264f410f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3bad2bae216aafb6f40be26c1fb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2031b3d4ad4ade4a1cf1bd2d7203e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43588bf37ea62f132752458b30eb055328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4bed9096c2c0a38f640f3df6da5f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8b8646a385325390edc80fa4d3ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1f5882eb4997bb3fa0321450ec62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82145c102337311b9b3a16ef249382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c86de56c40ac668e823dc0d182e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61ce6e5c1db2df93f5ab805b6ccb2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113eb80725c1eafd06b5a110f738747335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7aab8ac2328db6deaa060029bb10e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93e4b4f6c94b899662226fb4b0863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc112a5e4d3644d6523274cd70a10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46cc4f435cf70272e34098776f424c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594e4242e0ed6e9777185ab006836c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9365777ed4976119c8569535901cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c06d3723f7d67f1bcbd954c74f4df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5cbf07730d0ab04fd9aaffea56422343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6a89dc16d763d8a8593dfbc31fff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066af7143c1310acd3beda6b1fc5b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b38b1cc19e33e738b3e16b0481506346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e8647107a563a8bd0fb9fa387716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4bd3356de457d1986988d7ec64ca4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3c614ef366fc789697c0cd8c3ef6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314a830be9f360f10579c4750ca314350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0f9d0ee5c24b7ebc3aca3ef673ebb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2297e4a240eaef086bd43b60be88f7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671adcdb7a44a95ebe835e469aed1137353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d526d44492b59aea793767ef09d08a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5484e94eea6cdbe43ff8e94e1edb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c212a23d27897ca971a093ee50dad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6371b571ee4b572cdb6896272f82a85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10aacebaa692624d70b93b96b5b72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ccd6f7fabb131cb6bab39ef5ebc9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0972720525e25e5aa055e20c3390360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0dd68d0d39d3a9ee1f9cfaa363bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dcfbbc53589650dc0ce0db2f288f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2934530c9daaf2bbc818d62b381c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9d511b304cbf1effda7f6cc7c712364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0865fd0df105a2b25ae6a82950b25f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a97140471d85d9fde1257fc650e3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aba01449ce0577e8a5e5ed041f1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168f17904c396642f59a4695b17eb46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69150de5a16c377c26f3224e921356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea1f6d032bde57f0dd363e92592fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502a561e3196485e02c81864865f3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de025e437f016d56862f63e8d38af07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c91567729b265a21252c595712055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ebcea8f504c2d26c4993d316fadca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2f2796e3db2e8a7ede0809c1b6d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e20af805c01065f0a9b9948035568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d166bf29c7f3f99a89625a13767630377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c1a3d71733688e609aff5250c338d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e9750e7f0ddef342ce815f354b360379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dee2d8b7d037509284b73477f8763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e381ea3b26dbc2989556e24ff63fd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832b6ee865ba9cca59b66fc56fe8ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19813268e78aeedacda85ae036c8d60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2239d674d9dc73183186207712ed5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09040cc9854c63a8dfd6254549862d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842796705aac65d7119e1008ea6b4fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432cadd7016790b072d533ac388ead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b4a02eb93d6342d65127ea713eb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd2b4ecd39733c80041f9109f066f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318c3cec4a451c0c8abe507312e5ba0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ecb91290db26b7b70dff5338bf56d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c111bb70426e06d49e0b5ae6a4ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d3150893d33cd2c68b363b4961dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634ebf02dcc0098fcf71106ca92f9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caac63eaf86c43dd3fa1d024731363395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852818906779211b7af2687c76eafdd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639db320e267f6a3286f5ada5fddf13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2a99fec666faafdb1226e390127f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6735dfc34373f737cde508a0821535399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa252e34412885978ab53a6919b84cdd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0d73a7691d6df299db167e672c81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a267e5c65812820bfb3e06e06c0586402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d660dc2046b5b61710e3afd9dc01e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9b8d890821de229b5597beb6212b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476006572afef3c719510a1ba102443e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6d4318c2ccd94a11f382a4e0f14d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded55ad9cb1406ec35b974267cbe2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a49820747ee3bb386343ff38b40a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9febf42cd1f5f5f7d4e0d1e8c5e387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545c59783bfd3c151a798d9a00b0d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c496c927a6257ded4f07e65cf32ec2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef7c0b347db6a18d182568fce5413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69bf74575b07743eab40566f51faea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fffb5fbf556537a777080734c69d44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5bb270e49a3724a87694b7d90ac31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac87fd0302a6bcea945c705c86cf32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70c0de47c8322f330ef2711bdffb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93dc0a1edc81ced2fd565c26794f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031766cdb58c079c72b46f13d8508fb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e3d385eb25fab3fab2b17e479b5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d6478ce8c7a49649db3c92a9c02a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b987980c25f3a5537d3240b4b0a3625422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb496dfd35ea2fc5c6037e71febe39a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973820ce9f3f3da02bec83e126ab76e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d969ca999358408b8658ac5caa405425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c05b874223db210759c55185ed03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6901574c5df6299709caae82ebb0e61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35712b3a5de73fd0795f6ab42fd2c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb56e3419b62e954c806d8fdf1684cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ca6e808433816de7912991899f49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646dbe7b7da97dd6b22358adb6236b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a872b4b09af153bce7721a28fe6c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d22b2b28a2f40c3d3513b6f7bec2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86b6b3612a6a67f1ed54a4117d7eb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5026358120e508a4da3ffdeb73df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b7e7c5bec9a8f18c191f26089c749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f214f97341b5cd814dd2575e55581f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba316ea0fc2791c540dbfc4c404df0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df171b8e4cc36e5a519d046b3d16ff6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6fc6cccf202edecbad48446ad0bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699835820d755e2873152b76ebb63c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce93659139d1e2ff53fa7b0815750442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d59182710dcffd8e38b62839d74e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1601c8f83cdcaaccd50af2b209dc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d293da08e4f646d6b8f286d96d9a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffa00215e048c18a09591d069cddc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078ca14f3c5eec45111b8177b51a78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e892e5ad4515c9b42d9d7c5ad223448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3cf938d1e9bb35dddb3639cd56f3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf811955847bef5e3f99a14fdce271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863b1bdee928bd32a6e20e879f29f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3706b125910a3d3daf284b8c12fce8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a8b458891eb9d70a1a26cab0f40e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b062ae059a79359df546dc58466e05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a8127806951b4094c2ead46df558455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecdbdda62e86d30734db12f7969860456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c0b5e09b540369d35c7b81d44545457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7793f650417b396dc69fdea0623e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b89f24b992662cbf6e3d4bb56f01e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055dfa78c4b4109c205119952b2cdc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd373a24d944db8672ba4610cac6105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e7619bb40463f6e0c00c139277792462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbf4c7e4fa50640506acf05c896b78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591d5829d2c4c828a400cacb03e05ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986bfe78bb08aa1a41e0a96baa1269465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b50fc481fc309f4bb7026861dca9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3c05813017939b4cf7aba941a809467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f5af6c8c6716e91d0c6a9510e52c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b45d5a7ef847032a68d3bd86713f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484263d2ee4e344052d35196fdaa0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd03e410eacdbd650fe19615ae976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c521cf130d4cd2b99b2caded32a8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36296208a88e6e44c0b0aa7c12a71b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb8f11e43df012a5e04493a15e11d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc0a2294ed99ca85246079a54557c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941a23c7973dcc59e19fbfb34d2acb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511a8546fa35a337847d3eca0fc0091477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731212edc0c9c9478eb5125ad76b36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caad78d42e17dcd15ee0a4673618f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087adce55adfd33172999e645a4239c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585943fba3fd0b8c2d2c68bae025d52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea25055b9cfa34beeecf4ecfa40daec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d39d85d3bc3281a58d955a53afce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac324c10d92f961c61e0e65d22a94a61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c77b1f9e4904fbe611f55f0d5224485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c4fee470eb7c12bc1cdffd7c9460486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e8d19ea1a5f8a8124997d0a605126487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73029eadb5e0da40cd858cfd7ba1c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d73f72d9924e7ca85f66caa47e9c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a6d94f36c1ea464f5cc393eafab91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6751858336118102920a5da2c99614b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8748f593b8eadc1206caf6dfd42c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255666ce9cf386dfd7cde63bd05d972d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756336537a9bd328aa7a8c66e8f94900494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868865b00c987d8f193dab867dd27f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d23c5602e8e7d01aafbe15e95718496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b0bdd8502ca5b14212faec4585d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ce37ce44cb55020ddf2757148a2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d215efc5d6f62feabc042c6d3ae54a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bd18550c5ffc201c1d0b6cd294874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a29d40ede30c32596b76130fb2e63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11df7444532a81d80df5fe4179d2de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b281af9fd2909fd094935d46349a23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf592e58b8776ce9ae6b3619e262cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcca72e11101060081278c86f5fe17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8cdb8d83a5e0a5e27b3cf24849751506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b5816ff36422ebb7fe02dc2f808e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba740200524c01c68480e6f2c9d207a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98dedb8db74e297d9fff9e255f02a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db0b7d93e78a881c3cd28c9dfb062510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5502e7880d074c0d46effb7a40d3b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775691e64ae2673e1308289197439bb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8809a324ad61a49998336e6148dc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d35d07e61ad5853c1f92580f32edec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a41515a238acbc780e0025c81b39d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbf750f36dee8bf45912a44799728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6fc01c75adad2eed4212c41acb99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77360d18c090a87d7f47c304e9e40d9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57745d6811ebb79d939282fd2e2968b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cf100dca016fc4a80aa6ba7e8e91b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f9c5966aaae4b9946f35a516d1dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd70bc3b092e04aa5e38c6196e1d8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78e3953a52a08ec9df95814656087523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05668886d9c2ec0d7aad1d4380d6dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf24f778ecc51f4f4bbc87b70de8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203273a14ee9f1a3401e04f1adce4111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03425336bbf35604f8c5cdaac7ff5c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c906d07a9aa69d03199f9bffddea50d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da31be3a6a5b988e9eee619ff82cc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d80fc4d970b987f49ad3469b3c19e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e965d6d869eb9be34d4c459c491050531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea957abe1f6b58e0acc47ffaa61ed79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba7a2867ece61f00ebbb2d0f79b92e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337fcf2fcf305349a1d9fb5018e48b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35521b388e23b18064174563f5504d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81eb5133cf751ba90122a4be363ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb3dcc0d3981d131183f8bcce9842537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e3fe664301689a8f878d3e3fbd4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc18ed7905a784abeecccf1de27e5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb08b56591de9d17df0e3e0c9f909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d48c92f0515a3ed4d60c4d3711d7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c658fb9aacc7f95faf4662ebf9717d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2293f6a4024fdff585af4d4bbd40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffc934b3611f11cde52e3fde7f4fe1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822accf51fa1161e36750b8c0a2616545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315eb44d09378661cd3a3f2c749bcb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350cd413972dad9e4c77cecb94d24b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f3f53197fcc6dab7fd0c05c9ca6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b207c6b4f3408e2609b667c64098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8a4790f91bd432c24228c9442f91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea664519aeed21b849fdc54ae7fc38d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572fb0d5f252b30d5528a184f06a28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfc47c895cfc687a318fb8c3cd42cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643c260297a97ce1713f9bcfa192e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b71b24639ec2635fd91269e69acb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469df477888fc0f14ebe34a6de79ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d2cc50204bc7934d1cf8e3b23856557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f629ac50f4b6f3c5ecea2303b9dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5faca570a7383d5a78a0c4560ec77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349018084dee76d3e8cb71af48c9d940560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e390b6545011e07d11c5d47c01749561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd50337b8754e53646bef9fad4342c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd26964187c8df1c78f8278305b105563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61fae247536a09df7c72ff6a442f77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e0c3236ae7d436a33d53256022ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83133138356040aa9b578d50310a7512566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7ae919295b6c3c28d6090b147b41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8e28fb8ad74076e17ff05a883b8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e3b13ce1eaba60bed64895cf2296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19b6a846c385c1f2d965c0c617f4d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1980ac9da979fd285c98fca3fafbcf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30d2c0186fae16e15e1b9bae66740572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1280f6fd95fabde1b173a441f9dd952573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d285453412c4db696d15dcfa054f2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12a1ef9d1e1cadae040a0ef10cfc67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0821ecdb79e5d71d61a3f39954e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f418fa74d9434a70a1a957406f745577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efed473de0fbe7724b3191b4c86b11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ffab06bbfe0227877b03e60bf82a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415cdc2f2ad5bf5f6ca5d653239eb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c820b1b9fe41a47f57f78c7d821926581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ecf7ad55943641f5845b034d810e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a675ed9e9b37167b63d6e4edce3607d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e803d5a3f6ca6ee9ea9fd5905942584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad13491eda8ce025c45edc4ddc7d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abed769540ef60e945f2856d2238b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0317fb15982d7b980dfb62a58c54e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e816847c54578395e52a7d8faa4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990807814d6a29d8f80de10157e5aad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05299cd255ad562450ee3e005cc0c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fe0e91ed8769e8aad0f32b7593fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649428e3c08661e123eb8761916a5a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c14853ffa29a2dc21fd41e37fb13d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cb71fbd4308044a018104ad9031fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9168d9bc04e1305d2d465f853570595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9459c4f03c51a6f953baacb350d85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f823b15eabd68738802e7e56992683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ee3a5f39975e7f47c3e0f6b6a903598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792418c63492ff26c7c813f19b3d492a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e093d83bc446df832921f6ca671086600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a004b23f449128134a2a44b4f04c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a96feee6e62f6002188d4542596e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f166fa172aba05345860f348cf243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35c640521c611db19e07ee8210c61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a96936eb26d96caa1b478e9215beb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8033f397186aa3f95b2a7d32e3a4ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765bcbe5ce9f6082324b4b559018b20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950540ad4cbab055cbe58ebc006ee3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acbe537ea586a8529f08b74807793e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0d0ad925ebba5bd5dd252191b365610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad16e0fde4ca8b4c250ddfcc6ebdd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17962f055fdf130410521e2571497f8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d5f6dc5c157d0f9ea35fb34b48afc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f433c24ad15c913a252915b30fa99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4383c273dc2d8d700c9864a9be10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f6c475d20bd866c0f4d73fc36428616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad60e6a67f2484085f067c0bbcd09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a70055ce089794e7c5da99af2c76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe69a6ce45d45efc021db79ba8424c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747049f39d85d591bef78ae7486709620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b67136210bb8b2133d1216dc26387621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162fb24458181fe27662b618d1b972622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1796f4f59a98902e4938907f1bbef2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df527a8163ee1b63ed49ba92f0e2a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e88c298e087d5bb888151c0782a4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931045602f48c5873263efacff3c0af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777595db6bd37db97cae3bbe75604ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6667d4e5ccc539a07ed5afeef9ddb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa4627302a8a6d72b0716a3cf7a76b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eebb21a64361c30e8fdae5f6dd276630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59d3b9403b96d6b958b7a762a22172631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd59f227018cad83f7c694acfa50b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4baa78a651b948f89ad00abd9e9fd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f78b0970c9698f895b308656d01b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0bd8ce6aa6479b772144e4e79d71d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093cde699bd87741acc83c566dbf51f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb78cb9ec41998f4d6bc77c0dd821637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e549e18860757cbd4551b4fca7cf6f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76dab1531d30d8b06d5d69f08aff92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8742312280eaea01c707afe19d5c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b7c742208aeafd164b3ee8a17691641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023a063db6c8a6e984d3be44f433e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be36e8307a3c7cd0ec3a7e57b6975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436669a8a171fb7a2becb394aab631644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4d2f910b4edfaa4023d278843564645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a72d3f73ea4d679def9d8a4619ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558694dcb9f9b5085418b713eb3c9e45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546334c6f89233678acd93090596cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938843c6c7b9244aa52c01e6ccb5516649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89e17b4146f508e4707a752952ea4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92847eb76131cdb92622b4eb9d43360f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f253f9b5887b5641dc148207f402b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33afc87be21a68e6633ebf426bded0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa4b1e1b0b88eae4260b08374b7df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7de22daee3da4dcf342f22ddb721b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d55c44e44261612a77b21b3a59c3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24fac7c202bec55284fb5486c2e71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108d2ebe94e9aa0b6fbbebbacd6f52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf7cac6761593a0b8952e01544abd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ecd2162cdacb767d1062e18ac3d58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df1237871897e020b86d809d6ec6c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ff5ee0cc5757b52c56436992e2d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e8a1ea8699990e86c7d2665d3946663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878728a05edd0ae30e2ddca690bc1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510faf978ae658b8b1a41adce113415665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd078e5ead801176b1c20051aa141666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7008756631edfa18dc289af46065667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82d36b1bb256aecaf162a1a72e2e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f7024a46192f53ed86364dd348dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ac219b2904bcc3fcaa54bc4bd36b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ba56dd8f6242aea6cfce7e04eb6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a28fa25a5234bb9b940d057c1303f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10992986462fbe9faab35f9d66046337673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c65f2a6a0c2833f047eee908a8a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5c1d1180b1baca43858f16dd8cc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcc17b939f849850b68468a8a39a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c257a2ce542fe3dd33de88a391e7a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cac80d868183847597f80e1dba6575678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23080a194d71ced66a0823130b7401679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c84139bacb514b493874bd8df6088680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ff19ff541bff42930fc7fd8dc962c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35410ccc132b1c71b3515f070f9e17a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504f497207985cc0667455d6b201e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d270ccbe4f2266f43779410b55c1b4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992152ad360e6a7d1d24dc58d8d29e92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e65faf3e4c146aaea1ae26be7ad38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6cf337295a3dc46452838fe24938687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320adc5ca8157f56b84df5b317bd600688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d85e3bc382c406ba1a2827653d250689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1dbeced9b15dfee007987b4fe30ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd9629fc8e8b7d39af65933ef545a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df1e377125cd38ce73fc669882b2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a728bd33a9acd6d2d9e67eb822a81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865783b0106efec685305af78f844186694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7420c07213462cf5ebc2c0dfcdff398695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32576d19cd0ec99188160eee750097696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a1b3a0257cf92966e4ebe3b05e54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a0efaafcb4ffe6ed7cd665a536ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2998a6d06db4e01516878682d7e15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38476d2de5270a663e890e81d1ee7c08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae49c699d613c2618d9c3d1469714701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53baa971ffcbce4f3b82340dac9b16c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd384911d0858f4d924fa16dfa8e35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0b28dadc97ebbd51f00f64cc4dcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1dae42e5960073740a7498e9f6b90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d1c284cf336c5b564d2ae2a3aba2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625564908963beb338320fd85cc836707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017069687cf3b6a3d4c0b6afa5b2bc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88504caf6d371a93dfe9abe1850b54a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70512d317263faf259cb7b76963c75a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc593c63ddf24e18a0116dcd932867711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732294bbb9cbaf0970abac616162dc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15345d04df6ad3e7da2eef95065f67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1936814669bd321f33f6a291d982ccf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a789d4da5025e75d5a96cea57f26e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcee13792117d89255d0e799511f41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d57400a659fc870700d64319a6aca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4cae63b8d2b481649c256bdec251718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8872f445c4703fcfe677184f01e003719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70deb696c512be631e2894974f56c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20870d018d20c8daba9e257762e7d396721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef04bde8883da320f55f2cb613343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cbe2f042d06b82c2c67459bc0e436723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdd6ae7ea5e23ffd525a1559ffd92f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2104714525a423949050de450b451725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c24430509dbb16d276d8d007c8e90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c3d4b9272a27754f895d37c98896727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37922ad5914f0cddfc3d6cda0d5bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac2ed89fa9b46e7e2110bb8d435824729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba11501fe6fa8b89d4aa8417dbb97d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e1e261c37e45c8e10383faf3dd124731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c9b374645053a6c0336d0858cca8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa39494f719058e295f7ac8d8c34c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268c933c24ed1362add99c6962df8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f0fbe5145c2a60d767f09967c403735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23839a200f0fd7a8e6a1692e16ae98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687fcf37078fa41bac57ebfd0358072737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b662e5dbacc6eca34adcd88a323f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27cce5e54807e30d6ca9437728fdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c3a31bec87a7754d4410141347b9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec475224b2f011aa911847ae06f8355741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ca9bf692341192972effd1457af2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ea2243abe9d1dd8392feea7dcdca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e693efc4c42c6be71a4b2035e6ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f09e1c1b2e1567ae0f7331b5c53804745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f508a8ac55787c295da7f9e9c2779746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bd7bcc8a4c943f91caa99fae314a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561ac7492ab4aa883da87313af8bde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330478c951b54c9b652fe3e23d027f4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389035ac19ac23ac3dcb113abbf23b9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b6fbb8fbdad036780742eba48d72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071f3f149e1b060dac31736e15a1bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ff88fe100b866848a43b330f12f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83186d3dc992442d276c126a7c02ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0d8f82a8c4202096a3c1da66cfa29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f50eb7671e3b12fce8be6c7726e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851459e462cde77c9d22e2af231e4f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5d14e7f361f3e5d6e6bbe527c9cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bce4e357984715af488dba3bebfa71759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c106bb938b33a3a2bf5d8f0b4cdf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba2bd7f723a85fc4c53f37281ee182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588275b050aadc8c297611fe24a3b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88f71759af8c88d84a1a7b7c3331e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c38b7dbb4cc158bc2c7838a78b8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50f89a8892ba96a0cbe5e246e83216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884f12797c3a0950dbd901e296cbd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42626d6a5c30491c2b74087988db538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab4fde9ad3b232c0d5a323149c40f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afae545f310b23e998edd9ba9fbb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b36fcfed6f52bcfc959139d580e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166dd9c8b90b463643a0a898160894412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c5f6b1a84f0782c4856be74b35e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d22a6316d513c81382f9a085ccec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2192567940ab146e16350ab3e21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7983aaa08dbaeea787b2443634f638516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea34b8bbb45c58a83c9555f39f4f9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15d0cff7e343f8ffcec628dd45e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b1dcbff79bcb36a7f671841e5bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785bf4301bb3ab279b0755f3df1d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8ad8a06e2ddc526f08716e83c60321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3e279f2c71030cff322bbf05b70822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa9e1a4cdd4a47d89acfbcf68538b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ec9a04ee6c65072999a028d4d13b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8892126765e42e8f3ec8f2a139d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597194966b88d0243f17116b857f77726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58d2bad7357438dc86261c031cc6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd28803d927539a7f4c31e8f2261f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080de054c6e113a911492912a72704229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d5e6a482bc372182dcb999afbf0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa66835f50ac28239cda3bb4cbd8f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281258b68372cef3ad491517f66aef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86057ad5d0b2a4494ba7251b33c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96df4309c6ad0f2453a3c793c5a8b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a11cc638ad6f86aef6247f369765735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b553e4cce5bde6cb59b8f9c42d05a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa91c402668ae57dab4b77f6a8905a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a06ac8cbdc216c753a9a39452fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8014fc91f46262da12e7fad29f92e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb120b7a3fb2324b18450d0d74bf6c2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4631fe47caf95524e5c471f7b84341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3453b2c82869075b9596054343fc8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ef661119a2f57fff7d32ed5bcfa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c04c7073dedf9f6d152250c0c71344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d97730ebc8ec65b62ba25ce5a58445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c43839fc6c4bf69d81c6489eaf14f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37834b6aaf141ddfdc16f2eb83f833447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee11cd47e191a31e3b5e3762b6b0ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d9c6d397d87e0cab60ec71c6547349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722d388f5c8888cda5420ec82e420d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec142bedfc508626f5ca16e038692751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f004934f432ebe9a4562e597a20352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7278b2b4989f18daf41fa36b5090153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905129c74dc1a95d19547fc4e7cd9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf056affd684c22d2b47e63b7b67ef155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbadf9a106f0e19fe13faf60f1808756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5c9aedecaa48a08bc66f05b3a34157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2518d3ad4710bac76f297a35346358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb903ecf2c359083402e0073ef2d2c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d48014fac18782ddcdfe071901b2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e8257525c33c37e62c889ff2fb1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f6178b38142612a21c99cb88e1bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6e0535be4c8707718bd0c5a5990963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace126e02fd58345a5907b8605eb17a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d63c118c9331f33dedf87c99ed0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc0cd972cfa4debb4d81152c8f73266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efddc582fc05cbcc9983f9c94cc02067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21cd10a4ef3dd9eeab49614de8a8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0c10f5759bd1a096e9695b4481a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817095b3779fe946b3c1e83a80c61fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386bd4ee24c9c55f6cdcd31fee4dc1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6180ec4a37b6ebec2f0cd08a59e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21cf38f5f5e0c4c2c1f1bcadf937473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603708da759eae116c4380cb35a7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf7b29dd2906f9fec839fc499fd37a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ca097b06f679a0e9062777bb4f9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca98700f4efc825f0b6328d56a83b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918f33a0aed7c10a1a42ae5ed5e1b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af433fba064fb6f66f8eb84f1fcd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b12df2f98767a0c3008eada42c2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179d7eeacd7afb3ddefdbffa8871f6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d950791c705dfae4c59445403d5df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2559f8101244ed49dde48709d07d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda5454d09322017a6a7815aac4dc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10232d38b665f515495afe63f6e560e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22116c99eaab720dfb1b328feb5ac62286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a9c172002beae4a03ace43249fff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab94f9b5a1b0fd05c2cacdbaa7efb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab8614ac323d5137025644d5e908f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15eebee19e8f66097b548a5bbf5a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91e212263832f1c6f168f7888289d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59ea8bb2709d50c652f5049212a0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53fa3f595ff36937c205468b8eb2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b4070e1a5b2ad8aad1ffc71f3d4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1f24c28ce48b739c4dea4a6340fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f0fcd599d23f4bfe8a3d4ac29945196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ba56e754612a2cd03f3ac25512bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6643b4d608f3f45c9dde92833fa9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f71fffdeaa8aa0f742a151b9d48c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214aa91088ed8f2b769b8beb2be0f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb31481f6b07e57219da2da6c4d1bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36287d4d16ca38b9717c193830bfbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751930f44b3bd475ede3ba83a9dd97d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49240fab1d26da78149794b946ac66fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1721af957e9e2ba199a0bda89fcdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77416200e906f579c557ceeead5318ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d9aae877c3b01a5710b02acb8067107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abfc606b12eae50950c69005408e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b98534a271c1e285a2268f336cdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ecedfadff16dc2c5175b1497e1ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea6f1c205a7ffcdc49a989379141a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965bdb0a8aa45241aef5c17800dc17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449da8416fca4ad30aa43475fac8007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c208ebf8f57b850726a9d318cb4e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b4366239a348e68c20ee0a4cbfc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678edb6950992203734a3eb88affe10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4485f06104e02f8cd4d639e1b0c938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914399cf40c8bd0318b225fb19a4d3fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaecf595dbfd2435f316d3f9ae63d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5a999fdd34c21bd510076560440e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b4ce664a65b37f64b43f7c56a553121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33197391406237e2d269d603b7e94f60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22b25f30507441bed0e1befb42ef1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299551172749360d698109d579bd34b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c514ac05fb570d15b96f6717405f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b402c144655faf5b97dbe0d00e2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f66ace58d2a223d2215185fef257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586120a9851e3206b3c618f0bd040a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63506bfafc54d9b31f4234629588a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964953ba7fba9b199aa0bf6e3bd834130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ed55cce0505547b0811189e4ad86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831bce8780c08dd445c4c8edd0206c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b98bd27c706e3f74acec776a3ab1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792127c9603193288cf5bcc793051e2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33116f074ce5ba4601e26dc0c9f9c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3dc4ab101aab1de443ea5048c7aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441579473e31b7828ff5e9c1fa2b5bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7d70090f7c42de005211e17443c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34673a2a84e1fd67e1a0e502ee607d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea554dc9fc5dfbd790414c0291a320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c79970f8d3ff24c283b4b89a3d5f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360291fe9a8a2dea03c635252c8f4156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a07e00de78b548655797af7158bbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344f9813f6751a17f55fc19f98ea55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5ce72c4f26083549dbe23b7937ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e679ca84c406053e001bb30dbf61e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dff0830fe3e9e800f83a8cedd6662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da9889fc467af082abd31d69d61c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78b62da857fe4e873801b6c902f5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a4abfce319a79a059def53327f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9c5e68f372deb2b6236cabee2d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994a3298c89235c3cfb25de3b76d22c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e35740dc2745a2e0833fd58a1bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c13ebf8ff26f9d64d9a5ef847613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550ad46a7ff7a259c809ae2e7e1fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ae93799908229b267d39c373b8244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04d24be5c3dcced7964f2192c7a9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d437f3e4729fae5048a9b5ce7390f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb401bfc2ad5e65d8ddd7abce0893b36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e77b996fe564b0c8f80c5e2343e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073dc7b69ae60a89eda2fe4b8b90eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0624591b2fc631e72617bf5e3f88e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564b7e20c7f6654b5619bebaaf340c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7965c00e714ea5aebce302fcae232164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ceecd988b727d61afe656d3386bd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19fab189aa5469d985886a40c6c0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc13270ec34622eecfa555a1f7f75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3872e8736ca2ef790f583ca690a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6d2c0ec7d1d570e8a5f332ce399a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5551ca932702e86961fa8f0e936e7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002737bd7d186243d281ea05f398ff8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805733984c79b707a875394b85722c53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6adcb3bf255cf2f6f091be2551431173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821bdf2177ea19ad799c8283cab88c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d29b7d5a555bde5d52d6dc7819e85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862bc011015169421ed7ac334dde8ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafa31633fb19d654e33d1efe5e198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265333b47e28603be81ba39d3196f0fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f9b231423e6d76a8f6e6bede0f46d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c10a017a108d3f2d624f01165e8fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4259f9390894ec510e3949c72500af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351febd1446b59a2dc1f56823cebfb03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb2e06d7f1e182f480a65e0d0c27c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e30198df2ec847ca6fc1d300fa121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b67a6d2bedace60c41cf950176240185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf99f50530ba89e63799b9e17379a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ca5d2fa625e7fe0b7a1f16479634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feecddffd973348ae9b575fd2aa08a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032605d221b6e5020c239605b33990f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb91c7b557f19cdfdf0f7b0d54482190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268953b4308592d47101d9f11b0441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8df4278301890f3b7edfb6636b24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a9c0939b0531ef505acdcd24288f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aa448314e2825a52d97607def587f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f28ea028042a03f3222991ad48a948195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e204f10d5478d267fff520bb4a35fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbc6c1790d9d076b7573ab65e344d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad744ef4ea632a618fa44367bd418198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042281a3f758df67f18fbde6f8e2a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6acc1cfe9084aced60b1636484b0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c93c7010856e1903cca9e3b05961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1f4a7f6e437cda117b28b5303496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da171aeafa1f87082f27aec65f6d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497877619cb295b78b2e4b08da5e3dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9cb92ea1700607f59db57ce4d9b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df778aa564ff296ff0a4271c3728c05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2a689d4aca1b15985cdfd81d4354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9aabfc955f002aa390c5f2a40c44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c0f7679d6373265ece74a43fc853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ae14384582ea59d3700b2c494ed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb4750b4a9f123d1f9a16d4ad9b73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4072040fbbadd794197d739f400096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2df43ffaf9261490abbb52c0a826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8477d51d9208f658ed68ff0c0ba7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced01b244dd9d011b3f06181dcd3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dfc85432f1d18272b50fa68901f15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640fd08db74e040ce2786b27996991217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10afca05c7737a4b934bef62798196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee8403061df463f672129c399fbf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe087ed4b2fa947c9fecaa1cbe9f88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4137d331ee7dc55e108ba51e39795a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c6b1a9cf12ce2ab81ec7e8fb9a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75650419b7ded7845b68aef10207c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfce3b357b29199d1c2d3afd383e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820dc5c191567cd2099bac7c2c6f67e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9082e5d8be8d8f101b2264a463d303226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd07d322616620bed3a040b202f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e587cc23a63b5317280d9fd8973f3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eeae92c0a683751141d41f71cfd1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2476c57f2cd2508b3bb56bb33f97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e32b2cc994f5b0a6bb85394737ab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f36c8e7cc45df29a9580f3d01eec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef93d9349cda5f0b3855a1462f6684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c01189e83dc3380d3cd3053b08a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18b2b5c7f333c5cde1f43f16866bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a391909601e935ab72215b96451c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b7cfaf9afc321a7cc0743a572de8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc31ef82aeb0e15806a946d35a2e93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b4b92087c7ce705e795d9e29d1b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561d0847c5d43eccc745daf1b0a918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812791011e5796c8bce7c32a1031d6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d604bec30917b84c2b166c8018e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d401fc492f980f1bb25b429437e6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57bdecdc24cbe61297d153a119ce80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dba17aeaeafe1a3155879325b545e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39a842534f9a41142197e38ff47e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da8af0a8e2b617612c3003b2c66bf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817797148e4362003bea892b0248e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e232807dd056eeda50b12d51c06594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a91dcc0a0aa7a4c6ce3a6c5bcf4d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e28766f372a553b49087d916d6bd56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02289af7400d37fac860d4d43cde67a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef3470b046866dbb2700306df0d83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949148f6ed9c29909f4383af2dbcb9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c0f6fb6510b926ffdbc6dfbbec1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95560b78ceb1caa31f3f40a77155e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb733de3a978404e6996a744557c030257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e880c68b8f4e7d6631b487c571c07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ce64434f12553608139d577ec8e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4839c52393966249112b94c3a55b6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9b4a3b3510efdaf03f3033802805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fc603d8a3fc9d945cc1497a2571b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538007144bd056bf3cd6c83a6129dd9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c833afae97665fc91efe24a411b598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0585545e6c213abacb5dc4ff2a07e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5f447238d544b2c906b961684138266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8126e43f3e90a9bccd2f601a63e03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c54b282b90871dba47fc433441093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588154b59ad4ebe53da924bfad61ae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd004cf48b28325e7e86d8b778c841ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346397a401b09c4f37ccbd8aac661268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7df0ff944550ab0956bbd1ad4aa2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f17c3c62a2189580ddfc856d17556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f54095652a57e63b320d9311e8da6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf1a6015357779bd130df273aa588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace730b5e23e1efd89b14b077a235132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7225e3d70119fc047678eb6dfe28fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47d3c6aec1591382c04e000c1ad45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5697c22c0856f022a76d4f49889e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db877d990ad751b44850faf047f8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953dcd615481015c64cdf2358edc14f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875989bcffc9b06ac5c3bef6cb57b7e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c70842ef6093a49204d284ef7480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0282da006d12bc61ee19c634be91e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeebfb4234803b900b7aee62e6bbe49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324fb906c9b19a468de5a3c1e900261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e37c7be795b4993947b8ba53996cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077738c5d7c856c49591227ec31f75d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea120f5c40bf8598042bdc14f1255c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819738121f39fb408aaf8d53a86cfc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf26031c283b6970b676ef4bc0918291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745bf4512d0a5127a15abc9c3ac4f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a58d8e162fb16d6fe5f7451bf301293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bde1bcfefd366bea36a3f0d0f72d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77ed2a368e153edb851efc0262e56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f36cc1a8633b45d397573c0d98d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f1d78ca4416ed893f6adf9e8bca1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7fb63346b0f7c6faaf263d7ffb656298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3837567199f145a1302b17fec304c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988076dbad8fb399a37b0d77a836fe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b84a9cd5f62954dbc608a0eae12a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06ce335d97419fecfcc3ddbc2ff3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b49f92243756ac9c72a1ea0df6481303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3ff3ed26d81449faa622769559d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429b57889d7d3210dbb0cdf0ad311cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20071b5a972f8e60ae9e584d5f75ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf299db2d4364c56ee01224d2d19c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1235f770150886930c70bf8382606d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b952e41e89600b7a3aca313c61dd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992bde6b828d00239e6913be6ce6c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19c4772081a7629f527e885bee535311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf97a835124b67874a03a7873181e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9549ab59b2f655d70bcb33e85fbbc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd433060d9afd8c883f01ea9e23a18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6ecb69946a162a3c2bbb249b79cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234ca032b70e14f9d242b1cace0702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc266e3f037f43d27f10f43323a6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb96a9cae3384d450bc69bbdb5c980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf996c8c606e3a92585508d86523222319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668819e65774af1786c3c36644b7cbb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a29820c439ea06034a32d4a812747321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6f0ece52d4041c7f02da7e08e589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad836d95895464d9c59fecce009d6d0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147c0aacf80fd5678f9702be5548ba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c3e1dba44613c4ca43c26bf29a9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29ce1fded85a642f70655032311e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4481ba33bcbce8e77358643c735199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9e60ddf9bb484ff65c4037df703e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2031c5b608ef1bfbced995dadde138329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f33bccf3907cbe70ec91ebb1ea105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aadf9505d604c363b15cc2dc48e52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ec521efe4beeccf596066dee507f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53648571840bbabe4df4363c3f9689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3ecba117e38899697ad76f954d92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e7c61114dd9a60d42cfe832a01f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5306b1b5dea8a3344e118eb81ffa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b150c34aba66ca177af1b50993c6a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b139742ee9420a0683134b6afe2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef706dc9bacab5bce735f7abe135e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7286bc93ac4e6e3bc678b950ea4567340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be8b055e01bbaa054bf782ed13177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd214767cf960a718e4c17acf2f115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977177a464a84c90ec20f9cf8c08b42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a01d00eb2e3c93494f20ba601e04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8bdde84098f2ac39d9aef5314793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924925b4bc7cfb48555c3d969b724a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c98e541c8465c02fc7e773213c03a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c6f453151917a8f97916f5816fe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed93b30e778c390358b5bd9ef7f61c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba6aebf02d876e104d444c85acb0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3001ffec362a6cb2cfb4f603fffaa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d4f3f8c502c175b228dcb07bb15c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991931b0253a0688c9b6592ce9a061f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c309eca5b202990f125e885c862b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f5c8d26ce27944e854e2121aba09a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1098aff21049da75f3cc94495dd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d80627963963968cc5c3704c8e144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c225a6a5f996717c34854523e503a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826f4e90e598d2fc3776128057d60e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cc08f904ca043fe50420d4292ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7937f6191d337592479ba9fdd4b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083187f071004e4bc97ce75b4a970ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3786a2cc04eea6a822f18a98848c75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2568029402697346520a8034cdeda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05cc8bc17f668e9caaa7d173a28ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023947c45e32ad864c5d7a610d7d66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0b62636dac0bb31dbbd3355a8883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89049e9119558e2d7d5a04c9e386bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43724b90d6217746356caaf9a3e90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614494c38784d00f19c29c8285c9502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c20f56e43176a7bab3f5c934f16479371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e94bb3866fa830aaf3fa3c46593e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4076510a5dfdcd5196862aae15de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b074a883c6d48c8a300a5dcf176a43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d86a3a3ebeef204645ab1a0af5c4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9af1d7efb09cc598de22b8324044376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831323538ccc971496415aa7a802fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599288f62a18106aa5cfe4cd3528c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91764f4e1947331c69acf7872cb761379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a0e1739dc14f5b3de814b071d188380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af54a6f7ddf32a33baac05be45d8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68b15683ee5b466c37e0021461aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f0541a4527800a8ba70ae3bae456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f0d7f60a774e81180f170d01e74c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef292e16dd7284fb2f096dd174afcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39981cd1de8a857c6cf5ad5c12bbcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec58826ed93fa57ad41be8c16e73ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296423da0981b8ff97e3abc803fd14a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf5de945966bf5f73bb93d42d60cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fa480f34efa5e427985a7f5a5dc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037f6e9a3ef41d05ea56ee61d73179391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ecf5f98d6f16fb7f00e1bc832b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc83605116c18f7573f88daec7c4b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4227b1772132b0c35bc4d3c6eca73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071927360eda228732c84a55ccc1fd56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8900d9f361d7599f14270689a9470c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854641ab1bd142180d288bbe25543ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d687d5225ed065ebc63e239a3adc42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20212e077a213b376b2960c9ab200452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf546979b79e29a778650ce6802d86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3785c1613a3c6dc30c7e568545dd75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761c9867f0cc97a3b9201594ecbb0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0195dad66034de7cb63c2ca679cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3123dbb02a119dad3af656528957e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1ef6276c3e09f215573c3c3495b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa49abf551e5fe97398eb85bdf9193406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23dadae715c79bd4d38601c18d99dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67002944197fd8a8013e107026cf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8e8b1d4cdce4714193fd5466a50c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e00d9504d2efc14cca4748d6dd82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988778153aa61a24860406998cb541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e34bc80e762681ae36496d495bc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288cd9292f007894db7218a3588a063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1364469991a529ce467cce848d4605414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ce88d7dbb283b23faab6cd88c130d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6861e83163ca467e54eb8fbed675d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd0404f20ce006401e63dedc56094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f850bc5866d8ae2736b334d62f1111418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa24bb2a9f99b7239182c6f262dbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4af88678b07dd191b1e046608f164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161aaf8e104429ef350976cca8d9f86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703947c27659859bf3b13079c9f1f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13755e135f3273a0970d40f33139c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e448736dc04d2bcdc10ae2bf7d9d45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf70ce2463c9af9c6e0baa50fa6a90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc21b9049a67f9b7abca1a6992a6ed2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a160991cf9d6d5f09859bad669f2e32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9157906858c8443148352ed4ae8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e37558b2c6835c1c95134a86b157f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db11eedf3e2cea546663579be861ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39eaad72f3019a274b4da8231628b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096fb44feb76a7143926f919d21466432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ec3960ac8f2c8ac21db5814e734c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181d974d1648391ea2d9d4940e3d1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5082c2f759892f242546739738b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ff606ae687a6fee9291ba247fa20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d2662669be273ee8a9bd376cb7a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f76779a9a13a030d8775d65ef73d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7106d7be07b8893fc6197aa8b35c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f0a5948b5f45f3608eab6fde4ae8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0452c86e69334214be05adfff3bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f346f546854b5042dc4c06762634442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b2c9b1cc540abb6c0b60e5816c5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b5dab96a20e7d469b901b6195dcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc11814f8cc66eeaf5340e9447a8a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1b92aad21797fc69f1129a09daf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441837a5593b27d4c42edc3ce8206b93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27cb6630ed1bd02fd680b644a6cfb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5bf190dab8f10578387a8336d4140449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db779e334e26d0be6c40bf2c37c4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b9a17af040f6537d1cc8435c581d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bb8b15a7c255e4c4cb5d50efaf26f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4efdd3557ce44ce903176b07d6aa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df825a83f7594020161b7f512f270454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fac20d4a08c2cdf61db150b7be91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab311e8f1f71413357a377eb3687daa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce896a01d631c5153fe5cb0f715f23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad2dbc2a58523051c9f6daac98412458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea140a0876b90c238761624baed0f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c1153bde0e28138c70f99a152fa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1548329d6fbcc6cf68666bf5e5609d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae5ab49fbc596fe4ea9d5ccb5ac12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a5cb08f29ca4bd21023633e140b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578210713d177900691400d22c5a92cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadc9667809cedecf42cdc4fb57b2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e19cba18c4a28326550299a8950f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc812ae5232e615940624d8f7c24b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e83537dda9cbe94bbd25956542ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ee95aff268e99fa254227abb6071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd8c65db78d4f2d952c9567d221f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1426ccc85e656588c10c2df87819b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5048ee6674cf47543d86ac59c8838472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff65149e77de4132e79961049c7ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6297ebc09eb2016f65488932403e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac14ca664730d29a0e0dec03f71f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11ea24aaba1ce161d4b66690736fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333b9723cef560c082d615fa848d9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad234768278c58538d3dd897d7999e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20443d64559ade97de105a8944f25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bc48c689afb5d0c2fa1c04172d71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9382052ed479632cccbbb53f58401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbb6962591ca73186ddf2e86e930f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053028755dd5259ff0d9df0f1a3b9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb273c5359e58ef250bf4989baea72e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa88e153a5e4b5bad65b784135a0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e0a839e98ee3b9b241e63fa3725a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c60125285dc7cd8d4ce0d7b46c81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d874eb8617031d31298a2dddb5d7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc64a48bf1eea92d25a64a1294bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4530c1867c6d48346f40788f34d8ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76cfb764f16015ba7c7ca876a947ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddad9236728af32639e1b3b285f33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dbd65bfdc926c94c7a0d1e0ecd052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083ebe43ed363e4fad6c5897c8942d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8444bedc079e8adffc9ce60041cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800837d19ff3844b42593eeb53a2dadc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998145f8e6e7d2649b55997fac495a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c46e990ad65a1b8691020e417cf6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e79fc1d7f27b3abb6d7995bac4d6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a93d0874d925f767a6ff0be17d38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257858ae778947fb47cf90dec4e42ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c8c00f7bb0de56f15f31340f0593502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f263eafe36f6d400feb3798fd38b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d87fc58880094a8caa2d2795ca2c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95bf55ae9b29d2d22eefe7396209f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6f08531a6fd897442cf8ccc4c82f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73f7ff5f3481b81c0aaf8fba02ea7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd868868a50b4f329392cf845d4baa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e97feb15d5e7749e5054f6284464509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc32351f71fa8f58d97e73131cde4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9812499b10cf285b6896d47fe55961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300be21378de07ed00755b68edaa76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7d926cb04ec261f8547377fdf2931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00498e82b0f1c60a8a54e4be5b7ced6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79bdf3f4b74022bc6c2c4130fd30c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbc16a0dd0927a1d520057fdc94f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d295ed33863d8e1d3c857ac5481fb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf854cf8022e6e89fd61db477a3a37e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee310ccb67f50abd5dc7d84ffda79a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ed0aaf49bead5d78f938775931b9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2fbdd71e68e31db94b20b5687a9e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe967d86555c00ac193c3db702e96c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256570882be1cb8d79d703fa251bdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312532f84235729237d175d9781944eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664448d81e877218e5d3c4510e60df4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf1009e638c4db65260dc0c436351526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f34feedd9d2fac4f999c557afd6fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d3d70ab781646c6d0dc0561a5d50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2215035ade8888e2287def9db2d43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0977bbc9772a991d0c0df332a030530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c912d20bfd44cb227c47e87d66ead3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204d550de52724e0994be520466ba1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd4603103c7b0d2946e51a3a6bc55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06e70bd474677ce30fa1906cb755d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d340f32a1cf01a7777e2d50fc86f8b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ea331ae3e41a960ebedbec3b4c45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5875b38923e96c460a7335bd0a7b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ee5e4c2e2120b5e2ca7e737c114f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d29e0a30d56047fe82ded51ba334539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843630c83bc1c1093eaf325056a8a9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c9e0a6a8205bf5ae9a2fb35ea7bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae17fc123a65e6df23257ca862002d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b3f5e3240c205d894a846931fe56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86874e900248341b01efb69aeaedad5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4793cc27376133019aae9d352eaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaade67bcdb7cecab8e9c648523cb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae49b87e9a08b634d09522be48326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b4e21dcc01bc55119019f27e9745548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8dd4527f5af1d98f605c52b7df86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d1cfd375ef19624f593385c5705ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a08e97653d11756d6ed717761c7a7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b2abc0ffd426eeeebb507744d52a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791435e253258c99183d50ea8c01094553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab187adcbc4f15624b65e64ff92f130554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6cf657cf72c20c00969824f48b7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd20927c6cad65b9262452c331c21d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abf4d3929edf6f148f2ccbc9e526e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3624f4095487fece2d67859f5924c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab857bf909d65a13d5c7a1ff2442a12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e83dc365d4f68198fb383d28988b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6bbddd05720c00143a5769bad652561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928980eebf64c180bba7f7a5b244d51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c192768372cab47668f57e4b0dd4fb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cf26367e04a05048c6b64061d8a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba421ad8e517906cb4b4894c444f11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14a36ef9052e34b6ef7cd6f2d0b35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b668d3d34207dc423c896579b7ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cdfe3f64e5e1b164162a868304a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b285753165ebc3977637c183324093569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb1c36a384d8208bc128796d14c028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09a99ebd456c65e6ae2ab12612ecd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23763b5587724c7649a8523b96fe3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d732c50f9a5c0883ccc3d791f52331573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe349393b71f00a3f9a14424669f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94b3caa7f44434e3da747d6409c1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef6d466f436e3f8939cae797b21fee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f643cc87df5d2970e115c1f8015af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b8dce7d74216791df49d981e2614578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a636dcce8286aa2627490d25f48019579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a1ee853ca6aff35306d195c244a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02eaf0452f735ec3b6bd7d77703c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906772bab9515bfe139e818e1ba774582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d34e4d09273aea1a4d1d9d8a4eb3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91a0282e5377db1caaf6bbe991748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cce66bbcf6ac3e83c67db3f639f2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333e3a246d77bc6587ebb108b10008586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc2e5005f5cf551c3a62cc06a4b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b0a30bafa7db85ed5d65456ffdb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338db1102e767ff242fc5c558d3145589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5455c3fa72565a6ce9ab366805e12c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7032d265a8f9d83217a87f4238a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c8d7315318624f7806b7955b3fdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553858ac7dde882d757460d46fc1f6c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4635ce93ce4b61aca7d944948e0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d88f7cc9e88cc0ff89e483e7d14a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38c0980348fc02ef5326d69560df8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55482e5b39e458d22fcc5a1598ebf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9a44179563dbfeecbed7b686ea31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df442f138e2c3ed5b0eb118d75992a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f30996500f1fca570cf416481b7809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9cc9dde6818760ac9174038dfa124601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122fef0b102e590e0785cd33929e9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954176c594af15d54d43d3305bf0971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6385e04858b9f310ba6dcde8d44b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afc17a4e1eb58eccb5368b8f34087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07477b4eb361c1ddbba053dbe1d1d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd37405175d0f4597bd5747de2a09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781bf47f69ff03836745d9daf475a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e2845be8ede95f24f934bc093a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f32ba32f3a59758e74fcaae1d7604610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ac05986209e05036ceec45b92811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbfcfa52f9177191fc93a3d598d46b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a6e8c078b8c609ed5bbe28e6f5e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1b5d476fd7d87b9b82bf9fca3138614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ba7bfd8f2b63dd5a97510d34ec71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd2f9873d766e3f1a1e601d09b7784616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12195be57439f47a573251e1dfe508617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b62adf24653b4ff5fb1dfb4be2e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae603e2ba95f273cfadb9ecca73752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54c2d9a587590e89a2e0c1826e9b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6d708ff34b9ed234f5e81af6e491621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b913fa8c66831c71eacfb0e3ca395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea85025db642f208262f7bfa9b7277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d590f06af8cf7525f3e55ebff7be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f0aeba2b28f0323cdc6bdc9f9d45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc827dfe1587f8e9582a49e1d089a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a05a7f5166cb19c93560a7bdc52b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70efa42492abaffb495468884578da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3959d60b4827026388a4f0540553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603bd5991f99a6e4775ee52c4b99aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67a519dd079a75f437ec554f8f2dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5a799a6d3f2548427733cfb1c5f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d0edf77f572c20e3a44a31dc890c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f0236127bf7d23621790ee0b398e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351f694840a198d238fa568ecf08e95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3f212e5ab136b569ed08a5efc2fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8df07eb61ba978ce9b91205fa5f47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7109a2fe0d9975434797fde611b2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e52088510a07dd06b1b231394895a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337e25ab9b9f4ba92f6e97a665df1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e287667a91172c4a0af232a46f26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4886873eb52df937a0df75591a578b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc895f74e0de6116c4fc09bf11531e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b9feb97ada3861764a372fdb2071644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5538733610204ff7531ddd6009185645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa2e5caa20bfab47c912cf5f13c9f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d52927feeb2eac676e1267a06540647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce4d78baa656a7cb5c1713198505b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dc4ea9724a359e9169ee5b9952bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ea97c16143b4e8a0757b1e7c31f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cb8b54d4ef239fab0b47e016908a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5f20cf9af4b836ea6921dfe4107e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6066a4565eab5335173493051e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fdfd6a40f4d2ee3360af64f1593c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7fc32692365048c597ef83d934427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726cd681cf62b335f947fc04efccbb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc5e1ba5b350d895e81b2a0b99834657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1045091a4f0707da4e254789636501658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2576788522d021a506de7f26878c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f4c781c895fa90417021b65e5fbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79de06bd86a891b92a89ee55ba7cb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b73921ba23f896c731b3609398240662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e2bea94e68a91a91b806189ba186663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3392bd1e91b473d3c61442817fc5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ef3bf818100d61962e716d4a2f14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183254a8f5e8a69b85c86ee9464cc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065612d8d2b156273aa6057dff66b8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722403e21f84db44b159210d4da82055668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda0c06dc06700b727c8488c2d7eb92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21452285aea2fa77795757e34193ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd1ea52672687103da33896b09bad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d556774319c4b45e6609ea77e5095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7fccd993986587b1c7b61481a0cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af5070a0aff80ef4e42929c18aa25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21fd1832697a4f977d1f231a0e682675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b3aca3863b3a2935a7fe0dc71c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd75404518ba7fa1dc389b8adb808677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42acc9f4dcb7edeaa6aaec8f6e4f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f90d7ab9a7f2bb22a0da649497e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457aa2b96ee791b869f9c70ccc41bf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfe3e327afcdb351bd5b53e416e20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb0d742cde082cbd1f44d2278aaa6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8c5e5a0bbe85085078cb968f5964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7060bdfed15ad5cb6ebf5cd602317684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aaffed4b531d3444473727fe346a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3146b209382f73f28623ca643ae1f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17af1749487c0bced1e7e5412fc47c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d337ab801bae5ae25c007b75ec4c05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9e3eb1b16f79b6f035d4604c0041689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056cf18c8be4ad90b54d7b3a1331bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35334bcb20909bcedb0effd10e15bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7d5f1998d926b7e796497a1aafe5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cebb689c9a5868ba5c8085990be70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de44105fe600e871569628bd343004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00854dbd7ae61c78aa87ad6714c15c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140f9080310ed23d8975e9dc15a98e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf654ed68fb6e38cc1bb35d451ab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687036ae23439765cfcdfde6deb034b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ce557ee6e0ddda6648180013ef3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81715aad4bb303ea2523db1395294ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350055b6bcf360f83ecd45ea8635da1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71eca4a73ed4c74a5a03ca729c807702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f9a03caaff31ab3f061af91667a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac798c08074f25019c22493b47dc6bf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9365c75b1d0efbc2e0c32e1ff075ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77965020ae4fa12e083801581d0ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854995f503f72a7910d7793dca6922b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b19639c2cbea8501a97f8913cd91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b148d07a2de073280a6741b905455f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04aa2c014aad0d67e0868eaabadd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f2b54ec65247066365cabfc1bd1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2c78d821fd666633077a199853af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c88cae7f7303f4525657d76a6416713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5ab82818f8954e8b6af2eca72188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be0718c48f6693db7bde359b7b86d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61eb26cc15843cf41a6180c21bb55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d110624d627fc7165c95e57987153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973cc75a2dfb2aa574a6c34c6538f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517a7fa3ce3421ad2c02b835ae0d56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f579cc5b112ed9c35e707b96f6a448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273f8017ab3ac5bff256b31a289e89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78af16d0e4fcb481b79586185435c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434494c7f0b2dba23a7047b10bc176da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4bc2875563ab6bcdcb6f56496b14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bace8537c6100e8a43a72e9614c50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed34d596d2aed46fb91157ecb700a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4c4b315a9542ad03d97f6fc6d1cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0349b6791ad241cee1e791df9d29c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d323d98d1158a96f4f6cd9fd4e27e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd511fdcdb110d7c1d2c1402221d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaa7b0bcabddc9304f28c876516e9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a38351eb6ecb533650964a75ae696732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96d9537b8c81637d466b7625774d97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27116d04e84e657d105658140907b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9e026c58113cd298430c5a80220c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c07ee9d4f26be700c0e186c558142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843bc20c4df34daf41071b9766a24b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cead6adda599f359541854e4b3d046738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3195b9053c2f0b7068adfb92f044739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc82bb8afce9c128756ca5fd4f76b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfaf6d12bb0b8f4c5a2e62056a8a50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba7ccf7d012768f4dc077a3ceb13be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d42f81d131164b7c2828c5f2d58b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467360dc292c14949efbeb46d45d19ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47a2241052dc3a377f72f4cc60d79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab311e2db7230e1357ce940ebb429a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7378b03a35e78596124a2808c5f1a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f7b4c95d6018186d68dca852c689748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648f022027670543008e72944a8dc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5304fe2c9fc52d201cd303721caf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05d2dccdb2fb416424fb3b30184c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088752b2b3e95865a327b28b5c5a2fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30012174da749c1fa90662d1db2724c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db78dd11ed61338ecf57abd02388a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5478dd7be4a02487009d55cec147d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72296c2c6c60027e76be3f96f22a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d29efef0ca7a4d46504eb39513b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f624a6616623377538dd9df2b70c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f662c90ac5507ac70cd201e87cca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>