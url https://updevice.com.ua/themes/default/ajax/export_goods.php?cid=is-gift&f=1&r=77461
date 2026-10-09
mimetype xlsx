--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c106bb938b33a3a2bf5d8f0b4cdf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba2bd7f723a85fc4c53f37281ee182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21588275b050aadc8c297611fe24a3b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88f71759af8c88d84a1a7b7c3331e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c38b7dbb4cc158bc2c7838a78b8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50f89a8892ba96a0cbe5e246e83216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884f12797c3a0950dbd901e296cbd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42626d6a5c30491c2b74087988db538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab4fde9ad3b232c0d5a323149c40f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afae545f310b23e998edd9ba9fbb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b36fcfed6f52bcfc959139d580e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166dd9c8b90b463643a0a898160894412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26c5f6b1a84f0782c4856be74b35e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d22a6316d513c81382f9a085ccec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2192567940ab146e16350ab3e21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7983aaa08dbaeea787b2443634f638516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea34b8bbb45c58a83c9555f39f4f9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea15d0cff7e343f8ffcec628dd45e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b1dcbff79bcb36a7f671841e5bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785bf4301bb3ab279b0755f3df1d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8ad8a06e2ddc526f08716e83c60321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3e279f2c71030cff322bbf05b70822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa9e1a4cdd4a47d89acfbcf68538b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ec9a04ee6c65072999a028d4d13b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8892126765e42e8f3ec8f2a139d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597194966b88d0243f17116b857f77726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58d2bad7357438dc86261c031cc6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd28803d927539a7f4c31e8f2261f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080de054c6e113a911492912a72704229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d5e6a482bc372182dcb999afbf0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa66835f50ac28239cda3bb4cbd8f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281258b68372cef3ad491517f66aef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86057ad5d0b2a4494ba7251b33c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96df4309c6ad0f2453a3c793c5a8b9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a11cc638ad6f86aef6247f369765735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b553e4cce5bde6cb59b8f9c42d05a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa91c402668ae57dab4b77f6a8905a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a06ac8cbdc216c753a9a39452fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8014fc91f46262da12e7fad29f92e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb120b7a3fb2324b18450d0d74bf6c2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4631fe47caf95524e5c471f7b84341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3453b2c82869075b9596054343fc8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ef661119a2f57fff7d32ed5bcfa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c04c7073dedf9f6d152250c0c71344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d97730ebc8ec65b62ba25ce5a58445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c43839fc6c4bf69d81c6489eaf14f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37834b6aaf141ddfdc16f2eb83f833447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee11cd47e191a31e3b5e3762b6b0ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558d9c6d397d87e0cab60ec71c6547349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64722d388f5c8888cda5420ec82e420d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec142bedfc508626f5ca16e038692751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f004934f432ebe9a4562e597a20352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7278b2b4989f18daf41fa36b5090153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905129c74dc1a95d19547fc4e7cd9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf056affd684c22d2b47e63b7b67ef155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbadf9a106f0e19fe13faf60f1808756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5c9aedecaa48a08bc66f05b3a34157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2518d3ad4710bac76f297a35346358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb903ecf2c359083402e0073ef2d2c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d48014fac18782ddcdfe071901b2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e8257525c33c37e62c889ff2fb1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f6178b38142612a21c99cb88e1bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6e0535be4c8707718bd0c5a5990963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace126e02fd58345a5907b8605eb17a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d63c118c9331f33dedf87c99ed0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc0cd972cfa4debb4d81152c8f73266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efddc582fc05cbcc9983f9c94cc02067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21cd10a4ef3dd9eeab49614de8a8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0c10f5759bd1a096e9695b4481a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817095b3779fe946b3c1e83a80c61fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386bd4ee24c9c55f6cdcd31fee4dc1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6180ec4a37b6ebec2f0cd08a59e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21cf38f5f5e0c4c2c1f1bcadf937473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603708da759eae116c4380cb35a7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf7b29dd2906f9fec839fc499fd37a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ca097b06f679a0e9062777bb4f9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca98700f4efc825f0b6328d56a83b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918f33a0aed7c10a1a42ae5ed5e1b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af433fba064fb6f66f8eb84f1fcd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b12df2f98767a0c3008eada42c2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179d7eeacd7afb3ddefdbffa8871f6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d950791c705dfae4c59445403d5df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e2559f8101244ed49dde48709d07d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda5454d09322017a6a7815aac4dc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10232d38b665f515495afe63f6e560e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22116c99eaab720dfb1b328feb5ac62286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a9c172002beae4a03ace43249fff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab94f9b5a1b0fd05c2cacdbaa7efb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab8614ac323d5137025644d5e908f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15eebee19e8f66097b548a5bbf5a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91e212263832f1c6f168f7888289d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59ea8bb2709d50c652f5049212a0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53fa3f595ff36937c205468b8eb2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b4070e1a5b2ad8aad1ffc71f3d4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e1f24c28ce48b739c4dea4a6340fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f0fcd599d23f4bfe8a3d4ac29945196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14ba56e754612a2cd03f3ac25512bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6643b4d608f3f45c9dde92833fa9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f71fffdeaa8aa0f742a151b9d48c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214aa91088ed8f2b769b8beb2be0f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb31481f6b07e57219da2da6c4d1bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36287d4d16ca38b9717c193830bfbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751930f44b3bd475ede3ba83a9dd97d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49240fab1d26da78149794b946ac66fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1721af957e9e2ba199a0bda89fcdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77416200e906f579c557ceeead5318ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d9aae877c3b01a5710b02acb8067107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abfc606b12eae50950c69005408e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b98534a271c1e285a2268f336cdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ecedfadff16dc2c5175b1497e1ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea6f1c205a7ffcdc49a989379141a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965bdb0a8aa45241aef5c17800dc17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449da8416fca4ad30aa43475fac8007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c208ebf8f57b850726a9d318cb4e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b4366239a348e68c20ee0a4cbfc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678edb6950992203734a3eb88affe10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4485f06104e02f8cd4d639e1b0c938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914399cf40c8bd0318b225fb19a4d3fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaecf595dbfd2435f316d3f9ae63d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5a999fdd34c21bd510076560440e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b4ce664a65b37f64b43f7c56a553121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33197391406237e2d269d603b7e94f60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22b25f30507441bed0e1befb42ef1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299551172749360d698109d579bd34b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c514ac05fb570d15b96f6717405f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b402c144655faf5b97dbe0d00e2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246f66ace58d2a223d2215185fef257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586120a9851e3206b3c618f0bd040a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a63506bfafc54d9b31f4234629588a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964953ba7fba9b199aa0bf6e3bd834130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ed55cce0505547b0811189e4ad86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831bce8780c08dd445c4c8edd0206c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b98bd27c706e3f74acec776a3ab1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792127c9603193288cf5bcc793051e2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33116f074ce5ba4601e26dc0c9f9c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a3dc4ab101aab1de443ea5048c7aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441579473e31b7828ff5e9c1fa2b5bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7d70090f7c42de005211e17443c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34673a2a84e1fd67e1a0e502ee607d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea554dc9fc5dfbd790414c0291a320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c79970f8d3ff24c283b4b89a3d5f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360291fe9a8a2dea03c635252c8f4156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a07e00de78b548655797af7158bbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344f9813f6751a17f55fc19f98ea55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5ce72c4f26083549dbe23b7937ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e679ca84c406053e001bb30dbf61e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dff0830fe3e9e800f83a8cedd6662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da9889fc467af082abd31d69d61c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78b62da857fe4e873801b6c902f5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a4abfce319a79a059def53327f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9c5e68f372deb2b6236cabee2d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994a3298c89235c3cfb25de3b76d22c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e35740dc2745a2e0833fd58a1bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c13ebf8ff26f9d64d9a5ef847613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550ad46a7ff7a259c809ae2e7e1fc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ae93799908229b267d39c373b8244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04d24be5c3dcced7964f2192c7a9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d437f3e4729fae5048a9b5ce7390f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb401bfc2ad5e65d8ddd7abce0893b36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e77b996fe564b0c8f80c5e2343e0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073dc7b69ae60a89eda2fe4b8b90eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0624591b2fc631e72617bf5e3f88e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564b7e20c7f6654b5619bebaaf340c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7965c00e714ea5aebce302fcae232164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ceecd988b727d61afe656d3386bd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19fab189aa5469d985886a40c6c0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc13270ec34622eecfa555a1f7f75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3872e8736ca2ef790f583ca690a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6d2c0ec7d1d570e8a5f332ce399a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5551ca932702e86961fa8f0e936e7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002737bd7d186243d281ea05f398ff8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805733984c79b707a875394b85722c53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6adcb3bf255cf2f6f091be2551431173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821bdf2177ea19ad799c8283cab88c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d29b7d5a555bde5d52d6dc7819e85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862bc011015169421ed7ac334dde8ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafa31633fb19d654e33d1efe5e198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265333b47e28603be81ba39d3196f0fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f9b231423e6d76a8f6e6bede0f46d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c10a017a108d3f2d624f01165e8fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4259f9390894ec510e3949c72500af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351febd1446b59a2dc1f56823cebfb03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb2e06d7f1e182f480a65e0d0c27c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e30198df2ec847ca6fc1d300fa121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b67a6d2bedace60c41cf950176240185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf99f50530ba89e63799b9e17379a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ca5d2fa625e7fe0b7a1f16479634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feecddffd973348ae9b575fd2aa08a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032605d221b6e5020c239605b33990f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb91c7b557f19cdfdf0f7b0d54482190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268953b4308592d47101d9f11b0441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8df4278301890f3b7edfb6636b24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a9c0939b0531ef505acdcd24288f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aa448314e2825a52d97607def587f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f28ea028042a03f3222991ad48a948195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e204f10d5478d267fff520bb4a35fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbc6c1790d9d076b7573ab65e344d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad744ef4ea632a618fa44367bd418198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042281a3f758df67f18fbde6f8e2a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6acc1cfe9084aced60b1636484b0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c93c7010856e1903cca9e3b05961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1f4a7f6e437cda117b28b5303496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da171aeafa1f87082f27aec65f6d7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497877619cb295b78b2e4b08da5e3dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9cb92ea1700607f59db57ce4d9b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df778aa564ff296ff0a4271c3728c05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2a689d4aca1b15985cdfd81d4354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9aabfc955f002aa390c5f2a40c44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c0f7679d6373265ece74a43fc853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ae14384582ea59d3700b2c494ed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb4750b4a9f123d1f9a16d4ad9b73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4072040fbbadd794197d739f400096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2df43ffaf9261490abbb52c0a826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8477d51d9208f658ed68ff0c0ba7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced01b244dd9d011b3f06181dcd3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dfc85432f1d18272b50fa68901f15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640fd08db74e040ce2786b27996991217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10afca05c7737a4b934bef62798196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee8403061df463f672129c399fbf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe087ed4b2fa947c9fecaa1cbe9f88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4137d331ee7dc55e108ba51e39795a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c6b1a9cf12ce2ab81ec7e8fb9a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75650419b7ded7845b68aef10207c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfce3b357b29199d1c2d3afd383e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820dc5c191567cd2099bac7c2c6f67e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9082e5d8be8d8f101b2264a463d303226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd07d322616620bed3a040b202f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e587cc23a63b5317280d9fd8973f3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eeae92c0a683751141d41f71cfd1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2476c57f2cd2508b3bb56bb33f97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e32b2cc994f5b0a6bb85394737ab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f36c8e7cc45df29a9580f3d01eec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef93d9349cda5f0b3855a1462f6684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c01189e83dc3380d3cd3053b08a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18b2b5c7f333c5cde1f43f16866bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a391909601e935ab72215b96451c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b7cfaf9afc321a7cc0743a572de8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc31ef82aeb0e15806a946d35a2e93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b4b92087c7ce705e795d9e29d1b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5561d0847c5d43eccc745daf1b0a918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812791011e5796c8bce7c32a1031d6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d604bec30917b84c2b166c8018e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d401fc492f980f1bb25b429437e6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57bdecdc24cbe61297d153a119ce80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dba17aeaeafe1a3155879325b545e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39a842534f9a41142197e38ff47e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da8af0a8e2b617612c3003b2c66bf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817797148e4362003bea892b0248e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e232807dd056eeda50b12d51c06594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a91dcc0a0aa7a4c6ce3a6c5bcf4d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e28766f372a553b49087d916d6bd56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02289af7400d37fac860d4d43cde67a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef3470b046866dbb2700306df0d83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949148f6ed9c29909f4383af2dbcb9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c0f6fb6510b926ffdbc6dfbbec1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95560b78ceb1caa31f3f40a77155e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb733de3a978404e6996a744557c030257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e880c68b8f4e7d6631b487c571c07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ce64434f12553608139d577ec8e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4839c52393966249112b94c3a55b6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9b4a3b3510efdaf03f3033802805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fc603d8a3fc9d945cc1497a2571b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538007144bd056bf3cd6c83a6129dd9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c833afae97665fc91efe24a411b598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0585545e6c213abacb5dc4ff2a07e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5f447238d544b2c906b961684138266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8126e43f3e90a9bccd2f601a63e03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c54b282b90871dba47fc433441093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588154b59ad4ebe53da924bfad61ae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd004cf48b28325e7e86d8b778c841ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346397a401b09c4f37ccbd8aac661268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7df0ff944550ab0956bbd1ad4aa2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f17c3c62a2189580ddfc856d17556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f54095652a57e63b320d9311e8da6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf1a6015357779bd130df273aa588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace730b5e23e1efd89b14b077a235132276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7225e3d70119fc047678eb6dfe28fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47d3c6aec1591382c04e000c1ad45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5697c22c0856f022a76d4f49889e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db877d990ad751b44850faf047f8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953dcd615481015c64cdf2358edc14f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875989bcffc9b06ac5c3bef6cb57b7e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c70842ef6093a49204d284ef7480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0282da006d12bc61ee19c634be91e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeebfb4234803b900b7aee62e6bbe49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324fb906c9b19a468de5a3c1e900261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e37c7be795b4993947b8ba53996cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077738c5d7c856c49591227ec31f75d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea120f5c40bf8598042bdc14f1255c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819738121f39fb408aaf8d53a86cfc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf26031c283b6970b676ef4bc0918291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745bf4512d0a5127a15abc9c3ac4f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a58d8e162fb16d6fe5f7451bf301293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bde1bcfefd366bea36a3f0d0f72d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77ed2a368e153edb851efc0262e56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f36cc1a8633b45d397573c0d98d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f1d78ca4416ed893f6adf9e8bca1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7fb63346b0f7c6faaf263d7ffb656298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3837567199f145a1302b17fec304c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988076dbad8fb399a37b0d77a836fe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b84a9cd5f62954dbc608a0eae12a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06ce335d97419fecfcc3ddbc2ff3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b49f92243756ac9c72a1ea0df6481303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3ff3ed26d81449faa622769559d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429b57889d7d3210dbb0cdf0ad311cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20071b5a972f8e60ae9e584d5f75ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf299db2d4364c56ee01224d2d19c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1235f770150886930c70bf8382606d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b952e41e89600b7a3aca313c61dd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992bde6b828d00239e6913be6ce6c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19c4772081a7629f527e885bee535311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf97a835124b67874a03a7873181e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9549ab59b2f655d70bcb33e85fbbc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd433060d9afd8c883f01ea9e23a18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6ecb69946a162a3c2bbb249b79cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234ca032b70e14f9d242b1cace0702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc266e3f037f43d27f10f43323a6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb96a9cae3384d450bc69bbdb5c980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf996c8c606e3a92585508d86523222319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668819e65774af1786c3c36644b7cbb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a29820c439ea06034a32d4a812747321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6f0ece52d4041c7f02da7e08e589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad836d95895464d9c59fecce009d6d0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147c0aacf80fd5678f9702be5548ba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c3e1dba44613c4ca43c26bf29a9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29ce1fded85a642f70655032311e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4481ba33bcbce8e77358643c735199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9e60ddf9bb484ff65c4037df703e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2031c5b608ef1bfbced995dadde138329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f33bccf3907cbe70ec91ebb1ea105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aadf9505d604c363b15cc2dc48e52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ec521efe4beeccf596066dee507f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53648571840bbabe4df4363c3f9689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3ecba117e38899697ad76f954d92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e7c61114dd9a60d42cfe832a01f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5306b1b5dea8a3344e118eb81ffa8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b150c34aba66ca177af1b50993c6a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b139742ee9420a0683134b6afe2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef706dc9bacab5bce735f7abe135e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7286bc93ac4e6e3bc678b950ea4567340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be8b055e01bbaa054bf782ed13177341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd214767cf960a718e4c17acf2f115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977177a464a84c90ec20f9cf8c08b42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a01d00eb2e3c93494f20ba601e04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8bdde84098f2ac39d9aef5314793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924925b4bc7cfb48555c3d969b724a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c98e541c8465c02fc7e773213c03a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c6f453151917a8f97916f5816fe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed93b30e778c390358b5bd9ef7f61c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba6aebf02d876e104d444c85acb0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3001ffec362a6cb2cfb4f603fffaa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d4f3f8c502c175b228dcb07bb15c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991931b0253a0688c9b6592ce9a061f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c309eca5b202990f125e885c862b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f5c8d26ce27944e854e2121aba09a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1098aff21049da75f3cc94495dd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d80627963963968cc5c3704c8e144357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c225a6a5f996717c34854523e503a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826f4e90e598d2fc3776128057d60e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8cc08f904ca043fe50420d4292ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7937f6191d337592479ba9fdd4b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083187f071004e4bc97ce75b4a970ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3786a2cc04eea6a822f18a98848c75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2568029402697346520a8034cdeda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05cc8bc17f668e9caaa7d173a28ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023947c45e32ad864c5d7a610d7d66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0b62636dac0bb31dbbd3355a8883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89049e9119558e2d7d5a04c9e386bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43724b90d6217746356caaf9a3e90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614494c38784d00f19c29c8285c9502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c20f56e43176a7bab3f5c934f16479371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e94bb3866fa830aaf3fa3c46593e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4076510a5dfdcd5196862aae15de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b074a883c6d48c8a300a5dcf176a43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d86a3a3ebeef204645ab1a0af5c4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9af1d7efb09cc598de22b8324044376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831323538ccc971496415aa7a802fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599288f62a18106aa5cfe4cd3528c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91764f4e1947331c69acf7872cb761379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a0e1739dc14f5b3de814b071d188380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af54a6f7ddf32a33baac05be45d8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68b15683ee5b466c37e0021461aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f0541a4527800a8ba70ae3bae456383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f0d7f60a774e81180f170d01e74c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef292e16dd7284fb2f096dd174afcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39981cd1de8a857c6cf5ad5c12bbcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec58826ed93fa57ad41be8c16e73ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296423da0981b8ff97e3abc803fd14a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf5de945966bf5f73bb93d42d60cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fa480f34efa5e427985a7f5a5dc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037f6e9a3ef41d05ea56ee61d73179391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ecf5f98d6f16fb7f00e1bc832b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc83605116c18f7573f88daec7c4b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4227b1772132b0c35bc4d3c6eca73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071927360eda228732c84a55ccc1fd56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8900d9f361d7599f14270689a9470c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854641ab1bd142180d288bbe25543ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d687d5225ed065ebc63e239a3adc42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20212e077a213b376b2960c9ab200452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf546979b79e29a778650ce6802d86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3785c1613a3c6dc30c7e568545dd75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761c9867f0cc97a3b9201594ecbb0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0195dad66034de7cb63c2ca679cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3123dbb02a119dad3af656528957e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1ef6276c3e09f215573c3c3495b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa49abf551e5fe97398eb85bdf9193406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23dadae715c79bd4d38601c18d99dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e67002944197fd8a8013e107026cf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8e8b1d4cdce4714193fd5466a50c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e00d9504d2efc14cca4748d6dd82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988778153aa61a24860406998cb541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e34bc80e762681ae36496d495bc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288cd9292f007894db7218a3588a063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1364469991a529ce467cce848d4605414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ce88d7dbb283b23faab6cd88c130d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6861e83163ca467e54eb8fbed675d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd0404f20ce006401e63dedc56094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f850bc5866d8ae2736b334d62f1111418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa24bb2a9f99b7239182c6f262dbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4af88678b07dd191b1e046608f164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161aaf8e104429ef350976cca8d9f86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703947c27659859bf3b13079c9f1f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13755e135f3273a0970d40f33139c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e448736dc04d2bcdc10ae2bf7d9d45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf70ce2463c9af9c6e0baa50fa6a90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc21b9049a67f9b7abca1a6992a6ed2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a160991cf9d6d5f09859bad669f2e32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9157906858c8443148352ed4ae8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e37558b2c6835c1c95134a86b157f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db11eedf3e2cea546663579be861ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39eaad72f3019a274b4da8231628b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096fb44feb76a7143926f919d21466432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ec3960ac8f2c8ac21db5814e734c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181d974d1648391ea2d9d4940e3d1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5082c2f759892f242546739738b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ff606ae687a6fee9291ba247fa20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d2662669be273ee8a9bd376cb7a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f76779a9a13a030d8775d65ef73d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7106d7be07b8893fc6197aa8b35c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f0a5948b5f45f3608eab6fde4ae8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0452c86e69334214be05adfff3bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f346f546854b5042dc4c06762634442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b2c9b1cc540abb6c0b60e5816c5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b5dab96a20e7d469b901b6195dcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc11814f8cc66eeaf5340e9447a8a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1b92aad21797fc69f1129a09daf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441837a5593b27d4c42edc3ce8206b93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27cb6630ed1bd02fd680b644a6cfb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5bf190dab8f10578387a8336d4140449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db779e334e26d0be6c40bf2c37c4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b9a17af040f6537d1cc8435c581d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bb8b15a7c255e4c4cb5d50efaf26f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4efdd3557ce44ce903176b07d6aa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df825a83f7594020161b7f512f270454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fac20d4a08c2cdf61db150b7be91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab311e8f1f71413357a377eb3687daa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce896a01d631c5153fe5cb0f715f23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad2dbc2a58523051c9f6daac98412458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea140a0876b90c238761624baed0f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c1153bde0e28138c70f99a152fa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1548329d6fbcc6cf68666bf5e5609d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae5ab49fbc596fe4ea9d5ccb5ac12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a5cb08f29ca4bd21023633e140b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578210713d177900691400d22c5a92cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadc9667809cedecf42cdc4fb57b2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e19cba18c4a28326550299a8950f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc812ae5232e615940624d8f7c24b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e83537dda9cbe94bbd25956542ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ee95aff268e99fa254227abb6071469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd8c65db78d4f2d952c9567d221f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1426ccc85e656588c10c2df87819b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5048ee6674cf47543d86ac59c8838472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff65149e77de4132e79961049c7ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6297ebc09eb2016f65488932403e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac14ca664730d29a0e0dec03f71f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11ea24aaba1ce161d4b66690736fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333b9723cef560c082d615fa848d9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad234768278c58538d3dd897d7999e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20443d64559ade97de105a8944f25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bc48c689afb5d0c2fa1c04172d71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9382052ed479632cccbbb53f58401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbb6962591ca73186ddf2e86e930f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053028755dd5259ff0d9df0f1a3b9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb273c5359e58ef250bf4989baea72e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa88e153a5e4b5bad65b784135a0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e0a839e98ee3b9b241e63fa3725a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37c60125285dc7cd8d4ce0d7b46c81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d874eb8617031d31298a2dddb5d7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbc64a48bf1eea92d25a64a1294bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4530c1867c6d48346f40788f34d8ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76cfb764f16015ba7c7ca876a947ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddad9236728af32639e1b3b285f33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dbd65bfdc926c94c7a0d1e0ecd052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083ebe43ed363e4fad6c5897c8942d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8444bedc079e8adffc9ce60041cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800837d19ff3844b42593eeb53a2dadc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998145f8e6e7d2649b55997fac495a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c46e990ad65a1b8691020e417cf6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e79fc1d7f27b3abb6d7995bac4d6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a93d0874d925f767a6ff0be17d38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257858ae778947fb47cf90dec4e42ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c8c00f7bb0de56f15f31340f0593502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f263eafe36f6d400feb3798fd38b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d87fc58880094a8caa2d2795ca2c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95bf55ae9b29d2d22eefe7396209f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6f08531a6fd897442cf8ccc4c82f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73f7ff5f3481b81c0aaf8fba02ea7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd868868a50b4f329392cf845d4baa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e97feb15d5e7749e5054f6284464509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc32351f71fa8f58d97e73131cde4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9812499b10cf285b6896d47fe55961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300be21378de07ed00755b68edaa76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7d926cb04ec261f8547377fdf2931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00498e82b0f1c60a8a54e4be5b7ced6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79bdf3f4b74022bc6c2c4130fd30c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbc16a0dd0927a1d520057fdc94f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d295ed33863d8e1d3c857ac5481fb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf854cf8022e6e89fd61db477a3a37e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee310ccb67f50abd5dc7d84ffda79a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ed0aaf49bead5d78f938775931b9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2fbdd71e68e31db94b20b5687a9e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe967d86555c00ac193c3db702e96c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4256570882be1cb8d79d703fa251bdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312532f84235729237d175d9781944eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664448d81e877218e5d3c4510e60df4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf1009e638c4db65260dc0c436351526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f34feedd9d2fac4f999c557afd6fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d3d70ab781646c6d0dc0561a5d50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2215035ade8888e2287def9db2d43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0977bbc9772a991d0c0df332a030530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c912d20bfd44cb227c47e87d66ead3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204d550de52724e0994be520466ba1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd4603103c7b0d2946e51a3a6bc55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df06e70bd474677ce30fa1906cb755d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d340f32a1cf01a7777e2d50fc86f8b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ea331ae3e41a960ebedbec3b4c45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5875b38923e96c460a7335bd0a7b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ee5e4c2e2120b5e2ca7e737c114f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d29e0a30d56047fe82ded51ba334539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843630c83bc1c1093eaf325056a8a9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c9e0a6a8205bf5ae9a2fb35ea7bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae17fc123a65e6df23257ca862002d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b3f5e3240c205d894a846931fe56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86874e900248341b01efb69aeaedad5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4793cc27376133019aae9d352eaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaade67bcdb7cecab8e9c648523cb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae49b87e9a08b634d09522be48326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b4e21dcc01bc55119019f27e9745548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8dd4527f5af1d98f605c52b7df86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d1cfd375ef19624f593385c5705ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a08e97653d11756d6ed717761c7a7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b2abc0ffd426eeeebb507744d52a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791435e253258c99183d50ea8c01094553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab187adcbc4f15624b65e64ff92f130554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df6cf657cf72c20c00969824f48b7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd20927c6cad65b9262452c331c21d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02abf4d3929edf6f148f2ccbc9e526e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3624f4095487fece2d67859f5924c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab857bf909d65a13d5c7a1ff2442a12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e83dc365d4f68198fb383d28988b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6bbddd05720c00143a5769bad652561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928980eebf64c180bba7f7a5b244d51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c192768372cab47668f57e4b0dd4fb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cf26367e04a05048c6b64061d8a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba421ad8e517906cb4b4894c444f11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d14a36ef9052e34b6ef7cd6f2d0b35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b668d3d34207dc423c896579b7ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cdfe3f64e5e1b164162a868304a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b285753165ebc3977637c183324093569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb1c36a384d8208bc128796d14c028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09a99ebd456c65e6ae2ab12612ecd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23763b5587724c7649a8523b96fe3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d732c50f9a5c0883ccc3d791f52331573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe349393b71f00a3f9a14424669f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94b3caa7f44434e3da747d6409c1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef6d466f436e3f8939cae797b21fee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f643cc87df5d2970e115c1f8015af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3b8dce7d74216791df49d981e2614578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a636dcce8286aa2627490d25f48019579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a1ee853ca6aff35306d195c244a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02eaf0452f735ec3b6bd7d77703c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906772bab9515bfe139e818e1ba774582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d34e4d09273aea1a4d1d9d8a4eb3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91a0282e5377db1caaf6bbe991748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cce66bbcf6ac3e83c67db3f639f2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333e3a246d77bc6587ebb108b10008586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fc2e5005f5cf551c3a62cc06a4b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b0a30bafa7db85ed5d65456ffdb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338db1102e767ff242fc5c558d3145589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5455c3fa72565a6ce9ab366805e12c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7032d265a8f9d83217a87f4238a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c8d7315318624f7806b7955b3fdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553858ac7dde882d757460d46fc1f6c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4635ce93ce4b61aca7d944948e0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d88f7cc9e88cc0ff89e483e7d14a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38c0980348fc02ef5326d69560df8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55482e5b39e458d22fcc5a1598ebf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e9a44179563dbfeecbed7b686ea31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df442f138e2c3ed5b0eb118d75992a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f30996500f1fca570cf416481b7809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9cc9dde6818760ac9174038dfa124601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122fef0b102e590e0785cd33929e9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954176c594af15d54d43d3305bf0971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6385e04858b9f310ba6dcde8d44b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afc17a4e1eb58eccb5368b8f34087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07477b4eb361c1ddbba053dbe1d1d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd37405175d0f4597bd5747de2a09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781bf47f69ff03836745d9daf475a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e2845be8ede95f24f934bc093a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f32ba32f3a59758e74fcaae1d7604610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ac05986209e05036ceec45b92811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbfcfa52f9177191fc93a3d598d46b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a6e8c078b8c609ed5bbe28e6f5e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1b5d476fd7d87b9b82bf9fca3138614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ba7bfd8f2b63dd5a97510d34ec71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd2f9873d766e3f1a1e601d09b7784616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12195be57439f47a573251e1dfe508617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b62adf24653b4ff5fb1dfb4be2e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae603e2ba95f273cfadb9ecca73752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54c2d9a587590e89a2e0c1826e9b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6d708ff34b9ed234f5e81af6e491621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b913fa8c66831c71eacfb0e3ca395622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea85025db642f208262f7bfa9b7277623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d590f06af8cf7525f3e55ebff7be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f0aeba2b28f0323cdc6bdc9f9d45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc827dfe1587f8e9582a49e1d089a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a05a7f5166cb19c93560a7bdc52b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70efa42492abaffb495468884578da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3959d60b4827026388a4f0540553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603bd5991f99a6e4775ee52c4b99aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67a519dd079a75f437ec554f8f2dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5a799a6d3f2548427733cfb1c5f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d0edf77f572c20e3a44a31dc890c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f0236127bf7d23621790ee0b398e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351f694840a198d238fa568ecf08e95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3f212e5ab136b569ed08a5efc2fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8df07eb61ba978ce9b91205fa5f47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7109a2fe0d9975434797fde611b2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e52088510a07dd06b1b231394895a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337e25ab9b9f4ba92f6e97a665df1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e287667a91172c4a0af232a46f26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4886873eb52df937a0df75591a578b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc895f74e0de6116c4fc09bf11531e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b9feb97ada3861764a372fdb2071644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5538733610204ff7531ddd6009185645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa2e5caa20bfab47c912cf5f13c9f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d52927feeb2eac676e1267a06540647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce4d78baa656a7cb5c1713198505b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dc4ea9724a359e9169ee5b9952bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ea97c16143b4e8a0757b1e7c31f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cb8b54d4ef239fab0b47e016908a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5f20cf9af4b836ea6921dfe4107e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6066a4565eab5335173493051e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fdfd6a40f4d2ee3360af64f1593c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7fc32692365048c597ef83d934427655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726cd681cf62b335f947fc04efccbb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc5e1ba5b350d895e81b2a0b99834657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1045091a4f0707da4e254789636501658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2576788522d021a506de7f26878c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f4c781c895fa90417021b65e5fbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79de06bd86a891b92a89ee55ba7cb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b73921ba23f896c731b3609398240662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e2bea94e68a91a91b806189ba186663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3392bd1e91b473d3c61442817fc5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ef3bf818100d61962e716d4a2f14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183254a8f5e8a69b85c86ee9464cc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065612d8d2b156273aa6057dff66b8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722403e21f84db44b159210d4da82055668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda0c06dc06700b727c8488c2d7eb92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21452285aea2fa77795757e34193ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd1ea52672687103da33896b09bad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d556774319c4b45e6609ea77e5095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe7fccd993986587b1c7b61481a0cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af5070a0aff80ef4e42929c18aa25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21fd1832697a4f977d1f231a0e682675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0b3aca3863b3a2935a7fe0dc71c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd75404518ba7fa1dc389b8adb808677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42acc9f4dcb7edeaa6aaec8f6e4f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f90d7ab9a7f2bb22a0da649497e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457aa2b96ee791b869f9c70ccc41bf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfe3e327afcdb351bd5b53e416e20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb0d742cde082cbd1f44d2278aaa6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8c5e5a0bbe85085078cb968f5964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7060bdfed15ad5cb6ebf5cd602317684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aaffed4b531d3444473727fe346a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3146b209382f73f28623ca643ae1f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17af1749487c0bced1e7e5412fc47c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d337ab801bae5ae25c007b75ec4c05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9e3eb1b16f79b6f035d4604c0041689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056cf18c8be4ad90b54d7b3a1331bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35334bcb20909bcedb0effd10e15bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7d5f1998d926b7e796497a1aafe5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cebb689c9a5868ba5c8085990be70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de44105fe600e871569628bd343004694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00854dbd7ae61c78aa87ad6714c15c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140f9080310ed23d8975e9dc15a98e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf654ed68fb6e38cc1bb35d451ab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687036ae23439765cfcdfde6deb034b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ce557ee6e0ddda6648180013ef3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81715aad4bb303ea2523db1395294ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350055b6bcf360f83ecd45ea8635da1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef71eca4a73ed4c74a5a03ca729c807702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f9a03caaff31ab3f061af91667a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac798c08074f25019c22493b47dc6bf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9365c75b1d0efbc2e0c32e1ff075ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77965020ae4fa12e083801581d0ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854995f503f72a7910d7793dca6922b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b19639c2cbea8501a97f8913cd91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b148d07a2de073280a6741b905455f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04aa2c014aad0d67e0868eaabadd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f2b54ec65247066365cabfc1bd1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2c78d821fd666633077a199853af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c88cae7f7303f4525657d76a6416713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5ab82818f8954e8b6af2eca72188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be0718c48f6693db7bde359b7b86d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61eb26cc15843cf41a6180c21bb55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d110624d627fc7165c95e57987153717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22973cc75a2dfb2aa574a6c34c6538f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517a7fa3ce3421ad2c02b835ae0d56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f579cc5b112ed9c35e707b96f6a448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19273f8017ab3ac5bff256b31a289e89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78af16d0e4fcb481b79586185435c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434494c7f0b2dba23a7047b10bc176da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4bc2875563ab6bcdcb6f56496b14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bace8537c6100e8a43a72e9614c50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed34d596d2aed46fb91157ecb700a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a4c4b315a9542ad03d97f6fc6d1cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0349b6791ad241cee1e791df9d29c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d323d98d1158a96f4f6cd9fd4e27e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd511fdcdb110d7c1d2c1402221d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaa7b0bcabddc9304f28c876516e9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a38351eb6ecb533650964a75ae696732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96d9537b8c81637d466b7625774d97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27116d04e84e657d105658140907b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9e026c58113cd298430c5a80220c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c07ee9d4f26be700c0e186c558142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843bc20c4df34daf41071b9766a24b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cead6adda599f359541854e4b3d046738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3195b9053c2f0b7068adfb92f044739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc82bb8afce9c128756ca5fd4f76b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfaf6d12bb0b8f4c5a2e62056a8a50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba7ccf7d012768f4dc077a3ceb13be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d42f81d131164b7c2828c5f2d58b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467360dc292c14949efbeb46d45d19ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47a2241052dc3a377f72f4cc60d79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab311e2db7230e1357ce940ebb429a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7378b03a35e78596124a2808c5f1a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f7b4c95d6018186d68dca852c689748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba648f022027670543008e72944a8dc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5304fe2c9fc52d201cd303721caf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05d2dccdb2fb416424fb3b30184c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088752b2b3e95865a327b28b5c5a2fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30012174da749c1fa90662d1db2724c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db78dd11ed61338ecf57abd02388a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5478dd7be4a02487009d55cec147d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72296c2c6c60027e76be3f96f22a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d29efef0ca7a4d46504eb39513b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f624a6616623377538dd9df2b70c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f662c90ac5507ac70cd201e87cca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a61880ee373692fc322b57a47d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e986514177ffb62d2a3cdb75ac5ab82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c845b3c79dbf5e36b03a724fab91aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe3dac13f06fe3a7554af8350f44b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1685ea4855aecfa9bd3113cba0c9f005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0f0a61b8dbf27f9fea8b2cb58f806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d97f61b162d974e13607523ac565b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc5104e213bb0161ec4e7b9eb02b998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83504cef3c1802a1164a2f28d4b5419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c962a32d9a38a134cbe9a16292fde010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1f454ba5ee8d5cdfe4b721bfb93411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbe776e083fb19feb914ffaea02e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ed3ede99e72c795d946f4649fe1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd290bd8eb36f4c3ee2ff482272ae03e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08e62c94676f591c7d3c23bfd18e7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b881a74be52c7f1d3d36d2668eaf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03813c14c3a66c552d293ca66d42f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b398b6d9e50cee96df1e89d1dd7d0a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739ac9de6c8969aa5af238eae7753519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab961c7e696a1b310836c9a9f6aea1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb60bfb0434463baece67240f78f56221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af5395dae99bbba2fcaa87e5cf009322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf341a2954e5d26f85c913a40733e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faacd03efb1d32cd006076f3c63d0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25781cd6b1be7401b80d85033b50425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f16d47ee1648cc3cc14c97bfeae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560563d3ba20b66ef3114bd6429ac6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451f9f83557d2b9a932642b473105528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e298ea94057663d609d9a657bac16029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69660da8324d86de0e7e3bb5ba62f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26d0df4fcdaa7d899e1460d25094531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f66f4b6b84cdbb10be2a2b6bd7ee1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c0a6d969a0275ab47434560b639a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953e71a8c0e80cf20141f87d3d652f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704381220b9cce83dc3bc5e666499cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8405e9982c97d238b7fb3cf61dd33b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9948da2e871759decbd7815c0dbfa4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d98cba6579de089ec2f4b1ebe387c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4034186dbb6a80579a491fa0cdc9f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd55032389d7fe0f33ae78243608d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57662513fa582b3e72496b0236389741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a3bd435ee7bba70f9873d82efe0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bda8992f8b2f208e0f0186d66402643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527adc2750077bf875dc0271c3f7206644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b38fd44158cc59e2505a6471903545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d3f49bb87f2543df9568f6633bd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd454860f6737c8d37ecd9c6689e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646444dd09efba71ba996cc877f615c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143528520fa98ac3e261810ce1cca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac776a6d4bf568fba85ad2ac2016a37f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccdedaf39c9347af0ed8bb4319c1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb08d0a44366d6f13ff3d940bb7e9be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cd842f6503a58769f1fb27e80904a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcec98291ee43cddb88e1551f3b2aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df191b9077c8f519ca8b876dc57d25a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548d14895af0179c6a8f5d7c3da3f1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb54617dd642f395851a6fbf3fcfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a646b29175c99f16e7fa9117205ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322caf9bb3b611c3973d4eab6177af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6a275ce195f34eb1595225e8f81560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42c6b9081cb463e9e80301b74e62861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b6b2ad00a0b36bbf9742f0bcd25a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3a3dbaaa0bd97613c2d5171a6579d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a3ba9d5ebea3e415a9a82405c219764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28693419ab9a4deeb366f7bb8198c0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c3f4ba1dd4aee0a1af570d76f5af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549044fcfdc2609d0c12997f9def043867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e23d276d0433068975342233be7a9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f7d174a9aa38eb67da530bfdd60a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d265a173eb64f3dcff114de7031c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526966459d84c73c472b07c6bd307771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c4ea14b612f33e847262455a131472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f29bbced60b44f0a523d6f5220e3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34ef1644f21daaa2a92a0a086427d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f27c2d12df8378219f25b09986cf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530f89f45bdad2cf13e699ab1a15f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98dc5496e8b8dd55abfc6c212961177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b665cdea3adf4c3b2b4989aba3d9a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2505849a0990a51716558eee010d9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4496387d93959843f2f3e4351a41a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a0425b312057f28bc0f24cb4385381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a873ff451e8e00e3bd43d0c668a1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e42f0e5f12d0d0188b98047600b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1423c2ff35ee94b0c448a9c22d1c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7ebdf1d2ee1368ad8c63f858f82185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead28fba20140e2045d0f3d4a4630f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed7da03e187cdcbd4eb3eb38ab83f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba675893f935195010471713c490588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d69e514b5b8b82d65f9d6d5b0c60189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318a4c2858ddfac474d1aa54c30ee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff382048e7074e3f61d8652bd9157e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27aff769e9e3469d5d1eb7a823d7df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66946aa73233e8f8d3b307297a5cc5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8715583884ff188a7b59dd3420ad2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f08564e001ee6d312065744e2f0db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f0265e4b3af573c8a45803d311f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be924fe4fb9e8bd97a7619f093b6a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9821bcbdc0805c824d877330a5540b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca9391e32da4c68288b1546b765c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1494768b1c782eca2e11cf2458f68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f70294ab8107c5aebfdc038976aba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c13dc019e5e16b9d1418976f0a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5028f35299c17917fdf85fcf3e169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462acd42c806929a21e6e4f787f6289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117a84d32ba530f8f742118c33d3fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80730ae03f5f9af79cec37b72810db98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d0e18b51e65a44ce4a0d24cf4434c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2feb62be28b19837fbb9f52cbd33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0df82a6ee4705ce8ec6bd9ed0f92b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea107430867f6bb0bd33d620da845a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1922431f211a10f744ace65ca6da7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128b8584e8ed31f25a2091bb55a0a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7934c0c0d6b62fd188e3ba1758ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efcb467bdb0220900b47e5b5ab4693114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16bbf26948e0fd1c3728b2bdbb755e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27210d6554e5efa62cb508086d091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022079509ae98ac3d3aa4258a39be65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91049a9bd436a6dbad1d687bb8685f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ecbf5b3e0007c9f951c4fc2ae655b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8710455dc8da946e0973bd8041928c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261f06c6031af398108ccace685bdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab12741334bdd9c2c495a8859a49c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f337fa431ef09c8821372b41a685123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ebf4f8bf30b135fe3cb96109d2c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315949a726e119bc32a069d4e260395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ed44e80c8db7c76251f606632b0a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9320a63346815460132adf48241eee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa14fce4846ead53d69c6c1f814b02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67916e2ac030f3515b4eac9c6d96fb38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2954699ef0354c9d72a6df6287378130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c757b68b92d139e5640ff00be2e9d90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e59852eec74678513f848d4ea78120132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a120483049c888537f2113d12df9fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1fff6a7c22d949c87162e2af08aea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6a7a378cfa353d373ee50455a262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743dc6879c4774f9fbc87fc6dc27176136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fcb6b9038a859ceef2aa0c1e873ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c2727ef29d052d360985ecd98e1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c0a7226c5ae6ad32055e0b6c227e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cdbac46323d555a1ed2edd308be92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceadd45a7862697ae0b5c5e60a7525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e309b4edf29d95e2f3f86900a59552142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8937a3868cb5a850aaf29222cfeee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbbaa1373bfadd9b9e31f2e6cd7554144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a9a680d602cbd722c862cccc524e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a4f0c8368343cd1f48149931a7c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915f43a5fcb367f8b327645b3f8cff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d31d73d3b703bef896e471ca8dbfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e63c6d8a636104096f8864346b3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753008f9644318625a842619295c5e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df42810af620634901941f44a6b1bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a284db34382bee3874a26687be540152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9306f16973181894848db72858cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081eaea18c824c08a249b6c1ae79b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181112ff204d867d04cc906fad60a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd82c2e2f218044ce667f0c2531f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36684ba06d8431b06e5b314e7b753157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61a8a01e3df0d1d487ba797327ab5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d579e85c1b7d257ad9d820ae0813f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37da9379fc41a5aeb74b38e9b7098160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad61685d98f36061ec614e39ea12ce2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49d98714d47e7ccc6b2552d9ff2e8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75eb4437534cf04c446f01ee03059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65415ad53bd6bac225909d3361dcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf640af525b7d3bb2c4df43126d4b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4e090b98fbffb51c5a09ed7543ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b430b8cbdc21a1a3ed9385912db8e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a30655b41d42be0902f8d2442e3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb18bc1698c631f68089d010a1f25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25405fdca17ad39818f712e25ecd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af63d1c7030ac56d94e37c6e2ef9ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef957672452030db9f56c1a78d33d78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b89425aa94bd31ff799e2392012dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe43a0ee124f4cc3b23d0ca1693eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352406a382066414f00f3bf311ebcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340079715da35cb2584128367d8ebe5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d0848812f22274aa1b977c7d67415177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f690e730cfedf0c46f74e340f83bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef5e7a394a9885bec96711ad902e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf826b1b505e122361d7fb02062b68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595af1b9cf87e45926f64cbb7a7a238181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a4f7f2bc818dd58dafc9ddfb4206182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce5d91c84857a2e6da8ce18cdda68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07e045514118d01eb2303b78926f19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a786dce8d0091e95d3814bbd8e01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3a4e942412bdb11b5f3f22b41b53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf991baaf92ee9050f967267c1b1a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952bd2b9c10c0535a962dfde6961367188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1271649bc64f391cbd40ebd13e4a95d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d450ecf23d7d9137255a574451eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d95b68e585b0edc9d4dc3ee5998fa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520787a3802e3328a7f9bcd8a17031192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2566a82fd68559891d488ffd176e64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4b69b2f5a6f595c5a1d183db3cff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237bf2e3a8bece667f0deb4d4ad5ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e5a8f8e3bef86ff7d2c42f8609d5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b8f0b5df518d50262b03656a25348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277a2e4a52ee3c7f4ad98f375d6ae8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720716e751bf7fd6f7a23a65ff431e15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d324cc33f4521a6f04dcee1aac487d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df2fc7efd53d93a4ec79b8e25d5b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78e5cfd41096882ce081505d2f6cfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3180bc97045e6a91359ef01439013c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f33490bd974cfe37dbcd5659bb142204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67950f3902e346c6f4a583cc4f141f8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a2821db790011d4e34f3c7e3e174206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae8a0b15c04877b6da2c5ec20388e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d9b9f2dccfe7b0a75ab40c6540219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a75ec711c76713af9d9d13c5b15229209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb209f862fc9c5e5283c1ae0f1c73bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176075b4c2d4c8bc0cbdf66c561bbe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce01f853f618f68976f3715cbddfca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b89ee379eefb7bce390761308904213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ddba1cc33fdbe8dcbf2cf143651e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f27d35a2db2b0a9584c0fdcbe5e1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ffede4f5de411d77d4fd8c4704512216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5221e704c890459b456c981db81d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b05e5a45c87e2f6486fefa3ecd081218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e538034589752d2e13c499bdca16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b913488b0801de6ed4856b2478ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e702f3c905fc1777bd9600b254e78a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116262f755a5396bb4fb41fa31eba9ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e9f77483af299a50f8174dcd4137223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55be9fd2adc5b5408ef8a677091da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209050f7570d622994258e01835c59d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55a9c1a3d5e1347b086d0179dadcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5a41da639c0f590b6653868515b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b321490ea1e540c469d05765ca7cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1182f088b354fef34a996fce77fd03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf33f13a45b8ad4ecb493d2dcdd21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa094365d7065bafa545df6791308cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2cea2dc1b294e49858977e040871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528793a7bb222c6516b8334d9b515d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed779a10befc0cb7caf0bbe3fafa1fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec94e80456d16e30152e920b43c8a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e738f05c07549142c96c0ee6169281236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1ae15e87be591b1ab33ca7aca7f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc67ff8be4b8c5df9f913efb848b76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789210c6ff694a79cab4a5923e0df00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a5b8fe539a5c2ef820102c9c89a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd1c8e05ca64ad9dce2eb6e27871b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afeb4cf081bbb86c1cd72df7015fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c69c78bcc2664f7ff38042d675820243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624013206904b04483ab62b900ea7b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71991ec1adf160e4c5d9aa4d956cbfd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3180167bb3e084652d6857f9ab9d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c061aae017445e1a3b89f201a032cc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091adf9d9b40c208c036f9d13fa34b50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2625742a81bf06252be72f03f3c07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c3208d41f275547c6e1de5a324f5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439b50ecfd3b7380578cd03ec648c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8297c31a3c3df29cdfe1e23f6054252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccafc5b1ed83b0fb1269e822d285ad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3b546f803994897cc659c4223bda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7659ebf126ffa87a2f2a9fef1ad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1379b9be10adf6dc4b3125a275e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea07940264fceabe0851c69a5c95b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab51f8caee78cb975433a0230c5edb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8293faa150b619533328e34324da65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe053291cc3c1e31d0e0bceecdb79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f7412eecaf96204471842eb81d06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766bb3c53468d6481e53e4f0fb081e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6eecb1c2abea621f7d6f34bbfa91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be4a5c3fa0f0b5561b1289bfb9353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6655114340b1b86cc55fe35f7bc88ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599acb75531bffad9d3100833e582cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f04fe88430fc0214645f8bf7a83fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be50a27ab99be474787170f30d58ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4fc4bd74dea5bad45e019568c3b64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db212f8931c3b7f26c0cfde7d582d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f071ca93d9344510023ae23133c61f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b999f8b9f6b317f6ef6f530d0520272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9087e16a618b7ae80b5d41f21a1ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a4d1b412c6e5e483520a5bc3acc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4236bcd700f41d942edbbc6fd63e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0cbc32b3153e65a1954e2508f0ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd485a25c46e7073565438cd86eb0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139c0f0bd809a84adbfe78aa7efcc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b7f90fbe4b2a509b27a32a0e3a92b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e7e17cd3c7280baf241a00d39fa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbd83e402a78f232ebcf8bbf6f5465281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390624a4291c81a94e6ce724eac763fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2703ddc7da45561851b4789ef4c9389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275865a92a95bd6bffe90bfde8e78b1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b8d07a7640db3aaf7ac2d280c2859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1ef479d73aa3f1915dc3738bd0b98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963bfb4b0c729fb0cd35061d15fb81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c050a3b7d320b0f615288ef7e71e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65f199c87fbc12ac64ed2561423190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e33d96a382a696a8e95ed43b88f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e081eed679de5433f7a24ee3f6e7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b840001503a93b3fdca2ccbfd926292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be165ae07a0ba42c41b2c48094a20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d12e2b476f8023a11afe9e1c509a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fd1c167948d4e449708d897abb78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfd137dfe559004d7d53c10746a07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a148cada81ebb08e2259a967f9f50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf0a92ed95f33784cd3e5c31ba663298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d96dfe182816327dd6f250b41987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827157269b9d1ba6983d35fb7cffd19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa610b33b3f64ddb017c517fbd063e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3b2cc270b2dabd3e86d680554a62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf712c120fe820908bb3c9f91687fce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b7197eeeee3e843336228b6da34e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61670c91e620799fd0f51bfab74c318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d7dc69768470b573fa465bcbbecb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be0fb839cac5e6dc171d85fbfeec5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180afdc3d89df111d3498f4f95aa3781308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fadc03a2db778454595114dd62f14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32955e98729db6a15529211397bbc301310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31878ec90957546f95453a57b9fdb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48915d9e7f5fe48f7b41d1bd7912e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e4fcc53165c18fe5940017c4e257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13656c825b370b6d7fa2e344350639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c265a38bd0e795db91bca59065c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff32cbf66593ce283a5c8f7f7fc7d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15178efac2377ff846f3be40f1468248317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cca829134e86129e6899ff237671d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0733e0ebd11ab5f2891efc7c4628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748c74813c499a739edbc436edcacd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c45cfdeb854d5382054a3abf3851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea94adc55b48c8aa2b8d2ed7224bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b783f803bd7900d6fe12b3b022567323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc78987f5e524c66f8cd35d149987324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ecd53474b1dfa2ee31b753b05855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9531ad489493b0cc39154e165bc8a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cd52358fcdd010fab145d09e74bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37788257158328bf93726694c2d0af58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066516705b0e16fe4d8fd9a351202d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8055d710123334fe97606d8b5f55e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9f0cb325b1af68e5b1e6e17c034b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d650a9766fb83bea48a4ac7cc4d641332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2bbf04ae8fa89e96d96de96609a9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5ce0fc590a11077ed7c4481607b90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b658f868f7a22fb789580c080ac1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4643f42b2d4b85e852b073ed0ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f93e505b70511a3dddcd5cc101a92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee39a4030a61256418828a1eeaa3a05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3114e4161c0723e26249dd69315c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60013dadc10e9fad9565a141ee964340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de463c86b643c0cf42dd2f1b3ee58f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a815a8058dddccdf2283081447d533342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec695095b0342a67868ccfabb7f15a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014bf54165f345d07580d7912d17e3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8220d0c7995705ae1c8d7fb8d00ac38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb630944330d60bf0a8c07126e616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793038d2ecad73b0f83e3b60eef8291347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8534760f11b9ef10afe3767d3eeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059679cbf8b51d9900041958dcfd4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2dccdfbd270d6652016d78b237e8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbddb7d4e15d972492b67da7cb06fba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b189fef832d478b285c0c76cf0628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b62daa5b4bb08c5ad2b173f12541f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a19f10f26043a8f1f7340db88ec16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6edb710c8fed831513ce6ecaa32e03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40338e0cd97b122a98e25759ffd208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2952792a610f407694fcad4509b98d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684432b9957aeffadee21a1b9011830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740267c4e18d14b162d7760043e24d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f14c69844394a2022bde4c9e53633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c24b9c97d2566a556a413e89f21f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4ab01c7bdf4d9868eb00faf6bc5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d00e293c5daf58d4e894b259585d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a7aa8a0cf3fd58584c58ad9cba14e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f62b6462da526af9a311cd0bdd596365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1362d8ace8996dc1ddba067a3334366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a598f14c49bc4c5c366151f64fe314367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e6bb5435e5f2aad3503925e556469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a592ab7759e5f0b6d700a3ae16264369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1fb107001df39b1e7c2a5a501044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d07703dc4b12cad8afad190dbfbbef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b19f64ec7fe4fb89534999059245372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882736406b223ac852b61d2f017a162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a5cc7fa606817509a1e6b2f70264374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b9b1bec4883e825c3c5991c4b673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241c8f23e5dd18f729172d37202681376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afbea2b65c295610f833511dedebf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db6269378b86681848c18f7f2405c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543a774eb18bb6ecb92c9c4c92423d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032db46f9b9fbdd5f69574b981c40a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254974c1a7028481ca12e488df8c27bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59ef9e57f66b60d67c0efd2bd91b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d7981454b11b2e6d43804733e06e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a005c628315c8bcfcd58b7e04ef07a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae74d4b067837e55474903228af4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db935fe44dce2d6ee77ccfcb167a35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c24d4c1abf477b5de773811bc8091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5623c6004a1bce89ffdcc92f4046d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87be830600afd06018d3e4f9892a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8be3e1ccbbfa5dff2a40b660e7425390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab652c53d141a4ef924c470211289a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db25cfdf6efe6eb45aa12c19ed68f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50371a49b9af779e12081be4665ed5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224bf447a280a0ed9f63db3d29793a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed87e361c8a9a38e3177306d19e2f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc174ae0a35e356442bc9cc32f3c40f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8fc9311d02de06a16028bd1fef37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf67c1081650778c5ef72eda648d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5f974437f7e57d057f76a4792f16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadead6549a758e8092a877865a25af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564558a57a919d9292f2b66efcca4961401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cfdb929876aaf40e5969e2a18adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ab01c205a54141c1114537684ce50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca3a8f4bfee7920cb8317d27c4c97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da0aa2e7e88db635dcf475bb48c80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a968572e26ae5dc17f3f852e0de5c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c025f36fca9569bedac04f718403ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9516976ddb0446e2d3f74920ff3b06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a715a244e95e3c27c2a6cd14ea89e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e4c90c83e0dedba65aa63e788159410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5402e49db185cda49c002abf62cae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b826053f1f078a28030e03f78bb6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcc94663cf9a8dd2480b360fbf1d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2697f10297bed7604ceb1d14e2111414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56728e0ea99401301ca0edbd927429415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda03c3791935978c9798289169f7cb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a7be2a4afef453ebe5d6d4a5390d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedf2ca63338fc3dfda098b486b4fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a6f08ac8c7eb5d0ac1ad37ec944f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d599b30a189cdb0c4b0666604c22a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1842bf153c136fb924a432a2749c31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5f346b58a8b225ba34405654481d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80e94db8f679286fd6711d9c6b374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c5a3e61cf8cbf6bcc074886bb970424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688ef18b10e2c2ab508c5bb83ca347425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3740a6d540ffad5bb1f18c8cb7d35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829229f0ee958adc3c2859bee8f20077427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705156bfdf0bcfcd73b6ae65fc095a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99554f74d5351dd149ca84ef97fa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a94fafe8bb178575151d6ef7aae0fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb00c68750c326e6a2c608455ea3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c71bc936ecc82ff99afbd6e0a861432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6c232f2165cdfe778a781582d672433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6920823e8a752b296297e48fab3dc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeeda85b7a4b44c24c0237b9b6ed83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3fedcf40bef9118c52f5d7ea4d3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf778c104d87db09bce728d660a239437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f247ca43663a314a98c904fd35bc70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302ec0a315abc54127239eb6bdbc24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bacbf5b58222e30e510a5317f4e8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529afeb46cdd1119ebf7d7b714618d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a199f213de737b4e41ac532a0a7d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96176554d34837675b949d180fc5ddc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a129c300bc10d91142fe41c05608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb4115cf68b978ffdec7b6d1b30f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d284d2a50196acd8d18af4ce2f3fae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a9865f84e9b2fa59f67b5267b829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784958cbf2aaebf71667f560ed217bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b276aa35948ff5925ca2799a7dae2c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f354f6f7782d47f49570cfd287d010b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8fd601f8f5d6ba5b182a1245d0e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eae2f99846c67795762edaa8ad924452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e52f0ce65c518e7508d018ffa038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17a9f07ce872bacfde8f29f24dd48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55cf30dc012ce68aaa9f4bf9ebaf2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eac0632ce3ec4d76963e699fe70ce7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab61fcf0249ef9be877d8b57c5643b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febba2a35697a30fea9e1d4777432ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb03fccbc80bf64581ef3d751cb10b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2902adce179b66a09e3ebdc74765c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ffb904f24d58271e151f63605d898461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a5e1d29e8040c36afea5e27cd5ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70432b523896f845fd24403650bd32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d88b1a426f67e6fdb0fa42f2bd6d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa791fea09434dfb1965da2b0579c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7067669da6997abb467b8d7e1dc26f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27d5e8bd3c721d9dadd132856ac88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975ccc30c0946bb8f2ace631b3c05f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd423c8b7f20a6d63a2240040414777469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84d870e6b5d8c08607feeb8b214a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ba0dbda1c53f20c5f27703763bfb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ac65f4f1760f86c16f4bd36858f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b77fd031f656a4a8930dc0cd6e6b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4fa8b12058348e5d256faf2266271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4071dbb9a2ba6826826c56ca7a4933475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66697a9beb5fb8685fe7ea26df7f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4d58208b20fd8e51b82e63a36fee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a022c920fba5014168028bdb3b954a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6024f2d31d737eabf00dc029cb51c73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173942e1457e099e52523a55474f037480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a290b72f6e157e2f9b07d583a05e54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc43f137a805161b7018792aebd881482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8553bee57f5bff0e5aa1f88c3ed9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab09fafc5a97d3a535a3a388b0299e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e9af4c00db3c81853bad0aadfe41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761d49a00feaee178770ec2a961eb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a506a1162b880d1f9e647640c54612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111fdb84dae3d79172b6e3924815637488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a105a6dfc7195317634690b1790f4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d29f7048b6cdec87a6a88596bcfb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8a731627488791bfd69e28aea7df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fe69fcd03607aff8936ab9233aa0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312e55b073bc31d5d5dd4fe118ffbcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9cf1a45c583eec34fbb99543071f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc88da8e63e4c73b34648d1c856cbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713ee9ba1dbdf6603c7505056c576e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd7ddb18f616f35a155734e884a0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e747b5bd006e874ab0f4b08ba8383f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47568db9e9bd760e943a3fae5135e95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7121f403ce71d086aff2da8f67a11e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef59faadbc359fa7e1841bd4cf9d9b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc2d468d9b1e40cfdea09d5214b20f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edcac021cc1e13ff83dd107527af65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf8bd04252d83d5f6862440d68535504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6324718afc706c6911abb3074c564505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63457ac8643b46a27ae67e058c4c2bb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41e20d170f3b19842bc3a75cc02a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ec30a0e49a5b9f1a1fd6d3e760bfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44258471251149ee1b4c4ac36a67a93b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fc3008b87428cf1cd97d97be918f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7c20a1bcfa554d2c6fd1eac7d41e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080c24b7c83f46cc1a90ca99c3de4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b117b6b8118473a4fffd3a493d7cc7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0492d1df82691082b375975542f944d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f94cfa87fe4269e1518a457ac80b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68d140fb459dee3cf960e676141f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a91c78eb4b3cd539d8c0390ecb46f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62790b471f4759ae0641cb0c26bad6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb366256e1b196ce726accf013db23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdfe8d1ad445d9b11134c5ba70b6b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfefa7fb38807cf1ed4aee6eff2dc3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a3c973c5c533aebdf0d50a21d2053522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855ca5e074c014498cd9befdc2c7ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1aa27d5fa2d8e2c928894e42d5bd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb04e6e1d37bbddfedb344b168a9c24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef363d0dc93ff46b367f9c6ddaaf79b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eff89415b01618c374a325cdd7baa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85917ca23b652e969c0fc4a2d2104b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a95b4851cf87014e9bc4227d658529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585dde23403f641c41a71d725724c95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4471817c67c835078d98a0d8a832531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ed5a2fdf1df42cae1fc3f9953636532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a6db90067e438614c7e786d30884e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f1e5836ed8650c3f34b99afa9ed2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4ca34b90551ff769c72305aa02bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c3ca7c974558e3ebbb6603daafa74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0ce5e60b0312f8db4c8cde2d62333537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c33c9f3b1d40db5c75029db4d7908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f358bc7820d0f8671a459e9458662b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62aa82f98f044b66103ca01d6dac45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d7fde9a454430fe20501060eb66cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa135e33d47c92c563f692e7c843af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e098077602f55823abded63c893ecd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1e10bfc0379755fded5bed17d1ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc748ad2395e66b5d14f6ff30e6611c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962763a9525d470390d4deddc9f72f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f591016727e16453f6115a40eb21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f04e17319988a86b48cd8fe376009548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40de3ede10d74cdc442cb689868c06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b242e4d1f98a4f4b53c9eab44f11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822615a9c8ba817f2e4e37229b7e3f70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683d1035cc3a22b2c27d7558cf3a45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b25d1bb17b06cdb35c12c865d847553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a74478fdcb1327e62ccab48607893554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279cf17bd9584822a976cd46cfc570555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404e6270efad3b0b9ba2c1b532da2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770534734eeb5673713da7a34469da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0394b30717bd354745e8e37d68913558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14f6bc8eb6de23258330cf2cc3220559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60cbc8d2e5284862eafc7cedb1add560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246bb76bf484b4e4efb707dcafb9a80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c87cef3fbd38d321b7db49614664562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0870b438dc7376ee136330bda069b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b8bcfabc0c2ef0d43ff7d9cc76900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123030d1e0916eb7d464229fa7cdcd97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807e1f82f9880f5daa94b6b200aba3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ceee99761f62e8a783f93784cad08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9ee6ef2080d533e42e7601e28521568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf40c40526c649ae439a548c6ef3f77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d594bc1d8b1d1c989a71c1200b50ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8df61aff83635e783829159b7e415571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da758359b0ca4277b1d2c4a2a198f831572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139c4812f4e00627c252a184cc8a3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61097d23ebb386b8baaf2b3a4ce76b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363c753db4129aef84e678bc0b9fe5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f1e68913bc87a0c2022c00382a6ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07a52fd5f0650cf337ec17c7dc56a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166f4d23484a9cd55efa4b11b7ec64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e0f55ff139f9c772d117c10fa1cdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404838d7aa2294c6ebaa97c6d2fbc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f0ef1ec099d547da96cc44e1c4ba5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc237c432fcbea02df64e76f152c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a78d2099c4a7fe6c5e4277f410d81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91166953953c4e2d8d86b941c99ee4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201488889b7da45ac8d17010567b1d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c59e6b7902be3d1322db95a604f27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe64eea0bee47afa0fc7f0b06ec0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c20d954471370cdb2de4e410d671e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ccd4e93637de4cd232282e99a2644589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3029614c10e1f327c757b24532b3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64151111d12dcef31a6beed5a7429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7617181570d31cbded1a1872b5dabb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c56187048fb88538872cf9a0baeab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c324e0fdc5e35ee225176c1583da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a89079edf20d8aa970ed99861b72b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84475026b8889b1eebe6d06ab8cb8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22562bd314f05bd1939534ca1d07e0ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10aba2956411b73b8afc414d01003e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371d0736a1a0d149d9029fb50138357599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f1a189b8ff514457ff16daf556465600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c37fa8dcd22840778f5b4046b3296601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7282871ebc2be3f1301d647fab0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d2a003d3e8894a7c26acb389429c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a1465d71d54d8d0bd16519a45c46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6357ac24831f7853175fa6bb19b5bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d25ab06b15edb064d8b0a3986ffc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a5588bdee5e3f524feaee436efb12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41719c4680c2062fb50bc0c25ed493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895b0ea265320ecef753cf6399745d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d6abbf256c1eb7cc81e8668c2f60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b89946db5694b607b9396b188cc315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a43555b01ed2412087c4f309326e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f026dedc3ab942436cfe8ca09e5323613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915f99d086f88de9624ec97cb8e5ac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63663711dcc764ef2604ee1248853dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6bb80930cb680402bf3746bebdfd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cec581a1693ac500b00b460c10c3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce853e27df6140a79d031329976e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb167e7a602ffc0e3f82ee419ebbb3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9965092bf33ec368427e23d73b452d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648e3f6f83b0ef407e642b8095e2da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54ee1c5d2e873b94703d7435b5fdda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e06558052e0caa31619a908c76fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5bf080d36e4c94cf0a5c1e69cd993624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b70e6533f507fdf2540bd8ef4810625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ffef3a029cfedfb33fd8bca6faf80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa56b7bdcdb914afc2a601991d36155627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e0205d424ed81a0da03e0fcb29d74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351936ffcc2586494b205815f1ca1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc92071d94b49614818d3b9adc3b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2054b46c5b1c1a0f116e589a707cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf29f6e075bb6e0ebb3412f1937cba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b6e5fcbd8c5c20b7a4b8b304dbc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073818bddd8ad1870354d55b25a538634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71d5058ca3ae6f7bd4a5cdde91413635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2c77881d6d73068f7748ab99ce882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4fb59ed5faafbbbd3df029f87506637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354b99e6ec780f595ab903ecc9d8ba0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453499b882964e356ab44a119fef26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21f49df4651c22082b3b42d5ebdeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8ee79e598985b827e7b4d90f763b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2dd6742726bef94f87fdce9c42671642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e56fc6c6f508189ee7e891479e738643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc1d6182b5e11198e08bfbadb92f63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee131a720e5fb640a3ac867bf28464645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546e44eb6e49154e41d93fa5e368bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b63c39685f594512a0fa326a378a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f71886a48915c33f25d9bc59c61f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e7926e6cda1fe9ad7bc91e8d0513649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad62f5b13a31aa58e10c185dcebe9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdec5ab046e1b2139575c776d15ae0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc2915bd60ad15be16f30d603f505a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ed0ad300d306b3b1fa404cac3e84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba4d1f11e0bd2a2447329a8db6512654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45c9b361fd9ea02c2f25a7259d220655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b5cf2010913615aa79b5f11f7903c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7fd1e9c36b320b7cc84ad59d23c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97944dafa9f7474bb8af23273ff86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d2a0b1b9afc31b5891d9a4c98670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514768913ae7af7344c9460db5278db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef25c9af89b4276329d7839cc01287661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9eb0325e7ab79a35d0677651b0fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a071abe20935bf2f6bf7d62ebfceef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfefafccbc36229269e1fa3efa8128664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d4c80e2787fd2a9057af64f0ff32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616869ba36d4e2f55fa0c6d0ff97184e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b4618b304519a8007dcf9fe016def667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eda96e946fc4115b84c70e251a699668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8234761b92a5c5f07be06dd29ec2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744572be1c7f2e21388fb654036f8ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4f24f86b1e361be7c00591fe8385671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693de4be6020cde426ee6f0fdcdb82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20427010743e0df4b1c621d0ab8c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed912dbea433ffaa202a9f397139e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15176dbf43aa8b717e36d39bd1ab964a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b43d6aad24e07ee530bf497d0a1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd09ad820bd401890e2619db0a0ba1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d2420dbea3063b69781532dd9838678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fa77ac0585cebecd35b6dfcc6fc1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f667a432019570dcc371cbc3ce88a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c56c088369adae8a41f6b3befd247681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ef12157d9f769fab38df91a2a7eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc5f4f08d8a4589771f18eb366dbd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5c8e51b5a584541cbbd2440a664dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b9993fad93a2042b5a827c04dbd0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5aaac26579ce098ba4b97e348f35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492749dd6110eda9d151edcbb8f7ca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bfa9f43001c4b3019795f13094fce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13cfa63ef7e140f944e5b1ef4c9bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5662c7b09720c1f2e6f331b918fa4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0baa3871acce662b506c0676b0efa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611128da1d9b7ff94edb6f412382415f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8f02dd94133d1bdd3dc4c75e2418693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661b519505f4eca11f2f28d81cce0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419e6b0d64716b240f54bf51bab751695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547fccc87fad0f7832edbc72d07c70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab25c58d1afbc8d236a3e20047373697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb49f658b79bc09f594763d118e4d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424010e3d63884000c6414854447f38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e017206500282ae34783e6458098c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a7ed275a75133dd9739034447e79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538b9cee58b5a217006a6169f6456b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f723a1244c8570d8c6c0f17d51a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ac5ed6cfb6b34eb9e6f95e885360704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a11159df0c624435f30b252b1620705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c2695b29c5504ee955a87970e06a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9aabf6d45002e7440aa3f183e88e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232487fc1e1d07dd39d2d7e435cbbebb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607852dd02c90f12fcd89bf4da258f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e48bad143e00ef6fe6990e39bede3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d03997965f746c7553d4db6049e83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c0eb2e2f56b6feab418af693bff58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8bc3c3c6416046ac5b1bdfb5bb7dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f51c6dd1d59901a4ab93c227b187b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f17dec88f66f869100ce5bf8fe7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46d347297c5f8c2cb0b86587577ac5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8dc9bd10ddd305afca8a98eecadd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035feff82e33b5f8f658cb5f1e2fbd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a6710973b82551ebd9b97279b48c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528fb6fa64affaf1b1cc5899f56a580720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ccb97c8ed5c384bfc1e48d85bb110721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c814f916d1aa345842a34e996249a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f113ed65f834807d1993778c5c605723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc06483f6a9d3d5cc096d4960a99b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa103dde6f957198bfc222668e9b14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acacbbf75a46692aa38a781e83eab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b780cdaf56c3ff39a3b4510e5b6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c335cd2cc6da35cd324dcd16d8d30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729ac44d84bba89c4f33d7f03df733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478517318b04ef33dc1b2dd69ea0178730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f9ff4b913314b8ec47de790f27f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac77f1c886ac1d57635db1f391d15d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf814da1d7fba585acb8cba6c2f2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f0aff7b924ee3f9fda55afcb4ea02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1b39aae08121370783e359363c9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81238e45240f2778ad546b1bb35d213d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f31bece540de08ce75b6a90ff3f92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862805429548cdac5d999dec828cc4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc5bbc2f697b0af6040c072af61dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952267acd8f6a8ddadea3831d306083740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf2d9ef8f0fa315d83f66187d7128741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55608c578f050cbd3ffa8dcc2b7b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a73b1587d8414ebb4855758758b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb013bc6616bba32e003c0c9564259744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cc7d1ff6ad9904afd8fbc757166d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a49580d7d2d9b651fa9e15b401d0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc757dd767d5998cf23318479bf982747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b3aedf9e6d16e9beff33e55cc904748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542b18d9f2a54b5dddd9ba34de3bdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5254f6cb32772d3cd06449f2c136e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3648036e50dfc00eb07c0efa9f277751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8634deeaa35e4b85a77c9476340c7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45872a120341d1a9d678cc621b8515f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74dee3f1ddfbecc1d66c5ab0f68425754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281ddcd4491a07c26ec9daec038d1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92d7988a7f2b3ddb14162ac08d01d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a7a93e1c62d8cf6a0b4451e618ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ea8d8b05a7451cf372d9cc32f5a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16a511574f2e7310862a11446ffdb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>