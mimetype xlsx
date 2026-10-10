--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa37fe16cdf785af90194ed773f3821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f949b323340173d32b151328cbeb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e953f61d558ab5df55aaccf55ee443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747614e851e3e042886147703b9ef16b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf750e7fac40b387703fdf32b66dcf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f98be46170063cf8765018f0338df26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff1e194cc10d02a8ad2f2f8ed1668e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb79d567a04ed67b218bd58e2f34be18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d8f874ac52b12508a09f37c0366e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151d83bf5eaa224ec9a5ef368adda410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973fc4eea95bf4c9d867a07bb9098ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230c70e5549688c644590fa6ef9cf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424adddbfc8036da360f59eda7ebaca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd98b9b6e20df1ab1357d02b554f8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5d864a36650ea56923a234ed934ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108786694d3cee600e3ab41b0fda81116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad644b6688ea3a1562ce2ae7706cfb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d475ba2f5eabb84d71f93aeffc0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e187b98f1f9795de8bceb09ed726c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a0570f292a405e890d8a7802b09920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e77428a5b1dc8fcef7de300b89b0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f03649f4fb66b84dc9ea3f52ae01f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635f0af674d372df127175b271c1f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012b49393f8ffb8936a57f3a7a806724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df7014d9f81c7f404477969c0e3af525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e86148fce8b1a29ba779aa26bbabd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced803a24b3e2ecbe08e46ea87cdad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d947cee1ee9921ee1631e00438c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214a598ef57a78ed47d9d328d9e47d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346846914df252d4c1c359c9e37e769230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a7a203a33afed9780a1fbe4736ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46444fec242c9dec691d6e3f43d2a1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726de4f0eb364d1649465f6be03c3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984dcb5993cf418cc2f06f489da764d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db33dd77a472827ab888b79969451b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3994dbee37a73eb225ec8f5df96ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5268768978b93c7b1d23d9d83cccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045fe9dcff093b13766fcaa0ccecb5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37182b2d87dabbc9a78fc9bc7341eaa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b38325ecd3087d4f0616b07ddcac8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259376fee5054522b5e850dbe7dde541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cff409448046ca9ccb394805cde7b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ec75e433c215fc3c2e3bd694d53c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27deb9039b82835551a0c0bd993fc4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d93f44ef5c4e20941aca4a788a02545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee65ec3200e5a7849cf0e348b3a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede4c24e76b68d8370a8801f64c08147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71bc8eb295ecb69c8c70607e7907948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f517fab738916b617688e42d1f9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc280cd368acdc4e3aa03b18e1d46f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169bbe1dd9fcde02e4247f89ea754e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715975d31fd4040c16ebd18a7ce51352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fdd20ec19ba40f3f84e4547a1db0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50470e0035861878a048f2d3f7cb7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881277df4049cff2d9ae590c96fbe4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2940f24996e9ee95ceb7771b0069056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66692ee108f224ebf3697e4d52438d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc60f9909bb5e886aa524b5b72055e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985302d2a6495af50dc2190fb07aada59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5ea7f83b4b60bc90264c2646f44f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382d4e0113f13f0afcf93c6a6555c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33d5aae47fff53f42e95a0b70a9a6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8859a594bc339074d9df90706d306663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb3dc6a81bcd9daf6d98a938c7502264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874af06cc069c2648dcfda550224036c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea000e300470e3e0ec677c65507ca9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4ba949bf03779c2f4cb2cb3ed59c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f20458c1b42a24a5044b43e51c37568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f7dbc7329735f75c04bd59713471b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b753367ecb832ad369c35c220bbf7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27dba28c36b0de9a3d561c91f0cc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a497027c3f6eb7baf167d7e039f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed23b73ae4e5140b304f51c4c49c4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dab66f52d4ca4c10a119b2e16e02d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8faddd3761ea3ca3c6ada3cf9173075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f4e7aec55f5cf386f12b0227a2e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182699ce2d127e178ceeed6c42ac28277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d6c4289b8a31362db6ca45fbe62178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76885642e73b5fc49e54ed6ab9c478bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5b958e65bfea04dda71b01d9ac8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff9fe979fd56303cc7a29a44bc1ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca56caf6877cbfd3737a5882bffc0e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c600f521eae7af9ba0265ea9e10c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e684dba9aec17d06a5e4a83190372984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8604c5b65e2ffb33ca0af13cc9e0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0346179528f77b32c3a2e90fc16d8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6041434bdb113c0e92c57b3b9f51787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c3a7efe961ac7bbc2eaa20d4b3a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace99b59c711d42c315a5c270970f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056d29ca15ca53126c1efa8f236f4cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ca37d9ae99f3717c599617a49add91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ab01b10f5b22a28c72060510a60192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a955346d70cf89c44308bb33ca1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d92cb86b9c89347a7e1bec6c7103b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b3afae0e43c2ffa1b24b4e97f2c9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3eb4eb00b94a4ebf3f09f5838e6ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f0a9c7ee62334c6dd61c8ec190d4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e937d3873e06337e556eddbf86570098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a914dd85d3812b1e90f889fca86f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d400efff1ec8e6cc01a7a3f64db63f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3394a906abc2fff2d2e2bbebacd5f54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a501d35434c520f4116e7b74c50f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83f4f7794a3283a8fc925f504435e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b20e1dc894ba479789b1bde4e42b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915bec4fab5335e3eed6562b56853f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede739199c8bd40c7b96aa291b1768e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b4228f71b553c930ef6f6149ad155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc466b01e8b02f398485dbca2fe77e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b30b63fa2e389eefae37886f2ffd55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c636065c9f5882453ae960ad0a21f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fb9ab22463f3506f1a0975039502c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f6458b84b4e27712cc62df4793805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160da4a4960a1e632a291064aa38cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992693fc766b5b96990058fbf181623114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c4a5868a7ef3df37c800fe9a6e3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f3b094d59bfeec2069d24543cd81d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0af9d77bba032623cef638887363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566971cafd371d8c321ab99e41b794e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52bd7f2ace38c3ae9780758640a43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d354cced9a6c56e880f4fc76d8716120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ed391b5e042351da913947827e74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877724a2a367c970c4c3555ec75a4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff518330b39a356639cb67014c1b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb102609f82888eacccf3f41ec197a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e96ef58d4d5ae1a561c93ed4e1b40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86cde6bb184e508da7d936562ef8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736535a92398016d6098006e4a6df3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069250ed343a46736b0e01869ac5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6520e4f9493b475a9643bdb1998e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3b794a558e4813c64b42a80d62da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d287c1e16fb03f835bea4cade1f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aad6f5cff2f88ac2074459ebc605c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08464b7b96467889286508f60f61b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f752f03597bbda1d57db98f433b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efca0a8f1af7d109fbd94b7b2f7405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e5cb540ca31abb2e1679de0befd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b0653d055fcbcde156181cf84235137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8582e1d4d629b0aaf7f452ca9e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32217bf7781efc457ef216f31587fad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c911e3f1cb1aad6fb4870c969d76c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ba0bb81d4a3f44c15e8447954251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d47acf00fa39233bc666b0851ea3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea28e5d656a24f40433139960bcfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a320f6634496e2c7ca2a73f6f3b67b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b90fb4f1b14e9863a9625f97f144c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7ab096c565b1661e42823cb4cbb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b671bcfecbbaeaef0aa2c0dece894147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966badf1100859c160b2bb4c427c71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec2918b63184009187d1f152676c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e46a8ed004557ea8cb022f47c36fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94599f3ea5c689beac23b748952b76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b79cd6cb80a219d9393432a711b4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc90900022d378b90d84c98bdb63f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d05d6edbe6bcb9015fac1db0ad52d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa15e87a106ad816aa08ca4612d8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2539bc6d01ea0fa9741c20ca6293156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d944e8ceda1860d9bdcbac30ed9b0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fc9ffeaa96c71ea5a4326242e5c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075a3a6fae5573b6327e83e59ad6255159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaeee0fe1541c9966549bb85e83a78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea0d5894f63950b7e78970058e7a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9789293f837217bd194d86d059092b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052eb99ca14e6f4a0e0e3ac3464d66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6040f8e89a6afda98aa98daff58df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b60d94be4a6e8aba9f3266949886c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732647da4be28a94e6b2518dd6ba6c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62aa21e3db969540e787b0664a007d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f48070392b0efebbce0e31ada2a65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddde834fdd5fdc62d7fc4eec72911f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbce7b44ff141daa2270e7f921e050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9809a9feeadcbffd882576c3add2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b6c886f5f643ba03fd7705272f44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b037006cf314b01b4175c6366571173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c6161d7af7202f7cfb3440ed2463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bbb5d42aafbe332bbd86f814c54fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd9d5a2e480a411b15582091b929a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07124780cc70b1af9144104ba9bf1964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d73ad5d3c3550e8bcaa21565687c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673330cc69a99fe1b7f8fce0dac175c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea44637e41fd1ab1bb3f32542c9e62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679bc24058a32d1238cc58149526343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d215488036b4ec20644f1abd0c1cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc8256d7825bcb9a653b7ad5a3451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2c176515fd6fec877b58c4b95747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b799b3dfcd72ce87088332911582a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6059eb0f869052ba07869627f0db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b743e22e5f9df1215358b26f438e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc734501a0eddef465f458274f0fb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667833536af49c31378dcc40ba5e09d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611bfe879d1858bda4bc3dfbcc3680e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d333b6a74723ece0fed248f04d8686191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409dce9c14cec00a61902a4b5c14f50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c25afc355d60c1188ecbf305d5c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa425d9241c40ed88dea110a7638aedb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e3b83ff657061c1591779597fc454195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53190b9961806c317dbfe7d3f2cdb37f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a3e7923a1bd9be34696aca9f78d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c0323fddf1352c392edd5469c23e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23bd14877f8a3f784766f9da34ad52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e2e54e092450f5951f54f885bf34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28152f0a621629928de98d78947c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ef30822743a86e7ef11f49d883e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396255266a8f58f47781de33ac3674a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1cb808171dd43001c3e76e1f390c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b15ef6126b91cadd9de20a405dd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4574aef53ccfcd6f827c651ce1d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef53b8a70053b54c606944d19115c58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e880a894ce57fcf45e30fc452f5c7b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6495a0a463a60faae630b2031afe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde222a62047ff298996aaa7b0a701ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec48f8654684af4469ef24c6bc74f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b01bcb4d5344e0930092dae13de21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb6916ec8228db84ca6dcca894a72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbf161f0fde985979fa22887994503214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ed0af8ab95adb7fa7f7063e420a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e99a0e552fab545d5552bfd25d433216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac626258da2615304cda0fc8a508f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260acfda8e664d9c44d7f87b53e822a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0bce5ff402843af32976ee6b8951219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d40b4e2c7464ee4f4c77bf097ce81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce350e8c505fb45d74b413abd36edb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b2850402ab054556658b68dc237f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a475f40b1bc0a807f2bf1f94aedc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033785f682cd7d8228cdca66a443ca84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ebc713e645fd5c32947905ccb8d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e13a4c6c95c68f7dd75964ff38494226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88938ec7193d49a78efb0cc254cef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19b10405aeae7804af886155a4d92e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7e3a7f84b6e9f71fda9c25e3944a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0565a157d310a4d57b0fbfbf55796c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b889999d7bbcd051b54afb1cf19d81f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d438710a6f1288cd396cfbcc48d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91de4e809571fbc9f5f24fc74e1a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c6e84c7c322ca5ee56c6c86e75fcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cd3e6677b658b8862617a534476b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7eb30e9b2069576e0f24ec294eb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9b94568c698efde3d2537bc93838237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9874aefffe564e880c304db2e2455238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8340bb62685d0d9d39228ca9552d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf4446f2cb42fc4b3364fbf26bdfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a2f9f6416a6e0345e46009125430241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12bba823d05a129e51a89bac01af77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af6446d40797fab2fa07c8dc7c729243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ec44945bfb937f9ab3e04a22072a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b577d966d7db9739b8a9ae4fb7d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6bc68b1955121fc08f52c16983b45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d098d5b8465eb154c5a3b806003594d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ca07fcb708319c9e90247fe35401248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc303562f5b36b2a79dd9cb6bb571249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7d8cd6f168d6fc67c8b1c0d78774a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc60af52fb8cec879d7ac27460273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0930f0ea939f3302df9626a0a191252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f13ccba8c79fc8dba6121184b881a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be83dc2a810202b52173f2b0eca52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd7f86250d03cd23175db80406000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbccabaa1a075afa7b69aa05e9355256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01552c553582cfc185c7855356f47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cec58898e7a2ec79d790268856df0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da60f02fca029da10429f9eaab1f14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d829a1114ad31478dd2b554a40a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9c5f4dc744562e69b40a10f55249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3a200c72f0367b976d75f4ab7686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b704ccddfc2266c68aec82aa8dd12e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea339788c7954c48814d8f217e849c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972d3c23304b953b6c1d5d4b1f640b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b285cbc87eb0c4202a09d971b14c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320afbd8200015b29f31340381bfa7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9134b38ff0c94df3e65ed0a2f3daf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a97716d82215788e5119e94079d6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c5cb4f7143a15554f5af7699cfa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf9dbaf9cf6b8874ff668819d24e58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73bb5be2e33390466baa0d7139ba1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8d341aff935fa59d390cc2a1c2d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb69687d9060e3f318dd76d05c790274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275eab54b967d09e213e1058e62400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16558b6f7018bb724907e6058d292d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22441cfb76bfbb43220edc76a7578b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61310c0b5c7cf5187fa0534f1d1acaf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6673d14871195d6c73067b41f657e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c1384268a4582f832e51cb222cfbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ede55bcbf188893809765526f070281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34d8697d82d5ddb359452d29813ccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ff707ae91e1102bd03adc2ea4405283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499ae3f36d3457a3622ec7d27858e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f24b34c89f4e9f36c1c80a39ab387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3f7a187acf3015ddefce14879565286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77cf6e84d2c5c88f001860524460a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c0d05babefc587aaae692e76171e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66bd3f070cf461ec2c86d3e0b69a08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224681ed3c06cd8afd73b87a0c485cf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880bc79675205da6694638aec64b458291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce31c76374f045d784a820c5bb695292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e6e7f43e419039c0cf63baef556c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745f4fc6ad2cd7b054821f52dcdba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9ca7a40346a4c50f7f2280034047295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17733e282eb2c1b86386b5fb668e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae618f159c99fd79bd22332217845297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fbd2c3da2dbce38e8096729dff4d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431bebe6b10bc79c12a528b76aa98d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a0a1c4abac10b7bc87cf00a584ea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc4638309d33ee9dd87d727f26621301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132c5da2f397124c6fc3ad026b1a24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22d936dd7b7257328276f483390da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b9de93a171fd6082686dce97f096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74295ed978e4b847e65906d40ab6be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f9a0c6935696d215aa463cf37f47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870d240ef1a5c38c77349059c6a453307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e4823fb72386364af32940de332d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41906f984410cb698ab40bfe14a03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f701d34beed4521562ff7e5461cbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d08450830fac81e9c6f0bcfad0dda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840b015d503e83f7f946e3e57332a3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1c1db87431489f190fedef63eb8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758beed353e347d57334728a297bedec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386320c9bb58fc1b190522a8b5aa36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eda3f888f2d9fd5b1f6cb28440ebe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1bcabab6b4e655addeac89e47ba11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345e7e17db04a30228f6f022565c31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73aa6ad39e51220bd985570b968a04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82e8f4c51ed52569ab48f49c37843320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a67407a7de88d6fc575895fd5a245321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144ef09f0fb32dfb48046e1f7ed190322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42ccff0478349ba5d15210543f7be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd97518c805546c22d651e1fd74f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026eecf2d7c2de4e85c4447db7087f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95df79a7579e4d59bd8649c06bdebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb424737ffba3b0bf06445c840607327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f847cdb17f057712b64accfd441b8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aa4a287a16d03debc32c602e4f28c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf9a75a7febd57c3905c058f8638e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bebf257871e145fc7df270c1a798ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e336dafe6272185e814a9b499e6132332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178df97fb1b606b5daa11ae0172b2d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84278bc704133cf17f9944a12186d986334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272892bbf81e765b63889e1875da22cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf450643285a29911b053a5725ad5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224bf07742eb6aab3844ff0b20f0f88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6e22ddc8dc43744a9bde296532e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75b35bc88bb1aff0a20e22ac2d2d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a6a317ec8b8d6fc2ce51561341ac6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d78877ac93df56bfed43943136c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62bc40e0a96e1ab83db1cc0abb5f87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d794ff8115d52d259c2ad06bb4cb333343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9160859fdc245dba959d703a030882344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c552dbf6847186c02265c118b3ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7143529588254865fb114b8ad0cb806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2480fc41b427312e5f980d8c9ab8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ec725969c92c33232f768511c6f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd8d135698c3da90768dbe2244b36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f42611392c41e80327f21312de6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf13f22e82e38303e575722d68a228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa132bc167341786ea11b667054fe4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809ec3c7152fb9c13faab7f83d0a474353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecbda8b15fc7e5bfb9a3671faa3d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db0c946e5aa5ed6e012578a2b35e96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea03298eb3302f9d14f2ee55aaeaa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07fe6678ec35151e08fa22987fffe2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d484963e8145da16fadc249574db0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ffd85e0ef529845a5a6ea007180f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459015bba2f3e13f278829252b1ec589360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2f3469b9447e33d45d922628fee9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16a9182fe26c65687eb39c206b59f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee325ba38803ffff0f77e5313b3a2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f25b4acc2ac39121f9f82c9a284e69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a2b8b3a0dfd8884f3883249e9e9d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d9a581b2ac51da37277e781784b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da392049c1e87fe60cd4591a901fd82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1f41d723238f348bb741f237b38b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d298abcb0368d335051eb1bd55fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7ac3779f18fecccfe894f5d39ac60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52478e37eb0e1503e660fe09888790a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b839c2e04b8bca1a5c2af3744f2e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fe1c84fff51821f733d498d595e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4d5de46fc0739461e7112c09948c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8aa94dd01c068da85bcf4e6732784375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7289e6f1e90f0157eba99c1b4a7f003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fb3a563fa3112e3724ac0b4614ebb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f84d3a4b338fb398380324ca5e3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbeadd589db0d7696b330abc8ef7df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae53ab98544081dcec457d28c696b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b12597b5907a67f7b6b08b53da05f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681195f5396c17adbcdecc3478487b29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbaba2c9ed2f44ef97cffb9d7e9c2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb99c32a73583c4d5cabc96baf2433384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46cebd961e9f3432d5da763fbe9629385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e80933e048ca87bbcb278db197904d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa0ff7e81820fae94c8049420dd08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c1908f84cba097e04a2f1b27a82d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f30694fb75697130e170c9dc3d37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2393434f1150b8a03548e81eb7072f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88015ff937a0d1031e20ada436a74b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc76bfbed4ad98007e356738f9be09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ee9a16c509c8c65f40d891e9e219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a457e8953c33bdb9344d94e7d679394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e9dfa250183cdf4b1bd487da96230395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2d42120485ae34bd72da11d3c7f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b86bb939e90f73be5c15ad846641397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d88e4d580842826aa1e22b13da72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a8b151e4307a46f0097bfa986449399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7148664a33166635bfd76eabeafd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd76c2c618ffdd6db14e6728c253c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20cad782f183ed16e0e4986e726c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eda4fddbd927aec7de618ab943a2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e16bf6b79146c7faed9958546b70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c646ae4fce9f592ed0b06222a5dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e971bc6d955783eba6dd4def876fa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bca2d477616ebd3d522e5406213ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0f4e0dfa1f6abfcdc51e7558d199408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78440fc946c9ba9f45fe43be50f92897409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7610b31e6c1838aa974da676fb38cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec7b9d7dcfa3b2a90ec0ef8335264d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce48f9aa1cbc86574d0783c493c14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46125de99d8e653e43c2d6ce40811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166c89d2d174b141954e0a48596707414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654355ff15924a0c2c71d31d25a10bcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28bb4a5a3a3b45778da9ff17b2c5c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3aad28f132b991b18c3fd3e7357e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56ed05fe35d4a7d70436c68386266418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d232ba5331577851556f460e27622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc4cdc3eeae7f9094030abdd59628420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5580e8eb3ba9f6919cce570bf3fc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69909642942a9fa029bfa3400ecee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8f84dd4f12bf0e1a1ab417e59b2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106f9863fdfa31332e1a12f9bdc911424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c54291c8cd3b789c335a6a02fe33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8528f169f3345f6f2fdbee984f9fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f5993fc860a83d10bba2d8c07486427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27525f3606e756eabbef75c08a2d2de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37e337723c0c6dd6df6c4a2628955429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f4787c9fe72b6164470a6aaac1b2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26e948b66057b3c1b49528c037287431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26794500155d5adb01143ea165ca40e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e678b668fe3501623a268f109277f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da5e2386d2cc4bfb79b2fe0f3dc4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4de5759f663a9b4c59319a90d4fca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3539b4f0e309bae2b071c90b04426436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cca5a56d6252d248d22ffba1124f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8d83fa9fecbf31b48e0339fe38943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3b1b39d77d548b44e6d159ae5d40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd65733e1d99d1ad0c127e76823c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1cc3394a78f2e7822d5520955d137441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb7d7f618d127f13d15aefdc8b721442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b886e4ba6b41770ebd89b75c79f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d30b19c5d46168bfb3d82c5aedf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff23732a656e770d342c33d729766c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa7ce0ac39d703f947d1b5f89044a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48afa81deb98b9984fa6db83d060d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a9ac67c885ce4ad7062cb1364286448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192a3c705a7cd8bad402700e28b73fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fcb2f77f1a6eaa00529d411297ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92600bb860123db1747cdd44fac8e1fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec7b186fe5cf614d005e0ede3d992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd1d6a2918adc86bf1002ad81d198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05b1097e167e4fbc6c5bceb82bf95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b5a8c12b1c773873dd1454328ad34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747038e62c1e54348ab08765b4150a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4238015d7855dd66ff2727048de7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a31dfd6b92413f8edf340aac67e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d427477a0249a7d4cc477faddc9691459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884af59b51e66dba0bf5f8940dfa27a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf649a91edd8f22c13ac3cf0b0ccec6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd3e8157d0566c30c70d6d5ab8c445462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b776f88436ad6f1837595b5276d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e794c38c013cbff27478488a7b2086464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c339685fa1f45315a39b305e8f0068a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9613b409d62a9402a00ce0932015466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71de80354496b58b0765ab7867924fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0ef1bb4085dd283cd1e179b725a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296368515b10dc94790f4a49ac31a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f929a605d1710272d288f1844b232470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366804ff6856c2909460a81de45b4f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e625f95484f8c9f07f34a7af53f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e13d836a580daf491a0ec2a6ad8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c912d6aad1a24e474f153f179206474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28cb8be7136fea41e76b3a48a5502475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c97565d419e7bcd5c7ba91e8a1b23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100a3a9f82aa9365ca1585f08f44e96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175b3380c679ba9bff4b1ce2b6b82f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba44a0331663bfc2337788ef31de4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc581af33d5ad78d815487f1906b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be318267cc1759ec972e8ea99f7afe88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079913ec4a7f4f093dc79622e92ed3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f35fca16ed3f38a2b136505a356e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d293ae4d51b3f8dcd7a88b952e48b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20561162381caa25d468f4513ca0dfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46653ef38a1b57ab27ba6b454c1f9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9912e61f028b2e006598541d5f883487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0607fb82c702fdbce714a2e4ac5d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d4e784ef1f739098492a474bcea8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a298dc8d9a745d49b8d4d27f874c462490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e591d3930dbcf014b5618da9275e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ecc4a91a47dc10f309583b279e08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e404328fde1153f0b235c0b372b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e75d7b2bd09a6ec6172b31c729f742494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a88487d8645e51d701e390d7e5dc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c0e792ca5d8099b4b2b5d1576a6cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f49e3e988e9829db3e7435b3ade7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ec5500f829e2ccbdbc4791aafe82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2004309d6536e3e207e14d3613378d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfff6d9f2112d60d4de7c1e33f5054500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe09a8c3bd6f3e11fe8176c2e610de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a5c0d4d48b033efe54cd5464f15c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca68ed67c1c15760f043df67e033ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f8ba861697ab21564a61461c6ee4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2fb1e777f7b31d7653cf7024cd5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e548ea8becdc4ddb109ca7a4f85aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eadda2347b8df5eda2b854e05ad547507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5066364892f12bc6804f4ded8fbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39ac4491989c1a31024fbb46e57018509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba5f03aa040839765da56ec323abd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05a7ea68b1fe0a877672d3860fa36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb4fe6c566d925935811adb089a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb7118fce32c32d39fb83b0bcfb13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f918e47dbfafe80ef3b7f6d1400981c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901202bd2b626366db7bdc70d9c5c1b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8c134f053cd6d274346502d28bf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d06a1a5172b3d80007b96b2c74c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db01b3c876cda77e64f6f2ca9c80d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a0d59c36a31ecbe95d7a6940762c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e74a2580279279abf3de927afdb1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4333f5a46e7d5cb72b4c4992600a55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f8364d67d492f2175ac9b7010752522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabd09089a65623193db5cd08f5f43e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9aa3abaa237bf4861e8e7e16b848e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf549642d8cb39872afc1a0ca6c392c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea4b5e0fe38234594de969a5554bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a84e36ed814ae4b68b89a68867816e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7279f1119ebcd4a120f54c8b4f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec83836c91d290be0151b021a38c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c314b0697fac69795fa86e4caa83b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed70668bd18a985819dde6bf2b6556531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d0339176c521b58929af9f140330f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf180f8a4d29bf2e0fac3736045d84e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ef7afd964d3d5e9e2ec89136d6b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf307691a89ed4dba1b1912423196535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9abbafd34e291ff0840088a34ab68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934bb430942723486d8697463c9e7cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071bda72f12fd86cfce8532a251170538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed3b8488c71993986ebd8c8bc27e45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea36fbc8e1b077bff3eaa942ab073540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb61533d57068d7434c3c97e755081541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2531027a1f72ee54cc6e7158c0fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3126af1c390ff6e16c828e5c2f86707543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf40419aa9c69f25a9722d7149791d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca41b298f49ff4dd02a533936c25d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4ab802d3c7bfcb7a30dfc8adf711546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826df8e0d87f3f8bdf21ef289e468e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f0712353ec5c2a76d8883271bafd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be675b46d5d5efba78c3c2bb56e8401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d8004f4b28ce1ddb1fd44adc70c26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18259a3ce2ff5c6b669aac4183a96210551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337f1c78d52368b116e6bdf137dac9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dea1e06a72a66424eb7ef1099d8ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdafc305c94b31508f2af52e03eff8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c163526c3b43120327b113f94d9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd9d15e3d406f325df0e7014d1e04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1adf408654ae6713d8db6de87847557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0619546222fb32b346343b351f02c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa15fdb02cf18102954ed90dabf23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f20af943e0ca7d1e1c1048b8d6c64b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099805d5048b6c6fc3e25996e530a413561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc3d056d49e80d2fb36d9a5eded758562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fed5c163a0579141fbb7141345de5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586be05a505358da038e1791763c77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a52a60e30fca83e58afc3c7150085c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31d28a64b84fba2381f057dba0c99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ad1186d6de556bd8f1e10f0552b91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185348158b47a0dc613df06deb77bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dcc66dedbaece4cd25750e7e80f78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a211b4804ba2d1047102fb5c3d3be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a4f8fb98cb03110db283ab69e147b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62be346ee68bbfb01c9b0d137ed75ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034db6f8169619e7d70be01da167166573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5b07f21f56a6b7075e4a8a14d0c58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a635b08988340a2bfcab450a0a8df0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca5f2aeddf4e5f6562b645771e3e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc5af625c3ce8aa031fd1a4659d6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5b4c832e812844c401aaf5c44ebf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb8bb188ed00f5ca6634357511f34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d71b939b03385f85fb31714472d45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03f6d9840df8ac66b19df37849974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13db5e6bf456e5e460a531c691f04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae102fdc439a68b065c2d8ad828f4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2b98edfa2f5ad01a112e2ff6a388c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713ece62416b3f2cfaaeadab7ab35d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16aa9fbc140d259d7ce299035e372586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce38126931bb33c7d389d6910c8760587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4caa6a838df2badf82520455bf98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357956570c76f50608e099f5cf453012589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef114224d39a8d9d2ffc9fa6c04d8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa1df0ba1979fda5cb547b6f62910591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c2fb3891a9c7f0f9ed9db675dab4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442836e00e985dbdaea8179f61ad274593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb761ffa15cdbd0329a54ca4a1f0542594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431372316d6e00b180bc1587b98fe9e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f04df915df65abb927529774274ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d4c47535229c922fb9c2fb151c5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f502d6672f31fe3b3145c36c7512f2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52fedf87efc38611d33501b688afc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf3a7327885bc1bb99d849fe7e21f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80ad4113bff7bd2143d086666967b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619881b0fbc9bc78246c60c5ed4744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fafc3299b51ad4683920b9c6255a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafab4a2f8562bcd3fae3c6e0ffc30d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b3ad1d0d4453d877f31602cb7f5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2676c0b58ecfeeb4ab41ebcea76c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85650914dec81bab1e5792fc96104607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75497ff63b11abfe96dd6450b3f1a51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9909feeac2131f0b0dce5816211732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587499788d52ad8537ff97ecb2bb8a54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ecc39a1932b0dbdb9fa70662ffb65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bbf2805f59ecbeb2e0bbfe58a69e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3a26a0f369d01963e211a452dd13c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6829e07ca1f57c02d7212c017cbb63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aaa7c9f3dec4b4a0940d29bb93841615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4bfca650323a2822aef595a5b287f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118193618a98e199b28bb26f8b5ce51e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b45a3e5d27ef0d97dea0678987b47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce2bb867133294277a453fb4e87753619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c53949fde6dfc04ae12ee825d3071f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a15413626d56f09496bb289d008f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c54844c0cd0c71a01dce1bc13d6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a37436ff9cae7cad9d7293b47b03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d2f85568ab8ffde7e77b6d8e7ceb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f4a1ba538e51cb8ddc004c2ffb6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319634b37c7ded2bbb8147fab198f010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81637def24d1418b93ffeab32627f87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512279dcc043322646e399b3572dfe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c5c2e0d4f91c9493e531a3d9064a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1f45535e8446c0298cbff6549c74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e480af3fb3cf455edb220372d57e2be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408565fcb1b23e64325021d152ffcbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513df877018dbace30cb70d34753213633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe664021315dddaea4beeb36f67d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46197e0306e404324096d839d7d9b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e75c22976cc3e96f187837872097636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70238aa7f52c20a81b5581c0b8d4f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaad106111f45c1b8a90c0be5d819a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb256955238a9e236df9ff2b64a27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e7f0ebbc25d45612805a96d80ce5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b1bb0d97a0ef4ac071ade885024b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219c23fd81a33300df6cea0d724c984642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b713b34292fa501feda4c089aed748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631da4550e4b96366a097bb2fbc7039644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd5f2222f87fca5a7795c04849e2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f0aabd29ba3cf3d29c96b58ae334c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a249f4d02bcb3da9b3ae859648af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9416f43caaee8ed21886833b646d589648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73d8f2584b5a6790fc708a96bd9fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6414b88107628c69d7d8ba263bd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756632a816e4e372ad719487db1cdc59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a337f9b7ce48c40080bbc6a8b57f3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3dadd864ccf4065e97719f9a8318653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ad1175bf2fc3450dd27158383aed8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30df544ee3a38113ee46d195f56c9ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8469b231154390cc4775a1ac7efcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b15eae8df27fd185c5a95dad2766657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b0f295b5ac77ba0015f720a8da27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ce4b2a3dcb4dbbb2b8c2281647cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e642e198b05affb31ba8506bd94ae7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f1755cda19938a088dd8670a6942661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b04e19ee971d9265df8cc646d60f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd080e0a8255bd6acf87224d114f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73717c9183d64e5f7f6fe131a0e9d45c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e80fee405510d1cc1e749c468022df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856d644c1a3d7b2a0f4afa7b416a6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982311705c0352473f33d69c282c816667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca3c04fe755554b639950eef4e694668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84729b0e5ee1effa0fd3c4c0908925a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b40a5e03a4bffcb5de319112c91b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d7f70987e2e0367d7d27f308f99a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ccea8667a98ec45b1fb1d7a79f2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a4facf1b4828022f8ae5f2e1f89cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ad99e36ec1c0a8a944b3e4aa8e16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65c84f36a0c3a6df75f0de86a32dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9ed85b519362b72a4131656add1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26cb17a33886b815b52a18bc855b15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e5a5820e89421de98d9f30a6a9db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c35f0fb1272c7faed942111cfc3c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77011de694b39280be481b05c24a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c66d1f55b5758c733e3165802e58d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1b75d37ee5cc773775fe9d318ba5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7faf2376b493f43579c64c8dd12546683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545403e102a44595b6cd28249e24ee1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3b220a8ded97d73c3208960dd8192685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930002cdd5107d248f81934e521c0b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62366cf288dc5f2f3c6284c00849f80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ba1cd984cd289040156c42c7b9a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cbcae66c6a776f25208baeefbb3d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2bc5def9d0e6268e898f06ee6fb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941dd77e901177710144ea023d75b38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f9458dd9a02e470f918130c707db8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1295ea22cfe9c716b6d7d2d35959693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cb182c668b50711d28e950904c5d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a19f9922ab65f8bdb648a5c85cf59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe30107f7baa525c2f2e28ca8d7b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07770b819df4afaa29636ac8f98a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7120d64503e51113f82634ede45e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b324349d54840e7f0dfbe2b6da54ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bde813f13d19e5f37fc161e9e3762700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1de5c2abb3d93006629498367e064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661bdcb65d6c21fa4d0e594464fc8f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158d9147739764437e6713c6b056c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1c45c866cac77d793d84d39a5683704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60565c2041f1bfdaab20531d57aad7f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1401dcbbf1aa794c6398d7d040140706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0f2fc7fabe6b2eb27e963527107c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb95a4d828f1bb7c2ba5dd132a7ba69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892427a04f85742391312981f55e85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562fa21803f00712f35881b356f7446710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1fc4a7e293ac7abcc1b3bec4b2948711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0c0c80f4e11ac7c900388935f2cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c63641c024ac5b2685884ffa03e11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01888c478f759fe9ecb593d78311195714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8d32bbb8254fe0cc32f8059f0bd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cbf120b1b0601e1797309d4e3fadb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2989098a0e6eabdb20caafae6d29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d17a7eec4322022e12fa1619218988718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b14c241aa0ec3108ab62293624509f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a58dc574ed3aef2a98132f46d35e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3816d3e3426fda80fb3aa12ce99c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef4d7b3b435d932f1e8f55a065ab4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad370616d4467d522785f616cd0d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db38055d4f33e45ff224232adaf3e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9774d033764db9633046216009fad73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f530ab2d2d7e22071ca3d52cf64b7d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6427af24b64c819e74eae11c07604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d1c6c0a6ddee5bda6951b53260215728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4f8ea93197fb223db788251b6fe8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867fb709feb9e9cf03016dddad604f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed3fd833881aa0944355a49c0fa69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a9ab22cbf4bfd615d887bca82046732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca833b7ed6d4e869e451800e79b617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c79e647f345b2bced93607cef0d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2530119d190f472fdb14296ba96eeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12e09df1f0f1ebc9d13d1d74ce46ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d441ee23d7b6d920b2b1f04d4ee1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c60505a2bbe30cde7ec24baa67d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4f1c6c47a13c80b1ecb4407be3e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef712f7a0e15ea2e20726b2854bf1b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625574380538e426067aef1103bf9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42602757b9862cce4f845c04f4081742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa7c3eda0c44a0d768f66123136363743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9626d0d6f17953a694a2fb194f5d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922dd14f394630b8508b8e647941972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691621c07910b8203e2688262d3c8b4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a018fa7a4c40ea719b65aebf694125747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59336c98adcc363540f33fe0d8e95a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa859bf38fa01473a5c4daad422ea682749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c405ffd147890520bee9715e0bec1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139aabfb349ff3e9f9e6408365201d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7087b0c889f20a82f9d19214f034c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf43c0773e90d20d3ced3079311a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3caf5bea3a7c8cfba8345e17fbc162754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd9b6d54e36893c724d9ccc5d95d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37635e484e54ae2f1b004014a028e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044dbc5a600ca11a53c3ae032701de2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0781eb965e431ebb83658312b63589758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b37ae6b70b0e6d8bfe887aa8864b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af616ff53f603b217b4b6356b708cad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62ed255b3596cfc5aff21aa20756682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902006ecaa002bcd0e9c733e108cd393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee73f986d65e61ccd5c2d33024d664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49dcbd7e592b9887f603ecbf938c825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24412d8a75efe200a72b15073708106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170006ff5bb958eadb2dc711fecee1e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443233b36462005192ce97ede14ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0192306c55a9dd2f892d90cffd76239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b107c650c02585a43cdfb2a9417610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6d875bb05204dbfd9861970fa17211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca554c4d7e11f8a5b674dcfb02215b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464255478a84e159cacd70c94b0313413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caae97dde46a620f046ee70d77624ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98c027a9e815399e53c402138475f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde20d4df6e9de70d768f5b07e053d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d6c84588dcd497815f4cccbb3432817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c4ed6d50a82f0288415df2f0e46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc66cbb2615deccf55eb4d4719630a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd5437ab48fcd94935c5734d506d0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec699e14dbc4f973cea0b14fae6e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9eef45a50174592f75a728cceaa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eafec20795bacc3c2adba6182dffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec0d4937e05b1b345e17e091fbb25024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac306252870e14876e100ee88920d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916fef0950dda0e6ef5f1cef68bfadd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fc3ad4c6a9759608d93a6e09f71f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902606455aa4e889c91df1b5d5d7ceea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2fb3b23d0bdf5e0c67c441dc18f5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebd09d78fb4d69623b0d3019afe65030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a499e72f53bb19fdbb20d2fae5139c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc3eb73c20f5baa5360f07263707832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d5a707dff53002319edc5a8160fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13697a2b2c4010b7945fdc3394438f5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f4ba98d04a4abbc32ccb280bad5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a39271925ac2476309bd6e031e1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a43edf97e42b3585889d776f4187137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c18156ec047ef12174b6756d65398338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57415da8f5f0879f3687d7fae4fbf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608ebec20dae200f3c05235d1f9a1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0367ff1d12b91219d7fe2c9082810641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd0458f81d6d3ba0e433fe3a159d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012edd330603419edd2b627c089050e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9ac5040689d0f1498f06d663479f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a90dd727c37e82bc3d99af2ff69a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75dede511d4552e9a3dbb5467ad87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df937bae95e26666608916c23f784447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab73fb472d96907e40e6244c7074b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e879d935a9f8d38482770b3b9b1ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b95dcbffd6cbad9632fcebea07a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5a62d2db3d276eb1d154ddd14fcdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30f32c6fea60d034711397739d24152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c4e70987fba7daa1f0b748abb32353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568151d482bf5a30db6af16cb14616254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a5f8eb9bc523c0054ec3e92f387e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d41547af624e73f3fce4d8e7f713756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418f3a031a5595f8a2d9a27ad4398e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4c5627a9a3d3f47a3cc0eebb2e38558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779f985d0c9bc5f98b0e4b6cfc0f2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db569b271d33a186359db986aa4aeea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31030bfc4d35c5626d1b37fd4a5d07b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c28e013b6055ad887955240ba298762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7c497fc2bf54fb550b2938b4e70f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f684b40cd6522577f71bb1bd93ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343f20f74b72688294ad3ffa59af5f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d5639f1e7266853afb36ef1454ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583ebfd4b9c903db7794b75f0118c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b71546743b586ba061f257d3db35268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0835c5166669601699732bc524323969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f7a714dc2763f39ee23e95e73185e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc8a02b9840e06655b78f9e2b0a2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e663b7950de29ce3e0d4243a37fdef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f557b68b1213224222eedb6a59d800c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e079df28b4f5747df16d0e8124a5ea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b102c6cd6c8bfb67a15327efc85375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c332a4bb1b7c63aaf48c9fbb44bb3ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4745f5da1d280891f57996af1201977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae786f3b8bcf49396b2ed29ba359e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8501caf259833e55d5cc21852db9eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648be95a4164affa7182cb99101602b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf4bc2498ee7556f1020628aaecf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b214b227d6bbb05a0f59468ecfb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f3a5a16612a5ab17f22e0268d7ea483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda27c807ed6266bab587b71c21eea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234d15de120f7e93cee88e62e7075885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe258792184a90c2522d4a160ae2b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527ec9a0a33cf7f5370854b8bbc90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef07ea8754834c2e949056c4f7028b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6360d3f355bcbdb707fa0f4be756f6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa4a0b2bed5067f68c1edf1fa21a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f121514ab6bc1ee78fbd82d9c6c2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa1fe3b76dd37925da3584873043792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81082a44fa3bc3bb061e580ed95d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902d63c88f8f8a72a3a5ed34ce3c0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbebcc0f0f7524ea5df26258fba24e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16223b459c5ccb4ceaa36624d4f233a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40283e2f424bfbb3db7778eb9930de8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ee2570ae7370a866531752d98b1c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baec6f0fbcbf609256324f94bd5a7fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58d24f8363ae30aa7a4eeac269598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020056aba4c84ecc7fabca77d9e7574101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711963215e3c73633581a8f68a3f9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a9b799dfff12fba6f335749d315a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad988d7e2a1f81c8cbe80ec34f4333a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ee31f6fff86e8f14ccd973ca7a120105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e041a3dc65567135d772da82bfb0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62b25b9b15335bc0391d6fabcd594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf7cf8e0a985c65d385d5e783cba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f240209cf3361d7ff3034b8e8eb95f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c28e2ebb4bb291d6413b0f2dd0c3f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f344f955f19fdba854aef50b54df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893370aa65d079019235e8b5d2a49695112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f1bcaa6ec6ef8e274a451a90fcc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd7b6a0cb09ecfb0b7e7dc5287dde1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b417001a061a2b99b8d60c48422b8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c816c4f3b975c882d44caeae628c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfde1d40450b064b387f04b5bf3e7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd474be1c44a2cc60ee8511993cad4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f0427f2f5af51c2fc975bfc0aa9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81c3d1c416ec938843d372236b7ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85735b229c8ad3f077f2c080dc5357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313d7e0d2447544519bd0d22cfb6f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c03040604f4f1b924c15b674fa2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e6779236a4cc345add7d87c2794b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b9eaee8398217bdaf6719d36eec84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a8fedbe8ec8baecf8e004c38ed7c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836c17c65e26788315c055352516c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b93dfecc1c7b6300b4ea0c3c5b4f28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b05f897a2a41fd6bc1b3249e2baf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fea64149b81e4cb2c41f7ca5fabc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eca5b52234ab72f439a20f7e45b42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d8c0d10ecf46001ada578bc2aff82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2e64e427661bdaadb9d19ab89e6bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7e58686fd7221f428287ed7a9664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf86bf0530a21fb1a494f828cfd8716135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e2378eccec80b51578d49340159d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01087768e27c520df9f4174bb91100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63a1dbd1fc960a420363bfde3c0cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaac142abec217216a2c110ddaef98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec876c227d804267e94062b578d3b2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7909d6a0383a6e70a449bec73f4ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e0d7c17f6a75ca5670a7714fe335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de051993a4af320ea4efe788da80642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74d708eb184fe00c3e3595106c15c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f4dedfb806b9cdd07e110cb48a97b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1634177a25a754528c3daef05a27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d16a26442fe0037c093ddf6526ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80eabd5c50db2640618ab6e637bf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0899665746cfcc9b0b5ac50b64689149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d578dad2fa7a28c0a888de68d2acae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d257d936c25049332b54cee2b946151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff4fda999ec9390f1d37ab5be3d18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6367023c0f06176596df3cf9d00d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ea3dd66d2091aa88c085b7d7ad6ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3767eddf48d49ec0f8c5ced3d9ab72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325b07f080ab170738b74089ebb35d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e7694ee37bcde5d9229892185f0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408bb82b5a68df19fa7349bb5291639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0120147ba45e927ce9221f1412966a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e03c179c013876d841b3dc47970fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10adecf371f8f0198589af2858da0cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb90d22d56242219ee566bb7d066d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e1559aed6159e8527d7730366939163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100d64871b28a8215407ade204b45e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402de793ac264409670780d2fa6bf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61431ea530764e2176e735dd68631b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a2e3d3ab1b747ee42c932ba9ca52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610261e1e1469e10fadbbd4323fd0f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d19b61b3c4222f85887415f9cf8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac05f35a703b9b55ca923bce9de7b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15813ca5b5a8b9ee7f95e40962c3d70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bc92c6fa8f47c10a091be7578ebe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdddbc3568e15b5d9e81db6659d349173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baeebc6dc2f0f5f60c928c6d1138f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d2eb5db976ff56e564f52988f1d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287017e889a4e0ed39269e221c8884a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f76fd2a6d947efc492cb4e98870d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8941916d1588eaddb77fd34eaaf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f2faf2bc106a71c582d3ec5717555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8146c82426c36f2366a7a6f113fd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127eb570722137c87e450fd01b8863181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf24c5dc1bae487bbfbdea0918f6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046c7f0e2aa6f0bf29b9e05093d318183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d62a99082bd03acb869cc872516a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb791f4171d247b996d6a2a6efe99c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b4e180a25d1f4c3c2d9aeaf22eba8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a083727eb6c39017149f3115f023dee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eaf4abba5e45571d3794f918463c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c35cbcfe94f6059f03ae1be1b9df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3108017ac48ee9b4ca4ced7d09562d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38183f67b10db243a961c76946aa8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a9c696a73cd5b751954c2d06c67e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ead22766ca6150f8faa601486fc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e967fdf2ea9a84e1a45d629b105fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef59293a5cc040f499806615cac12e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3604198f8ada6831e86bc35346a122196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d6e7c6c7a9d38ebc989953e3cf2b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec104d99ed7026c6eba1801b36a96f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94737d956f04d450243c678847102420199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9985223b2d629f1d7f89dfc449b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f9b18112dec85538fb4a7cb9bc15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761145efcfbcac1d64ec86044cf8308d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6440a71f722d18901071138b61857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf6c6bb3a4c317bb790ab81d329c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e4a62712cb79e49f3717a96aec33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802008a0572e3ab7d3cf9d03ec6fea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c4bd61b2d8b0b4c12e4fd392944b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad648f4550bed391dbde2dff22071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01c30c8064b35e602971e0713a65f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a98d7079c85446e5e70bfe58b34f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f955466b19d03ad03529c9df7efce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55136b8aa8bb89aabd3a7c9b4a9219212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4cdddef02fd3ded719955354ab8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e280fbed60049799dd14f0d87bfd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef59403e54ea35a42e4d81c95455ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e5edf1964e27a8a7a1a7d0ec8be5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac3ebf4898d9a67748bc6f9855a7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731fa9a02acb6237f8f47d35348be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a9a6b7da447e8d8ab2c72c4afb66b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582282d7f2cfdeca747862aafa0d836220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db37c25511bdd2ef253c11a16418c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a863cd69eed8543597b14843bc7a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc6bfd692d029e7f65803d30d8040223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c052d68a94549006d045e51350662d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9eafa88f156d2b3c65d286d8c036d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbda01d96cb69ccd58ca46bd7e2a73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6957109724ad3b7d8b10e6b249f125227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d6ea765ced5b9ac8332cadb15ddf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4ffcf8a2539fa3b1757b3057f959229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654603bd92f2c7be9e228cf166eff718230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033429852c2370c1c201b80c92d12ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51f2a84b9d74e85cdcf92bd4cadba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafb3a5c5658fb929956860e9d95819233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f7e16927106db7d80ab3074d9869234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ecbb6b69e995b4d565563c8efd1bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c20fc3d717acaa43f2838abbd2d0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4fe5480f39645f5fb82f7df0b283d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f919adb49f7b75295b42a3b3b8037238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8c282d3e2e505c41ae8b0f4b36c0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159a29d57e6b60e4069269d851eb2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f265c321d3923893df34d7c405cb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983dc30aa0adcf9a5cbcb7e939ae061242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534aee79672732ab1f4b93e470fd2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd703f63c6348f5c89878086a7f643244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04b1145c01bac05fdc6d0328da796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c1be0b91a5f7d14074e920a32a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948c4a25e5c89bdada61a1c48cb100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4849f56e245465d754ae179419aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7946b1dd40b804da1b6700671e59dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1fbd6c43b846e1d9c35e0ab95f3ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f6c543c8c09b5868d87b8123743e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9889c9458106e3027d2b48b500c05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84910862ffb70c0655e3291a200f28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50564f3b7af16819db96061fef18659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a7a4833073a5ac17c6af10e8dd01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4dd79b24433a28ce7b037e17b7eb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713dc2eb77a1349eb90058bbf5b00a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b57dbf7e73f1b7a77d0e14560ff5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a4f3b15572e50646637208de015b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5cf42aac12da5e58164ab4a15c6ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2814b4943f01b9581b42d40bca7f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0303197ed99e706faf269ed6cc90fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9598baf10317b31b9c4577c9fb85a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7cb8fbe4683514c6c93eab1c4b5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e820ca2be087ef51899d63049026b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d7351f59ba14d4a056588d292abde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc578bb92959af1ae02c6e3a812ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefab118ad1ee4cbf6495876223e953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff02763423a0754f59f0cad3ed0dc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72eb6e2e3c5097e31c0f54096eee7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81898dc4d16b0790debd66a851ebb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffc143507c63ed878a7214b68a5e89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ee55b10eeb6e64e312939f8d54c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11537f86bae77de79f9c42a2aa2592b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17663666f4bfb01e6d0ff6a1c8c5dd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086cd9fe2bec6b10b73dd563ef082d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ef1397d2336cd00b8b819bd038a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3691610852d0b5059e7ea2800653a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1a99d0a2fb7454b49d4c1d1ab787279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeabdf68a6e5caec0400ca44ee09eba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b88f2bfb5bf56bdb85fbf212bc61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a9af6dab89ca0da8cd68b7e233111282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142cdeefe7f192e5d462df3ab0eddc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc916f05e55f385c0ddf6d3e96b8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205ed3ba035cfb7d9ae8111f3582d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff719e15c314b52eb1aff9b6db5d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac59cae0ef4d5c469656dc944e50c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00f82dcab37ce12ceac85db2eb7e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443493bb5f9c547fa3994f7f67efd1f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8cb775c4ed8dad275e10236a8060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4512c6fcd6f2c03ee8621d167e4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc44e26f8ab9427fb450c0644631a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c33301d187865762058cf7d458500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea11e39845ef81e1b72ef0376bd47a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696a4ce8910b29bc9d4970c93f415a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e351c50168e2dca65598b565863d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750118d95ff521b54ddbfa3fe82dc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda560b294894ebe998e40be3e6245a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b317e04395c38c7880238d9ef993ae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086fd82a48717485af810d168814c8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eae544ed886ed04399e7842d876591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723c18fca240512afc1afda6723bf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b55ea1246052a6212eedcddf3fa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4336062b9c4773236b74a31199188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaa4066aefef23342d392155f35a66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc49a234758a2880a57a1d41398558306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15700c35b93702af2b9c410045c4d2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b217b7862099a8176957c91ef0bd075308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce8609c11d7ac69b06b971fa8e6831309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8c5694e89707cb4611352cd4467a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faeb29b868d786b3df85c18708512b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fde50d8ae00e7880ca9d255fd85dca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481c2026bba69c6962f160853d414a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ac8feb6dba9b289b2864ee841877314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf6815c3114b4475f76089c91623e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c49b085739a54d751ccfea80ea2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e1df50a808e0fbba528dbccd951b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab941ad78637328d0065325531142318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bccaecd928bc68e41182fac2c52805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041077362d3e4caa344dd4be942f86b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab503ab5f7bf43b9c85bf39b4c83957c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093483b49527f3e9e0ec09374ede42a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f985b910bdd6d31199a33a5c592dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb8a967a0dc44261fc6f0b1473b75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394317f8ad861c6699449b79f92877a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43061dd7643e7dddeb9d3167e84e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32863ee90064cd04e6eb6d44dd011fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c881180c385e72567f8524bce3f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4672ee49132c3bfc36f96708d5f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684385a6898236f387cbd5baec0241330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42986b423defd5adde51ff78bcaa3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a059243acd40339ebc9fbd5d91de545332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f3ce27d916156d91d74194c30a18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1b47c5e8722287c9642e23128423334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526e20f3193312f16385b4b729f3ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395be027bc35d52f0ea798157c0b738336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47450f3a94b731ea3873acba7b75c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd446940c6192d690571013f60ce98b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9227c9a4a60a74d6f0e7eec32c91a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587be3ed16bbc4b1c8b4bbd1dc4f656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2370775d01ddfe6cb29644123da2065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19aab5aa43bf133f181f54d2cede5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c035f78f0af1bf632b934b4be550343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b146dc65fba18c6688738065be639d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e733829378836ffd276d4650c709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa0a745588af3cc4b6e466bb1f9aa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a96268c8391024105d7b5eaafd4b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8650e41b76185f6e69574f69347c03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816513fb940091e060cee2b11807c90e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c2488a1e7f1918c5a3b38ef8829c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe959896cad3e89a739db8812f819f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96929982c5f1ce45d83a2ee8db2a576352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723bb2f600e24a9aaa394a5c3536e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76766a76e7e220fef581a3de2398a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520dcad21b1e33dbae71d15dc96c480355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51872d9762e2c406013d2e8baec11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6027fe969c3c14d3ca4f3d5526320357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a710af3f4e568022001a658be86845f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda4b94a51e2f144e7a093366686d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1931e0f7aedd7ba797380f7c0c78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c606913857d9639d20197231ee7c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a270d90e6ba5e9e9cfbc85c2747a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4bf391fd430a90e6feea073e858fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747740ff7e1882333190d280c92e8e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3dee115543800fe4a1cefe688ee5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59cde0f2242466646b19ceae4afc2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcec11d1e111cf6cc8d851c4d58959367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736ba300650a64d2cf9e9f4279a8127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521005f41118b89c4caab02bcf0699369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694510e1ec438a79f6ed84395f9fbea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236e7c7e11855dfcf5bac0d8b3cd20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f200c19f91e82ad4580ceb0840b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae26dd01cabd2689382d0a2002d31e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5e29df3fcd90ee642f8df65fddf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b59e236b57ed689c8592a150da7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d663ca2defe6656cdb10c3b1b70b23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0f938b9b5cb8ab913bc117b0a371377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3607ff195a54bc9210172b9959ffd4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a2ed10c833fd33f02cb6b696e893379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342e9b45bd9d18e38fd4d72ae4e729380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcee215bc4d7bb68299cf4dc9cc147381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45991e579cf04f57e8153456e0db0969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81becac0dea5be936f1a17724356ea83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09aeeffab9dd2ca310fe3aa23ac840384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106634e0833f59e72f1cefcbca7a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad69ca97918b1e39914ec4b155bc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37add9e92d85fe87b17f31a159ed2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fada97d3dbb6012f4b2564aaaf0a60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117af179a8b3ccf51422daf562d72a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed378b86248329e3fb0d5008859047e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c672b4abc8de27e626aad0a8ab34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00410b9a5b896b9bea28ec0b2de90fbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504479de533940e32efe7951b9a0c86d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d25a7873516f25697ef2af22688e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ae0b61b6bec4e19c288c79fea1f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5f4d65c209c25ba265b9fa09c772e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a97956b7c4cdfcae5e79e5a971c06d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3416c7c3de0b8f6d9621410d67c12a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc450c05dee4ecc67ee114a9ba95f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073c9d7a36fc2234c16d8a3be17e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd712fbe48a6610d968c099b05862ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec7ac1541047ad4293e53cfa1eee6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e1a07e803ac1ad5c4479329db1c9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92dcd6f635d333ba750aa59d63558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33fa68c64a2d2265e3b1af0c414c53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f8040d6bfd81354e69676543158e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c726b2064252538f5a5af8eb88aa6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de441a7a120bd9299eaa01ffbda540408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077574de8029ed1dad0816f8f8ec3ebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c52b03f964dd02ffd27eaaa10b82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e81d10437623cfeadfc740c86f21e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b049703ea3ff47ddc27fc7615ca8f9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffcef375940c0e421c8a276e431030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd5abbc418caa365fd705a897e525414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b306e350fdb5ba363870cf007bec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d59b7c0d1e63c24c2c69f4595d05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c9d579945a1458ca72b3eb1544ada417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7446a331a9ad3f9ad2e679980faae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30bb9ca69eae7c1a80b94f80f6b49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784de588f6629a1fc518b2b18e11eda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8274c91cb3e65b39ca83506379720421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413e5a1adda4b3bff025da8f065877e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7dd6b5f46f859aa2c9d2f55f57b35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9b68000156a1f727e5b868f7a5cc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc33fd6d3fd9605a5d58156bed3382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6c17554284f06e18ef0d15cd235a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a759871ce7f0c8f331706f254ea25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843ca436ad65f175cae21d548ae6b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c66466ff4fa6f88a4577144daa0f52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc9ece84a5f472f144456b9038203430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa11ca93a955cf8d87303329590e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842b712913a6db4d296a84c13dae09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2523ebf24d1ac5dc348d5f8c3350b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e982d87dcc664f0c1e380440048e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398318633f1e8fe6b5bb3888f1f7bd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ae20fcbaf7d91f818e97a67b3b56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a02b204b06746ae7d96b96bf0a21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3510087307a1faa2a083d034652c97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9593eecf739085f42dc67b9eb303c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee5df3ea6f4801075723c5ac5c6839440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f448947f1970977b5183b4734375db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bbbd80a4be4ef559658a1d48cfeba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688be2737132ef6fa65b8d3e3b496b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61b8d001b710be4e117d67d893f771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469785ec8c26bb96a6dad2d5b6feaef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54876f0dd4851a191c274fb6a73ba2c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa1463fc339b0357dbbb57ee4a843c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ed10429e80dd92183e347d69aef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668452676d186ca1e8e14be25a2126a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44808bdb782aad51d46bb50c7bf54f7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f24ab1a222119705326a4e3aabddf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633f41ed882f0ba9bd94c138055fe38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27756b91b4f93c53a12258dcd125c838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114d417e92bf84a1293a8ca530e295454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf64c9dfd38f00f0bcd9912713a1a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82038484565cfff7a4ac723c1f215f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f4adfbed8711555eae156bc4a6cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c712d2b48e64a94c5d494991e91b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538692d13a95f87c0121c5728f8e28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7fbb1a7c812b73acee47a8f27fd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940cceb7a9ce8576eaf101c6da67fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80de61b0611d11b259ecb0ddbf0ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8949829cee16a7942384bcf10d4682463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92860c1d22c0689579c7b66533aae59d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14175e05e21c2570fe93959849209dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b466f95199d9df1d5b465cfebef56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61d4c79d2b63b160cf8e28631a95f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08f33794e5d57ab60a703655ad986468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ea52140a308ae40b9263f47eb207469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc8f97d4ad76924bad47b767114eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca747a45431a42adace8951ba98e668471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d286da62a5b88447daebd595cd337a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e4c7c8eeef34aaa3c6ecad565925473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b5d073c44e9fbd2d77ded5913472a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a2eed2d6e940115954122b93fc21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1b1c7fe1f1fd5edc6bcf76e41ad54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5863b81edd3836e4e32ae4941f4828477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da97d49f05b197759627f3330c753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830fcdb23ca3e7c8f17db4d0d6431f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6eff142c323aafa34693b8632e38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35596e2f2bb637125c53e434249d824481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b16b6be4143e25beb2f0265b96b809482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bef6e581ebeb0cca0e5ff3554077a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813515ae3f34f026358bf3ee95f8fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e65136a9a3549284254210db3cf8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7119af884c921f4189b07b5c593b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3749e3a64bcc23b75694336d89095cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad7ae3ee7fc48bbf551b8f1b30316488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82036c83e6c8cffd8d2eaa992d947a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fe89bcda5aadfe0701ece67bd4959490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae0ed7f129836db626853f52afe5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e403462a4ddae21d148f496c7b41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec3991905e6ecc34261e02e11c516c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb61c2b3bc0f74cc70d751ad5e6ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d317a09fbbd7317d532bf8ff38f090495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c17084be2d8bb5825427796a6939496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb695fb0f752d7845b976fc32af54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc69b2af254f1afe663bac2ce73139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d202f722874e095c26f8172217c85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c29e809394bc6de4bde398a1a0ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c2fd4c7390648acc4cc093bf9af6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4757026fa9239cfcf0900d788db2e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc4a8c7cc88e597d7aad748900683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd683e2d058c2cf3f7790a60abe2569504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f09f62f6475167a446dbb5041364f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a321073f8d8f9823e0a7476a3e09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019b55c1a2f59d6d2cc44008a3ea7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef61598d3076a08dcef3bb89af998a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c030a9bc0c4113723c21a0a7caabad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d3d0cdfe6a02bbbb8752edc6f2e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b474a72171f4a817e5b2dbabc0aef1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e8f0737a40fd3a147273c297a891e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90745cfd0866a76c33c850b61e89d1e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e6fb19e3034d149f1f21a655b0ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906901552372ec649dff761c25c57103515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362c94017921a1b92a3b4ef60d840a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af550d961a4072dbfff64663d9e0313517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae48e1db790430487163b003429c352518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6b111c3fd0afdcf1fbb3327d3c28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e443eff86f3158de2b893028ac8f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a31e009096a2b424284b0499fdf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcb4c9ec2b744d8df2ac26455fde10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0d0091b783a2f732425e263dd430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d495b6d47927fea961f339f3a5bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a9bd2bcbe9b6a3b03d9269a13bf20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46fd65f9c55730b591633ea118c2f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db4571e61a3ef53dbb4a694efcf4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57a6d83fda14300c17966ebeec479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d5583ccd4d27fe8f906b61f2c1d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e2d41732232d0e7dc99ebc8072d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0e2d8cb3ca7cba926fbc9ec45ba2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9bd38e0cf7867d28986cd74040192532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc611ab0a8f7dae2ad750a384efa8ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c94376da525715061535d04595e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ee84e6a9c632f5be1a8e2ccfd0f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0d4c04548434046d9aeeebf666d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa85470dbb16b34afaf4408dc8b074537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d5a46aadcd228c8d5cd2d7cc026d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3dc083a895aa10e2a69148985c79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10a793e08e24f9611c8127d6e2e0af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f23ba6f0c6a998b40ffefdf5d7b4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa4ee36b67e5e1567a545d25a38e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e41bbbb3befdbc467f79ccbe5c100543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce80772fc3619814d2ea640c644bece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905bbf0f97b570ed71ab86756c76b63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6392dd430ed35c2e4362a9456930aff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6829bc11d536f60c670e8af592a02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838c306c90bd2eae6e8fa3ea7d58a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adc726e5d155e73e29cdf6074514d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf47dfc8156abf51220bc86b1f7b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12987c1957f171f88333cfc5809df553551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f6e07307f31811b627e4eb25f443552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0ad4f84eaeefd42baa5157e9994c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf019b3e1614387e5fe349dddb50a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b4db3023ad9dd384dc8727648737555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da8b86dd2db9371e6e42e4e434a0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690fd7e0c5b664e6d5f59bc56768d95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632776594764b7687aaeb7ab39002cd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2051260b63675b323bed8b133e78e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cea80ed504cafbfcbaf12b1912b21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d714ecd2157ae097281eb514f6e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29199cd0c56dda3c0706038c03a1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb0629ee52e4116e5af48341c79901563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0e80e5a9512fa9db3b2a8461f7c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ffcf16b2f613099ab24ac817b80a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536823f0dabefb32e1a195528a041b41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294604aca1e67a4451f3bceb788f361567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa7c4596cd1a680a8b2decb68af8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ecbe37cf227a37ad9346467936505569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364910006be7ec2ef8e5d85d97e322570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787c61df18455626a3fcc6337b14d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c86da96e9c028fab8353e2f05062572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df592668c872940ac196c8b3efc82546573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82319098878220b9a9a64e3fdb33e48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76058786ea8c1491bdf3e739f35f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8f369d1d9d8d19eeee0f083c664d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b09cb4da61e9be868b0ae78f86096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c97392c794eed447be6656af00052578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb6438327dc2af2bc0b859b79a8f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266669365b364eccddfd4eaa7fb1d5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b8e2b7045852637c89c5c75999705581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c929b4210c3c6b0a1373fc5fab8638582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff54490d5b9c37c232a29ca1a36a787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215571ac837df77c1dde8f2ae8b055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceea4821396414d08cf40c3d7a4db9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece690c20e0e42f91417d554022c348586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020639a9920dac48f609af1ffc4c3db7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed70a0a3f727b3db385b33532d139c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca0771e2325a72cc15b65269f0140589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c8a9fbb38766e8f671db7e6f5378590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0caaeb6f365ffb86c49473852bd63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137473ff49e006e13208dd115fd0e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a202430d06bd890311d580bdc8bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cef911b7bfcda09fdfdf599bdf4ca5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c20f70caac90df878a2d97ff8c6e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3a3428e2f225018790bbe25ea973596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8cda39be66cb7ad1f418d4355d7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a374e821b98ef622c1bce0e27e45a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc6f9fd692568be668e7d4cc1dfba5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf593f9951fc2b126ffa00fe354116600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda486ddd4d76ec042fc5d23806ba40d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302659e088eeeee9bda5353c0c00ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4f0461fd695d4e53b9a9757f5178603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0d0c7312bb4699e83a5bdb41c764604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270565b4df4e4b7f77d270fbea38e40d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf9e249c42f58bc9616fc963a1299606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000751c240b52096aed26591c416ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c42b7f124d3260f1504372f3b2889608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e08688290849d3fe3b33ad912b38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be288e668d92f13c9ec96359bbdde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadaac42e9485def65953ec3ecdaba4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b291c3b64a1f593d70db8b108da3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe3323ec9a91292bd527b93b0a9a78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ba1d996ec7e7c69ea1b502055716614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a1c320c2986e32d4ad69d3b35ec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353392e962998fc74c0ec79c0a0644db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49f84a9cfb345b7a855a9301e56de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594298ce99c8ae8d47f186c014a2574618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc3f24cfe4956c09131084bef94f67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd729625a4d3e3d65b34317d717f32b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6811e0e06427b34157d7ed956e8c9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca92e81f1c303232ffddae2b5af63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab9a23589cc729bd21c83886c1af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1757babf7d6a69e52325522ebd8639624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5c9685dfd224ab664338f1a8a876625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44df466471332a182ed815de31951d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e600748d5174798050848f872c8c017627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99ccde7ebb5684dda2ac0769e78ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cc971cb3d5f25b16f32ab511d570629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc1e6687596353e856527f32c781a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d289f37057cf2600243531501d6aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cc91fd2f4aa66362b74faa53d595c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffed3fe40fb33406ff1c6d9b7a1b21a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171869845581cb080752c6342feb640634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbcf4f8aacecdad3f086ff99909c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435721e3366801b66f7d43f18f9ca9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c571a03d38d42a3416e48935d8df9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf3e44b2f0df8aa039a6475329079638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466092d5e769a9d9f5f689c4def8d03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2bd1c6a9aa079a191ba6400864c87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e52b476e5ccf8a7e334fe022bf302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28d842d55a09e24612b66505f8053642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c689cddee3b76234d4cbd1fca273643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2487d29fe9cd12ffebaa5f936fc6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf590c1b2651d5664f20a0490849a08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad863ade7fe7a23b5a25b2e02bb316a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf98772915e78358bf3f8033a186e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d631d94897bf407a9f084e6ab9fdee1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf56dea913604eaa1ac8a7f9d72f92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62447246e2a9f8c8e6e6d56ed426f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c353d2f5b5d483344d3ecca144e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986feaa0823dd99d0e19af301d53b71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d82c6bbae92bf2fcd2904ceb68b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f401c511149221dcf84a6331df1b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac584a238989fc211d527fb77bb12e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0996570c875bba0da6d471f6b1ad8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7314cd6ca999ef3ee623e49760ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575a30f4ebaedcc65e4a3799d9a2bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76502a3027efa14bc140ad07f6cb9d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8f0ed2f3e2ff74124d00563140c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c0608b09e3c718ed0cf08c724a4dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d7f3ba3ca89134357d58d054fe13e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970141eb913de9c6a72a6a49c035334e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d3ecb253c666194b0afd7cf62512664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9fff08a275fe9f753c7aee4be4697665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855ac57a6385a933258a20d43895e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce63441d37d8038c6cfeb7160e638b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f5f0bec174044e0bd3bfb4ac0468668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82465a39af5fb67c03e90664de7f157669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc85ea992d76ba79422efc0fe1462cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecac56e249c098ebcd93116c7787c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b92991d7a80dbb014b05e9f4c024672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68bd85847663d2f680a2e082710f1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de3d6fc5b8db548acf81ff46f1e5fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5b089b810490d9a4fd0c7bf2ee38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37b2e22b5ca60a89119708d517253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e3c9da909336600551b451b66474677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff1ed4ff4a4f67567ddcb31d26cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81af31e0ed2db680b8682792407b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d4ce7383e2237fe646921aa8cd65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441dd82e1f5482a8b90f08f13890377681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7642a1ab42c385e14c596418ad6a15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c70eb299ea8632aa29afc4a0b197683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63feeb9e7799ebc8cd5dba7010cca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ffea4649398b85e2cd40212abe7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13519c52876865a7c2e0f9ba33e2b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571cc0eb4f8120fe71eafe5a17bf93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a43cd1906bd6b12ce356e686f0498688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b7f2bb6b0cd34b822861b0c38606a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc2922fcbe9c6f4c260c03be16586690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0712ab1c6fc0bca3a8762788e2e45e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668bb5e9f110285f10985b65e16b2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da946cb486dd221257342a9aafbe98d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f17fe4dc589e03d8880bb2a3112bee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d103dd5f9feff3f18187410a81fba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551044085826fae39080b690e3fd3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd2c51e9656f58262cf34dc7d2fce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0d845611b2b81b6b9013a5ff409bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487bd0e70fd55d8e122417bd0f40276699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9281481c77cd1dcaa43b2fb891d586700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883042f74039035ec562422a887891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe6127a8b31e4fa128547b7cd7004702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d061fb25814c9815e44105ef114154703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cebae1bee427374ed32946f88e81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd568444cdea87169a6d806b71f82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d12e6a251682b53e58f71d172366b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea0aa52e31d8d897ea51cdf6579ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9847dbc244e928d057141d295fcfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed821f42a72be27b6a9da67eef2e50c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fb026ecc3407dd508734813eb5bae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac5a9f22f1a86cee1a7dcbf70ab91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215805bca0d49c8fe4270caad9ece5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f20b478c10a2295e585eb4c5beb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5517c2028f9696d2cf9f1663cbb0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18e8c7b77a87d169dadd4398303b7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239a744aad91a999694cbae72f6d2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f8dc4503e98c90164715243faaef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015128e569b1b004ddc6967f3ef1c195718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599edbe16c06074dcfd1bc3b46731918719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a41874bbb856af1a3875f67b0df9dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a133d711be25bab07a3af6d90d5dce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b543d8fdb23d8fad15ec20b94fae77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bfcc719e97ebac7ecb1b459ea1e69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224015d2e57405277f9ce8d9f8765b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87d096024a65097a2c170d95f29cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3a9cfef4316543caf29675282c9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841ad1b611126adcdf430b0676fe4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446273e839079dd33cdd0d1e676e6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90c017b9d563571bcfdd08d2acd762729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9320dcbf8382e49d02a99a063892f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e3fb723824887b25fea05f6ffecb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b71e8a6dece9105b7c1cf99428d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5932fa2f50d765837086dabced15f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2a655d5bb31060467bd2f2b06372734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a48d38f33a5a2ee61a733fd736cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a37f42204d5c708848d8bf0495497736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030db68e81fbb398cc7f98bfab77cbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43769db4f098111349d4c9e34962470738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd20678a9b5d09e162ba3a4cdffcf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b72a2ab5ce270bdb6f719c1d955efa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e3eaf980d9da4a74b9fff9e0c500741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b4b4e2bf9542ddebad9716443c4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408955e2fd60df2fec1af52995ef56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586143478f285b311dfa17805e1b20b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c0a2cdf4d69d5aab73906b3afe4ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b80366f5ed441357978bfe3e2cf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eb34c0225da3a3ddf932ef8882adc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48141dd635ee3e00fcb913b00fc4813748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7615bb6bf542e2c8b442a248cde0c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b9623822b95b7e3e3acff4e2a2bf6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a332323f78769e7df16634c3f61c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab9a2a1463347817110a4e02bb06b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c1a44565b35c49db61cd9027789a1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>