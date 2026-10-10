--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffead1e1a6abe8309e54fc0e9a30a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7d9c4a8fec5e3fa124c76232aa772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a133de7ec86fba0cf2417aaa887173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479620dd1d55192800911eebae965c624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdecd241b1587fb9f6bcb102aec3615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d5479f32b42dbc82db220ff3301dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a2c562f82a70a3b338fd04ab082867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953535db08f5e63ded94eda60f98748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a18b15e44f9be445d72498d41fcff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f8b43b5f446c0cd55ca1148186c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430b121d5e2b40fe0071fda5e9a73bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8da90c4a34211b469b57e043f0d2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a135c4c004fcc6b848bc2a63a3be3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f634d0dc4c8530a47e076d6f15f4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8695846250237388a6374df27fc6f1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f941b010d180ad504684448c4524c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feaa9d7b2c3ddc1e4acb5519cc16f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ebadb0e645a2def0f7252a858cfe918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fab69f864a5016de4f7245c60266e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e8ab2674195d55323a254bcd3e9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43c2e83150b25384e8e1a28926cc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4ec0ef522e2ad11202c7cbd7c21722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab3a405d22a6949223d024db58a9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca95c39f3efc5677a778378dc37d1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0766c9a4d0eacae2ba30de37ca03b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765bf8b6854def4edce8508fef331126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3301b8aac8a069367144c5932f18e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6122069db776ca2d2c6357688b04028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9887d4cd516b33a4262df37fd2e9d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7f83d97636e98d7a24559026354530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206eb307657663076fd0cb4e9806f4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76812a0e9f79d3d1a255830b6b9e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc22349cfafa20d26853ddd4bbaf7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238373be215d5576977fccc55e0e25634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfdbd3abd60c6b8f5459c4804f906835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8c3f535f41ab92d061ce08d523cd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739919368236df3a8b9003e217b159ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5700aa413f4cc528c90d180d886d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904880e616a182bbaeadb2b85edb11e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555115fd73d639588b42dba266f963d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751abe283029d93db898324fc7224841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf8bc0d40132a0bd3a1d0049b1e83b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f827b040bc81e5cda5ac6b538fabd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eca1a9b5bbe6b2d92ef2f83159ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3e5b62ba07ff6b3475cb23f71a6c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39d63a07ff7f100360ee494a34631f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d7672096cdf554cb9d55a7be460447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c4af868ebac0a4451303ba65f8b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f353b1c752bbbb2e0eeb7fc6eee90749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89e6c72372f0c191e95a3e72a9b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48d97b114976fc7da6aff2a6b448d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd30eb3ba1bceb8482700d31e1460f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ad555f1213fe5ef5a500be7a18d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236415c02eaf7f393ca488db4c1ebbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcd10dc8ba90d60d310591aa502d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2609f8f675cbac557161cd8dc589456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76510f0b34a79f9dcd2ed142dab5a61257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6592bb343d012a10fb9e5677d59258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05c637d52bde09b20597e89a3ca6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052e9b327f1dc1f64cdde434cf2962960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc5543a9e7106a645c733c4272d03761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda794b091911dbcc99cc5543890f1cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d869d9c6dc6475d466fc7eb9f5f6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc82eb27e1eb3dc678341439d20dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908bd45e6e20ae7167051ea2396e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af0559fe853416e77b7469743787866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5bbada7451ff53eb829f941a476967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f269c78d7ee09f1dc8c1e875dc8e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e40e99218411bbdfae78256e6b9fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e850db0e0bc9c2473be6f10eed9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d07464a8811f4a426e567740048da571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac5d958bce0808e1731144ec72323772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239438260b0bcfc85f70f735ed21558d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4b60543f8839d62a155a1aa28798f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce630557c59d6556e0939e052a58b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb648fc1cec6768b6046cb0675ea1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31057330be0d6b44abb5cd1cbbfffe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de5a3e856312e175ed7d11fb08fb5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dc7e3ed29d805a95df6de74f9a5d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa65377aef71fbb611f380288ed1b7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b26c7b20cdb55bb8b9fac63e116b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f26aa2831a564e0f65a42ead672dc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b1cddacb294f1685c7a562308e11483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5e90da4efff43498f27db761528884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2c670a661faf99dd25c55fe86835585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a0588b018cd2a583a8b8c445353686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3f2bc7ff3b2dea3eb478725d7bbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1c3d6f9e22657fdd03c0ee5d0f8b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa07a58c94f65b50a436de20b4fd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020a465f8a39acf45ae6af95f2990f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec928d28bdb0359be57de2a0a47bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784437677a8b3a98851e9ac6bd11da5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588efded60d39ccec9c5712c693ea12793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92cb92cd474b2424ec446e1ea28a4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2096375a33da66f38b76bed38ab90195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc34b96bfb57462dedef8e6be0d75c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4aba84dea8e646c35b6f294046da697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7686e74f60ac5adc96f49f1b70ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795da1fc21991a9ff234e09f0e5abd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201140526614d1c3f5163865e122b6a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2bf6133db408d8b1e6ce95976432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088201b3fdbf7fa788c0b26173c8997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b840faf39b6b9cdb00fbca5c9a6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2235dd322a25e27df27e4eb1193ecee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6442a79cf5aa603e6e8560555b0333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b804a66df90a61c1c91afd3ac5e3b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4465e321eceb2fb647b49c4b7119f2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b66cd33ac239d9de1a989f6728761108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e8a0491baea1ee03a2ecaf3039eda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808e790ad2299ee1bd88e5e66ea954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb700881e35f361fe184c9aca75ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6decfd255500b1ec2d84bf4604d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e3d80c5df856c612279fd1f699aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec58e8ec514072d6d9914724a1d911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd4b9d8992edcd48dd9fb872546da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba246391bf2253a12cfc77801d8998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa763699a2fe92eb949ee04f69406fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7dfcd9ef8d387e4a1cff34dfc0d3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a0617ee48f563bccb465080f9ed8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e79f31622c4d11065bb82b182086b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c85716aaac4c30632e04d227c9d46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323e0b8aa2fd2e577b5b5c4bfad9a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b122e114b08845c32e3a2b5a3edf11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b3b68c5e01db3ad3e1240231f135124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a9b50906141c32faba12c25f878a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4e4e9eb67a972415479e0fa78fb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa9fa0d90894bf69098020ff2ab59b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfdc334c27c5435d5630e4d2e024bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dab9efae97f2c7c659923b0023a28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7147245599acb114e5dd11805b00e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de78027feca5618c4c195ead5d3fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54d6ee5cff7e10e5bcfcc5b7fd749132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff6732ef18766a5164394fb6b149d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9b375a1085783132d1c35a3cf0fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd5f92edea5e93b2516606f98c77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69459ac2d5f5e25d85794f0508d4d06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d15779921ea4282fa9da9380a8a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459c1ace0407d63b56f684270a82d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ceb75c86e2ac557453783071e027d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d464c4f8bce045d3d71b5d55cea70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e291fefdb68b659405ec2e800c026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47990d32281984e8a56da427c172085d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846cef96f8b28c3ca508a54c2c7c1ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732558c8c1422fbb331634a73d2a321a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65548a91c3f022570119f6f40d110145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c8ffb12d997de520b62422a19067146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c43db162b97f21c1923221b27e66d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5698636e72bbb393a245f9246d25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef579471bbcfe9815e5317214a6a2a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0cbd15bdae49e7766785a011ed48d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842423372d54cc2a752daa5fd012beb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa211fb5386c4cbff49c3265a76e7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b944ce01500570f6bcfcfd0a3a032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaad29af7c4d44cbea9a75a6980cac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f1fd21a8e66d525d32555920c49b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714249bd750aa25988891ea4aceb1a4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d16d0aa8111b56dee4b5c3c1ae47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be7ca3d529796031ada84fd2b0bf21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938966d5931d3891f3c51feeb23a4d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650edd98be076d76b30ba4af20cd67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5a4fc99ff318943128ff64054791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad171567aaaf69e3e94a0eefe56fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31fae4ad63732974586d38d76b013d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513839927a5921940594a0f1c5a4b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868163f70b6906e99989bb49421ef76b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243402959986da81b55ea658d9b2fb86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac9792ecd2d50f6fe0295acc6d4f8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7de1b720ef5d42784af6627151c80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d0110686496899b0a37040bb58f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bf72dd9b93997e730986915c9f1ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25f186a98a8fa2e1102642dffe471171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6671457bbd3256f5e5868e095df36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020db2d9000732f2a861a50b2314572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab08b090628b45af026407461faac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d4895433931e34b871e128863a6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a23bd6d8820630e3bc8b81c9b8c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc08832f543e705bf266e27dee5b95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd033ddfaba818f751820ea184acd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97307047b0a6c8a9639c7793d211ec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92737bbb39050b8b27a9783ba3609dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993ef601afaef1e5898da38de26ee06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec573f94d40ac2a38598721078c87d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b1f18382c7b53275c8a487889f39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c416e2b07d7878287e548b0b5e3be5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a36513cf884ab23a2b86800989f51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae2b7680f0c0f4c5a1cf7baf72815186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d050d3279d5530f5bc28049deb9e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750895d0b0ebeebe90297915c5e6c697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640fd6ecc1f101299bb415f9bf1a011189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e505fff0c9d9b3d0776be1b026b3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf0356b8ab1b71fada9ae1ff1a8d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8880c75f57ad49b9d03fa24fe56c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c03a302adab28c642e3101f0e4e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e6d2989af61df9efaa850c5af6d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac40392e12b72866de62bc4288760195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41d5a69b6e385b81b05b80d8cb438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c6becbdb707b76b742134bb19557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8298aef3e1b808c193a0efa496791c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8f1ce8c36f3d3df28b2530a24009199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21044ebb08be19291cb41a17078391200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a00c73121489aba5ab11b6bafdaad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13610a4bd65e67a4ebed6dfde4f79f1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce78385067ac3008b713e60131c60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d19bcfff5dcb29816e6ba364beb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276274bfea1c794cdc7edd8ad0146be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d8ce262238cdd0653f5da5da3613206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c280fde5d9f0dc8b7902cb93866c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c431e6fbfa898e6853d299fa6f04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be28d8248dc071ae873d28aa81e0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320dc412f8f158148b5412d11fca9c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ce4bf7e423b95a8523e8c67a365c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d032a9748fd2e5c44a6bbbd420720212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a6e53459b63daf6954be399da20f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e5735023b264142f0666b5e99c70a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93c7bd349f83a2dc4c9d9c710f3726215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edd2bdb25909f6ba2ddbeafe502144216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc38d4a8b234f8570adeb354afb9eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d9fa28394b72487019bd70534aeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9725003eadeba4aaad5912f24c94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae88b1df74d90152d5f52345e0b353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae53565cfc6854b0c30aa6c270c081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f311e4c18129da3d75c5bc22b652b9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2275d411cab709a3ec78bbf956563223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39899650364689a737b7718a4b91eb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d42f36fc0de6861767945d334da9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c929fdc3c1fe893be76f5430827b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863b001975370709f6db467a270a8bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394bf66113a6289352c0eb441e401f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c17007e9a1819daeb2a635c69c65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20118746f25221c0dbf8e59522d15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa794c343e31a12ba4d0d9401626cc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf19989ff79c90c68477b254c500f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ff95b730bbd2b1c44adaa8f3f700233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f494c3434369fc2f2eefe8ccde76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f589103d173cbcd3f79c3385b435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4bb73f8252598bd358946970ff04c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e368c81566e40a6162db89a182df61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874e2acb9288d1957f11593d6f3f17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd7ba2a10d58e2b0a5f053845b9e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51212df8c5fbe9fc21544ef82a7f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189da8067eae032c82ccaaa1f57e02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d4bac730d27830adefebbea398583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a161109c30d938235bf696bca96791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9364342296cea53de301a840a190a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b83c8091b0104b775c7340084e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db09b31c59a877774c19b2c2e78f5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b6fcb5cf06eb59e73694f38009d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055850a59d1815537e381eefda1fc61f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1672c97384cc3cd11a430f3bf5ea3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb9152a5bb420e2447f9d895f3c7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5d5743c5f30ffa96c52e2259a1fe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a82fe00f4808c82bfcda72c82d3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6024b366866a0d9e4f6f8645bf6b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b7736faa3f65c5b005f4cfb268b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5c829166bdc3a9f27151a79bbf0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dafd3c0cf70afd435e367ec91174f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4772378b2f454e5f3559d503ac6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb4ce84d81367a664b8cdeb3a82684258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da90fa32c17817ffa143333b9df452259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7fa63a8a95dbf045d7fb676cca00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6b6ba126853ba95fd6f94a769f51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc8fe8c7bac4b418f17045f7af9a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9c4fb53a6592aef3baf063e54eb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0db8c98baeddf145e58ced5f1e4a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d7e5cbf93e3172681ebb2c7ccdd12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a73bb31041861c30f3abe8f687a73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b9c94a27e8e91d2abe04cb6f6022267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce071f1feb561758ab38e1374eb0f53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c216982864c27eb45e4eb2cb0fe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ffdbddb820c9bad821b9a7ae375a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ac3613fb4a30028d444b2b2995d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8dbb46649fbbabc9cbf6bb82ef19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0bcb3e675815aeb83eb7350478f3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e8220a4d948bc78359f6334b1689c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16cfa2ed98563b165db42b43a83a86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de7553e9296a7c491df80108af120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10fdd6b89ef34555008a994c2259e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb4047baefdd19085a14a52915003278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46cb8a32b3687a84367a6a70247b05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4be663df0d795a813f64b1ac02c64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543aa5fc0c8b1b2b6ddeac7d4502801281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f152c8b4366a275bde36349b9ed207282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bd1a5c4f25529ddf19472384c7544283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2dbaad82d34ff0ffb68b34e3f079284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cdc98564bbf8888d0075c3e0b599e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4384ab40e3658084a40e0a323e475286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08d09d6bbac6625ed2a917ced460cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e80602d177db2e11edff0d3774ecf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867382798549ff95496d3fc4e28f2569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fdad633ff9650e6450544ac495356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a25a29ae1a7b345da64e3cc4d93f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ec183396cb555795b2d354e56190292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64662f42cc0e3e913e8d54f3681f0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636bd59807708afcfff8a4121715be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2e58dc77c9a6c359fc2f780841b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c0930f7a58a0a6db2b1bb8fdca10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e394eca8f37f16c0faf52042c630297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1370d7d68e9b769da604a31f09d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0446b24a16c858fd3646ac18a5e812c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dde453b0141aec10d907d5ae78a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ee14d92004ebd9606c382d76d7136301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0dd0dd19c5d0af439c068766e5e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866c7321c6becdde45181cc343498e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5294c4ae74aafc42530a820cb63b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda40a7204b00aed8d9407289221f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7fcf0f2f8c52f228c68e6005da58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4116c9433d7d15eefd667e439c88c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fbabf4c5fece2836fbb2a10322ac2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37319cbf12703b3a4d7aee9baa83d57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e7149d53f922fa32097b8e9c42ab2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d573f0bcfc29e5f4ce5bc3a0dd4fd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ebb285e568f5de37f4a8c6c2d9c15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc6d93b652c037bc49b4af65f9542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da01e45614dbe93f0402e64ec5120c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d516929495ac4becb7eca57f8a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b2c41922bccb94d39399238c0aa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88858fda0c65ee9707f1409bfeb00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2354a4c05f4b7fe87b8dc44da3ccb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8da3d0fd4a00ed28aa5538d5f57b33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c3dd7f56843006f515493624906cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bf3efb6ce06cb0278a55b398a238e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1809c7a6e763150bd058692b4f95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b282ccc895009f9c1d475347b76b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb96c1abcb1573cb7d2ec49b75a5c99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e58931afc0adc0a3903ad6a786e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf9834e373480ee1764e017fea03c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340e8e9b5b4fd8d217b43a12c63f9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f800a3f2363f3c73615a0a84150329328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010bb3a87e9298bf813e320635247a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591aabc4755f699bbab7dbdf5d378c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1283a22d853d4956dd811d4fbaab8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c4bc4c3089114190d00f4ad966f31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bef8a1f07efb2d2732eebd93c117e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f2a34d189db2f3f4f6e039849235334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d9c6c819234996c77ddab8051d2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b91ffa78d63f2710bf336d1bb984336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24b76995f174dd7916e5ced85f330337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b57735aa014c1e40a86a3ec3c65ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc47e4043fdd69f15cd3b54a439f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645267be3105112afc4de8683819018340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b0a53f30db5f83cfb1e09f7ac869341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d84b8df76d6dc269d330832f3497ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf37e1aabdc0f53ea12f8d6e2da830343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb350676d2ae798db4d00a61476517344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f9a2944b8abc3a54209339bca12b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615b6340fe6e88239407a80fe06fa01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5d27a8b8239a32be139d3e189c16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b357f52b8f1962605da3b72d5131348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8975430191501db421e4d4a262ef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4c8224d5c132a11d0af45cb0511d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca35d2a9555a441fa7713e2ed337db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f02c3ddd690187f655f57400b533352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddf22846dfca8754f92f236bc4eb52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c874ce0d225bab7d38036ceb8e9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3892c93d6597b8690a569832501c325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555ae6e0e94d21b73b8eec554d9750356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa69aecb79e10bcc066b7ec17e09d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217be5bff593a04457b63c8f5dddc33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc9e5be9a54db6636f40f8ec127705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c7fd0dbdcecee12f5acff2b24763360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d54bff711114e363854c0b13e06fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef883467ad13bd12b97f71adae9463362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef306952f0024d8e1ce5af929751edc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c809dcd2a9d8140c49fe46424a3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac78fe6208d6026c5a3435806e32d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9db4f5c4dbe00a7eff04e0ab2522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399145a7453d9380dd0f1cd9003a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b55c62da40b5f268dbc3945fc01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee949d36d262f271eb424f9e331b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a922a877d98aaf495c30ac62486d9af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98052b1fd9db4720ba7eacb4af6f1a8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2910e0614c322f5a2c9bb7a00043a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010bac2d0ccb802a1b664ea75d73c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22177f502e77d697696b34c4f2c51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c973b36b3ca81b1ecb081040352197375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b860626d96084a16d8ec1e459093ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9887192d1c4599efa0137a9b961916377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1d5cc40d94d7787f926ce350e75c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8fe5e90a307309ad41b5acf609525379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd351461fe2ad63b4bcb277906e86b4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a516a02f291d2ff995684585a8cd2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a288d00df71cb9e4e0e25934701e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70790306f4bf214b255c25f1abcfe7d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7202447c7da91facba2fb3bc215e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a19c78b0dba7476049f296aeebea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e92a1fcee0e497b5a54fd036ffcd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07eff990d3a31853a44d66d46ae8ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd964356de9eca2591215032044d5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc720602d636190ebc6006c63dd011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46231eb194f4782727a9f5b88df00626390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf398fea8f0f932dbcf9042e857bbd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923789d3958b1db1b046f134d30ece32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55e3e14fbdae21d49983eee230b26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732b31212f45657a76f9c305214a15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339613bc19ffb1f9c9edef605c2829a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26ac625602e7390240be93e109f9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e129e81b3aa287c1a85624d32f36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ecc27f2c358eddc602dc5f5de3d0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9dbecdf8c25fa388729fb864c32f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0136058592a81226088dacd55365bc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cb2b5ec7e120cd6447edbbef247da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e78c33b081cf723d3344df6387588b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb246798749d197351d4f469ffd3830403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815fc39afa2a82c24f00c923a2eb2e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b022634ff8aeb1ac29b84e21a565e8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e7cbcd948d9da4caa4b74094052a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22b533d4913913dc40228239c77ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcaf28ec299a91e28afac37e1e876e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861205bb9b848c5912facf6de899a0bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6b2d4b512358d2fcfa8077110f38c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383f7155a8478b6704176856cb7f53b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a91511192ac3361552f03fd5172b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a3335e6a55bb85a15135bf8b2e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217838ddaa8525d07cf7c9d3b33c2fd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a9a68e83c174a2e7f246b85d9c8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb3cc33111786b68f96b9bc4e231b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eeab407b1bd56a3e02d1847e2296e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2474961e25ef0c8f7cb85f91a1e2ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e0cbfcf1cf74a994ed3dd0494febd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8892933825ca1d45b55463146933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967c7e125664ebc26861f2492b79b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27ca86c9dc10fc54665e7d41349f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4eacd716d9d849ae3844eb443ad52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be330e7f1f557b4f6d29eee402f4e4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf9269fc2ec7b1b30be76626d2774d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e315f220c27c3d597d101dcba6b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313878a036820dbeb0e4d47b230b4c66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450ef48dc45b23041a76a00f547019e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81eb5431366d7300f15cc2fe28ee1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660a2cb0649cc7e62577c4e12aecf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b1768cbb9ca14a2cec8fad0ceae1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eece8710bf05b6771bab6bb636129432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25554e3cb5107f348229d4574e6d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df203262155eb0af80fa9f3c322e3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa3175c55f10dc62f28045990a426435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176711e41b3af41833b58681f8485bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db966a18a6704c188c57e6ad4984a1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265175cd49a04ee41a3d8e44f554ab9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99f8faa6c31752e8d9e7a232f0b6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d4312a9282096ffd0e8e813e31f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf40c85d3eabd0834bea034f8e89d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcf21d678488c38e1b974afb164c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeadba3e67afd263fb0373de61ec812443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d6defc553b77c76aa43a46313c0b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e128aa05d3f62da3cfefc518998bca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e453f45e5e2f34d1650aef0957dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea261ba66ee1baa51225c313dc6db0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009b934dcfdb7efb2e2350438ad3dbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb3ec31d710b2dacfd590b8b626e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973078ae45947d6893f05b6e3e4a95c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d8fded3e27193edddcd2f42b44a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120bd72841c33501e5eb94e6657e52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2384f6a4f51d273885c204da99249a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ee58a11ec58d57fdffeb3c8e4ae3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55350ede0d7fce4622824157eaa6b0e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a057ce69b811cd098e40e44ed6d86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008235ab9acee78e114e1bfc7e0c07dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d63e343f90a1ba9566979c14228e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858753af56486c7f51a0164f6ce83d7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3adb4cb4fde846d66b281304c4a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749de63e199b901d390f89978bb69e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd9cb0bbf7299977c04061d5f955e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85086f19a3920bef9b5f86f239fa2a86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adc08f263bca641321d4afb699b1de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e60dd504ed31fea10793edbfad67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466333708c6f922295df871cb00a6b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f8d3dceadd3cb6dda4f31fa9208c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6da0b53a3f379b510a796d6736323468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76ce2b993cc5367664bca87a7b06e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0aca58c365d0df6b183d00cc993b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06844b2e4da52af52f9c56c4687df099471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01fdad01da4d53780735189162a0a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ee7590c1d0f5fb791ca6f7c651d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4cc6045a12ac229f43a94148608b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d30420b95733a55d1ac68e16f5b314475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084c47df18b61f5d990959aa0cf2fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da5f8dd6eebc25ea06145c56af23d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99846a7ce912c6807051d64dac31fe5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f66680a5f1f5b7d02198ae61662bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685548c52eae500ab46ab2c41a716371480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05593a1fad3ffbb4cff551cd972efc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb8283d25e4f80e2eba42f49ae3af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6284701f9032fd877f006dd9143332483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622473a31a3dcf36b46cd96d214481b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719426d2120351ca2152e7d9cbccaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2cc04b3cbb732c3fe5819b066256486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85c0a64a47f3f76985848c49381db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0623a50e2e678200c7b7db30658406488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f1c7b6dbecbe8c32c32c7f901a8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b345873fa0ea57ace22514db08cf2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6effb791034a2489beb67b76fffb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ec4222a33f545f6d2395ad3c11f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babe89695a1bba2cba27cd54c33d0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280aabe907b85a55f52a1fe8ea9e33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92164a6ead1ae5cc30f6931d2303981495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de50b87bc36f47da755f09be9c2cdf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83ceadf9b8afbec6e9b8839850bd2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d5ae13b519642c5e4e4fdc218f4fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4522752caa4ed47a7108cc82c21e02b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5bcbd6ed1968eef9c26aef26fc6fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2248b63fc042f6887e7272dc1e77d3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6120bfb246b40ffa2a3333523a961502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565a870f8e03023076c7d651fd9fe4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778baa67e86a4f85b2ed903d43541238504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707e8f60ac704c1e793831ecd4990e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a3c234439c032f034177f8475168506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00b7b1d603ae6cc05f21819190c6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fc0b0157d61b6bc538b556257d1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7613a0fd902c48785fb820277941031509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea77d8edd1785c3a4e0677bded8b0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3966ee30a6471f6cd0c583c4b6be7b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875f81b7c24f919047a48fbc9dff62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cae719a0629ec89cb8cc58cdbc60f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c4c2754c757d1617af3e618653a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653330e4750f0c3c4f28f47ca8bb757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca3e929bde2be9656b9158f4e379d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9140ad03ede44507054b7d67eab3de6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735759b8bc4659a18f5da9e1c9b5a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed24315b1d9ef5489b22ba01d29fb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594ac626e38c8e598b7a79607cd84e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9c57fdcb3be5e5d33fb3897e44e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d943906b65cab46bd06edaf51bc514522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8befa8d407ae0263bbd42adbebf82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fac8880fce1cb3c6f21f09cc3ac90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa770568730025b2b6b0617eec9864d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856abe3fc655c3919cea8da94fa156526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac1dd7eba5f0ae0ed51754408d1f2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5997dcdc6a93533716a4cd41ea9c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e530f830d7e4a0c0e6a5199dac7f681529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d25f4126e88e56fdef0ec53fa2ae2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23670e4a4e8ed28daae5861fba977e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989918eb1ba984f44a0ceab16e7ed7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21576cbab6375940a28108ac5421a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb07a6ac7b5e008c23750de4f208c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd8d4bce06fa609e6dcdf08e49a06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0fedacfb2177b609a2b53e128de0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0272a66cede94592fda26df906111537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dcb3faf2b0303debb71d3219e0595538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6713d7be5c60c8845443aaeac30d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab9a7c1f3baee23c636a367866c3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9d0a6f30b852f46977948d620112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46578986bd1766693da1b3739e70b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7e2a7a1fb1aeb4f346785b6e9a249543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350353e0f18fa3f114cb90d587c7405d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2984d3f7a06164499ae10b000b34e17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce472d5eaa046f62053e6720b393d62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473568bea3b67414c9ba630935e2f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee604388f0ee85ab4eb8be5db986f024548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec1a808b9dad32674486b972327f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a96ccdb0bd7adcc10880b664cea1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db40567ab43959bcb203e89df30180551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534851a9d17aeda43148cccec157e2b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81ddf64f62e5369699358f4a1ed2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749bfa676acae5a0a21e6a9dd6da0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e666390cd97396498605aca1d277dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b72af3d4e5a839f6cdb6fad77e481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a6134a181cf199daf60ac58df1ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563658d0e5df9efb3efdeec5e3fba9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32b9ea30a3e82f1d97486109aa408559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d782b13b0b8102ba210121bcb944560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aecc3c385412b9cbe6629ee6696522561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076bd70032704473f24f506e2f14a8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38b5b6ec435bd65a44457e83266d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d90bb8b1cf97b5332fdcffdb9c3d97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25cd5a62ce2f7e28ca41b877413eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5bdda6beb85aac7fbc7fb39af32ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00211b8a1e7b3072bfdd4d0563aeff6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61e84eee01965dea37a562d9aac81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f570718b76a6ab166dc7a684c3108d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d58c4f0dea34bf33ffe4bfd91278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11541454a28496f4311e598e72044571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d72731ac31e2e22823ecde65c98e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623fa8ea47651297723cd79258eeb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9b1351d662d442d32ab9d851c7b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327651f9e1b5a4b896e0f54eb2a913f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45bf33667d5c3c9cbf669ec7e853f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746e6d30574c25f3c1b552544d6564577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f61876d64de1c7f73c8f80832d0de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6d526bb846aecfa8684a73c420db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0301c6629cb0247876f449d01e662d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ec3095fbb011bca212939226c84ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b1a8b9d20a6a095feb80013c5e4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a3778f7d56fdd9c2edada45a55afa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab833eaa335b2a619bc8d36db45cf75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8105041ffb28f1ab16358ac8290fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4afab17083a319f42d79fc903500586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aa9e919649a406d299417a5e6f92a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85733ee2953c02ed312d6e4148aa289588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4b5459a188b4411e68ef834f85718589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949402d44329a479052d68a8861cba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a5996b01442c17b1b61f1a32aade0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695147c32970538690473bc75a5760592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de7e63cf98f5d0dce27455b196895593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e44e7219b2dc097807f71137d6f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba007c67bea4f8206c84d8fd1353f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06d095549c13b03f2d6053ebb5fc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744f8c61d3097e3b51ced79e16d2e47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550e6f2244abb89bfdc9bfa235512e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31883ed636380d200cdb45b3fdbc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027035ccd74d0036c48c27e10421fc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8bbce61466b53af693c2baef1712c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5afa319046c75e18ff7f21a01bb82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d85c9fc639644152254da8fb1ec7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b82ea037657a803a53aca81f0d15c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b1ad496507635b63291ea60003ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d66c0a7c348b3e30675d94f56eb76a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de61ef29532895751ea8cc605cdec0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa80cd816038cdfbd1d6e57283ee12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd423f22c4086b71462081add3299609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a9246a1bc56aa73cdc698d62b7f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b037fba6873c19d5a20cdba145ad5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2092d1b095f0cd9952d530f1a2715612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f82641b9be0d1e1cc9331532dba9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5651e491a121556387053d42a0d1de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacc5a0203bf2e26fbfced3e72e150f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a690a65cb8ed8738222bb3adcf08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0278c492bcc4c12993afae1817a32c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2c3903e45ace77fb93422e797995618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc04079d65679ab555e91a7c1270b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8eacbf4dd2450ff1b41e1083f73ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bc6d21fa80b3424d590077743dba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4b7376e7e594df4a53dd769515df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe98c8e71e38c1de45e748abe5885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f47a16eb77153b7b85a95eadc519da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd22d5b959c4565fb389a2eaebbe2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a4e7fc4382a50186f94fe54ff56b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42edaafe6ef10e2c85d85cfe2ba892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710338b64b3fbcc3f8bfa962f04280bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9c7641aa5d8f8da0b2fd1777ab14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc34f6f4d2dcccacf5ab2d147eb61b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332294888c23f3dbb3b4825658042f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c2a28385f24e4462c7bd5d76e3f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526a6e4e2f90999a3046f635381386633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f34f6f5ac945a95cab56c8dbd6a734634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5502167f3b5ef834a9b3240647dfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a0e42e15d5d12ca9aa23d57b3aa7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fec43f5388fd722d234a7135cc46a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db661446e21a8e4d2df17229a515aaed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f0d83cbd5470fc50d5dd413c7e08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e01a1bb971a03bd6afbe8a80f6dd1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a811175dc66cdc0cc17535ad86621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f916d747a9aa7612f3cc8b849cd14e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e51a29c7ee1375dc7bf0607dcbbd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814c605e2958060db35e39c3566a628644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2573d2ad69af1170b9553ca8042d97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd18de25d59249be31786f0540f3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0180a47e5b656aaabe98376227337647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c9070b9a246bd29c1e91006bf2486648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e98a0650f4cf82887ac80b1b0804b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f9e6ac507f81a98138e311871bf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce0b176dffea90a8d8e91a00c5f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c447f3a7e4cdc3cb97bf4b6e25f1fe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b5e4e8388a78918451da51fa2a1b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0a6a85428e112a72525477361f04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd593e61321b2f4676954878dbbcb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535521bae3161260055e264f92beac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b75c5b4f82abf7fc0c873805d75e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0d7793eca4659ded8e06966bbd627658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f36c156967af5330588570f9c27d4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f26a594b14a36cc61f265d05718783660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9358c30dcc6a91aaeb5dd479b0d50e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63f19617517d3faa4b3b777eb9511662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353b45ac3746e78aaf4be890545a7ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a37870103e7f04f0732962d38e3a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd860b61f44771e1559dc83fb078a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721905973aedb33ebd7f192676b1f1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b336acce662c6a9a736cacac95914667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26b4c860b92464a329e3c7bb196fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef219d387e0681efd303901f9eda4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c12cafaf902d5913fc00caf0b325670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed127e999bf383afabea73fa5c17a0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1b602d6cee894aecb0b8a8b8a720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24f9cbcb9dfcbc6e3bf182a09d785f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece13329b45184956e494fbfecb6ea3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb009c3c0f71a9a4a159d708d1368675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247524ffae8d7c88f10ee387c93a9f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ae53023e0594687d6649398a3c7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f5cf97032fe93098a8f6860f97c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a7af3f4b0987474f864406617b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053665f7de414701dca11597dd595bc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45050c6dbca4bf54f1a27dc4d561df57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2f203e557f5bcf49781680d7c448682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c15dc85a6fd331995577565a21c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbeb7ffb3d40b64cd022af65f4fc24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974723e7b926e5e9adbc5813bb8e669d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e290594a823ea403a8b485e9d8de239686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1d05ed6fd25b20518e43399d4b05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7112c99a5998d5ad0b0085569461688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9714e8ef9916182475ff788b2fe58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452ea60116aff5d582cf5ee436e785690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda8038a66da828b75ab298e4ff55f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ed954d3dcd836c01055d3be0cdb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad739885deda24129c758ec106f3e6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b5b247eb05b7f5a3a747775401cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262c24ad582d42c8b7dc5d76e913c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822fbd9868338fa6cdd10f27dff22ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931838cf3fd5e880dcb875695f4e1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772b13edec5e8f858688b7c8b7cc7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9182fd0ac20c5fa8d70be756868bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea798d2a8c576a59837cc61d90a73e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c65d9f1678f8086f7b55a71be5ea84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed9bb97491c608cf72c5721a5ca0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3de34031b39409d8bba549736ff69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388660fba47a6c3bef0e171cb5ab0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bb1abb622720b70b05c20c8bbb21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aee94f4e3ddbbba439f72cb08f1f3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750b078cd9fbe48c3448884842341c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99409583aa012c75d1376206a303ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd91d421c8baf328d8314184671cb8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ac8acc608a74e0e5d9aa4093fc2bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543dbbd1a3baa55549784b71c0cf1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e8a5bb1becd26b1881891b673d00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fa9d1fedaa125017dee917f897618713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8eba0a44b88284199265a47532fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54381abfcba5f26bffc28fb9a2edfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf65a7d918c94cccb2947ec272d6b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f847332debad182b3742836ca0c0e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b926eb7beb5d0f5ac77de434c667718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac71d80aadbcfffc6ad826d68d3a7de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f957666276f14e1391ad83f53cc7ab9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08e474697e5256e8d6cbaff17c44e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a172f7c12acf23b5298a20d5b373722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7db058029c0e71e8caecd59deb18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae26c391b75320ad83690eb1934e61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83532498acfab347a5e2af514fdb8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854cffc079ee6c259af5da159a1d415726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1290685a50867e2379ac63ba0b45fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7cc6afb83ec8408e4aec7f2ec4408728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f597688d028508613c9805959d8516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8c0d55ff42f9e9e3f71cffec5a25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f3d00deff28a2bc3f15c2b7c4e5c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04172d7028f9f52262d4a54949f048732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a9e6d6f1f70d9658f3901bb6b3364733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c9a50775ea76832e565a181ad09b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70236846059ceec3c4b078efb8b25d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741960f433d5b17a02e7e30f5a218bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e35144249b29f6cb361664d0f5a28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa20999e115ff24a2cd8a3642eaa1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4a98a3046e568e7ac806ae919c4d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c29c49414fe0a12e1cc9aa7ac043740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c201abf264716ea2fa24bafc02fae1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117440a72e498de9ae2f042dd8414737742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ca5fdc36cfb576b4f16d0b39e551743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5786d19a6c3f4967cd1dca436fc28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104596e128ca853e9797c3596ec8b60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dedb7e19248d472f4f333ffee998f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f2be555b37a8a6c0457495ae0be9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3421b5df5fee730925282aa63ade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62698c89226ceff51c629360cd0e9a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad76b9b9a4c61380bd5bbe17465c28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbbae50607e8f81ff1ec52c160f7e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb53b986908b974f95f5fe4994761752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c761b7f8344b3c2b0dd358e16a3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cf4382eed47ee96494dfdf016d184754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0105e8e7a0ce0d4a2ca49c1f83f85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb931ad440ed09bbef730191faa34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f191ea1da5c575beab42727e1566bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563e4a5e46ac2e4912c92f5eca0099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989d863c4b256d7ccf094a5e4728b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02fdb8aa8ce5eadf6f6268008728f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf89debe5ec35f0651505ee19709f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e1778a2e80ab03f7d77e2c274aeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbc6abdf8b686b09eff6ca1ff05ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6439b8139d1745ed16007a95d10b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd12caf63a6b6f5a992ed37392ad636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64cfbb7bb833d61ead79774c59e277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6bc717854a825a21d5587adf2d6cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2948cd1e6ffb1364f4691f849f3e3aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de369b514f69fdba570b40f02b7ccea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41b4afe5d4273bfb41ab1a64541b9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550ec044857504f76d7c72b82d8299612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc36fe7a1efe30e0d83bffe68366bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d3e8942947e49d1f96f00c5603eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fdc0d155de9ae370ce055b6bae4ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9afe56d6e9e6a0dd9dd40ac5b9ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d0547043d4511c1b3154f0eb9faa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ee76e6d4368376ac4db07407f8aef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfaa2e3a87b6fc1732876857521dd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc12d4caa236f65cc8774b6cfd35a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ddcfb31f2a52ddc3d02d479ac55ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9977858b50da8411ac82ca0f4050e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17d76dc6f96bffa2ee15d7cedbde923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd03724eee8d98088103b029dabfebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a81096c6bc0d961d0ff79e2fdbda825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b467d09112b136cd6d4c1227c49be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b4fb27917720cb988dbf7c819cbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bfb4114577decb9ceba28b1d6170e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f310971cd46a89823796f3b11921d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb0e12a7ec255b739cb97946827f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ebaef8aa37f1ff3c5045b13dc157831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b1c558e788b90e36372bb2bb562132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc117fdaa08900f2cfeb411897844c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27b550a8c64e2c05e75dad13cfb80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8a1d67d55d2db10fe8cdffaa679635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849e6c321a74d867473782dde4168a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46048cc65e145536ce33f3d4f9b363a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81286c06d3ea94cfc56bfe381e1ed4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5af23fec8ac0081dad05dbbff576539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf439db901a08c378b6b6e31e1d0c6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973980d3c3feef2103a7ab9cb01d21f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33223ca62a35800f0f72baba3e3292942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd309f40b0e76ba050db42a15a00a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de39083d5f1d5fd97cbbff74c38dd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67dfd6f771df8cdfde5d29869de03445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b6649b2bd6d4ec1d9ab37006a7ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd31dd5c3d739816022143edb1bdc8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279473e29c86c2f9c81af1017015a2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e037e4562f4cf4ac9d9c60318e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b32cb9350f64ea738b2023ee3eae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a24b21be4ef302f0f12719e99ae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184a3bee4371c71279050ed07c93b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2567fbbe158caf0be4aa8154abb8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d92d3785bdb8a8d5a952c2c1eb01d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4526bc83bf0f2d1c300cfcc6dacac3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaebc1c0234782fc3a22d1d66f5648c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7038de7fda5b570fcc037e2839f10157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee95d7d09e11e888a2e895f5f5dea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff4352fc9d7cb6bae34be01d84e2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fea6c8ccaab6f1a6cfc290d12b66e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec09fbb12dda25d81ed215590f765361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955296e98bcd52c0149489d5cc0e09662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234771be029245e7c8908169370536d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11835df9f9bfb0cc85257a589357d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a377281e818d9a31ee4947e88ac7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc41270b5734f6458f1d3d5cb09473866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68b08582a12b925679952b1cde5ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18cbbcc2d8c5078dbb5e4ce5ae13768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5f9fbd6af470944b03aa653fd3c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73688f3e75f62eda6ef9875cdb20c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b124a192bb6202afb72dfb6eaedefb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1757ac88f17d8b69ca05da473e55672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365a6e948693faa7670c7f4aa4a201373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71235adedfd8052cddabf15bee9b2fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f36af04278662b55f60094a50f2d3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9d6997b60a7d1067a70b5bb57da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b521241f62e6ce604e6fbd5f187e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0a25a150608c6c820f8a9890ef8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcc8ecec8c2c7541cdee1b3daab01179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7d64b08cb4b8c6d157c1ef0465f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e0d8ffeb75e83e3b989c2349e36281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf01e561fddd9e42062084ee6f8df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4abf40393e4af792cfcf2a00658483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5ad40069db1547c64e1611c6ac8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe3ef831de04b5f9c79ee34157906e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101db00bdbe8a640a67831efabbe14486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce225f5b60c857032618380b9b331eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953049d2f047e944b8433b2371fe93ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fcbfb523fbfacc3647a9706296fde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a43a3a04f17397050d27cbab6610590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f489a740be1bded5dc516262d8ac091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd89045c4a389d8c76f92403bb896492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c9dc91a8a1bfb5aade18f149b04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319d21aa3cdfca81256ff2e84bfb9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b220365265c7a03c69c3059f7e0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b713fe4cad904e2d42b5602c58f96196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a417eea6786e455e349d5d29b540e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845c3d8f18052be2c2c7f636b310cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db724a663dda6e223482144b2e32b2b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd37319a224400bcbc529751d0f4a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203385c744bbe374e746258e413eec6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ba33428cf73ccce75bb84aa791bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f45b81505dd0fa5d3342d2e6d7c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de791da329f7717c549bad94b3f6e239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9f5a76538369f70d83de229244c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a97e2e552049d1ce595b798e2ae26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828b1409a579835a3f1430561a2d9ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc839ead4e0c1fbec84a9cc0b70771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec04cb7104703174cc10abe5e67b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42eea34a952a597d35fa43a272161110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef65e5cd1c124936391605a2dafc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db056c62782858fffc34b9d268fa1bca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116c3d567dbbd8b509a0b6375b9606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec57e79122f4951c5d5c04dfd9d0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dca91e682b10ee429a200e8fc2486115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc96672077e75eb57ca5c61096998c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8302e563d7dab239cd1a236087df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d674d4ca1ffab36079e2e924d014d8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b8ee0568d46df495bd89e18b683e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee69556e1aaea55a307fc7f101b5dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a60cc9c9e7cf337754645cccff7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eec01ff27a3ec51c9e7165d9880ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e35e964a03c2f7480e189c4891b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911fe8e5289fa8914e6577c0040cacb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ada5c70c59a276288603592a5ddb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4133973e9df0d84d185b4fff13cafc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f6316cc37af0cd1c754c8e84be3b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54bd9cfc417cf506b98235f2a8850128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d02e2d9b960568fbfd6d721fddcf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800e0e921c435ed48541109c774de16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e58b5a206c16d2aa822f6fb570bb84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb54dcd94e75e253d6cdd5858b91c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2e47d044fccb05315e5397274fa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a56a44eae4820e1dd33cd54a47e0fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d77a3ecb677cc2fa96502fbea98b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5087e098d7796f9c15deddd65ea3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c3842e05b537edc1a9d12d1638b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d514018972fb43bad65d42743187e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d481158cf50334ff3621446d0a9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78795d1632748c5b506a3a3905ea126d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f675a420d2e35ee3383ef83789447e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c97e7a36138a0b25406037f7aa405142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748f3349b4a6db441ccc485cba50b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642b2460cbfebe0f634aa2b7fc0e56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8dc7ccb22325beac828bada1ba2b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb964f0bc489f5379ed586f3fa9e0e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8311bf4d47f0fd11f8b843b026bc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bdf2d7dc048c9dd18df37d45c1c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376025559b0445d2476cbec3cd52905e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c196c8ebc1924f4dd0b10ae6445ec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf3d915c4139199c3e63e5450f65f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a257919980bb16390b2afeb80b58f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c479932d15e8325d03e17dc24b3de25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1246dd15c68472a21e25f0577684154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6974ea4ddcf9ce2600e83271ecc8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4342832dcf0eda4fce189f1cc7531156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4216db1dece66eb47dc0fd7af1889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f455a76907ddde86bf20ea5b2a017158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77c9454e95f563b0f70cf5f925ee5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80700586deccef856ff2d4c69c6369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4177af3f9e22fd07d97dc397a4503d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d598dab639fdc2494b74fb19b1917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6d7a966d97cda59f80a368a58727163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99040ad9fa8a691aed810e3246442e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c07c9e6107e6eaf6f9613da3f967165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b8d43818b68083a77198b1515b757166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ba4589d35b87b4911a0bd1d2daaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f9f29e47c7233b49f91306df932b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf13fcadbe27e9725d5870f6fef2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35d6149160f00deb52e739f5f1189a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be428a4a4399c92f7e0bbe25cc413c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c73e3c9efd3e31fc83977c9f8a33c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e095d2f5850d25a9bb48ed729108b97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0ee2aae492bde5582ed4a7e290a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a2a4542e34c41d22f11e84afd5e59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f418ae9772a11a404e9e473934f6b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd85ad3a61aa4e2108e98c3d62ab2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aec189a4ef1d9bd16d13ad21ddeae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6728c44d6be3b817aa9a291962ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81f4fa2943884f20db7eee8dad770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a5a983607aeab5b5f864b98b2cff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d22f851a701f60778a2d7d03d06b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f32f3ea2c91fa8d2abd6c52be040183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4de00a31ca042fec49d7cfdcc0aa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363006936ba5793fdb770c6a4a86976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b58b8d5b656da0fbe80378918589fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070de6a5319d66933785a98f49adf76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb3325978163b9cdf3d26d0f0d454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa599aa7913047ac526fb4d98f956400189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d35fcd1564dc80aa70d38186d451f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1373708b2343b6849472e4ef14ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5254e3796c0dc088856d131f1b136192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6ea08e3e17280109000abd920beb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4c34c9306926d42d0d0735028d30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ffe49a1e24fc0d7ca4ae014b9a7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa116e007be5a83352c0201c4fdb52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d01941e87d90cb51b13aa3d4322a60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571efa5041c852cb082ca075135bc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0fa95e2e908cafbfe1b5c782f02f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb76e3edd49ebaecf35a7c1a6dd7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11339047eb4fc6d875b5ec5a5bbbe7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9b99572dbaa7d8675e0ff138f82f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2600bebe5671309f05639354eba15f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef3ee4130dccf9b537fc0a3145d11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4965dbacb2d33e136cc3038efb2347205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf82d8421ec364ce37dd741a2aaf93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318779450378977fb718879178eaaec8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb93ce701a7ff0451945f475cb4c9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7662bb2755e636504862e96641f68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a400f11e2660e3448e49367b922e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db46583fa6b79dc4010463d6530553211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bffbc6c4a60b366740025aa299c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e26cfcf1922cea0e73b3c0bee4f97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a724faa3c5bda0ddfa89f950ff50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34276983ebacf66ac610c4b32bd9345215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a61fd0daf58fac0615dd4d218b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968cb0899959f0633336d3acecf065217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae24ca19a25a6ef39f259c0f932e6f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3115126a0ac422ac21194a321f704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269a99acbfc8aca96f8040efd370d9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e61cc74dfa901139d06d4aa0b174221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb536405dbcc377cef67d87cd20c23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff574bc537ea0ea220a3d1aec7e795223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30ee565c7e361f1c6f8aa2cfa4080224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854694b2a3bcaa92b484f223a77dd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6dd03fa5788bd2ada369ada51f33d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f974d51c25831828c30e8756b1609227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9b4de52c99f88e2f530b7261cb1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ca58375e4c6c33deed40db570295f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72caca65819a2f2501b7371337ce653230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ecda5b3b1c54d1725b77026bb68c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89674daf8ec597220f5fd5962f9c479e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f751cdb274dc63fc2b131161ebfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f6ea63e32c9562732e99dec2ee087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855cae932cea5de89d49459be6eaf39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b07f65fea95b3ee80aa4960c5459236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a8f6c277a2ff0d90d38a96f263af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3233d1da2dc12a08915506066737f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842870575bf141e69dd904904481fd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19c347a1be2aa909d9483406606be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75595831ddc2a3a17d5c27aefb0b796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045005244fc84e5f5e082113305ecc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0deba11c16b45a6d71d5dfe5c74ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0b07a02fea9ac951a62b17424f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec71228391493b32fd8cb166b203a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c9d840993eb181a9ef314e69c771246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7610d96e788be754c1c4f45e8d71e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e228b75962c09d3343d4dc37514c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347a1df80caeb5d098a928e6050471249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264ed4e308f0fc4c4cbbef630f8dce3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf322fe8d09342a221e8a5ad7fff3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449f03786e6d3ac8151591529eb572252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde035fd4e10030231c9420270857b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684e6b9f6a86cd5495ffdd33781dcc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712c55d500f5f5d761e25199d98fa33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f65daf36501a31d320315de8edf82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec189df8589595407fe348adfaf4f08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28867584e9ae2f0ba4643e2baf43e97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72e7d55b259ae6bfda6ce17f621d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613eaa341d7ce4fbbe8cbd9a01632d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9f127a61eb526ae8f24e7527c9fe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6bf36f5f69bcc3d5e984e1125f9be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca82d5615cf8f518262ddb0c9ff81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a7b1f7589373d3095108ed6c5f6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7eabd76e913c733d0fdc3d91fe966265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806367a3c7d8926ede8bd07f424c03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df0cbb22af4bef8b0d9b9db81e2c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3e991d76a13b903031d7689361a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563f5a1a1aaacc591a367454da1ac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af015b887423e446c52ea83561bef38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f4243db2af4ec09a3802b673af203271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7018af075c06e4b7f877e7a181f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb357a6b2100225f14bb50b6075a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45aa9ec7ba8ef4a5d42587b7784a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b365001b6218cd95b910e99f045d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5182500bcf4d4d5b3948c8931b540276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2777d503282bff730350b44673821277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59ea2f2f626188be86a7cce40655c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7d0388b333a4ec707d544433b28a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e29ac802244276ad6ff3f5f701955280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc8f3cbb9a69302334e1045746d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810e39f7c57697f28958055b0edfa3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748c97168856929abf492719bbf9b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa72464a2a21ea29816e855433e392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f108b6e42da6aab7d153aee15bddfa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5a7000c694b720aa28bc315bb797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61006f2a8013fac88b0d08b8f17542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a032f0ee576843c5e02d02eb94ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c17b50e8926e14ebe0b695c3c8d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af29c2e274eb991322e91e136ffb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff33c60d2e07dc4b55e8bb68712f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a8c6f3d4c0fd1bba3650a734adf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c1c153aa6ff2aaccfd3948b9a5978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fef1c6359d4e843f57a81a48566a16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9182bc7f07cb69cc21942befd2fff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aec2868f71c2043ee34c086f62e0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554100de1bd7f420126ac6a1c6cf5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9c3c8fc4101da2503f3c22660a2d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393920110ea03dad33d7b9de001567a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd778c430ba690786c482e9d50fc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887fe94a09b5bc9412533174e554a04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e3fb88bad1a5f2fe914a214caf8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9778f7ba368601093708ea0e91da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452763c65c88e1ee8edaff5fd3f2fafb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa485148367d8ef9fbad2f98dc26e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf2a1699f1020436e441ed342c8ca5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a780d2289ed7fa561c63738b75c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23971fb304e4f580e48464809bf3d6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3baa69bce6465458b4eba077763ff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ff91e45cb293f7d00c77f026b1a64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f09181d174f929142811bd6a5ca3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3937f8f9270b5ca7ec8df5939dbad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030404d1634983c72f40af60713bb94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8b63616787a566df3c1e0fab66b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8ce19bee3bcb8ac85ee4d7359b48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6eb8c91e877ffa9a21f32566e537316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca81d16a56ab7876ce43eff2675583317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc337f43ab7f27bc1f59d3f1b126e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b802d6f10ad33eb2b83b478d417c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089616ecf10f36494325dbd5a443a85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923c4bce446cd5e94bab666438ab19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4832eae18e66c50982898f393ee344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab68d3754813bf4d4133908098dcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619720f6bb162aac7587b0ff3a3e777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019697ed9e346e055368c52a3b69e40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767efd1e3eb820af90ac7b45f917237326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16d20c6e324f7eef93dd250dd687c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35dafd352185db43ae9042edae9ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f38dcc1f44ce5cd699fb0e82e167329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88c2c4faf0515b29a0fe910c46767330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7d830993f05c60dd129df440c419d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef7efccf061fb35d47a58e57b2d7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c43bacfae0c77a994491bc652532f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585309d6cc12c101ec3c07d285f37a61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875befdd1f425050e870a732ac5ef6cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f7c2ac7fcaed8301e951ded57171336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd802874afcf42bdba140256ce5030337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd05775b047b25611148660c9931b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f892227e6329d1ff34c3acd2c0e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ee88a0ef41ddb2681e6f50fdf4fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92cd0396acb07155ae71c2c849050a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68348c438930901355a5e49a88405342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a343f17b923d2e5147d7267e67ba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9b24a95e657aa7e3e894a134b7e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec8f778fe1e260643a30b281a13f1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec9b058672764eb33d9f009570acef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358608a12d489b3cbe11ae14f1d611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb8cf17b51f4eba9968ad2ffc991eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029b8b778bf06e2835b4162e6bc31b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681146b93f1c392be86a26f18816fa01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac04402a0005e488da8d1319a6958c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba45761b52ad3ec2eeaf47a49d981d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab88d1587398aefa2699442fb0ad7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2322bb4e9da80f9210d312f4c4aac3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324077e27646a80831195763a219e7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665197e00aa77592a30d3419f949358356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab66c9c466d55f72f687728d4de65b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e7893b9f4c4495ac3a2ce1323681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a798a699aadf27c6f64c0e45fcd0648359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f6db2d6ea3a90b3eaa50a4ee93fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3b71871d980924485053c1ba27719361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a5e91b5559837cc1503d92827788362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0ea2f7269464ee62827dda72b932363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406992eba7d2240c645e235dfb3ce7d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888413664ccda7df5bfd338999d2ca53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861abc579f2e196dca356cbd5ba35eda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f47f42f3f24fe0182be3d04ce8a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0531c570bf7a94bc92e75ced19ea0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45349fcadedfab8fae1d20dc82ce4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149072b7a985dd28c1b57d94bc657160370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d728e162bb3f036c8607f19e5ac00e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba402e1c537592c03c615090540df2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849f5a45fd4d3f802310a2c26b5648373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ccb748b302afc34e9e0f7dd4f80e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f37f9b6d609d18d7bc2dc1d9c8863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bac55cd2abc8c33fb5c5df1232e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c52b5998f493e30e8d5b254d9dbc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781462a182aa392083f4c3f5c4bdd75e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcce91fd0a1e175182ba7a3f9c4c77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a01efb51741f2424a8849bdc34128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8351d31de4b4e0008c7b0854ab3de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd59e154ae45d118364599e84d3db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4053aa2088ec1d621011607d1d5e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108117e0b5ed33783a46d41fc0e81b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9976f9130d557a6a8a5c1b20d1304385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd975cf196534379d0b907625d7fe5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be120745989f90b8aba574ea5747feb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda9fb4580632d71ebce70b41753b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a891d6ec9171d87df6a7cc1335b481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c98749a4ee877954a0fb483d8763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734a77f353cfd13a952bf2d137ab2ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f152520092da6c02a70e91f97fb4c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131ca9aeb6ec9e19da772f46920f76e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d94bead76461c3a9cee87a5f5e7d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3da5f482994a2aa298825cd9b3367395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747c33ebbc8e776d1fc2524cf7d83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65449a56861c3b888a368ed5941a3415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1f8a58f965473f253e652819b4cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f736b7a6d0a4d654733ad93954993f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b0cf423eee6ac9ce48b56950e74b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b0f24b24f83123d73c4c39e785fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd86c45240031e7dd3a933e02789d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255698b6898ca25ff667cc98bd382e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a6974e90c2771496c71e4f21047b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d90f52d8560cee028fb77378ab6f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a1d6507119a4cf3be1e01c40d095e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aca4198392c37b8c4634412a18c26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2295391b38c48974976e76b66458b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af0c7d965ae0ab247a47754cb4abd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c305f632e7502e7e40fa3d3c2dee33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e3e195deb4854c6798975b9cb2c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757cd56340994569ffcdff5f783419b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1097e68b71a292b0edcd3295be6df5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ca2b30a00b55ac759893909e1c1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96cfd56b2381a8b175b1fbbd0ea08f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b743d510d41243148647fd2f3571e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8512861427577879398153cd16c45e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b75300757ed9facefd02ca0c4e0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc279d969e423b48852ea11cec455cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483591139936772d2c4a9d91e2cf446420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451cf709c2035b7d61187deac256f5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627c322479b9f23ff729fe5998eceaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9e4682f3e955fc5657bdd6ae892d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600782052b8f7d3d8bf8fcd2c562fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252905bc3ad9d00c14ea3b680a62d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d05c04c273bbf13850bcc56fcebe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9471e5cb99d61ee38040170f259172427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa658535287a35556d9f9ab13ebcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9021e285b431333affc3f7a99a4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d8e4d0f65608e645725b213b6ac4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c8c806118745c4ac6b1a26eea6c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4daf4791a1c2850da98c23bbb26e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fedca646a038e07d6fd7398791349433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d10066dc414b3c1cb0151853a16e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c00f977aed40988a19ede87b3ae3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3a0aad61f44c4eeb4f1a4138592f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2835eb5a3b512b9f4a3f906057effba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed592e87ed44b08de023ac8924197438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0156584b329188cc919bbb5ef52f16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a44eea89f71ef5760795c8612b2b78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eceb78d657d920de346af43bf4c25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1d01fd25413fa9e890f253c1dbbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c44abcd618b74539b0e57925bdd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a7a08ad11780c5aef9af5d8d823c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278145e077d1b7e1a1a766f79e89742b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e94ab7201d86bba7a8b7e4ebf42b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a81a7230a87b8bc5225257b5c36e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a54082fcb582ebd137a68da732fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569a6c093edf4f2b3096fc17e3a434449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade69f582756a07d6c4e1f6bcf12f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a16ce0aab2724bed49489878ab1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116647fc401e6f9c279b465607d825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee53e4c1a422502a8f42f6ab3bf0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753e37f5e54319ac4f655d5e9c7e59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44eb30cfb35fe40bf9b5af30ea0b87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da70dc105ca97c6daebb50a9b70312456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670afc2520b80d054d59d73a43bb7867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a472411742692897e38517c51c46af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bee513a0219707551dacb7fc16503459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e482d43e16e54431d0bda744b0159460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58a1cd175d12f2b1b5c8ffb3ba753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ff6738f9f9b9bbe3de48bc31feba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47995a316b6d5b34193aae31d917b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72abe6da5c20cb16255b8eca81262464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46345e7e5f469f9d8428e282eb6f7d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90e4edde6e5d0c77e10cfe5b3fdffe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd62c0b0dc5e488bec9cd294ea0f8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa34daeb080e793862e99302be9177468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f21062e76dc9e4a9678daf98e788d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cb0d032586536f9fee3b3c72185c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd19da56cf4257b2d5100258b79d43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74f1ed3fb493d94969b9b030986f27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e287809ddec22817f9bd3c78a465473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8433921405d072ca21adc027cb7454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd4d7011ba778f89133a2c06437a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249feec624dfbad784ee27435f87ae3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130204b5b93aeb9917f540292e72619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b32cf2ba5f4fcc1500c0069b20f95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af857b47bc934fe96a7ddc78350ede479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d08deb85d3b197455467e7ff29df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fda65ded52b71a2be09396f11c3f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635086b07f5e5e2125fcecbc6b8dc130482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c1792a30fdce6c630e4c3160fa5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4c2d7a41170423a7f0bf9f43a29e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810289de71423b1eefb8ee8571aae6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fb76d77477b80a146b4db6e9bde2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e067bb0cf7686a2ec5ef293699ce9f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c88ef3246e0152d214062489f306488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02736451147626b0e8620867096d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d8579c89fa6fd6fd3e50a78f5360490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757d5e117f1265102a87c05b1c89e3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b7164da1a7ca7413342102d604f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d01a9d1113848551ef78708ae4f92e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f250f13b9a1121a9d60d3568c3499494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ec025b1ea1e80feba17870cde5a5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0504318735ea259289d79d6bb04f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b5c20ac2594d8003868581cbd077497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476d398961df4088a9b06e8484ae46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829610f8f8684861d5a330d0d91eeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06f2a48d70e0dd6e063a14a006ea35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2cc8bbfd7da9f207b0ab8a5543f1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd522ba293b1575b0d273a176ff35b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d87c9765af42570f9cbab03f574e16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5119dd37ac58d8a870b9cef7efbc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd33830db2d5f4687ba9244f8515b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d611829c83f82207eb384bbaf18876506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1d14f8e1321306383e81ef255e22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e881a4a62600c5fdf1bbdfffe6b02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6acfab1dbf2f542ef0b096595cea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510877d1fc9883337a76aa98f6415e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f724e223e214324dfbe4740435cfe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9786f73479bda725f11d1d20501263512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96e137c07c3d7fa434de0c3046647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33081dfe62aeb71d9edbe66f3923e56a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e34837590ac6332b5ee1465f7a67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c42bbc36be6086b4b83b26727febe2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef99a056862d0f07521afb6c64dde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b479f6399d7cee79d00f80d098d015518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4ebd28cc2035db4c60f0edf6c61d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3a4dc80ddfff57da841b18d595ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13659c46df047274feae07d37ac990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374a45d13675155cf5799821899e50f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ba4a98ca744a8d4112ada20e4fb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad899c6a50654a03211579d530328736524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca273c6596fc34f77fc836469633e23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53cd25b2db40c85b93d1bad2326dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c45f75f9547657113352d7339b7ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cacd63470b8d3ecbae38c0fb1646528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871af927f7175036a30396dd032ad8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea03a35619ec4f0242b2d00c5b2d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fbabec1045dbd15c39b2af0fbc047531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a16485c8dae17a038e48172599ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adeb2a317159f29668dfff962c83d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff3ad02ba99893017ec1dc4cfd990534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055451cb60e8bcec222dfc031f3aadf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d3278a0b3785428945dc7d4418d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7404f2c32b9218d8bfdb67a1044a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8130fe569052308c81750c95b3b710538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41664df7c89f3bbea7ed24b0bb0de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503157b461c7693969159a2b5411f4d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f9f32a5c2abae714e60a15a81b9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9f96630446ca6d417f9d7e6d29c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff666d9fcaf858da8af2b24a8b689b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6a6a8aa5b3ca7dc35306acd79b522544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7e7de9419b3c46e9aec45578e853c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b5f3bf6bb3fab3f50dd85b9a328b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d9761fc52e5ff939d2cee1a18515547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc7727c3301fdbb0ae61de3f11d60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3fa9ec2404916558cf0d16121ae22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4861a526746dbc2d3088b2dc04b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b5475a9546ba933007076f884bc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010cb78a003faf4d2cf461b492f7f5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2de6fafbcf9bfaebe2bfd43b8db86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8243c89ae072d5291ad8080c9d87568554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc4d0fba73a8eb2bedd6de38eb5632555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f6b893eaee0a2bd1fed9f768a365556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd095d9d60da8baed5ae5cd306db07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b8c9f53057ecb6d5799df83c0435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b9ab2847bb6f6db30b85dde60169559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c04cc6ced71b986b5e17246534cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd428982eadb1654e7cbcaf597b4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf178405f5da7755d163fce5814e65d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52272140535e53db4255ce6b6cb790c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189990a070282300ef32a3a822acff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c8e10b8e350b89a5dd2c78e7e29b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd76108d339ef35b5fca02824428e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc887bf968f460f69857031e1de7e2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5e86084ddc6652354fa15224314a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a061a26f5299b6249b3f14db1d3e7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adf08098608fcf360b884c6e3cda1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6caffaa275a1b6832d065935952db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add4e6df72f78ee9b737558c72ff1af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55304d571d2678d714982462722907573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789342512998bdcc87ce291ac8f160ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2e39961e7b32b0196d3795e2a320575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a12a667696308058253fc7dc6648af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5898f0fe6aec6f79eeeedaad48920577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c5f961058bd3555659833c2e4dbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2416b3689abd6fb8145d00552cd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cc92a92c5f6a17b1cc1eabce72316580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ad5f4a974662289459454aeeef29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726558cf759e4cff9c51d68c6b71a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b79544a91b9833d2bf9050918c42be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce833ee687e536c1a6faf506147711584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155945c79e192b966a7e6b8350f524585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356073f2c720c8bd7653a5beace4a6ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb422e986608db5e011bb3ee74e08552587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e4134af2d4790fa16d763bb1a46e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5046796f9583e67c34bb5d4cff16b20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3802b02a62bff80dd8442d9930ec5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77244cac9188f612de0dcfd6dc17d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03c97d856941dffb557eb0fb2f8554592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16062e26516b52da732f01ad95c2a680593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a7bff6d8e516c78b26e8406001793594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d1af254242fe6efa27645dc32302595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19816d70921ffb4fb43b5ab3e394c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d2db7d0102f65d1ac8de075e825ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b96fe4085a8d58628076e0426c9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce900ee33a488c5532ab86d88432d8a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d658c73312f1ce36d3ddeaca6f5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994e6b3eb785368d84bf6b60684120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac96df3608ac54a9e79c3527b0630f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976db825f34106a7db260619da1a61b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b89da711838a1a60eeb5428b7987604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870a066522d63ed743eb35ed154734605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4999159dc9e2dd7140a21f02a06c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f04d80999e5d2513d162eb1b704ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582136eeff047cae072d27418f7267a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf241f025d1d25a2bb55d02aade30e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b75b18c92655baa8adc69911115b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8057f9fd4a86f512129b37368d55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071eb4e6b57129980820da31f5caac2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc6f47023dfdcdb216508b21f76f35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49884890c3d375770ede7866557092d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622212a609fa5d00443eabce9e8bf9b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89eb3feaed67f5e199dede08f46234616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5910637ceec2ec50480276a1c74bfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19523d544391b41410d2f9dfca1f2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ef911e526f56d9e0dbf94d85a333619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f01bafca1ecfe4739a3f5dce76506620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bccc1312f0b67461e75203ce18afcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f364b5e2746f1538cce153b207b986622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19467285d13b9948be23f12598c36b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b10b5492a9a49217d2201430ece70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096624649a4f1eaa8069e1c519aaab1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f408e7d3905c9e11f0b82412b615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c947bb73e5d0f6b29c59efc9a094627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c97a903918bc2fe1231b2839b57f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c877ce542e592705f9cfc4f604af4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a1f680beff975a7079e2d534a10a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591995d59547f195fd006498616d3c48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008d9a1c0cefdde617a6f500241d413632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c38f3db65019d7706f3c1a8833b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2214e8e7ae6b4e5b90bbb1238948a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a74184598a2e7007655d347f6fab36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e943a194c3759f7ac6463685056b73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5275b0a40797730844707ca0833f75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da529180b1d95f550d3b28aa5f1b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03213c9647e995a259b9c62ad48a28fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0cb05949669c8b55c99a91d6f03f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16904b0e9eaea9fe674d0bd2a3ce2db6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700407119a6be5edbd15c10912a9e05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09b86e890a6e87277d8dddaba01c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768fd3a20409fbdfcc6e5b81e2533a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80257f75cbb5bc7f58b03d1db1aab5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976502d0158a19ec1f6315e7b19bae70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d67e851f7fe811b4879c7f6d2a6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de17ea6109e6918e7e4a2d8fbcb4c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01204be3ca1f5ead11228264ed2fc1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f9394a5de219398fa3d801223f7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7335e061738c53a61c0d6e571798651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd7439a8376071892405096283ee2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb888fbdc1557d131db690777c6f901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb44e36b1f93f6c0cea41794053b430654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d0410d65509a461cf25fb7e59c8c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f067e510e3813b68f5d2e1072f54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701156bd3cef643797027ecec4c451657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118539d27d7c2dfeafd8c43d008b3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b0f12e872fc9f8cee8f5f56693c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938dba4af9456d72c9a91bf27020028660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718261a00e0079cf5232fce5b269781661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4c82b8f4a948a618d3db846bf2551662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93450b172c64189cd7dfa680a139c678663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978485d7eaab66acc2ad0880a464c65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc42e641e6fce044c115231be0cff9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d86fc29307255372d53d1951512e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf21f27cd5cb42c5781c37b177fc9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb56a8712082e77d17f821474df0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135b00aae4856ed343e4c23deb54bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9117e53348dec4d5363ab1984c7295b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfc9aea1225c28bf4000217f832299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26fa387e113a1991188e0f1f37d675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65d509d7d1cd25008ba5e564ef915673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c978853266069e96e879351a6cd954674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da531ebb05e307b74c2b0685bee803c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b15825c8a3f053899c14d983228cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33767f3a55d820bc006f12c65d69bf2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa4f4e76ab37041dec31b8078bdf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaad43402b62a5c9aeed045ec7344c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7fee4f90d98770db29435e4bb6ffe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556811fc29ebcef1452beb92302c168681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be876c8cc115b86da5507e6caa1475682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a12a6261ae7fe5f9362c1a40ac6a20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf5e326b7720a3290cb3884683348684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2dc304c8f99531003f9e1a22e0a26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf704c414d3eb8434cb862b93f887686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989edfd50c0788171a578c515d6c794687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963cd0a724f2e0a34ae45f6df7122d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baad39261be1f3dac3688f58aa4b1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e273470fe55bfada9d243dd4ba9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe724caed4b7c30601b2786ebf19876691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098789d46df74baece729dd1d6dd0aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba019f193cb95d531de318dc4f772e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd42435bf9ae0e0982469a2bd4f22d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e3c5c8c2d5b5bd902f21649ae8a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747024bdaf2a0309c8ad07b179c805696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05380f625e3b295fb927a9139b7a5d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18302912ce7375be31b6ff5e9ae91ca9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201bfd50df086670c6665af5427775d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ccfb45664b58330a94764ab745a84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc33c97c13b0ab8eff63ca33abd05e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466db12c1a2ff0538032791d712e87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883074f1b7fb1cb4ee2de0451c17f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499cc1d6fada73bcc92572077753606704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9581773f405161de050e376379d6a3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22926cbd7db74788ef074f2c7ab07d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed221961b0821df70f17d05fa61f6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eca0b5796ac2e1eca6d6979f93db2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3697f3a71775b6d4df5da9b6d2f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb09aec0c343b640ea5d775bf1a24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a83550aa402be6730aa60f585eba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eea18f37187a627e9f1470b83aa2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e7e23932c25c1301dd79a7e57337713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8fe25102604c564892dc3463883d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032ac761c819d6eeb89f3cfd6ace55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82568ce6681f5b0ea3ca6d472c24e1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a02287059e7032696dacd2294db01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b6dc78d843cb71a0a3d7f2f64b18a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab96d8f6c85ac3b5d8e8ad95a6adf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292d8002460e97d814c7b18856b4fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039fee8b0ee3fea6fb45d095c2fb4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121dbc8467d191ffe77378613286f76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561f0844541e8301012f20a900939f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68b1ecac6de2111719f0573d902af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94dd49f9de103f0cc0202219f9481725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2079c11add9db023329cfb558af4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e62a4f45a2067d400eb8f1ef8aeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324eaf82265ddea2731754598e5ce9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4eb88cc0438028c8b78a0c852e08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450103bbb7f5f9459b8439de527e2f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8af723f381c6563497de28094b7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e335fa5db980d98054303d9702e67c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f92c6df5ce9c009d8777f3d20973733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f4781bee76894d5921b77dd744437734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360deda94d910599e40a85e58c3e2eb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec516d067be29d8e7d09c21eb543fc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400b8dac1a3a60e7f41d0a33e55950737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bfcb4df773e817f9e54b395fb342e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2ffa583ddc0375991da5ce1bf84d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e79d7497a6e91e7dc914d75b8027f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae825c874d230289bdfa519c6b14f82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8196a7d195c331df94e881752ded742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9807e6a09226431ea9cff301be5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3299a9e4514d9f3eab7179e80233744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfefc36b2269ff5f6a98c7dca44921745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb73a423b0cd9df97f280d8d0de36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea529624a1bc4b71bfe07d8681c1cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ad4ad35057584957f5354e89fd88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826afead5e7be5286da1523a2e43000c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac3679d6e40d75014ac6cdb508193750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da814dea8b563152bd00a22f245b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557be982b58b9e26283f4ce9b192ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da99daebe528cdf9dd197828f65261753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814db8936aaae66ffc8ebae5d8e715754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc252c0e48ed393e2da7566cbdf0c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f961973d15e7e3a87489f7c3630b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f3bfc4b08d55ad66309865e096c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1153181a3c020b640223917023dae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e545d004fb6e5551a127a6598ae6c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>