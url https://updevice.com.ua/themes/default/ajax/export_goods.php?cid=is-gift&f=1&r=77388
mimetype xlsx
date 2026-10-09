--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3dfbab88d042851b130af644f4bd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725783bd823c12c5238a8b9980c1112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738211ee80e16260c0a97ed2d60a29b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b22d3e4e160e3e430b70aba7478a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544f415d9896209178cd7b19138d3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d214d20246ad2379b57541d1306c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44884028151b9f65919636a41a516a0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1c7c59adb09f43c6d71b055108e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b9fde8eb0d47ec4c9d58e181ca419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7efc406f9a97db6a3d01de12136b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a66683518f1379f5e372f321fa3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798472e56d945ee2b1a42ca11803c7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ff8fadd4c38497cb67e66834e8c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ab61d33e35e6c03da333f83512ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392996c59c9d1a6c8b4c3db9151e43d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18ba4e5b30a7ac08c598072906f9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3424173f2655c68a05038aade7889dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918361545a92dd3a02a4fac83a5e0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603aceb63c87d55b7c002c80bd9ddb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c78af448bd632353c367e4ff296520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f195089c79791e1705c653cd1f85721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e539dc5509b73b2fc2ee05ef3bdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b780836faa9ed6aa018af867667e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f691568515c2be9fa39cd766298c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e32faf526271e30e09815b28f263a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee5d02e04fa43403c5051e70980bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358fac0e333d90fd0fd3f6df6d119227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012886154179aa5fa610cde0acc5577728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d014e07a2b3ef59763f1c8ed412dfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d483476010c5effd9f781312cdb8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23901da11ffccc45e12e27bd51ba4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e4ff8363375751622101572971b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346ceb74d47eeb6a0dd906f20c74b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9d7a6dfc137cf28c06b5321b879d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7ee0318e6ace38fb1663e503536935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3106e9adf9206f954e3cac43aa86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2159242005d90ce6c1ef44621024da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3be94a002bb6abb62606d644c5aa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0ce12839e9c202ae1fde1254891139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e710916d0cf5ba4f6f5818d56a6a9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8840185763dccbed25b90ad190255d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515813e03353e91e23d455487d3ec6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc19f6ed41bbc85ed53ab7c43b98343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a493a3bb2eeb55b16bf8646b7da844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1dd8d623da1ee83cf66bd166892245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f380254597db278fe27f4dfb807972646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78d618241454cc39abdc7dba3b48047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caab3012c75729b60bd3bc923e24a3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0d81731a5c86a67b6cfe34292f47f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525c3c3abcae2d0989acc8e8107a14050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b54307a3d2ef052c6ed2d0d65b9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627546a922f0f8e380ada9936968570352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a112bf7e5e99a9e325c78596d4f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dae86d1dd4effd971adc6432e6c2ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af0e31874bca4b9bf50025fb86fff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3889ce9582012064de095e0aaa48956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21b983728b9a5924927086f31381e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91e476241502c50b5572261ffed0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedcb2bba1152cca03b2935cdb024159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce5c994832b9733b2527908ba098460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea5e2a10f6d8cdcf455223a15a2a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd04a271ef9b71e85a146874252eba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fab33216ed94f422ba1a992d6fdd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a78db47489c408a2d49aa452f78c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362107815245ac6e3972dfe2a5b6e3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df00315b9443150e86f094a970555d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913760152107f742facf86c0dda98d4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d410427a06155926660288c23fc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744be4b2b4e4318e13065aca59a136c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18dd7c39479991e371e863ab038ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de275c7d271e7d909affa583bdc1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2f87310aec985b20d0927cf0bea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054ecefe2ae5a433948fc646ee051573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe4b8fe3b3d2056671d5e7240971da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215bd67628b95481e9440aa04fee6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c072400aed7324b2d1d75b34c9152a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b287d83cab20a6970429dcbfec17c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba81712225492a3dce1456b274b869778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d40af2cd2b6a5b1d35c70005a181f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3225234e95cd29b7d4320a1b306c6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fb716d9b4ee332be27c64ba2fd6f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081787f54aeb4a590cf6d27b805e05382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee402f3810e289f11fdeedbcbe9e07083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe5b6be3efc633087006b1a620e3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eafeecc46d62238d0ebe78eadd70e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ad4e8886756291d31411a2d1d20586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601224c54be95b6b6bf3ff531f51c3bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc60f5396c2cbcc5397e8f7f0a8ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5114d36318a329169d32a5bf2aa07389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35becc98a70788f9c6bde06802c52fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9d5c8caab48437c6b29864d3b57291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b2e0172b521d9b172269e54d063c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1f6f1e855661e19407911e76082d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eccff167cb782ad7136ae5aea1cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88441070cea3de1cb1eff4e93c81f1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ed2b6f8c17d3cb3b8499c0511097596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3e58fdc8c01faa17791b9454a0fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d035b33e61a51d572eed1899596c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff522e22f6266f016b3858222a5bd7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b141b90962644078829ca396e1d02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8feca5624e4fdcc2f6f6978cbb8b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a6e136f83535e0f453c0aa99e141102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56dfa568749447d883f723857d0c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9077358e1f7a351bb018da638fcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1c2342e91bfd6194a1489961e88c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919701c23ee869d665083164fa17561106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e93abb76329a3f67760f9f74cac6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553650672e66db66cda26d46642ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d31fd4418f9a4163eea7d45d9b54e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c06865b3701241d9f1de8c678f6d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5131afae7fc9c058315c4d0d7fd2ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589714fcfc308823955063f0b0b1cb9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92143f3b5ef7e0ddf1738ee9594a4c8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9b632dbcdf625a231e9e204f2498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55c20dde871a08039d9488fc7c0aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2d8df167cab4616c52efa41a2ec7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb39ceecf5a8d62552dd0a3a34290117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab202dc22a1dcc7473e6fdc8ac1e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566291e07d72543da473d4b28325d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa23fa80aace7c24c9d707ec443592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adada8e958b5098ca8270f888e8bd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a75c102f0d88a36fedf8d5dbaeb2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318fd9695584716f1ce680ff6e0dfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785cf5ad3f61489b177d78e823c7cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ef7d67e997e5b581da2826623ff56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5288f9999aa802064629462ab1c3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264dba08abfcb7f7ef1d80afb7dddb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731af01aa86c1f0c685664e7c06821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e7323ef0d764645ebf0f9ad2790b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9639703736daa366c876af5038b441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605be39715d005fd24468e386237597131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c29113e806b02dd4d2129a7def7080132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea419d927e411e7a9731a6f3a4a12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123e1926f482e842f78505b87784ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c194bb634242eac0c15416363f8b79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de524a168aa0715a003ffd78a0aa4954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b49ed485ff6d50a0a8088cf92de9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd7ef9b344116c9d0e0e583179ca74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9014f4631561312164edae05fe52de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650508e43fb39d7bc24bbee1972c1695140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb44f620b44a4d16c4332d5f4e459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3c8ece817f2bc7880dea95d2cbb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084774f78a5bee9c1c1c834555605b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cdcc6339f5fbd94f9020fc3f06d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242176b28c6dbdfae52376293af388145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420ff2e7d7eaed70687743a96f4150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fd543d4b43d825c5310b66759ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2810f0e1919b575d05785c8a0d64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da78563fb6f6700a7bbfdce23231bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58238e2d98cfc82e7820f18c99d01b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ff90cea7a69efdce16e68ad637fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549f8e0fc5684510b14c5241435982e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac17176860c45ef38342cce33596bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b35a4da8d2b1a04bed2c09a1844dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ff2ee09128ebc0027d6819c9bcc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2baa05c24168ae48ee3dc60f9f5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce635b2c0f364cae04af40474aee18fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254bd7f719493fad1e132ee1f41be1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4c4bfbeac837a4d5c565d61b6f22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113952ddc47df08b582ce0336e6d859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705a784e762da9a7d06dc1c915fa5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a651efcfe8e028613201bfcdc66909162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351204677bbb80038c9e934ec09998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4721628f957f11fbc71bc5b42e0acd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402e600a110c6bf89d78c68f960df4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d85e88cdb23f18649d772b3f89415166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059c6e4844c4539d22e87af30c80b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb59b4f1a3ed240c5aa32b99d6a3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4086026050e001d13d61cd128983be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e6d42ba66b8fd3fa83b4c5eeececc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94f44688d60f28d9ecdc63b78568f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb588d7f061e1b6bb2d28bad03f9065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a329362a9d05db38e1b0a14e30e76f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73266352d65f49d15855f28425131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9ebc596211815ac814420507b9d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78f2752938d99027bc6670433b186176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd34fbd31996a28d8c24ef7e452e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33671c9b0df4a2dd50faa578448b9e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ee88e97ae889508aed2e96fea8f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf65078473c9cd59fae66f65eeb9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1679f66dff4ba7fc36e8425af6c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee580f2c12bf00673667142a868a15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e12c2a4b53f4cfa6f8c07f109166183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c6aae65e3f3e4d5464c25e88649f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81dd5f8f90c06d7f9188025c75fe33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc429f4a231948e8d6077b883f2d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58434636e7346dca967272dabfa3688b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa10b52a8f0d1973daa7443867472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996137320acdb9e8ca1718ca4557b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f765dd28de49378376512631aa325190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d650501024055e54c3d464f5176bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7fbef9cf686775749e6363d2946fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da3bf8663d72abeb09d1ea3cf52988193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549c3027e43c42ef8c594447913d30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca08d3db41d19aaedd49a9acdc3f0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31982f0786884df47fdce1fb3f80e600196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd574b016a0f9739d535793a90c00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1ec26c3d443d070851a8fad166d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abfa2cbf568a825e973245bd93d5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b3c7823a42f1716ff409d77dce21b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85a9f064fc514ad23ad459ff798fbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edd1c9117564104620751a3cca0768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba3a9587000b91661570cfc447cd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a014fb64ba018cac42c0445d17b1d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d261a1bfc154b64616b6718423fd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567bcbda3af346cfc1bb4c9f3513d49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9709fd56d7fa22f1a5d2f7ed94de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c036fe369c56e874c453c9144653ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d6092008104fb87bafd7e3762259209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660645f7dccbee93352d9b2d9a58cb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac90b0973c91175bffd5c158b941f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19336dbaf447170e9e514d00f62e1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90a3d0980658d2da7773c3687416fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd03955de4049fc429c46d11a5fdc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d7dce791b3fee051f809f98776a70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eeaab7280aefb1910a21b61906e95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd651b4561eef3e4f76d283db83182c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4564d4c1e2e78fc3b440e0a42645218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b184990e66ca8caaf28ed3a1af0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22b0c8d1bf24619b8bf0607cc8b97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb23220bc165b7f1a52a1c4d3af91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03768b89180024dd72363ac5dcacc72a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5253652b8c5f940f1e4a308294447223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f61fda8bc4aaeff8ad5cfe6f46ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7324b803096d277ba40a16d6c53657f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4d5ec14c50f254c6bfb23671fa19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be89960c7938203b2a21677a84301a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a19797160caed0270eb9c13b29bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b26dccc27f14a24ab2514b16fce53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2098f00c3b649c449aa9d02731c34c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc5eb258283d86b90218fc02284d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77a1ef6da21b4d333ba089bc0972f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a2676bfba02fbfe842a91c63a5c5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53bdcd6f811ea3ebd34655716cac9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd96d74dd8394e90f5ee788e023f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da6f94fd85710dc996d8168b50054236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220939a34c78cdbe569e18c5e0641241237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6b48d023b64806c7eac03313328d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87d34860036fd52907af8194fad915239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550596dad46d8985e42cd3a5cf818b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f0598ddfc0d7cdbaf0c3b1a8f654241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8def02de58e2ff5eac6f88e3a9310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ad0d99d733b688d153419d84b105243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53419bb79d95dca6756d8cee62c1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d9655e5608b7b8997dccf97809f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e73e8d521895c8c2cff864d4d51f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af02e9501057d1f5c40545a69a935247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5398686e307df485a4e47ed5b7893e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a7ea53f357eb6adceff5f44686717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1912fd149adadba9ae4d884bee66d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261925768c749a3baf35611b7df4f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3637f4d835b4c3fab533cbd2ae4651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d188f52fda40d15cfcb9691287551cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9dcfe79133122192727022ba438c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e44c4795ff7465f4f011ccf6564dc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e3f617d65a8dbd8541e7f10d0b454256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb9fde1ecd72ba50eb466a96bc28f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd366b272e2d848b043758ac823d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764aeeb6b5e889d26c3f1b462e584fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe60e16e77e5968210c0deb9333827260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165debdf1d0a4f117f1465c7717fb2e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57f6147cc94ff6c3b87e4420d168d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f532ca14d1e2f64bb6ef17ea8e9611e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0df7c754425b784ed9f3ce1f619f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab342090b4257e667d2028286d6f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9d65580854b9f388626d82b8f7164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1933c2180f0d0a4a38d18e34fe6d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951470d1affc080139f24f8190f3ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b5edf9bd52a14a53f7ee0c750f4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac08450a0b34f23606fa447e722956270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9702dc4ce6084212e60cd4f316a3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8651ae5cc2abb33af83b1a05b923c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b83484c27af5826f2b6eda365e7f4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304b9457daf8b404668f6900739aa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a461253123b538399110c5e7c2ba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8823c7ba768f777e3cf081d16e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc0743190c4d8d30645c0382b9385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a3845a84b7e815ad23c8913e42e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45030cbf3c67380df24dc53ed3687ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce97fc79a576adfd7d14c749b62ce3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b6609fea422cde436808520c32f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b32909f94700a2e03e4ba68972399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03c17894ed14553e2c9b60ec86e7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f75daef322b851ee1367d44bb4060284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc6b9e272374d3336815ed68cf6c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c846920fc1c3afbd77951981201dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764afed1b8093ef721cce75b11ec011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64dfc618b98e485888d0479c3af24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8979f37dc7f199fa67fe94c8fe6456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc79f11e8ad937e061bd8ca54a51d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d852ebae5c58e228ef9221ee6d942d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4f8b65aea4a8a572d2a0ddd07f535292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2047b857e0d06c7c11d347bf01aa7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b7f829ea6d8f30f8a3cc955f6c3b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca0bf51f4619ebdf7f157a8d5ab4d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0ca47c823d992a3840c0abfb3a52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84f8821876479de16b07e6541743e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bdb12598163c57bfd435f60a1e639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c7e64090864c09de6922f1f13ad9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c562bc81dec6747cbe41afd552d00d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730522ba215784a3144c81938382a951301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15c20f31936798e812649a4cc18379302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851138e35b28b6b949d7f06e4f25a275303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381bb3c98735359b86fd299b9db3e5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae788a17e43e54e20e4e7a8e1ac7117305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfc1a6f527ac71de48bc13a733e47c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6f5c9838f67436a170493eeba88a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc29e5676e03cf93e4b2e3ba26d1d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565dede2c9ca43611a9d937c1d9fd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6f553814f633ccaed9ca11b13ffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f17e0d0812c44845b4c337bf73693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f0de8c5b5361e8b2e1e0515a6858312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe72a98591abc6de5530cb391a1f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f2fd8e5ee764c19448f880d166466314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c31328e5d2d1fd745cfbabcb6d50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be4a8aae3eaa3f5e5f899a42265c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd69ca225c14052011737cf2673d9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ef6bd4ea1f2cb94d573417fd15b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69aaba1801cea33d5d0ce8d511cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0cdc0ecf780be62f97d9d9802e177320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d0f0bc213f5e82eb90bb9ca8e073321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f1b7e50a79ba09313b792d21dca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719e600d072eb203aa38bffe6c2a8a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af429222c1d9a10a5b0f902c30a4fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f1a63b720d6fceed45412601db35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31c4a8b43c28958d988293c0d9322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7633d3b64a6351dec8581c75c543327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183fcb59b7ceef06188d6bf68751a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081b76ec253feb3586de04a7b0b02b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171ec90bd3521803e8169fa7a62505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369d50ed4dc22c1354f164182b5947331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550091b11aff86e4804f6673ae9365b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1b41bcc4efb542a1c0ca33e90549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961498cc1aa31bce3402ff1f8a1b2938334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7d026edbda2aec47d2217c18969bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e68e1bb26ba8e7dcd4b7d65b51c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d33952a86e92a4bc82176edb3b63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1aa04c676c1f3e68e9d145ce783d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bca225bb9732a97235570e9782235339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c01024117c274ef1367cf44bd48ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ce27aaf91881f404b1e7ed09a269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708058cfca17e987eaee2a825a5048e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489a23ba5639eb1663c80794d2d35d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09cdcb98b20a33b7f3691d9db15349344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e6311a2cfe5e7e2a41018468d0ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2fe02bc61bc200620562dbef968de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4296d3870018e30fe03a605693d7bff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5d5490e37ad923dcb1039d13ccaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b60da96558b90ff3f0fdc73e104e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049891f0ac4bb7375727560654a7661e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1202f449ac6c8fb3806fcdda1231d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022c910d600cc1d1ea421db88a3be8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8b5e523082cc4843abbebc35f14f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33675ad70e1f91e2ae2be8af302651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b9d2313dd38ba2accbc29d251a61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7945641ac459058e2039abf73e0708356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6395861e56978228b1f702c17233664357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb122513ad606192aaf65d5387db18bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35ddf9572496d63f9aa9b57527bb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40dd1a3b40afec6bc6fcc1f3640e15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0f242e2c498a0c2d241a82db49e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cb7323bbda742ff2a6d81d59f8bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca60f13753dabae5d07354e024e210363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6abfcfa5de557fa904810e65a013a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2f195d0d008d58fd1b6dc6952c314365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10057bc62ae0790957a331d41ac2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48403b804afe71cf56c4a72a0dd647367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cc4bf6eb2d083a32d3d0ecf7a1ce4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3163f7dd40343e6abbf4c3465cdc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3709a7938aaec66be0f678e82b4e2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8cdeb996c869cf5aba6199681d3ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca9efa355f595e058297690a5704cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645979908a97410da65b0adefbd7e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e0478016c57ec3312fd2dc02059d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be6c51e89821780f35bc573721448375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f3fa53528acb8596f96977e18e9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d68d67621323a5d7707c0b7cbe17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107442d8fbca47f22904999d4bb704d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a4ff59f347e58862dbb86f7bbfd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e85b74947d577808ddf606038400380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037503bef4e70c5c012caf04dd50864b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949d02166304a72eda48c9bf7b5b64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb73874a2c80984c90278ac0cbc1de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518ba718515603f3b4a47ffa2598622384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd769d31f8aa323e2cb601f28acb57f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede77f426ec1b00a68789f9af23ca384386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06067ff6730b647df8f94c504594977387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb729cf935cfa8662997f920ac2f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ed27ae7125ccff11675f5eb3710f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621249fc0c6c76b18df955f4199ad6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c6682220051063d7fc708f8fd85b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d26bd52b1fb70061ee9437a5156a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bee5f3fe5f802111992bbba6a13a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093675e089d28236a29c640f21f6235394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6220bfcce6032001ab5387d040ca2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580b78451edc8fb59a9182da0c6a71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e707fad507dd8078f1c393512071397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76eb4ea99af338ecdbe54c179387f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a8b032a604f38947645adcd25ad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02ef37a64034238e17de3b10f91a59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de6d35f5bb7a04ad07ca21f7602031401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcdf35c97d99a6e95dc498534d54f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150c5bd975fd8ac9e7c2595efc142a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e1d2a422b053706532bb1620c79d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b440436d95f5309cba5557cecf8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97dd4e234a9ae6c9c05876c5f070e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233cc0e1153a7d8e7edf6e95ff3c40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84883179224223b313c952e59574d971408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe048266b3a726a6910695d8a30d12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c675b9a23952251117d7ece3f9694410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508de7bd0e661a0e6636e94506a108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc3a6b54ba0a658f1d1a4ee2d8968c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66156ea06e779ca0cb27cc2f1dd731413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ef4a626590f4c201cb84fb5d9ee2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939af160ec0b0491f7a4f1b1af7a11d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d200a526472ad85e920c673876947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc511be377d534581055119c5e26a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1071b9c4bc0b5089972a6028cc60c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b02beb72919b3e6f065ba75d11a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd5399282340692270afc6fe9b660420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a428b14df0627aa1a5ddc8d974c1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7f359394725b7bba96b679054296d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dfca6c55cc93a37cd610a92459184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08b47ecb9d82df0494ab63ef1bcd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23b90de665bf941cc302175540cbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8550643be605bb39df97b79e02de135426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f800830d38bf2d0a65153f087febee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c72bbb2d236275efdea771f1b81575428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bec995b0c2620619f5d778ffa8f72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8e6ce4ad560c106e90870c7edb6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6546d341241a283c165d5eaee1a69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff442bc3d8e42a3039395d85a792ace432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b1bdcd8bff0d703641923c15b61b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0d90d9957444aa23ed5b8ee2a003434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dacc116b8930b9454bf50b13a62de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe005e8d12676c18b474955a8d3b1e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97567b0120b8787aa8959b4c8ea1be2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00adb0f6ddf7eb9d004944ba49f23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479aeafcbe735f80334685d12e3b52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948f05db4b895c7e0287968b718fb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfefa1a5d2f15e15a3fac2728d4b62f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716a676d1c57ace63d4c7c110dd58e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1717fcb7a7ebdb1dbbb15925458dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae7a2fdee1bd46f74c99e9b3eb0ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222203db397259e609adbef65d946cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570e6aee81278137da43840d9f95e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eab9cf40ae1696ddbc92491eb5222447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8004349178611f93cdf7d3194273448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cbf189aec189ff2ef8713e9763663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5075d19dea11028db057467df8d83e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22243b7af638beb3a6b95a7c16e485b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c3bc453adc70c93796871f4a593f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126b50597e2945548f9a21758a232aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994440cdf1cd12d67fce10824bac54cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c0fa60d64644d96c59c0b19ac0e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddde2fb217d02a03a76e0600e6ee11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e35ccfbea01ccc3df7508504f2f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac1f8ff7609de16e398fdefe975be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b1ff4f338feb5a5e6c5c19e4f2f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9d27c673b70f496a7302cf449953460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae670737bad99b197389e823d53bb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7d9757eaf3d7dda3c1ce4f4d58a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e80f03ae7c4aa05a03aa1f67741f67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bfa9229fba79865dda0340c5476d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae390bc36a92582a4ab890afd62bf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3f69bbbd510a3576fbc05154360b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615912ac0ea3a7ed5b44ba818625a1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7830c29231715608a52f0b5d82cc4b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77a21afb2582d3a4b902a69bb0b81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9beb4e1b2e69e7e86c83c0eb6b7375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663ff8aa75abe677b389089f72401b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61fc9ebf9507035d41994656bf869472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43598dfd1514c43ae6b9b6ff1746519a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035574fca599a53aaf1c16e7b8174c2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543142db80386de342278871dc6eba8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05792dc2ef238dbc607a87a385d4f7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e902107058c5a7c7a16adf2b4af5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4683aa6e738a98ee48c4011ea827478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef590c2f07af6eea6c11b5db87b4433479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d872cf3e33889e3c19342b233021bc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3c77014e3269aea20bc5c946ebcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0609c920c47564f57c73d2779066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f9e8891ff257f43407db172cc8ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc58419822a83d64817caa3805ad15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2f2f98304c00b82cf3051ec93a95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2013df367003c220537bdf5f16e264486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bcaec32e5909573672d152535585c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44290701ba2f44145301532dee9ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182801dd17bfbbc91efaaf86e01dee28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fb9912431b74eb7096dd14dfc81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ce158fadfd40da4aca9b159519ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066983ca6a1b9875d05f5e204d6a9bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d0e045f7c72aca418fe2d2dec0913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e6ddcc40b726697a3b1088bcc28a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32457f301ce2c45ca0d4db57b8d90e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d374176ac4796ae3d9a646c409c20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9050b699508d5304dd22f85dbf35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f2cdbf1885e2d94d533053e2e631498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dfe576416401401e510123adb052e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873f223ef132b504c337151b8030eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfefc4beb9b5fedd60572882721e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d746599cdb602641508244e9650f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb61cca746e2dbac2c84de0d8f5642503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d31f6fce46488e51234d9d10c450f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc52644ce089f447a7366151607c566505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e9ee1774e32ebde8b79514e4c3792506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25db9701795b212541d537637b802507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08304de6f78f1b983efa3cdd55ada3a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c82128af15f309c1a2629825cb33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b661fc7b5fb4207f2482288a1884510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c008bd7b56bc3f22d64b176e2a433b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe772855c6b1ae7345cb7a6bbd1ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa10d88e0d7a6aeb332ab9731232a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011926a47d893723d605f38f72c1122514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269548411dc12401052c56fd951622515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f28fe77324deac6855eee1b7069d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4e74c6ca47fe99653502060b9f3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884e4ca7f41ebaa944bd6e5193eb708518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247b68f1da28a785bb5b3c66fe4a46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe1167fa038695fb98b5143c38b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca884ab7bbfa69cbcfbb14aa97b630521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be31701215a4ab15e0fae87a86fdcd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08cd6699cef33e1b60f615e2d7080523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aedd8bf2c39fa0f39e403ef7c13257524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29da20ae5be84ab6e8b173eea21d97a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be97b8eeb74fe64e380a5df285cd65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc5469317d6860de2d76849cf776b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30780c2e6691866198418e33875244528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78766a0e6b6372d64b9f5eaf8c36f2cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7dd0589a256b888f1d24d0bb9df14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a68a8acd05115f6b4a61515c2c05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ebe304ffe4d47a5848b1ea320fea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e5f8df089d0a360b72b4d0bf256b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b906744575e929fbed896166cf389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6d2b3e9ec73c88b39c1845527548535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3562f78d577aeded776ff67068741536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dbc5752e948f312981b275c8b504e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826719963f550bfe4a25ba21a2482b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf5f2458ec51a237293ae36b522e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467be996e419157cedd59cc15c844d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a49270fc638bf43ac742b5d69e3f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b016b50dc8cf765936cf08872cf5a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba232d1349298c341549adb6d9a593543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d658973dddbedfd9a8b4cacceb8204a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e49301f3dba86811a2bb7dce0b8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bd4a0f425cc754d5c85f6d63a80bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d3850d023ad3ad3ad5ec8f5dc74b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3f8f56bed353fe4258c346c00b32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722297eb0ba25e50b076389ae0fc02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dcf1d11e13a81ec1528a931d6a64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0074b47cc79a277c9fd3aad7fdef5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9ee356b46da633edeb7bc9dd7092e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b03ef366044a08765fe758b9c15c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b8e853f49d6e262c5df678452ee6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c29bd989f4d14b0f7076822c91bff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c47d21d6ea732a010c32bf52a4544556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc18d3843d380e8337de30a63e0dc7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5361a1ab71eae13ce43bd624af1f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791c0a982e4a57febd8c1ee085db0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc27b9130a01b501f34316e8cfe475560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb26be9f35b2cc04e3de98af36063561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db39febc64262449e64ff421fa39fe5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc373c9fe76d41c4cc4c90bf9edc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb8879c167ced28d74af52136134d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517f3c750529cef4076a836fc03c1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152699bfc58bac6078cb09459cee8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6373458776ca21e31cf22c77fefc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344134f5277008b4e58f238ff767f62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc53110562da52655e6de0d13c22eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa862fc772a47816d20585f46ea2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8b9acbce962ec06c0c2edbb443d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e31f56f9bc5689cc96c30c6edfc1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd028d073fca51c30e9ed4955ad01e81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb716a01df338612bd4f4a778301f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1fbdc60435d01d689c27118d54fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1bc5da367f0dad0172bb8a6a97e65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef897879eb7cb72de5a00a237b545c60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec6f0b8ad2e3e407a60876a148ab0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7720ab8ab63a9ca007c323939d225f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1796d45fe3cea26d1a2f118ec44d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b21cbcb60a218779e6170656e80a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edcb94deddec8230f50202cb976a0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cd0df53b54168b0b57f8e7884b066583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca50cab03d95ef84ebe72b2cba5f4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1fa3d08debca91f483b77c8e38877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a1fc5911e5d81cb5283c2e71acbec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff633943b84efc4a221513f7e4c82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a56d4ff98ac7dfc660b0815d2503588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2602993eaf0a0f2e7cfd032784f53f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60813b1e9afc55fdb0a080940a9c251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2e35e9d3ac25f791f891f11a7d84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45769ba3814015faeddd1dd95039d1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc762bfa05fc65db43a369bc31d2d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acf921c7d7766d50220cf08b3c671594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e1f029b343ab767b29ae0d08c71a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e07e9ba95d923306b34782d9c8b19d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912ff91bd6abf5f2f94ccb08e25c3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795110f00e0ec1a96fffedae3bcf13f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db215fea71bc1b79cabb0a34943a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668f4679507090f8863312f57c1178600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de3eac42be96911259b037fce997b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af551b8fe4278aba8e8da20fe680ce21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78615dda2560b6cbebfc6df7fd24e6fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eafbbbd9c6d7b76fd51f0863f3b41e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d75177c4e1ec833e3b09ec20346fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa05ba2d797196ff693c27bb31f7021606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47514c3fd2b109c164c8da0469457c77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2b0da54daed9f9d81e652e94c857608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef478339cdaab25ccdc81a5dd05793fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5bd9a628ee503dff46373791f9912610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a5f7d5e6a6e5ab08cedf1fd5040c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77df932c6ddaf5ca44f5c655ab542612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8919daea8b2c6f1738b43e694f7258613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7318b5664fca9e334ada5f900707af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ddf6c50c624cdfdda2a2698cb507615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edac0249b46d1c940b7bd89ad9791f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ee9fb91c7cb65290db69a2f6e3e46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e86a369b1157ee90c0c78744d40cef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de8833775cdbd0856bf83beafbc064619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17beb4e6bc9725b72abaf37191b5ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cb5a595b557ec3e26b15bf4cac542621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865229d752a1126e6af4ff6a9f5e4b7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f18a4ceba275e2046aa002541450c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5184cdd576951112cf4f442ba9a63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281ba98fb7ce7fdebdb0b558c6f5ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfff990a4d56195e4965cd6facc047626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9197ae859634c61a93b4322bf1408627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de4b1af7ebeb5b6d1ef1c4529994b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1872b3d91392573c61fe547d9108a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82eb4d5be8086d5d2018bc18d8d655630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ae6283e82c3d3de8751de2571e2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c91542bfade1cbd480a6b3350fc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8195c2666760a9fa23200be4a313d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b5d82f878a9921e0db17e1201e66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e1b84a7989ab567da3a43c38d1741635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc92e73423fa776db3d6c07b229fe9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e568e493c245534b18cb43f017766c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fac53a8b099fca34fee4186f23485638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f9ceeafbb92685ea93e74e7664de8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75533c7bf514419eda87da310878a23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f4320cbe1e830c93b67f7f0aa625641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d475eda9339ec0bc87b414d1d5bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a8d233a64ef6fe535d2817120c80b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9a34aae19042c3d8fb866ef16d85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb0b08eab381dfc3322303a267fb48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9c847738d500a2369b059dab6fc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c901e0505f1f0e48eece17dae8d35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8702a1916ff934dbd6cd44a2c5bc3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452e2e936898ab17dbd5643a3f2043649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b5258a6c5d4673776efb9a401c3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0474b2e6293ad9443d594a1143cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482efbcae5733718467ecd567774ade5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40799b35a3e4e1e40bffbdf049601653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ca86430ed270117ecd4c49e70bf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c49bd60ed637ff2f27a7f5b935fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263627813a69ed1db9031a5181ff5ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564beeab90861dbcdccd01e9f060610657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80609864bcb325659b0b3c30abdddd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f7bcd30d7942f472aab05543a59e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540876de473118424bcd45a9f1aa53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32efd2b173d10526d5621a2844612661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e15817ef1d8d177abc5ef93ed37dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4118f4b3e7feaa602a903369c9f26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977ae0418e7f4e5d5b7d27b3a52b44a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e49a6996c7c006850d9dbe11a8c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c05ee4e93ee8c22320d2d00fe5c28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c45c8dfe2f3710b93e854135981c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab18f463aa55591bffbc5a174b50922668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b88c1313925ab3325385df241d8c9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d139563b5b42db8ecd265a459428670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc64fdb4b5ebff703ce9781adfc629671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766c1558394b4d521dce40a140e73f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7865092533fad12056762ba76591673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442032157d3ab6a249c0882256ac0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cec1aacb08afa3d78474d30e7034d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1fdecdc4336f0d4451c38161f991b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a7e40733e1ac4aff17b22e7f8d97c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fafe445244f9a84b4801d2efe1988f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84832cb01f8d20472c00929404a6f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967288685db20ef16581b10e5aaf551680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069eb77ff056b628b55613ad9cf4e81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b93e9ae16dc63cf8b61cd41b2a089682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1a911967720718e071cc17328882683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cb13dda289cb93e91eb4285370c33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2b697a03ab3cdbac5c19140d3bf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f922376d1bd2959b9d2d1da6eca2fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5cd368869922269ff61d83632626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8086c10a35735e3a746d3daf57f6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345050035884be1c3319df869bb1e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd410eba632e02265d7a51773012a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b8519c5816faf8cb0294c2f3a3e43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966254baf3929aff571c4bb42a53b0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4dc5b622c0c7331cfbc681672688f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff21ec3d7a6f7534fd009eb397e2b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe123658f6a5fa9484d134fcde548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041e9177abfccead8ba4e3101bd6119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1097ce03aa3a22b2b87545257ca39a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc13b81a656cde8bf8c65df23fdb2fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c1709d9747918877985f6073615a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53540c3611b241bd73f84588ccef47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b1beecc7f3480d94fb5b3679fea6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5490bbef2c10c9004ec0f5c1da84c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37194b10a1bf32de224078b4db8e37a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787da41c13eeba3c76d5241ceae2f004704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb143756a91ec201f349d8fb5484abc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d7e01de1ef11aa7394c5beb0b3d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6976e18d8aaf0cb6c15615676f2b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196c8e14b0e73481fce5173f8f4d97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17557c268d34dd8a5270d6092b435345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897448ac3104d42e0b95ffe156e1da7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6904dd393fcbe130f693736fc1f5ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1cdad1ad046274d8e323166934189712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f6e936e38cbae2ec8ecf712fd8549713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ccf67f0a989895443565c4f977d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1bcdc6f7d9964415ae2b9ffee961715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4d37a97d23d0a4e4ea366e8f3a04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216277566fea4b7093db2ceab887c6d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8837ca63df6a15a9418e13f953552718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8faa1710a289bb37e1c8e0ca642d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb598b2ade89bcbf71a6d94fe8483c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851650cadf7a4c1caac3588ade992f90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940fd8c8c48d6b6012366dddb29019d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8ac744752e1508f4c951aed5ea43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6cec1fa01c7776c7096ac77ce030724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649951522cc03710a40e839af599de03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3b33256ddce94feddd5faca44e86c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff6d3c441e3a1d42e3ab945201ddb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615041bd7930373047633ba290fef8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45c8c791d05b4f0d3e4be7476eb13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f20ebcdf218718e46d5627fbdf25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113673d8f420d057a0736f6fa6c1831731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee1ce7d7a67e1893530e10a2a85a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cb7611af03ba3d86022967e984a0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228478300abfb633bdf70aea3eeb66f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad81c5713d201d53a81ecdcb3aa69b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be254f59436fdd725442337e5cd0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f6b927297c62bedaf1b581d54f87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43fd11b3f7a90d8ad38143478a949b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c20b8581513fdf22d771239d8ce2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff60b510c00a22980db95301f22c62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168b73157a5fcf40f81f1bf3c1383c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f6f6d927020415acc4a65652e408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dace48cda66996c020b21d83f4747b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe28fcaad7980ade212e616f4560d27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48030793d4f74db2acb1f4e6878463e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab949f81aef8803d0a023e6ca291351746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb5be246d1b682852e236decc780b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71307abf4f6099d050e2eb890ce38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4823d17a5d07df50d2eea68136c6b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8509e3eb9a122a69fa0c3af6ec854750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f02e018887a669c3ddc97c91eb1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1e3071f5faa75ac80aeb51ad52b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7bb72b7d779ea2b0efde685c2d754753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3676ca2dd01bfb7ae22a59e9625bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cef553d2b3b1a0df62b5683014ad0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48346cd2873587ed87c98adf608a0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26ac033f0cef843940370627c9a0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8390ebad026a90cec7c5fac948a909758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e456e02acd11da8a0dd0f0c86c4f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3121b7591d4c633e51a36604fe6a8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85c223506c980f86b3eb1991cdc9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d2e2754135da70dce00ef29700a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4994bb06702d0210be05fc8ac535674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef407387ca847ad91f33b1522a43695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f577869bd93ac9b47fb8b96f3a5216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf663725c8ccbd8a4ffab603fcd44f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334461fe8aa8fe05fc8362d307256f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a2a2b209ebdfa5af09492613f4bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0e07a47b6fd1457c52874d44af3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9bf0fc9dec67cafc2dbcbbd1d4ba411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7980a16bd5063175b85547d7e747c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d80a059c25dc163a2621cae8c450913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454971e44bc7e7e20055181851759314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4e3f44de3624c96f5394a053570615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7da22f1c3b7eade9942e1785da5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3ed544c1211dad4d3aa8ba5c587917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db39ee2ab3d3b14dff19e09b985e7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38770ef90da40ecfb250022e5db8cf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08786b7fd81e12a8d02609ccdc332f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351159c41146bffc74144e12d7ccdd4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515229df26849b591cbf7c5fbcd8c76222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a97f46e647380a565a6eeda71c3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1052cc9a6382f50459d05a162860fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb69b38b609f0ccefa663fb4dab572525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0174fdf56c0df79272cbdfc3fa70d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9466d281a2244aea0b88bec722a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74527baf119e2f696a3a801c8ebfaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38753dacc19dcace8ef34dd9d38b79aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6642f1173f2c80a6209bd86cb8f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55eed9a91e4bc3935aea8b8b7fa70231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a5161dc52ce437acd9c9ea4c86b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e752d0a19008224e08da6fc08b28933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a21fb52da429ef0a7278a29d98c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ddc353dc8706fef7ba06e7c14ae4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0ba926e911650626a22e07b4c8d0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27389a9f487c08aba4c11f62a0fa687037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093a8ed2ae5e81a21b5bde5f4898ed238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5431a1f65e7781fdb97ba088f81239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09c4aa4cb7e7c1966440b1540a310b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d7e9a19ccea2a672a28b0c0cd5f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d872e0ef56a1e8a0176fda56d9104b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26ccf764bfb8ab668d69dd859a83943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af4646bef5672f0055e3d732e339e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec951d046704007d0f6a6265a4f6ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f54080d46a84365f26d016018d72746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aafea43f01db28a5eb178c174094747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b41cc78a336e5b209cf585819ba948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c565a9878658f623c222ad77168049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5a31278019b60129c742a7f3332850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20856dab56bb3128e17cdb04c74f1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357bc0ac01a62aa4702654129c6a4cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df68dffabcbefe31b00598a8bb8f9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e92c3249f42c947ca3bcf5cebf4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0922f7441f64577625bb085f5b335255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62d2e6d130058830f37f9d628e69356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6525bcffdb207ad25828a135e06d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a6798070b0984f4d630b89b9072b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498dd843a6d288adbe6e47f439034d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7cf9922ff8587abfaf7ca8bbc230860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8169349bfac58465db3ccb9e19b3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9537fea83b003b341f3baf955487b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5efeec232bc9443eb6dafca7373e4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80968f1425a6cecd56eb84d4e3d0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56817485426e88c2aa23dccbf2d6d0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f13ebf4cfa305879838a22a5682666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806b75169ec3ccc552a1a032981dac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c181ff701b5bbdda8376f74491e50568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3ba3f7ff7c1d8612e9e480880c5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b524b33e4c5c7299f08add920d684270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ecccc343ce81441ea40b3b6d551d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab97f0c61ffae0277bae26efa74f4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5cdf2333eeff46a4a962dd9abf35f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa238b8a4d10a48cecd328273c4cb7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d665f7368ca9bf65a1e3dd42aafd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc0d35d632a2fa84a77c6fe68e6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616b3778662a2ca9d526ccb1e0a45277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2c997c04155c90acc1f78a91d2f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807a217094e96507d355f0faed955079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642e77434e9390cc9b8b8d9a7765e2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf527d2a6d1599854eae7d81b2239b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c46cde77520a8077b121907db322082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b407e511a4d5a4d2479be21bc67e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f1a723e0c14ed5df975d34aeae9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a77565e3bd03841cebc18e2675444b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a67de372ec597bb7f88952e86ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320224a83104052a15343403e6f32487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407165f68130d38a0088ead5c73fd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4475770b4dd746e1650ca190f97e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a32c0e5af4fc46fb81c2cd8566a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef46f87a7384ab91e39a472bdc111891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6fc1a73f84ca5198a0e8b5b5107992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9077ef769f39e2fbcdb2149acbef66493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c34f3a02eca4b3acae29a08b079294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e72470893ea06a292fc04bb0110695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766258e8c6c7ccde636e8fa31873de3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c66c4d0263555fa7ebf6e56e9c84597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37bde286f9de9c551f842fb36df88798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b97fb8a4967a2d70fd9efe191ab8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f427edef52dae1799d94c83f580d83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064b7a6fe9d5464d19272b20b5dd88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010afc42ab030bece443913c6f49fb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ba28cc0acd41cf5e279fb5eff9ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cee47ecc1ee02d2cb5f4057ccf958d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4aabdd0d23681d3ce782d4fcf7d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb566586680d1423cc00b74ab8085b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9533452f1492be88bb305d36a05bbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f51ab4d8f033a65fc9dc75742c0d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad58fa72d43b2a17577398ceab9ffc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb53e3314c0f695d3706302d60cc76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5bf0d1ff4632ecd7844e718f2bb0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e4136746e3685930368dd1cce44f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b69220755fa3def5dcb2b130ed0148113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e00ff53e5ab49e09320f988c1b532c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5373a7363dd5777c66b88f2dfa4a59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47b152be8aca57b218836063d86e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182523dc3df74be9331c297337fdb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956859dedc23d939c2e37fd8cad820d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fac2ba0e81b970445305652ad9a00f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cb7dad3cc0783b043867924a3670120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b20a9580319e67c9ae37dd9d66d31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9457bd0d078ce9da517405de699f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe635392ffec1fa725f9dacc3c8b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febec617faeb21f798b8aaf301e43fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad96bd38e04cea5a31f9104236909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4292f9e94f7f31d7e8defe1a23168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93097322cb999ff8159e972d972bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee212852923343a1459f33ebff5621128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1d97eaafce8db0b1ecec58de9c67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a8ba881d2650b99a8e0fc848bee9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70092c66e40dc7c55ea4847fde315635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f541609f7101f5fbbd6cd2e83c9c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070098c9a1d853be1831c520980597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f1844c143edada66cff2ae637bf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d7094cd4ec473d56e52f1e0337fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb366b8b7b9c4dabce74747a64942ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1866afe5969159a9147d01f2c97f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8079eeb7194c10bab5f624f9116033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c276a82e3b29937d1e115c9de945e2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f5cc6b2fc3591c7f64ba977112cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36eb34a7ee626e1067e5bdaf5e4dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdcee2b0cf7a639eea1a9ce53cde16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a357f7bb24337cdf7cd73f6ad984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3986c410c9d159cc0c8a58ae6e4eb22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f4d9cf79a38c31724d02aec794f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96df38611f6b02fe640433643081cde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f7131e88c921b229d342ab3130fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d24f5f3bad4f43e16383d9d7228d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee34a4479d50a4afb9ec5be391f23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4540a240c1c42068f6c93e75e640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4300ab629ad4cec999322f5e2ed187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e13b88d98692e03e3b26aa3a73335152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57293fa6cbbf865fc999e297f55e2a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d089f1f826b2ea811922e51199bab96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ecab979fa3a699201e1b16bd388aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fbbdaeef1a95e50196f607596e92a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3c7e3d99222dba0b315a89549079157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85af0222f9ac147e0b7989c7c6cba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a68fc1e98d45c15e4bee2e6859cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999025ea036bdb1aa7af4afe94847dab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a7f7f57bb7c9f7828eeb82193a9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3ede18e5279577829e7ba37aeb55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e10330ddc068daaf162e93b02e3a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987c63464fc72b7be951a6e1f302f92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da9fd40be751124e714ecb905152c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6a6164d47a9b18bf1b674d164e79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71de50f110fe45a88759df95c08bb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf01fc97fa44db41412c3aa3b5df06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a98e5ab5f9eade5105b4a7955436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548301e910c2821f5cd07ce32cc3cfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4d0c1a611fd724d301a5fcd61577171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c659e283266e63645dca753aea9123172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92fbf2f4920427fdf149318095f3ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36349dd1394c9b033b0065e2d302a958174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644cfa8cbfbec6c32cda5e7e94fc167175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663cef00cfe3e6eaea2232f5617d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f999c66bc8fc4401ed41537d60d422177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab86147c838a5ee4034d6242ad0f31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b480d8dd44164e2b26f1169a70930b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb88908121865975b137f42fb5cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6633cb2401f76f2bc3c084df1f94a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151480b2b498c47b0f5e0e4691267adc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a216c04da7597a899bd0cc6ac139183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9c2f9ec98c83152e322bb7f498fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147aaa5d2758f0667601afcd528cd46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf16f87f8d29a889a4268a457fb3121186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57535492abf2622d9a81938e7b86ca50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42a9b10b8d334e561ac992ca0db9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a80e3c7b06be98882df75d56b0c958189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58331fa4edc910e25ca437d7ab32a3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8585dc293fb9994ef7ac5ed2948d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b7c6a73ebae8327dc0f69332c0e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0b9d313c7ec6cc38eeaa76f2edfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ed8fae568bbe9a4b764e02399b28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc25d613143188e0e662e0e10860a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b166f531f282a8799eb72d1bb91991196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566abc37394aca8f181bf4f25de0316197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5349eb3c9c911f0481dca9b3de0ea82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038d4cd1b0771ea3203c45e05df64f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6896d442a17fe14ba8f768b7f6637d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df7d6097ca38fe0cd3d9820224596201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3e04940ff74d7dcb4d23315583aa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8cf5b49eebeb91d8d0704b7efdebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6723b878d8750e5c14870003d695b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3f23591e164a8812bf5cd6c1fa59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6ef5e7f5150e32fec7a1e026052b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1200e3946567eee97c8a30275769d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a587b8714c1016c423bb942c05b65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d5181aa44bfb76bf01e0d27c2341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703c2bc33c331677e91de02b2ecfdbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d595a71011c4365a700e8b3de74c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f0cfdc0e3cc5ea021e93a1a823fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d57d2a3d2c8727235a73208bff892d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f0f8f890e09c3075aba1838d67db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326caade491bee1a36c45d1a04e3c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bca057b2612996bf668761ccd36e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a99e4d15ac46fa2ea58823bd7ad2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9af0b4390fcfdfa9e756b42cfece218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623829889930eb59c42df4809029048b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d82e042c21fa02afb2cd74cdd8b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a16dd9bee36f30c7d0aa2a5b99f5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293ea7f8fb942873657c482ec67b21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d1c90f1b777b602a7b2dd7e73d82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee87b6209df1eb5a44371ee2d0784c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b5e2fbcec1b7149fa61c3245af98d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42892339889a5414ebfc5f74040383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31010106c698c30516d9aaa8a9865227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2354b049f4d3925d63fc84fd9f41b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a0887964606e799f3c2d763319e1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf19c1d46e96d0d1a98c826b3a9be0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67004fd86dfcb0c292420f23234eae3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a5245f38f792366ef6da2721daa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cac0b88e9b94acb6c840ac4dc4269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecddaf9bc0b20eed704d746b76cf7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc054e8df8657a1093d58885c832e5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2535e74ba82ff82b277c5cb24bba5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c912745835d1e448c1ed24a65e27c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9153cab408bc3a0ce170fcdd61e4717238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eee03fdb5165f8b729d6c61d22cdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0a6a8c476760022af56d821fc392240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce551863ebd5d14df67dd42bec7f4f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2fb6937228aef6b54b613040a852242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4282385d4489b82f6823aea112293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29e7dbcdd61f04328fa7d78c6d02a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469a5de54fe2a787f60e53d60773696245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1474056acaceff503c67dd944b5f65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f05e890277700fecc7f884284320a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92207ea8fc30be774e6a646bfa857533248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606c1da694e356d88a0676fc6ba287249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9824f3b024d7df4eb1a8356e54d77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7adc82844199a61bb7f337219cd2fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593981a489ae6d460279a2cd5e2cb6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9f6a31c77f0c925a6e642a5c43a22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe060106c23112f8024603b5b057aab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46547fc564da8606a10492c98fcf26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e544e9d9bf372724a1f4aa945f0fab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c325e722a2f55c1d97e45c8aa3d11f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4305de5e1337cb7c949e145b60c9805258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1338c7c40d1a250f58d723aecdc09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422484800943c5f912214962cd5fb98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fd3de7c086ae216d47d76eafe117261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187cb28567f4f0f4271b170e5fe101262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc9200d91ae2744ef49929cc99d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88981b15300bdb1b74c6e282cc453ff1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd053d3dc3e8c5ec0dd55df0b0edbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9874c3afc24bb9412cd0674320c521266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ace450c445ff19579e171380f0310267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0cae9e3a80bb8fcae8bedc5b9d3b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3492d3f5ed4ea250999bb4132737b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca464dbaa9c221323b65878f2a1ac9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192592d0709b3319ec5f1ff06d59860a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0cec8dba18197f72940323b4e5fa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368af03d1b91573c5ae9c54d2ad66e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0dc48c9e1532ebcfc19032052e05c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e987d32dfa59cd519f6b6ebf371a4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea309abe71ee32d648025deeaf496bcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77bf355740ba848a39835a2f0d613d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673459f5f4c22dcca88ecd1083dcac0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b11227be46dd36a496daede4cb8d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e711b69d47d838993efbd72d2c4699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d779da82bc9becd5b7128c2d432e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff4ca773083aaa24c0d4e91e0f7ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5d997ddf071c05271e3105244827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a180a2c6b745cd1f6c31bb7b83be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46b2b67b70c6c6dfcff712ccbc472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001accf6467c745cb799fba68ef13618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0f28642b0025c318db8d63ce654c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6eab47bd60485e1dbf88b989daefe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda1a1dff2aed41e35bae9c1501804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3a64432a93c6d9b63d3911cea7f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de33fd2b3ed5b61b48dc5434b761d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dfe8162bbfe55ffb8ef0eb01ae293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f346d4166b34673537c216a4403404293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee760593b6bdbfd69f2a9e687f0ade7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae5b5db57d81d6b1a020aacaa99cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64fa27c63e4ffdb8217e30dd7b40ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc9d750e3e2e94cd28d37ac746745297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc73374ab1a2ab61e00d3de53604bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6de6f48f74b73d17141cc3ad47aff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d138a74a31249f6c5dda5bed62fd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7970a1c99d56c4153bc0d0ef778e5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11833f57897bafe950e74e1355285b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cedd3c2d0231fb4f168f5a352e827e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b85d2a084c0fba6e84b6c5a25ebcef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0518888bbf33960e09b764e586320d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a716aea9f371a54d59df52c07ac0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1024518775f01fde718727a88cc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27074e91c519d4265d3137b8a19acd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451d67e31054c31f5895133c41df03b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa259bd0323076d147ab577a297ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd0788f097b2c56704a305d4c398c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985480f26473695ebce19eae15ba8b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84c3c7dbc32c79710a573f36d50b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ffa1e96e7a4a06648729ad737895314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74cb01027954f2c464ee71c76ce8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5eba047c3ac496b21048ec62cbec5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca1b7e59f1ed8c95b969915e9feb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfc8b47935d1fecc51058c9183d57b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67145730c9db9103095ed171c47c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4aec7839c58b510a38bd23cdf231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a9b45d9e2b89247706b95dda9376321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25975ea2969a40e5a09e17ce38a4b82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616705f74f8b71d10b2f36f01556b94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555d9419b798eead180e25ba5b0979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f16f49e486348c4221065679c64bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd56adc3f1d453ab0963ce2b7236d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a8464fb8a8c5453ed570669d8fb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1522b7dd7a7c5418e00a00ffbb294328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0029e8923eba8393847bf2368a72fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276c8592ed2990c952e0605e0faf82f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b411082a4edeef2bf90831836b5d1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c6c0ada7c855ebdb4c9b354f97d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a045572eb638bd06ce8e7dc5489d52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1211f13a9a19348ff28fee710800d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c314024d753b17adffc9d08d00d66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb69ca8522ed0b628656e62f863e0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325c5064091a02ae8535c97841b3854337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162899021eb42eb26fd2724c31bcfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95116d0057a7fa167b7308975634edf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e8f55b1ff40f4a0823558acc7aca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d4e7b74c4c6bed3ef0373ed245bc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d61f401b167e6ca443391ce66ad2d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5992ddcd6f322d066aeaae7522c5c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b45764698acdaaa5cc1fccef14dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd0d649ecf707ecb265fb389ad8b0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec56a2fb525020769f20fcabe8ab5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79bfc423f5966b582b3be0a0a69653347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad28e77dfad505249e9f81d79b5ed3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491afc3f8af2f53bee9275c3227948be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1d2c67081d34ae49cb2f830667c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd9dec3ef0da3661738ccb7ea6905d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c294a08ed04bef5c4c8d8ee566af70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e7cae5c5113d2622e8ff2ad3a41e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325a63ee71f823683605c43638a34f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7748f54d189c3fd236f07fa7d08cb45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b7990157649b9bc94655ac7e86b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0247c038d29d4abfa2cbaaae2127dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4b1746044e1253327cd73c6306c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ad8cf89905babad9eb71ba1a49d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe397d70411f4067076f1e993d076b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b705fde8118bd53803d11df4e73c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a4b128379e14e64fb69e90d8f7012362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01358e54e4ee431270678a6272d8728363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc8e3d7295f9f6ef82f3ed4ba0971364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a8eac4e6c92f6e124550e61592b17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753645f8ad11630eb71d68b79bb0d3d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd665b7739c6e807bcda5283fae574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2e5525bf510f06b442a7c10167ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7951f1023593babddf767d18e1e0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781adf8fe1e7c34a00d5c8a1f2362dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedcd235d8df3214d74f5db747c4b18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ff37ea836bc020ea5da1675944d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d57ec652fd58b478c52574811d39d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b8d8a644349a0513786434a6eb07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131166d9ced834cc25495fab48a1239375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2a5a0859dc9e5ce776ca6a2ba4f02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3bd36b10491a04afe5783649165d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0134163c133c6b69302a11ff04ed41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae232bdefc177b9b6005195f63c34e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911be055eb4b12105ff77caf32304a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6726d6437fa42eccad85a6352f99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d00f7529e6ffa6b9c9e9bd42fdab2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df883d501d69f6364e6e42b711848383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9ed6010726be7ffdb3c8e57dc3fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02adee06738e870b36a5c9e6f04e4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497db3793de1c31643b5137c4a7b40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb50d1a86c0560f5dd83d9249ae8b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf22503144981526f81b5ca4f03e20f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52b02d9cc0ebcbcc411781adbaea1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54d3b0b1f72de17307be01cb5c5b66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e131636210383b90a47e14337909b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d49d73e0de2087b6620909056935392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d42bc8516a3770f041cf5ba10d805393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265382263c9eab0d0cc13573c9691ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d984965f71b46adefbae63a4da411395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ab441cb1e69d26b4ee1ed068ac53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0430b45b01d97db2f7dec509daddf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e3f092a93584921f679b1612236c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69669583b8e606c2f65f293e2c8b59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72151da1c14fe48fe38db3740155e1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e2cdbfc72ef32cfbcc6dfcaa9be3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563cfbe4009d27b3b11a5f25231ca4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317af58e4e440ae37d44f6adc0ef15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5fbd938c536c129af649a9c22db7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db76a09944944ebff0539794f3a0175405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63eddbfe899a4b74d6a3c793b8430406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c63405178b3969cd4f839908c4d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fdd653c41b0893a65dbb8decdbf07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639e543dffacc959baada5927d354c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d3b33572923cf958bcd881ceec5b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b759753f67765c3a81383cb4057dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d253c4085c4c3db414374a4ed584b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60580f271ada1463f03231e2e96a2df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5d81f792f14dd3b0ec556c8122cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b5f8f68547e7326ce1e968aabd2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103422ee24afb2ca813c59108dfa2c20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120841526c28508a94ac3c0a3217ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dd1e583bd17a13cf2c33f308f0330418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f5545fdb90db3754045cfd68906d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9112891d3a704f92c44f039164b0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264143c7568bd7f5c690d1e8a08d5f4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd646151142b54efb37202e225828422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7c82fe94984ed62b0fb8bd4bfff1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aaa11211594290df3b3e77c9e9938424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634ceb2752e07d24500120bca5644bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85539ac207f6f4fd5c26a0f8fd09f40e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f40bbc8eef9d235643ba371634bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca55371cd300370e58604209f97c1d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb332ca5f79f9ebafc0b09581a0f2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739069d13f3b7c60a89fee7e3ee8f908430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45f5dc61dcc5c2a3ae4a899c746dfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4398c46ce5a0de4501921ffd7855e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48135ab4eabddc9d0f03e68ee24d6c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e474a856a393d3808d52a05afff40b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b6a3955f71fdaed3ade71ff59804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd833fc74f3a2f14c9e30ec2cdae6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2548f81df8a5e9ec6c3da2124ee657437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a003559accb566b04bac901324914438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851af5a42e44e3c3831913cb4f4ad62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d7f1f64ee2a5f60339cbc2029dd2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102fa0cfee7c78ce1dd24fcfdc629b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3de4d58aa4bb28e33c52f0041d378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937ac463ec10f5eafad53934370f6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76429a610857494ce769090653740645444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d154a20a687cec6334b10fcd008a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf32292d6eec154635ff353a937609446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc5de75149380528558f82e74beb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e279dab3b324b2e565f1aa1017a469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdefe2677244d841c8e6456cd899b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339300c4f6d315a9513ed52ceb8c5fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1ef9cc4ad5ff88517f18970af0db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a5fb3cfbce2ca2ed081b3567f2c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97d0de0bf8d398acb3b59666b217f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c176582ee40d4cd6e2e508f8e7b07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4ce63b7530aeff39fb27d185dc9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522394109bf7ef934ee859cf25e33bec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58b83516c42b3acd028c92acecb5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dfd0326d04f6849a29a8fa7816a45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd41bc724d91b31cd399de6aa702568459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ce8f1df16c6e44f9baf4c81f8213460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93504d25782b72d79b077d01cd4f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5120c0ffb6bb90529095b7e01ab13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2f2619f193539add995f53698d7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db77a84d890e43a37b6e1057984ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c9eaa6148b30076a596fcfd36052e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbefbdf1421a35e9a74bccad01adda1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a55a6e88d1eda57ff6d78ab1dff5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78226c6e55b6c0c1c4929125e24f02f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188d0b387cdda3c64646f463b9b579b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbfe5ab71f70dfd1fbb189f1de4247470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d48aeecd5da80c1b497ab135304f0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865c5ea2de304f13b2a1a7f006f629472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5cca306b93d3d4d95c7cca5b99c51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1afade359bb16126b8c22951eee9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aef97195201d0dab6c9b2f81b18d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349b5c0ce8600991a85a8b10be103a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23da518297d22ace24e3101328195d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae38ad4edf7ba5e998936a14b0dd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26224ddb3ba14e2298b604cff3532f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cd1133583d65da0f738d81ecdc19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca47c4622373c4a8869e1a0934ed1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80cd2b0c1d8dab0a61018733d8e9b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cbb5cb0a73c548a7018beed7478ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21d482a7c6db650ec476dc4926cfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e72ef9112aac4f9761f5aa257d842a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53f05832c3f5dc1d3ab3a4854eae8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab112e088f19a90ac04ecd5dc3f19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67f704c4040097580df927fbbf910488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c72717b49c380ef6fdfb6dc5c6f7e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc4aea99a0a611c51185b7b46af55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b9b3c36ccb00884f9c97745a13276491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6e154f51a0f4798713bb1a9e4efe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a9235600edb21c1250d70a7827b6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503027d49c6c0932d611d10ce9dab87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371eb05ee4fd5668c3d15a443d6578e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba5c17ba180de0bdcd54b42f24f6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45239462806fe03cb5240c35f1aca24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395589cfa115cbb800f213e6fdebcab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc466ef883a23764ff3ddf2e04163bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb31692bf528aea018fc5e6ac8c03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb3284da88487195e338bb694d512501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c73ca80b580a34b72a8b630e6bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63fbc75346e6c7c51608a6ad4278a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b49218a8cd8c60a31548d2d8d6911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2b84acbac80220b7dcb0ca0b1ede505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc0baf6f58939093a4209801a533b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671ee0ea8dea3319b2ee0010841d94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09c25a217e602b6232e3bcdfb0b00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b55aebfff025f1e59d9f09477042509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127fb739409fe2fd9d9e5aed76dba8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18440e4fedf794acd907542cc05b48f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf11c13c8080bde49c452efef9ed9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171631a8478fb5a1c4a2569fa90ec4f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845056f18447bc9285c2c75335b0aaa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622fb352144f7a52946ce85ff195005515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc4973baf59b22231045293a91956516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c2ef073edfcfdd64e089b82e71d2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ac3c1960c70eba2f0b064372984c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8519e538328f6e682fac4b402b79f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac2915ba9584f8a70315ffe5a756f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0158e6466b59d58bf2287cfb4ee876521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be71d8c1d358bd97ae42143605710b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef8169b98a962f4a98408a8e507093523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d450cf6450e122dce64d75cab7b28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26fbe6fe1b86a25862ca257c6600d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960073d68496cd465792b5898c730c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd458cd2290419f0350b6e3d0fee3fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897042b766b81363fb648bb1beb0e9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de942bfd5db32f811371350b3de02cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81ee61b5228bcd28b1732b200b1b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ab5e483a5d964ddb2f169f010468531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c4f726e3689dbc9992285456289f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1d80bf7256fcb931e5e6968d25ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaff0104a32862b6d90e9d651952054534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99cb31dace90ad425ef48fa09630a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0630ac5f4b535d5909ede26bf309772536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709543641b844ddce5c36a45d8575b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae0565d1ec9036fc6f3b2ab5b6676538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecf35156ffe2d3d4ddbf97e4014b68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a778f23213134417e3b5481fa017540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140ba33b2b01fac03955eedba74ff5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482caf4d5846061257d06c593332a3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3680b7df3f10235e557c0dfe42d3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd73275e59bbca147f057bce0703e9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48363ee899bcf5a7ad6710e6de9d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60356e05dcc0d6d2a49fe883cfadc8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1675c81dcf95ce06130888ab822a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6382a21065ecb044bbe3d6bc7505d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716412a06378465948a4f786df15696549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f0bd9832745a2d9c91f023096013550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e01994321f3c7434af19fa8c6589c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543ba3eb33597bf0642f688665d5b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e637c66e9f969b032b8c7ed179e6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5ab494ba8d107a626006f83718bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec7b7c46bf700760d0e2cc00da263555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b74dd38406c0a7b7719d64def2139556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5016c1dbca4702069711cba6d0cf01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b6941f6af80143f901c64d75bff08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80f67ecc87a91e4625b4f2169f2cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841bf220dbce694087f05115c42eae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1c4000ec56db4207b054b22473f45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334282ffc71f4082f00f12e85747ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90654c22573488f2269a4eb2548e7c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90d753c7ba4f4ed8c02a1c34b36c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a461184a01f2d9ee17cf0a1b637028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6190fbe2b466953c9b879cecc6fa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92414207a64e4a4c1083912f12a6defb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8e4f3f03f8d08242f5a34c836a98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bb216ee83762a5d8f5749a4009a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe5250438eae2d852a6e93d121fab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b55533ad36ad316eb8f19dc170ca9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297865932866989ba457d0dbc489573e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e5b3d0d8b7e73f60265a402585e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6c4fb0e4d53e09bcc69a485f0357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792275fbf1215870116a81c56ee09d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd4253c1271c26aa8ac8ae6dc6be60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8ed7e0348681f14e3364c159415d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b887542d111f5ace96441e5b753f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26626b1995772f96d09b2d64d59ae4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e369cf2caa0870f028f947dbf4f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4144e14ed38addb172c625b7a142581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f9b15179ff4febe3251119692696582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7be127ce2702ea1be7c2ae638e66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb38cb10bfbee2da7f29fb4809f07f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad13726bb4071863be94bc2930caf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211994293a2ca05f252d8de8ad8cff0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17564bc3c9eb90029199b12cf26c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8410f1f756f6dcc17a14255b87ae28b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76c16160f959caee393fc18d0b39f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df778c93d438c26ae9847b6e974c497590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140059542dda85c8e746f9314144ffb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863124e4720443088f66fb2c815471f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e58cf5b4a15ba3bf9588e7c01dca0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450fd711edacbdd55a244d13ba107c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b75f5708b7e71bb623b7ab3d2cbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd38ecc961f34a6f5ff09bec243a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5344519a843bd68488adc096d1e87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260de47198ce68d093505014bc4f29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e3ac3002b271cfe4b2591e77bd6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c60b170e99325ff43794a0572291600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcc3daf7f0187216ddaf243ffe902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f72b451782d4dd1766508ef5e8c5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda9cbf018493670c9382187fd7fde8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521c91c76d9ea167f3e32469d001dce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b795914a3a2bb90c8e9abe49d0fab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97825e93cfffc6d036793372a9922a7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810c3b0b207a1c7e8d116b9f7e19ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202deba5360da9cf7c66640f6ca54f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d49423c41f708fe5f91836c6b41ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0170fe8c7b3dbdcf3084310938d37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a916b5b1b8dca712326094c99ec889611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23354a9e09c79c0ac9a9df4b1a2ce1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d912e594be8fb04bdaaab8ef60a093613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ef519e0ddecb0acfad929d7af858614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ade6a91d58b8aef958de2a2cf9d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c66193079371ebf9602f22b573f69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d5bef1737f267ec85cacbd3dfe540617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ec6aca773ead78c34b20b2f76f32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15440e9738a2c4b2e4b3c512eb1140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac5c264d5f83e588a37c15388ff0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ccf0813611e58a37e66c19cf4d51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe4fc859c4728c6e140299967d260622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c06885a8191fdf8e282743a7f0bb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c21fdb7a5f02349b40b693b387629624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2359ed0adaa574e25c90d7a8f07a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f3b34b0b07942845f52e8728648c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96d19af535a52cfaa5a67ce49af1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549786aa421bd1ce10f95cd927449d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be28e90e9c8e0eabd54cbffb8d657b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d190be1e1afaf495b56fa0ffa72d365630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e519a7cb53a4efc45213b9c99ff0df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ddeb523db4c9b5da80df26a4a87c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e32e1bed24526caf410845b7ecd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916704720d01e03781e891531b2498e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716a5ffe60a04d8b266e4621252595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66181abb49de0b2c425edee1df0a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8d659a6706a72bae78a064941677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9018b120e6d0044f8b10195f9aa213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038d19ed336a283c10b818337765af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b1e183cf440b867fd8caa3f2af1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5772b740bd8fb77253159ed1cfba3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a451d001ee718c9b8c919b457d43f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9469586b53b6942064b763ee124c76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071fe0d962ce3285006ec1c0b9f6140644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92908e3f6f3e0095163aef1230de37b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b66d3e396afd9d3cefe40bb588df1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef77e975d79b8171b46671ebd5a440647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20219151ba2a1ed0498a571f764418d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7ee98e45fe0eaa4758db98b2783e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e237cf888c2af6ca944fd85c5945303650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c105060fb9cf2108df08d126b616651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f438c8ae287f7b0d3062a3cc1c70c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf243de6bddc79b93ab1d890f4f9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc86222c3908557b1899a8564bf7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860610e186d7c3db67bd513293e83759655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a87394a1278a7881f465e70991ada656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0a44b1433156ef322cb4153e14e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0860c2a49c56d2ad035a4f5940d20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b879620e6b72805744cccc6706a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914f0bfd7b8eab60f019f3dd6fc142660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf321d66eb86ac6128f1808238e4e2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef9e9630bdd81eaf3beeb323100b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0152867d02a606465bd2aa4022bb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dfe779f98388c856c0f5cbe526f03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd97dc3b5a60ab16f3d97a75423f6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619d74a04809bb6fadc04adbef7400d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ad211f46a71b76c9dee4460630599667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d39708e8431ecc3bcbc8d1b6a3f9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f0bdb7eebc14e70c17a1a704f51b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32feb426d6b296c4cbfe41f8fc7eee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615ee3d623929801f7c6df47e8001f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e07a96d3895d64505e9d3ef842c9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695c230a631113ae56bce6695803f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfa098d50420dc6631f4fd9d403b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f017206f888ad843226458cacdb0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1e778eadfb39575e13adfebe20f3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462777ce9f5964037ff566614bfeff8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7427668b70ba2df9ae987b12c4a897678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18188cd5b50e5dd5439999a530908b22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1575efcc6c8830f9c200d51da6ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a673a39f642c0a739bbb7db746f571681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195960790a9b684371b9c06e0d534a14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc48400d08d5903c80c9a2e07bdc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292e6ae81eb556661e5c1e4a78ef83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816f973a80d993ba6deb1ec43c6fe2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a65df3b17980c2d56041175a61e3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c1b62a4a5d38143ce1d49a48d9de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db915add509b8e85879767986e6c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08301946997fce8fa0cf7c5d7bba043689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e2aad60af96d3848adbdf466f380690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d742730e9d38a4ad9c82f2ea3ece5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e2b7f92faf4a98a58338861c3b1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d298cc7cd4b35f61cd60328921e9b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db86828439fb622b8de1bf3d85e89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc57b6bd3158b78bb4f9bf7202072695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860df705ee72b62a48c00e5ebf0584d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b37d603d8d9b74c25bdcb2e5e009697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1479c5c7d0613aef793a9267cb7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754370a4629caeeb8fdb6a1b6b1ab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72afb26092af11051e1f0e6b62091c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a07853d6dcb0c5a0f42107d1c815701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d34fc2ad4347eded38b628b28bed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5277890c580488c6afddbde990c97a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e97c0737a48f8c601866280d69a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f590ac9c3c386f71ebb5b4c3445e933705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb58fd115e6b43629d9726ba4853f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b74548afe33c8e98200ee5ea9781707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee148a84d3de1ecf97bc422e85914a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd702c75d0404a4cc4b606d890aa24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685050e366c23dc88327280a8c56da53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692204a53fff37fed41093a19892ba6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39518392e2035043c2ae67f647794a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75ac7e135579a6571c7bd8adf0a7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e086be8e6967b275dfe0737005b2e29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902139133861cce5a6f58830113e69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9723a145f91f161d6496dca8ffb3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd975cedc0c343e499cd6fef0ea30b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f65728b9e0931f58c1578c1209010c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1004b45ad77d503176867edaa554f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8c422ea325a7b9cadc4deda974a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4917267f561463cf17e6085326a9b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225df8bec6db5f9f46e3bcc5d877ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60a8c41e97f25826448095b1af6b9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81135d51fdfcd618b4e7da3ef2e85f79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020388ccf9ed7bb57d6f948279ba1d8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185bea472df2c4d9f1ce1e57910d1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd9001ee2f942ebb0014d9e742016727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bec9f1cae5ce011e68d88c0f1ee94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58092382f578531671337ec4d53d7de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca035e48c16456c8a733eab9dc78a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c52964e2458d0daea281fa665382a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca627a064dcbc87507217970e0d30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8663375845f22ed8c79ded0f0c651e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3873bb2d1a275c75f5d39c3800678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40299d5eaaf55658b68dcf1ba2f8b8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23734e3b22db75ceae12938d58bfb23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d192ab9065316a4fcb323b947aca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499bb39c662c4c23711d79a2bce224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdd01e8ddd41d9892a3c6ba0a8cda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44528a9f90ee0a7d3b5e9b21fd017a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b278ced9a521e230f7739aa77c054d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8607ec19818cc1eb730a42aee7780fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07982011c5a6bd8e434e8ff6f617d893743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848229488df753d66bf09de839a3df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41751a111b5d4dae5fb83f203cd2654745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec6ba863fbec65c373e65a92943243746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d37e7190a3d5d8f443d33a9345fccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ab9ed14a074d385b3e0eed325404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0bbf8eb025d7117ffb7200e43bdfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e17a4ef150a47a4a08558ca67eea41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1264c6b630fb0915206fa3db214094751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797fd81302e4a431769d98ee917ed1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de570d382cb0b72e2d8e2dfdadcee040753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b279f56d0b46e12395f0dd754620c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c001741e7d43a5cca324c02a7725a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d01b6b1752f6177b366584005dbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f591742520ba5cefba53f8e3641a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff704a4b0c0e09c07739a265caa2ae1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e3337c822c7b87552c494bc3c7de759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>