--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb4fb41e836393159a873f4b8c0e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4be131cf54916fbe00b0791197c462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154c4fdf40415437c05a9e25a670253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c2f61401a128d79fead4e9bfcfe054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cfcfbd58415fe20a6f68811f83c485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36dace687323db3d18f516610be02d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910e9854b0314c6edf262e71ddb0f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4d130028c8055ca99d570ed40b858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75de012e22bc4bc6d09a472ad074e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff149ca0c916d53c1e69bbd31862810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944de9242973495e2313b65ee52c5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de72cfa3eec0e4cef2231a608f50c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1eb836a5adb80eff3129d4c61ba9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c17021f635025250a858c0a874d2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354baedd05908585e88102720ffadd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd07c0c95e143ebe5be34551787a7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49409c1870a76768f78ca8c1f6799a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec2f4ae7bf9f8ba25235fa3e64e0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f43459f0540e4cd2bd63c6f75071919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd63dd06bbbfd7a63364cbdb1d923fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0b158d0e6602f81f5418d4e1470521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a0c01004cbc8735147bad31ca09322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd4a85e37021972112b5b857d9738223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6af09cd05e0c21849a04956dc8db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8341d02594c44195aebe45d36ff14125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582cb0e3b9f1bdc72e718f9d9cbf1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84278bc5ccc2869dc19d8d8a7980b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a82fb6fe4aa1a285ba9d90a1c20b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e077a32a4cf636fbf2252fe9591c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10158f5261f553cda8726dfb8bfcc5f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c8c6c09398e81f230e1785b40aaa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8bba268e7610bb67ed6c776c6bed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1f13e9f5177ae268d77b68a33e9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a688fd3cb41caa521972b7faa33b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc53bb43af9a73027b53a3c340b048535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbde40c145901412b514125288a0e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec620ea3d1824f3f3f586bdfacdbae637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a770797527095a363b3b38e5efa0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f7618d7b3780c39e2d253d58604d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc948b4774f4dac87cbe17a26e7dcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea22d94e1590d95a7604c2127419e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957bc822f140e4d114ef5312582a0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4b3dcea110ce184b93cd8754574843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5c061c79e0ce60914f39a997a9fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52751f28afda6a8f125f81781aaf2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776cc752f9a0c3a8d5acb252ec548146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7088c5fae09d0921b2e4784e6734b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11e535d975c29387ba181c3d025bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae44ce4fc99d7a0a704a4042741baf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74b736bac96e1cae162d574b57fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99087db92bace681db8ebaa822b1ed1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1272d1a07a816ae2771159a6cd8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a2221102ab9d23c30a902e91d9e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96dcede6812d3ecd8f20805fbbc7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d9c95d3b559270e34c42c5859d6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2312fec885aee39ebcbe06b72f09a1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fc8d1aa8882fdf9db0456b6be6ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c498db5474b10b0f80119002cb1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454e0735002d37fbc0063698e0df9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e050debd50056e841b8c768c58356e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ba57885ccabc2cf5cfa31134f5b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ef0cb955d45c496dfe06e554834562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df161beae575f0eceaa4a0325598c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9b59cad1302c5314d6e008348bde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea694fc0a40954096d48277eee445965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9fdc491c306dfa460ea95422968166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5854d715cc1d1ac2068855decda7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38022731c8450a872ccfe7052a7ef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c170c26dad990cb6537d6963b79669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473242944c4458e1ac591a3645494d0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ca44d2563b532885bed82bb122ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb548fee3b9d07992323d36aed25ebe872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f17efbbb7ff1a36f41a8cbaaffb2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a62bb68f3851da0e3352ab7ddd23b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d78e167ae8b74d6fd42f0a9d179275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a6d51ef8c0de2bcbd370853a4ef3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def87f50d1610de65562ab7963fcf1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8d175659e481437e68db4b7e08b0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fab70605ad492e1557ea2c097344979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4f3f06fecda83262564e166c946f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa1f6a5110889dd82086ef992d699c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855132712af89494a0109640c05a6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4521db9994627275818f01a9c8ae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09afcfe5f578e2292721650daa63e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4beb474da82f86429d4ab15c7a1bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2cdedc2e5c68cc8d06d21cc2c694f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d89831e3f02f1f796175ec26542a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b3175fb44f7dafade9d4d26e882b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d724eba7bca1d3cc19cd0c5addccc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cff417a80004f0c1f852cbc11f2d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67709d0724354f3d32e20ca2b51fffef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62965904429e4ace21eace7077f20c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e53846dd2434bbf1a01b4fd9a7a2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44ca828759e999d8f7413fd8b41d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a759aad53556ef653dfdfa626c2a6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7984c30b98692daaf063b8745bbe096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8914eb2468330bab43cd1417e910697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a30532204858ebca796ab62e187198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bd7f1362922fbddc0393c9b18c3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87054a4718dfd0ad63effd4811bd8a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e4def407654c0b6c5c373902c0882101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0045425dfa61df577f8e1e58df2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549ce9d8e5f018c833ad2979c143eab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796946fdc3ecbfa1063f444324488da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411aa2d4151cff80dbfcd9299aee73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b22610e1c555dd0ab1e8209e5586106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabeab681a2e882f49dca18cadbf69a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa5af001614d0dea4a87a28b2a6e9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e7725f35081484abdff6b50a5750109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6d0b73d67035ebb20c22e9f71a94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec32d95ad769102ad0ed5e89920746111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41894a00f71ab859022d0d14eeb95fee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f4ae669262908b2b34df146b7703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76559ed0d0d9fdc543f90c5abdb837114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe3f1851d06de220c0e120b309d5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddddaa26ab598f4e67ebbad748827a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c1b42876185ec6f0f70995d97ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a09815c2af0ed05f59d135e6edd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3c8ccd7906f5b450bccbc7dbe421119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa36ecf2f512fe1ad73b4908bfa59f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f38da5c086e551466e339ed633a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392662bddaacc5d23dee7024ca117a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729c9cd310284c47c24c0b9d89c21c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3a0d3f5978a5de5df6b0dd034242124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3ae2f2399e6ffc5c9b097299fe05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7992a5598616c42c0b2f2c6c6a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0c665bcf16796ff6c935e6d788c54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696722bfafa0d76b5e60654c8e0cf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf0c6b64b9cd69f87daf5c072c8ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619b97163babd45329de8b5ffe21b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5573e13bc108f01550c8c23de0e010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a58aff64132d9f40b5f2ca27fd6f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3b20acb8c69a96b1ee99a5d6a35dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c53c34ef2fea2338b1167d7f58fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679226fb49c0fe7d204e9dd7a69b3ee7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef39fda3770894bdc6863694ef0d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96636f95ee45c04003665ba962e341f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bdaff613eb3b0aaf472f6a2b28cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584ca4570afd4baa689480644b127c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7793a041a86b6362dd4857ee5aa6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74269b4db0a8c4117349f580bfd0481141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98374ba28002bb7d6cfb2a5ac1c1c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58315d20d6e69f2ceb75c0538ac75f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2f774b14b569396a3ceaec541d2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd16451570f16cf3a463f8c3caf2e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c0ae208d73ed8c4ddf3b3312f0d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec777cf33a1e19f892563ee8f51094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25c2589a8498be9795ee63f34c68f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f2875322852d5deb67b3f4b4192e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23176398f9baf780444bbf255956e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe0b5dc6ec6f08f53ce7a75081fffd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46894a74e0d0b0b2cbca7ba6ad346c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d931f62bbd18024e82369a67d38f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec9b0cd0a4ab17a1fa9da127776f72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bbf6f0ea1df10dc16642429085215155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069134c0aade185ca7e5b0b5c5327e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46486f7b0cd1a6f5ae5fe1cbb9caa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791887f7e2490138de0c0797ce050d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df480e73c24181a3e788f428f5290322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600a1b1229a3031a65e1bc732987b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af3a8c4a9f1c1189595e937020b16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2493a708617c2a4542d6d07bf4e1b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfdec7f251165badbc99dd68bf3524163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc4e72fcf9fa7e543a43b3f86841d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e51aa48ce5920449540839de0754b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5315e2bbbffc2b995f4c724b7eb085b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78da5772fd6808e001d521a84a9bfc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b05ed09140f58043767fa1639f28b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edfb66c7f5ad45f10244239234110169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc4b2679126d64c88ec1892ec4dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84773c92bf724817c96f6c562a6232f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d471ad5400f015867fbee514d280172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc190975513ca375bffdb79eda509173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef5d81a0e6032ae1c943e95a66b4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9dde1d09548f04e27ad22941e28d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393316c17c5c65dce8724fe10f321635176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1fd463ea2d6355cc879465c22323177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abceeebd0b5ad52597e306bd01a596f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f069bb3a0e98eebb8e7076cb2492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d2cd00afc58eeef5ef80967c2110180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b59d7cbcf12d56509e42186f4b43e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9d049839fae8bc5fc4a014173778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59781c1ceace0d290f68a45853e4819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4ecaa269bf071164721aacdf73c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c504cee53d12bbbbfadd3bd8a3d82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2b7b7f2e1ee9a85fefcca03a12bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6648cdbe2d8c20bb6648cacce726dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab436ab7bd7d14d585c81fa9263460b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dc3a5d6990f8144bfa332f6c89c77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afcf72e1645916518b49988cbe7c1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11779dc9056b7198ab2ad0b5625c76ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1f662bed873b9d147b316d7145d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85a14b563bd019b6543630d010c8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0deb0f1d95625a5231301bade2bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cda7f0a3874d64b4e39e91a9f414a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7a7f195ecb5f7f137bf1840db319d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4194a7f15fc26c051caabc04f6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598286ae5d28f90551b0020ed0ba7060198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e12ac6e9d7831b6a81e626b75469d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84fce27d977df8ae887f27de604b52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057ddb1b0fdf2420e162fd57c320e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47dd79d254a8b991c605f6c9929961202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d89a7d4d23c4d69d0278bfaeedbe48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952f8f44132d7f3df639575bb6ed5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087214dcbbdc0736b23221c872feaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f75cb22b1173caaa243fbaec5b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9d47ffd2bb8644593e360ce63c3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c48ca3c91d5ff005f6579d3ba9203208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4dad7539191861ee56a2d6e4643cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2c8199a2f4d91e199f2fe9c8e1d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362ebc44e5ef90a1c7f20d4d70e670211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3056cf20f4cc76d29bb6883632153212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f730b1f32104a7fda72064472f3bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a652e1005d7c32bf999379617e158214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8f8ceb8dc9419110e1a53199f756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0862710d91935eff4a4605d84694c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb880bf6d3ff694f7d84c3dc21bebc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a1f78f4c2f8c1732d81b0b7fad040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412445e46bcb2f015f876856853ca55f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eda6629bfba4eaef025d37aa9c01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0dc262975e74ddb35effb2877b2f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630bf0217de22494f7edbf4371fa485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f826317c2564495603cb784fc2e973223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7f5cef553aff814b7a085f456b0ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a9b41ad07bc73233755a0189ad1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165325d6345ca820bd1bacf6523caf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74956832b60c6b28b493227a6d8018af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc00254e201f604722c90527b7c6cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456e3144a2bc9cdf134e26597883410229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffb27480f39e0266df129e00bcc3cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ad888beb57a2681cdc1a328e8ca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ee48fc566e53595253cd89ed4756232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04abc64fbc50a7a26d0ac1ff6136e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068771490ba90d1dd9a4c714ab1ec5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8714eaeb8d02e0e2ddebfe2423a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349841544a897da90532e3fd299aec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f1a74f31e67ba7c3afef4f8978a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a06b6f46e573bc329c625ed45c817238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dcb61cce4b3beede8e0c11927de3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b570576877efd42252bd5220c60d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57a4bc95ced1d33b10c8079dcd07a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e4758df52492e3dfaeea64995c6a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9dba5797eac2c2b9cf212ad7d1656243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de637dcd99517e7a2a20696319f0138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef636594997f6fd32c526f4939dd99a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01594cb03c0696e250028f6903f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55039ce3a536bd64f9f380b535170c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b9a7b18b24c03cd39193506d019e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f4b58039739cc7839dda185a90451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e272c0cfbd5d99fda6eda04d2a9a3aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d491758bfb2013bde5b7d0fb5e60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85361ca1a52db005e3dc70d6e66f78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63ebda10f6f851661fcce0bdcde15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599c67831bd9da75c803977a93cfc51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d10cab2c8057dbb11320607a59fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab674dbeef4f13475214e119f191af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2122537678a61087e2f27f7517b610257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0174117855b8153e1fd661b4a9e31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f3e206760c68ec769a2f10aae47a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c97feed46081d22f2ddaacd5767af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157c49e02e38add9338179dfe418fbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7fbc7c49a64bffb10ed65e92f772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3285c27282c2cacc28839a86f176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc49e90f539ef9bd115f60e5f5b90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb3e05d3628f08f1cab1163ef20b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260fd00dc749f560025faaaf71b0ddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377af4540c6a46d0bbefaf8852ac64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c795d7ffd6b73f5fc3161dd4ff9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bafdd42636d6443b5007871512189269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec4d244b38173f03db1b5c36047a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ee642bdc9fc8566ce38b8fa8c68f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b23593f41ab62443200b09a81083272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9494e582b29c017bf8aa24bbd0f684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be9aace8e0ce15146ff9a762e62f6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0cfafb10a1ed48f854dfcf86b0394275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe3ffaa01d35e986389bed1fc6cb15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd7d99809372ac6e2e394af08589e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac439ddfe6345bac99a146c7dd55b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400533a9da5811762a804bddee41c2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d995e8672a86a6b56d67c8b0d7e85d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333370dcc2efb2c6959b9c0abe359e12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64720cd2455c39481455af29faa87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874601b1c9a241746c5c2c7d4c38a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78a53d2d6d85a16ecf5583283f7822284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851331b6833054fc1102663363de77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8c5bbdf717ebe2f47f146495e2b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95018baa9db658ac69b2469f61826e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e53c29d9c60e7faeb7896947ca8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec882474431298a4b56a262867255f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f3632116db78bcaa9af414500fa3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022269dfc17fe898948b8552c6cc5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e8a5d45d3b8fa171297209ca42f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577ac181183c0246f5f7cf593ec5ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240c529f8225f7df6a3c0f8b40db16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425ffb787fe9454808422cf4af28ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a58d8609c1631a1a05c4fb9c5fdbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d423a090e07fde5587d5e34836113f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc0f47b3cfd1ec04f5f2f7ddcfa0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055add0d5a49a81acc71368c01ba6ef8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610fe0e576641e1907d8fdbb6c76e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777336b20ed03d2f76c7c406d9c7e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8bd1d19973d13c456477b2c2b365d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd286427a784f10a25fc5b0cb7076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f3100cb5d0d27ea43fd225353fa89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c93616872b99794a347a986d084a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef14ee11306098468501b1551e124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af673e3482dd132c49195124773396307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac8fb2d210c6180f608b2c7782da5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e933962a069365e70eefc87045834309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa45f7fc6174d098415865fe2523880310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f945d43b8bc2faca944150bd92e2181311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664bbe5300babec23eae867cec4023312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a2440a9e252db57a1dd1cad095d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5cdb22c8f774c1b5681cc57f84cef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e07a1c5b1d505c06bc9dc88bb656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904baefa9ec77b4437f54f4d326c45d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6de9efb03b2a815921a9327428619317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd28cda6fb87bf6de2f2cb6d683ffca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b366257e0bc2828ad0c4ed7a7b694e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efecaa0ee249067f0583ab32d65457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9a6bdb2ca653c8dc277dc2a67a9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965bb620db338944d84a45f92fa371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fbf64f2820ef5caf27dc1b19aee9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7796b2c247f4429344e11562127dc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c78897fb6c831140ae0a66879b6f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775fa7b305468e22f7512b9bda48bf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299264c5ec8320146a7ae11c4620fbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2b9924a03c9a6c8ba2d47a0479e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441eaced2e2ef04d4d0112dbeedbb94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ee1eed489197d83eb6ef8d034702b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72c6fcd02e21ca2fb1814cecf00c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683656753bbf63a52c3d9cf74f9e49a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef458803a31a4828b9548d05b2e5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7715f3ddbc1bdb4dcefdc3b85a37785334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eceecda15fc345e84c9398462ddaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc71e5fe9f3b6295623ee368b3284336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814082f5847cdec9ba805261872d25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15191c769f40640ab3a06076cc3da8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605427148e630b130a3f98b987567b30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437ab585eb4a09bf693acab2be60432340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf39f6a9ec06997ba60bde169b97d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b0283690bba37a97670db46d4bfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc621c5631c2b6adb03de5032e603343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97bd5b7dd7feb12b17653b5af5c6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024cab498f82998fb8eafe2f2595f08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb82675699df2a41e5b87a419144cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d110e4bc222d0abafd4eaeca1dac4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d1b9e5ae4121866d3e0775db60af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98be9e7ac6d5daad7e7248646632d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb2164ae7c681cb5d0a7be3655fb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d810f0317f24da402326829ab408f27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0c2ad201cb9d0d861f861f241597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e79bbc80aff4dc9e53da38dc1e95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a0ad66f5bed9243a71d261ba6e0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bef516ebc2afde3c7accee1406fd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d72d92dcd02b93b2c6a6134f6664356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25199fd259a88e7755375171a02ea657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88366f9a88e5199c4e68b86c227be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a60a607d26b7437a99f1e3f226160d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca4fbcd8b5d9edc135cc8e7764cc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535307ee9a84430f041ded5472264fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145bf70b51ecac82fbcac93f971941a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4234a14178a13a6e4568cf1234dc2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c314d4eb0fb293d20077a1fb50be5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a2e7d65116c777aadb80969c3dae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1c86ade07a0f42ade72d66bd83fdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970920f29cbe9ad964daa22dd5f9b3e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4fb1946fc8e1076522e52bb235f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebafd5b3d6f9e9d203f1f76597626d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c211b1ebabbcdb497333a3c62f2475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea030bcd6ca65ab84c6d1a718f21fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64db20a640c7c222f9e1c20b45fe43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98da7fb940b977c7e5b22fd01524595373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73715e4d43ce9eb6b71720c137fc26f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb045df40fd45cd2cea132b26c0c0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52863d72a5dbc4308516fac0f2cd5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04593960b78c28a43ab176ff87c573af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c08c58bc13e26edaeea936057aa910378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c0e64852786546d685135ca56fd84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac6ec9d2ecb82acc4bc8bc7a535d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c49f5f57aaf50aae118b34de5193381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c879b4e8694493dc8315bcf6ef0b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7f554d85314c040b54b199b6933b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5703f169149831728c4d70a3893bb92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8a6ffcdcd296739628274a4ed9dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bfcdee80d12df0ca956bd45f63210386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c4f249d34a2858890067d1d69893d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434aeb911f2540421e73438b07cb234388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10363924efb835a700da12a483db464d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3384451b8f3e8bcbf5cea62dd21ea3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb23dd0a8ae6d7548c031f592c75b3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d656142c6b15ed41d1e98d333159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221e0390d4b0a29a711de3b1a02f70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc71d7214f528c74f35be0e9fc4e24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683db21bfb9b944d49db246b7834fe3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2679f01cfc106d10a0eff95743ccba4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1a03d92ba324f89c4cc126822f33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69d4e1a4180756346d542969cd9bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b356d57bb03be8dd244033a2682627399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81011110f68a9ef2be57a94837c0658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef86cbf938a0513dac475d8fdbf62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08c23322b28e5b877f28bd4834a33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f604f81c6816153a12219990102ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e7491a59404fe548eee32f41e069f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b81fad15bba324fb231be4b626ef9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38442bdbfdf99fb9e87e8d1c297037406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7050aacb7ab1be20e6523a9a2bd3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d30f699e9b97dabc01e1dd8203be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc04c1e1f5ff48ec2e756c733ea9eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b696a39c26739a9f2bf8df916de5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229a491447e7664b886a09c31e5bf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e645bb0c4776d793de3c048694a6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853167a874f0f6296f62aa94874d5c57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c1dc7470cd3b10d6f0ee5db9daf57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9800031d70de43ed8514097386bd1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62f197c034c314b6fd1e2a9c92a544416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4382629a09107b24fd4590a61d38b33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ee79972b94b1da5e0b22115aac0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70f8ab76375b63917745df4afa275419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123364fb93f66c8c9b60f3de8b657dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e3b57f545196c6da8f363f07f6c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767272c8ae73603f54fd2807f733bfb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e060f9d3fb208a71be8aee116020d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d172083d5101209127921a7d551010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902772a05c06db69beb3d025b06ee0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb03d76973fff5e3b58f9dbb24adc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80692fa35268b6a28709e22ab8fa70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904816c782bcbae0aca2f8f1580c5e27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21620bf3cba0c9c4b658ced1fef8e496429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50ebaa34f44d112d32b5c0590689d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54dfc00a59caf68da86ddcea53e09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3dfb01d7bb6c5845e22c26193a4e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa435ee556f438fde261d2cc441c89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c64eac74ace565719458074f79ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71225dc8d28e7140f4f19930f49a39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00192dca27e13d9cd45eb2ab97186a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59c3d2a4813351ea50cec34d92e00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef213b42dc9804e90a0c50d091046561438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b9798fe77593890d4c6b10d24234439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6203763d2e8f363ff567327421a3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f712115a5b4e49323327c147f10ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ea5ed3bb8d28f46b955169c9b278442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d508317d1c53028f7c59001a67a2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e449a67cb6c9aa30bc6fae1559839444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062abd936cc970e0aad4835d3ee18c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a115787a4ce2c28b511055491c53b19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186407b3e7aef7fc3fe39d545fe1c84e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2516512bfa403a7ab41caecfa97382448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfd4cfd567cf7cb51d7c7a4841ea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026281e8dcd4eaef16ebf848345d925450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84c0ab07543394499ed04abd951db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c5d218edc661e6b390eb92399f99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79142723f8793ab1ddd051b04c58534453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a755891af860072e083b2104c5c67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04011c41c4e7b4f3ababc6e286ef9e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded7264b064370a9ab414da211020f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d47e1b4234ec879e9278ade6f4ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d6e4429f9c31cca0daa266f706e62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3a336e45347d24972c699481565ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07139f203a7f8fb888605e82371ed2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec4cb007f766c72ea00a3220a82e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d1dd5a4df08e3894b4c58bb460003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d68c332462d7bfe775b4e194f2008d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59e203e777933e240d119a28febf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2294a5de9907f954878558ad7ec4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e35d4a5b9cf30c087cb8db22b123a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e137a35556021b9b10bae3c60a92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77a580774969e9e4bbb9d7343d6e4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a18414c38b484a82a796e73bc037b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050bb6f395d8a7a46e453f1c8a8e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ca334e21363bcf9dc3114f9d557c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab485e6eb92996e84282493faf164cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efdc6e7153b31f519496163f6f4a66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e44e929bd758aafb2bc672e5c38e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b5b592f0fa038269f2561db2555fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d269c76e2f95f41c9b55d3b8a06d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69c5be6dd5462d3cce698455a1fb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795118b0eb9d7830906f51ba4bd59ab1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9acd39b20ff2ec4913a497e4658d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ccf93c0a5b785fafc7570389d142a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce923c7de34db8e56c57fe9deb0947481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593329a66c2b1cb932c1e12efd8da2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7f09ed1fcae03b47c73dd9e9d73df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1670d78b7d38212c0c2069e39579484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a02e47748e73aa9801b719bb28c99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b449c1a0a2c5a79a64951596c8dfb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2088a792fef82070d8e5a98217efd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9fa2be6b0e2db2f170f682e4ed162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7c176f99fe2651f845482c3b72c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba609d86579ae83f3ec51696a765109490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51393162e8b4129a2d00b6e4bcd20c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01580973b48c44e3f05a9b84dddbcf10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d407776350973f0691afb9f34da980493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f446cd2c9302a3748402f7e5f84245494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc77401a093af57c7ab51182efb91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbdf8f2b9098d7c9baa8fd96749e61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e11531ae9f7350692479bd29f45f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788f668f7a60ce1e03bfb92e511c50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75154a405d90b72e165c51e6782f0be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0cef8bf98a1d608f1103ba73b475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5a6b1e6b67271a9e09305ecf4475501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763259a61a86ba9fb94c72b79a528912502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e959c255d635d2f2441f51a68b6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f165ae34130113eddadb8546f6a823504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c251dfeaf12a83bf4f69716df3db8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a355b263a471612b9a98db8639f049506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fd4d133f43c45c9f5f02525e9c20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c425d5aa0197cc9265324e6cd756508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590d92d8aa3cba4de5ced9e2b484e54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f098272e0c25e526d6dd3f0329bd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374cc868389379653e6db287d2327da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b545e56b6e63abf298db5b758758512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3eb090208d0a98e09f1bc1250e62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2c0e9a1f0f003ec44c1551c8c76d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bff362abff1f411f1465a55268438515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab7e7c72a77af9a8187ae52c89ad8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d5b3139c8d058db07fbf0ad445f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8c9c72026ec4672ee122e1b4b69f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbcfe4738068aad6f5910b8df9ef34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047e978f04631b3cdb3b903f588af1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154438fd3b1e947197edbddcce89cbcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f990c2d5a2ba526e202c63f305509522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4165b0829827665e406e1585baa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c0ed4a61e6380ae2866368842a22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b503b7bdbc19bdabfc3f8db1bd8d94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608051337e5b63052f6302ca7a7491c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526728097d96c17a4bb0a62d228f3b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd15bd3a3cf608a3e251d2884fafe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571629758b18cbdda786c08ec2308927529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c324f4511dcb694790aaddab5d61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ead51c6fff9950ffe99822de597746531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1f9e12c6747192afd1e383bce7c02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1c367d83d73ab96208d36c067e9bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763d691eb488e524eff9832d7c0b67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b10d13e0d7ba975354cfb29f26a63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7f93ad3b4bce988575e0656a5672f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948eaac816556c194e4eb307b066b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3e2992e1252fc826b837a5ac8490538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751fc75fe79cb6346a6840a466959c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd902b596528d73c06daf718e521ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a8ea671fae05065630c3d28426d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f79289d5ef1ccc9181bfa060cd347542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea030a906ad13786ea830e2f056ac3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae6940ab95488b854a78cf82a7004544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dbd491572dae2fc9c7fc31517ee8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8689b2c4dc2fff3a3852b73660a01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d3cdc89b9b437792b6c992565e72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd9cbafcf99a1a0576e771d73f1b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caed2251a1fb48ca31594117378374549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c67ee009cc25abfd6b748e1da27e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a58400752fc42d867c580b7eead1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9566b16459d795e14873b24e1250d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0abcb87a8e6d2d6a4cd2a8fa27e4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d5110e7f10047002f9070cfccc31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f365705c7e2ab505597bdc7e3bf5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926b11951dae689f552c7b6242d62e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18b6d77036e831e5d45b1dd2ce477557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c36754fde0ecf82b73c2fa977bf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5125bb08da98481b1e3813c7392afa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5a9d72dbfc4fc9d97e9b252cd123d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0b99bc76784193ad08fb93f45d2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fa40cace6dd91a33d30cd9680fc93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce20a58cfc4c626383703d5c02bf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f88a27c8beb6dc5d4f3b7e5ceb23c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7095400fda7366c60766cff44677565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb93729851dd817501296f38f2b9b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16996266bdd8e57577f219a6d069757567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56bd8ae6d8d0f9e677e7744b921af8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b5036e9e34185fc935cd8fc395a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a41eeb4efcd7eb0f4a9619158e95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761058717c9d9debbe8fac34eeef32c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f062166f5129e91f2d509f589ae5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e036b105a229dfab2faef3cf20a915573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524be21bbe2110713213fc98737044f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380b3218b5e1dbc1105fe39945bbc82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d3c20acf1f14b8c02cdfb47c00b68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693baee40f3ea097ee8e3b68bfa69d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ebc3e15e63d9a38696062e8acaf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa30946784f0c55dae1ac9159c0e33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e05f168e913be73aea21960d5e19b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c2e12608829305365b9230987fe1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db2adbae7d2f820f67e4a8017e25f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071bcc312989c3777073357ce7d73d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3faa39da543475e8b6f48fd3e7594d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c207caaa3f0ccfeb4c92f72465f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f441b8a720ff2e3f24e6a43438d56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c385787a64094e85f92a857a2ef55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d92b2de3b64081f0aeebc5998839ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c259eaabfbebb31dceb20af162aba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e605891a8356c07e2d42d55837cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a457527e3fdcdacdd9c42db242647b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb864d035a3de201bec166dcfefaa23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd37a78f49eb7c361044feea15ab1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159442f51b6b8da3fcabed67d6d4ca6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf639c539d7e157bee2e92241afafd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab241519c90f9c28f48e60779271de4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5fd8e7521c10ebcce8c9004c051ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70fe63d7f6912a2569668415250e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1d2985b28d6552907ecb7f875d19d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4ae621d5ba798feef1b582403770600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc308bb2baf688d61e21a4a5332d712601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f061a6928fc27c137a132c476b674602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0cf37c0fe261f943ccca4847c18be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3381e2d6716e9692559ec663d042604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223e29cfb395736a5dc120228b9d17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a9423d1c63918131bb02f018aac6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ecb47d86729b1806be96c8a632c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0bfb7747f96f283e8ee5756168ecb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce30720edf271a7d3b6f46a2bc2d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc789c167fef06ebc1cfacdfc359923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39956b3d34069dbea928e53561f40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f20a10817a224430c6cc6e63c2d25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200de52b229764b50fd81b7fd819cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a38bdbfc991d7d8fd123c864ce64c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff65fa010fd958e5dbab191d45ec3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab43e49a15312fd609a8d791669fcdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9230106d3332fbd33aceb2e06366d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f4d499b3bef6d213602fe7a0d754618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf29099b04cd0ce828409d84321fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900b92d083dfe7d5d9742a31177ae3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e35ccc1d538fdca917ca77e2b8b899621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d19597cf47733fad2041cf35eaf5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff696562f8e7f5b7e37ede00fe2bd8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12551bed2f65f8a20da1f24940e678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf7137337a0846dc82ad155e773861625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c065ee09528e14260ee439ea1a190626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1959f78439558cc8f431a41196f41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd93e6f60a4e93b41e9322a7cdda7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784ea91a651b09ff25874e35d48973629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2468c3a647706283d000b87d37d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b8efaf3decbe2617a87dee1ce032631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14d96bb7af0f5239625ecda519cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd90501d267a4f006ef7561ca4924633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12629cb07ce6cc67182f36a0112cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d44e50ebce18c89e491133c14519f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece6e06bc2905101a71afc55aba5fd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf4cff8e5d135a59f4cd5c9765f060637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3c0f46f99f7e063d95d273dba56b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ac1cfc742a8c9f644dd8caac2c8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de02d717046db5a86ed4b00043d689640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289d8837e06c96ff2b9540ae8dd54d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0427ec0b066bfb62560736069578c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c57398777f00cb63dc2147bb2e12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f5914cbebf87df68b79e43329179644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef3f4ffcefc67202b08de65880aee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a4e9c517e0914e6908cdc6b764e81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b5bb72773ec40b5b2138942ae3be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c977f0e501bae98b84e415f8c178b86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2da881cec8c2d037ee08f42a36d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b666dc9231faed939854d82abbc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119bfacbe7bb159e9e95ea3e6b48097651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b066ecffbd536f11f12dbc9accf21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5f8acd82a42b11b93594b5cc547a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d2bc0f0fb2d5af3c1c2c0dcfac2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f87eba80f4c3b544d83f964c653a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba044da72b2184f88469370d0f57fd8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661056e3ab045076a7f0aa7fcca824657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b172d46b4c114d6f375b10bad374658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b8a30ed01ab816d86541baaf4bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9b34a30cb7bbb8c7f8fa7ce83856660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cce2bdbe68cbfe2f52fef71a6cf2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f4b0e7811122f5669c6b0d1bc4a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431245402a02e7bbffb1771b4d8414ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eefef825f01e1cf3d1608afb0e3b51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766cc8fc4ed6851ea01efb84d22af2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70e7753d97aa8fe8b5d6c96073a22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da22eb2c0e54231d68ed33aa5cedd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d22930c65a6d209a47f8b627ef5f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773cca971e3475d704d49a72d188d2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baca06cd416ee370c6fce427b90e382670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00bfe5db4cdfb8435c34f34c62f487671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f2979fdec5ea7fb622f2b5be9c64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f739e0f273b180e9c749ecb8162834c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374434c53c60a06c508a140a0f46ebc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0b584bc56ffca083da59d3827927675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31d31212e50ad1b262c01189c582f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ca99d1883be9c8ba56a04f673af0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc58ae51ad2bb66dea88b0921390dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17fbcfe50df12bb26f77bbdb6bbce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cc46cf6cfa14adfbb90bd78fc5357680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93e9c5d74048ac3a8ea522b7bdeee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a928e9e7e5a03d7713b30501aecd64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae3e0b790f52d270d71cda2ca7d58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a69c442ffb362125fe5cc820d128684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2610a53efa70dbe14abd71afd400e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9eb50689db978e362ffd75998dac2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6464ebb7194fa6009017465dd9206687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f74d6cef73fc742e137813c71813c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056fd432c8bc84053a28f1db993db79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca2c31be3fe99abc670f6fdba0a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388071f31baf20193c9e32b7729ff65e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691397f758a3d4dc82800ecdfc8085e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0086e3c7633a99f08d606258965f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddcc1513f8a62388eea7e64b0aaacc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b50d3a2c4c615ef27c04ac4e43b05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aedbf430aaecbb631b94d5848e4c9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcc50ca5e6ec5e9ddfe795e6b4b2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12ac1d934ef4b3381528f5625732c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4cc9842bee8c689ff8020054e4481699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efe54891e8b06a2e3d1b3751523ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00b1e2db2d5b25c22b73e6d3ac629b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcdecff816cc2a5ca1dbe08ce5691e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6a80fda7bcdc606fbe31c14eb7a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a112d2a42c2b8188beadfa68160c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bdb950389e06928a44fe8667ffd39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea51b867244dae412487b07149867706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3330bd075440b33d58ebd1484f900707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be387166e0589221e7f351443f3156708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae8eb0b8e113c8959e0d9d84e2136709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee8d682d7e03fde97ac5f7ec06789710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aebace258255a6f1ffc591e1b7dcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee4c76c433f236f4d1cda8af18357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151461756e15873205aed100ba8c5ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7a75f3232f567170e56e405c0256714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b82a728be648fe9e38f72354ec3ea3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0420c75a0f769685e598accae44e6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7adf7967c4ea979c2f4d8b224569b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dffcb79397764b34632d54217c9640718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e865e49746bfa8d03ca723ed75c565a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b812a92f3e61e29cc5a6af1a92df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dea548f19ab84eb7fc80d47e6ef0a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40bebc72a3821eee0d7262716e231722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf42f91376f886e83647ab3bd83e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1cf1ced4f960f396b705f05d3b265724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f4364cac985296d014fb9d66f168f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be7ee45aacb0a590c693bdfb3640a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504526ec477d1b900b27e99165bb017d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2ac78ea5bca04eff4dd3eb8b2a27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e976e04849de2e2e42428d142a3c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec2d15882e38573b5c05e878c66e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc46713e833a004b269aaf882fe837731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b54904a500cb076688744b2a874f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec013a6ae7bec60e440fad6cfd1c0c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e18a25a3af55c653eb0a84b3887f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea5793e2c5a9e769353fb9dc2dc99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceb98a18e00cb6d68e03b4e91a427d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da259840f48c296a46f8a523432a755737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01b0e13bf314b216327c11918a980738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b87c83da38a334d99519bbf899b83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d1a440d1a071965a27932eb7b6224740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45146ebb71eaed5f7aff04d24cd97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6f4f892c500450639183cf19e3b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631033cd5d0395efa360180a2e167ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c3bbff8ca268d7139ee6ad5097cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c34633c3a738dc012587709de6db9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb6a6e0f698f393b88ac2f10673e94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f1caadd17b2421b66347507c2c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3848cda144dea5e3a129badd12f2b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffb884e277b8b8aefd21738b0c10dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3026e70b990986cc80b8adb1e6c99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fe2cb34fba3b487e6ed3b95e5f9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e599348a2e755268bc02a69bba6793752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f21ce6000765c1f370c1e236fc66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9747aaea66e15e09e5d54e80de858754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7dd7eac339a258bcf4ad961ce9310755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e8909907deb638c057f9c2cad721756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b781cdb1a59d4dc4b3dbe3a203a20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7341682ed52df89fc0b75e917d51d6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b52607914642f59fb8febb1e700c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457393299c79bb882c6fda78ef5f5e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b48357debfe157ad81102d5854a4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831556d86e801347a5c38fdd3703813f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7ccdcc9ec16bbd3569a4fb0cae2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd0cfa73c52e19b29b193bd014d535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af250b9b2402a911517620958ed19d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134c276b88c6f6d7c8eab145a788017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402bbc2b31d9fe42c9b69fc9e78a4a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c7c33bb959c075655cdaa03ebf6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac93e819ccf19aced31aa8bc0ca4b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178dc8d6720c53401b8291042523f5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025e9321701df286ae707e8a2df56912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052056b2bca86a4cc3627abdc632b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640167ac7226481950143ae0f77b85bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559776c94d721e7577c482b95749e3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762adc925fd477e8088036562c9180b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61e81adb59a82355fd91e708f328617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae132fadfb98e837b406039899867f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108594e09ab8ca38f365d6cbe1162e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253d798ede7efd4040f37ea3c24f0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653863c78c4b8ca14ef8d190dd55e2cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affdf58502e064f1f6304a3e466c03422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2fb5a1f32d1e6f38a781d35567d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c533b4076745e6eae3fa354e62396624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b1e731333654d95f1fb024758084225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4261c3e7e9fdb2d6128158b97582d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fdd2fcbe7d347d6ca73443f47728927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d2c21a2f3e34592420dafdd0e0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a350af3b3a151671ce6edd39e87a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769da1f0147ee12cbca8fc412096d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff250dbf89bcecf7310d1c3b8c9af331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489e51cdbd9fed450bfbbebb20eb3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bbeb36e1805cd219e839d61bc4c6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075aee042afe6f538bfdbec382098934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cda7a2b6fc2d95c668dd02813af0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b367faab2b1c47524000b7bd6ae8ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23ccc4354fb21920950960416249437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb98db8ea792a91b9b886ca16ed4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97551a79eb3f7188d135adf5676a6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a38064f0603bd287285f835ff316540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e80320d6b8031ee048cad95a22cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f754c057a564cb0979286261d5009c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130485266f4db0a5b90584f44088b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1d45a871f11e78443afd2734dafc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0553173303792cba0302ba661e9fac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fcf79656705f45edc4e3a91c40fe946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33555a87ea1358b66fdb38b97ce75ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f11ac45b97ac3e2abe9b825b531b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e4be5cd144543aa5bbe11b3623ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57e1324a29e2ac683608add4c3d6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa1e9f7740544b1a28fe632832c2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04357f8ec386b3639679c1b3a3a29dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f5dc32ac446124bc5e7543612d7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638ed9c10d2b1a300c701cb1b68fce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6886a1d763e435287337fc3014ebc8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196726ace3f905cbd70e21da68bbaff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499093086018b83dd7f4d02539493f7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ba69deec306af33b95b79e822592f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f84ad881f031bf27b673b8a7fb1f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a309695a110bcd8e5ef966db7d4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ac64913da2abe7d58fcc392aed1aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0dccaa287ef7f76a9fb860678807f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71533fd17fea4c9b721d7148195196d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef50aa74337740ddd9de5671def1f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a4747b28707210a10f0b8c3e725c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b70a15b23462a521aaf3ea0d36e2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce75de117b4513209c8a0be3aa0ed167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d5abbf8e6e766db29c43ac3be77368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54e290efb7869fe78551a9956b76b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704598933e1510b87677b77f4dd817770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab463399ca57b42f5adc26d498754b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f715edbba5af351e32dad9990fcd4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b8a9c13a90071b3155135e51ba7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57093eaeb1aa7cfd89cc4bceade333d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807a83f114629beb55f1194f0a39e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d4fa70c446c0e392ba8ce35ba0a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6461864ce263d4b7b4073e6f570677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27d1316e11271fc5ce45e596dc4ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ccef4c58822c76d7960319cde22e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734d9c164622a019c5111e6f4cfde380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e1feda6db76a0199395e8ac5f40cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410854626621e550ffb3318b6ea78c6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f209ac9e65ab8cb0d04b4013a9c53f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28026f9d9f4fe467cbf3ca1013d60bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89419028bcce293360e1e6c1466cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0af47e711af214d1fc93f432cc3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144288c376f259a706641cb269534d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e61e563f49893f92396a946281e3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954893a454189a6d9657a63d77f6c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc129a57e304eafc60472ecaee547df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7cb5ff736707d6ec87360c435a2bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376587ff90c71620d3181929c0e654392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f27de8dc1cf62dad27652b15e6c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3b1a259e9f90c07b49646a53072694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b0dd7572f5e725afca3588af8e8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8fd9adda7186f5632bd32d7c58f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be786a16f98c55ba1ab345ad25ad3fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f97119b4145076f7d57f91fc57d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742201084ae5a5d7615e0e09af526e4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f9a861c595ead5f15acf27bfd8b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195dd27f982172b4fed5129b2084140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7eba5ca506c95c736ebe49220d08b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da481a0c8c56645082cff237e38e5d61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad71b8930d320e824e69df3a738ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5cd86c9a739ba4454c35a3500893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714c9822161f888b338b1f089a83dfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cecba7e2406cd466d30e4c9c74b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d8934540942daa49a0896c6ce0fd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7719bea5563b8088a58ef5123f4610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b282520bde361d46e56075952f82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afea02b9597e3eed767245007afcd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365216c91c01a3e89cacdf1d79e3e5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165e766f3346c33f5f4b93e14214e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5435ee9ac6b29ed8663f2c81f2d2727114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ac957968b88c00a49f4684c731bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97c06ecab8e056dc48c4de2f96279116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75ea73ded142d85a355927ba36eac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa2557fa764e6e5db343a14d86a805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eeea23cc99ee41f628a8cd80959a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58158dc55c9b3f813a93c8bd96758fac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37db7dead52d7f944eaddae0d59391121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d57b66bc15ad0ffc9832caa2e767d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd12db742eb6e71312594a6c1b446d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c90b89b223ead9bffdef480428fcfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907928b8e3ef1fd6dfb2fc6d63e1d166125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a383c03fd47d8299ab3dd8aaad39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1574b9be8aef38deaf6778d248a27d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988174258b799e78e2bb353c0155495128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f59edd326185a03fe01ba77d579e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e567244c7836cfd72109810a4b3c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3368e673fd819a8223b4a4d2fcdac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22518220d40be66c102ec1d53d669a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a1375c335479559527a5bb1f8d97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5361bc8896ec685244e08732d80ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b878d66b0c255f370a17ec0caaea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433e94f0a493d774e19b4c20dbfbf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20577155f56449d57648c941924eb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158303c74f7c30cd22ad9b93a7e0a7f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c4ce359a155caaa92375e563af375139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51abcd57364df86fb6c59ea42610b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3c9b45f3450f6bafab32f20867304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e3d2cdd4c143feb8008e2d6163e77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0e8cbd796eb230128e466c671ddfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8970adc3bd3a356d03912841193d64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0435792e77cfbf849e21b1fad2b9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a03fe11bbe1d5290741edfe95ea5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d1d53e2e7f49681fd3ae88a139bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93bbd06f1e380983b3d88dc21a484f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad405b03a60f0ca37699a3824573003149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985211d6bbff05a5ab2068fdae1e87b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88d3011eca12c13478a8db956f7e69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab576f700e74ad6fef372cdfc58ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d793e0555701b014e8bd7ba35fd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adef80f9c00fd2af24bac7a6c77800154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517a446702f1405e9992849a39c0a1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac075863ac27e30ce2e1fd68af5f3e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d9b6d5efbacd60f5f0d4f1d227825157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207e403b47d42de011e5a36511d9ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff4c8770f40601f971207bc192c8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e14882dc9285205f13d0dca7d2e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b32549ad71c5ac994b265fd86285161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d55176c4fd0fb5b21decf13a124e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89200fa6aa221713864df301efb3cdef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd0fbc03db7792e25e4e02ff04b7ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0f127e20c8ceaa3a351469ac58bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963d63f80bbd347854261fa3bb616f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9d11773062e2c0e32159d04904b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ee416b06fbb4a1715f1b5f114e26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d1077d1fa260459026d98a7c3b60b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823f6776cd4be06f660f0a2c65126b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067dee11116ae92378c5d86bb8c437171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115bd9046114ffb86a96f081b25adb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff536a469eed62746a990ba8f6bfea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c4fb84bd465735a31b820ee478e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de89d4218542d42bfc0b073fe1e31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96c79a38468d6e020c9a501d8e2b72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eb93558230d3384d3b276beeead92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd79b24a128b316f10b9fd76dfdd8ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb569cac96829462fbbf39daddb77cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ed3888001d3e5759a3d24580fbd2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcdf43fbddcc90f67e325dc4a52fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95d0fee63fb82a2460266c515c0d2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9029bdcd3a2d53f9e9168f3fe69e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482967b7ff982d69a1bc523badc0281184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb61c50146fcecfc40f0190e096ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4dcb211ed0843f11a20b7db583ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba64ffd020b19613898d8b78edf5052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756c9ffd9629b3b305dbe4d536d302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b36940207dc11486f88df1d97c379189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6070946ed80f3a0b0b91d3e3739c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ac10ea03743819f2cf256b192865f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff1e707a11085c80cd1b320e69a23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd93574920f6a06225324b9786c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc1c1e7193861f871a2f8c062782a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93492f2e1a9770a4d6dcc325bc91a97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72322739c341ac5cb88375c3685305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b116ad7d4cf998f147b8f03d1e5fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca161d9405a76a3bade830a69c610198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd9bc974f50aed8d396f94d9928cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155cafad395ae77343716876738ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94886421345a9c88f820a1b4b4315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711692f913f7d4f059e8b0bc902c3ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9753f164df369c1ea1e35eb2c4777203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff56d12062b595710027c0ad87171204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfad9adef5d8dab3a2c1bf71d303a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b963b6faa6fa7e725befee2d87ae9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80d525d465900a9e4eef5175d758c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901b970aaf215b66b13b452f78a8c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc314818052f68f78bad43a1cd377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22a3b96aa8add2126cc63689cd8f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c106e067ce425af290a5d42ddeb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349ba2f7dbcd8c60542dab85d4fc32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57aea604dc551cdbc6ac54bb01c035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eab3ee1cc2cfbd9fc0f678c482f46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256dc20f1c9732772a7ef14bb14c4f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4e5011f1bd1eb3b0998703b36b2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba80f684108e971aab4fefe539c5ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb6a710c5962d05e816bcf49c99ffc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27387676a87b8273e59f3d295da4a68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4158cf9a5f609be065a7bc9da2a7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3269c2a5fa9b332618a2dfb2c0c91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38b1a07d507b5675273f2512df7107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d4565421de620ed48a3c717846744223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd4df23053230432d7d9b962175a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d23e0d56c9a50a97983dc464a612ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15946b5aa5de0151b8860864c88d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89accdd1df7c894214bf8b23a20f13c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e90fb61d3aaa4d4c68c380a0c4e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699163eeae95f7fed5d69f974d9441e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3203e98149740611efcf3fc312eef1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3292cb5664d5347529ddd3f0070e62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45625570111920ea2944dc36061f6cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a0ead313d4f0a75046ef41f9f723f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ed46651ada9bdb474df484219d35b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315cf854d11340a4fbce796d80f7623235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570506bcf16cc6a0852872f8b7c3b09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce545b3cd979f6faabb108fc2de71f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66785f13f1dbb1b43f0aebd85511279238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52e8d8689aaabb8e4945d1ce428d71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a2b28ce8670062f089331651d83a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b869f01c97ab7609ec30062cf850241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40c77d23f87e5e52fc5529c3b26c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573da86ce6fec275f8ee9da08f6c2c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d16018b396efaef08c9bdeca7729244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec467b215ddca28fc06681948389eed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c15a7316e8fbde00ad2ecbca7a30db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36bd652eb81d63cad52d3e86635302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b974e9e0448ecbf18d375c9fd458248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea481f5eb791a17e23515881fcaba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de1e79501d34c7e8cdf84f162a7cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9048b951e5b0b4f6674e0587b8257251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310718dc4e12cc37675980cb8d104a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f341ba4ee83b486aaf17ee1a8f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dbf133ee45c2f89a09023c8dc62bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a3482d2cec250b07f8cfa79bfa68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e96e41f41bf2e9bc0adb381b94d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfd3f2150752bc5444d8513a12d95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6cbbc031f4463235a0e1e5f0b9f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64371cef18028127e1125fc88e97869259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2e87af8ac9b9269d2d2dd626ca91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca1428ae2e8e2c7febd0e43fa0d09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874436e54b026640d01586fab45a6e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e077a9fcbda7d9e29874ab0ff496f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd3b66f3f45e02b94a304bc89585f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e787e0d99c457eaa10840e802b2fdeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623bee4b9d2898ab02612d967eb3da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec2429f3a6090b564ce6f778cd7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d52ca680d3dd8ee00af450a2a56eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900575418ac1ecb4d367bf80a9ea02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fab6a5854a2f054a36ad6259c039270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32149666d858bb0e0fb023d4ffcdfc49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc0ede7d7b7991bc2cd3077cbf680272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a61eb1fcd1f824c483ef28dda6a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae01706d52be43c75e1900883d1d8fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebca9a16c052d6997a9f120376b2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77696addc4d1d220dfeaae20f4d47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24759188d841f893646fedd90e9b01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046990ac9067264b77ec7113ed28ae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8155eef5c98fd0135327003e6d226279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f918b39e2475352bb1f38058836ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ae413dc1daf9666372705e7eccae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990a4a9a8468af7dc49fea6200aa184282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a73b80d93715f59fcfbb74680add283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08728193fef459a3246ece35e30647284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde4009caacf15162e122dd9144a7b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac59e67ae62a0417cc40381834180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbedb9b9d7074a8f4f5e4e04d6bc208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e08d89fcba1d61b8b4497d7c9a8c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e58adf76949f9e01504bc9408349c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f69e1442eef2071c59fe3293ff07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a730a4c154646e63934c149a94083291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1e430f805a945440b885d8a91302292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955df2193cb2cff04e119fc8f21c9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413fb19ed96ee4663ff52df3928dffa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a82fa714611fe8d66f1d007e0b70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b353bf804a003835ec062e9013779296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb230b4b70ae936d012de8be57d03bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da327f759433ec2b9ac2544b5e0c9be3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ca2d2a6b5d1ded12a8ac6f1379fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0903ef8b754ad6507d8ba0ec1715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489fa712b561ef2244c16dde95183e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afb42d3060c51fc655565afbd8138f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81683498c2521671cbc053a55070e25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6633a888aa5d7bd1c0f2be62c1f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1e8a5ca9c0ec54049c26db2be30b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52867d6299c4942e0fde87739ff00c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df3bdc2c590ac93c06c45b018d3b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77abad964d76ade9f7812424ca62be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339eba5d606c17b745593c31e4a777a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13127a6ed586ca41c57dba44719a57f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1506de0898e92727b21037780e4885311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0887189a1e29e99cf074f00b900c2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a856e72ffe3f9973e01d89489246313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94cfb23f6f483efe2c32c668c211e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2b1a61c041bcdcb6192f8c254e4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e6b84c7716ed6d9e137ede6917b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816c509233f558e98089177b353964e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec0bac2feea5fc7e0b1a3971365060318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e0ada2dc769c5cc5c9caf0dc0e9fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bfc5ed43e6d4a439d73ae41157252320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d0addcc466deb531dd80307a93999321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c956d0d79dc09aeb11ab0d5ce423322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d4e7762a4e757634bc492ce3ab39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f63e6d105bff4e3e9542a4d3189f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ecdab59fb245bae2dc2ff28f9f31e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf54129247914240adfcb8d4e0ea29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd7be624d2bffbaeda8d0647d34ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a896ba37a50da9a7acaf459f79214a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26273d3fceb9880afbd0380da0a8c2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219603290dbea6aaf480ecd253d29fa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12298b9d80672e07dc749e0cc4206f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039640c1290d2aa4632167b3cc9718c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c40e84d23d4ad879376ab92957430333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8d21e6768a4cd23b82d29d631791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27cccb226f7a4817c4f9a49ef98a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f031b52509cf0815b06b91810fce9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995ea49b62381571355cdceaa3586d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b558f55db738aba9ba7b1e6d3502e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834577d411b6aa9fc8907a90ccf9b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ce47abc4a029b23832748e000f3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4150a32e5437c366fed01fe5ea381341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861fd70c267111d1e6f697ba665ce7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eda02c7930de114c9d07a055877dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49718b0134ac6c98424aad0c75188db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76528f4c732b5155837c364f181c76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ead5e3cdd56330f28de879ab40de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d0de42cbee12bf646634e2029a87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d22d48ba6ef5608233c9558a03654348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114afe503c01840c7837e543e9e0fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64247bf259523443ad058899817ea14c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c30f177d867f61e081e460afe8b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a6ac4be11bf5f5f6f79ee1995eab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b32052d433eef96314c66b8f6123353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53432853cd94671460a14252dd4b54c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bbc8168db94666d8a4c33c34d3852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd6dcf880b0c52f6a6d47347b98e02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc03ac543e71d66c729e90d46e7680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb1236e7f95bcc47afa395c52c07ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf1c604880a28b08fe546c2fa9572f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e1f4efae45d8aa78b44deaab897b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687aa84c18bbbc45581a175cb18a5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b18f1a23ef7e5bc9a4b330e77dd2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f697ec1ebf2886f2b67f3e48c411c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37820d08307ed7519d530d218cf94ee3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6058134125765d5bcda99e4eeb579a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72815519260e8fe8f8ef1cc45f973034366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038cd4f1dda4214aa1bee365d937e5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf46f00c8134d9525f19c62be9f7398368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d263e301169e45c313a0df4b86cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8b312f13814315192ff85fe58fdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad8aca1419061d2b0e0bf9aa42620371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821b7d041cedfb2fa37cbbaf94da642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2ce5111f983eb2f2b849258be80c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b792d5b85bc78ed492abe8fa2ae710374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d81b78dc9e99b0fd6571a353642e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afa931ce2328fec9c9540ddb758199376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c657b1ed71810bebecb54c3409546d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe539dd7fbb549e633c38c0b578a39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9931b4d098d937f8276ad103d955d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54355f22ce4dbc6986f3baaa362aae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b80f2136d0759939f5a8f95eae85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fd534fe6bfc9cdbf78d6e4fb5f47c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220c1e317c2190d35b83d08e7dd38cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2754dcf54053342256329def78525384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66dfdf0a99fffab58092a5df26c305385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e08f3410afe7522c1033b0e54ddb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3eadb5cdcdbdbad12304898f28abb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ef9d6546391203dc6c2463d0011d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca50fa7562aa20e4ae783d3f7ceb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82028bf2f172772b1d3a8cd6832f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624279dcbf12f491cc56faae782e848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba00730180728e7e9fe6dec61eba140392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3498edc2564e3fc2fe1d759608f0db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024211ab242c67f68fc82e3656ad51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b800299cd279c9c357edc2d578bfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d0c8076b321aaed45ae9f1da72f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed511f7b7bb161d25163b6106832ec2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a09372cff32e036994df0860a659398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b876fa8cf0a83637f4709b5a084e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ca17f668b25f6f49fe560d68b0d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a38df88c04b86d7789aa9e50345d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85c3e9b6790c69cbdbdb2d7b8da05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2996d10d9331c7584dfcf643f198430403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd982ae085a0917ca01ad9f822a8f7b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e969ac467e1cb36a766499626d4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5b10843e77a5f81bda7e44ac6192406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02cdeb1b62b2acf1d0f37fc96f04f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e24931e9a9ac2584083e28ed0ff9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809354c89d8ccedce8bc5f89cd2f1670409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68dca0f8b296e9dacc4b10f798d1a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf37ee6065279a4532c7c92d17226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e57168220c4e183b5c17216e3d3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485840b76192a4bb175d7ef513da9107413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332bcd55fb7363bbd0f7a6fd46244c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd126edbb1f0e23dc27e9d5f08b998f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c92f0fe0bb630b5807ed117c209a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d36a46a59c3afbc1f6b8cf445e61b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e249bb0907ec47e148e2f12e7378a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387c4cc6818f12adca2ca4308a75a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aaadd9a1aca49ed31db89101e516f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf126f4fa1ff110c840639301f29f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262e5e9802984ebcb6a02986398bf72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd369661108cd50ed996bcb5a709f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111edb03fa89372efef4925e79d0d059424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f0448ef5560c3d9342494e3442e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5904f97b35622e9bc999e988328a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220dd50f82233c7491519fe01f4030a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e286d05861a7f73f754d20fd8730428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf767c0a24b27d89b7260c6283cf1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abc7626d9ef179f52f4d4ad86485c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5506cd0accf244ae78b40389e5f47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a64c0e3b0c8b05b888b7b3164acd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbcc40bc3dd833ba5b73b1b694afd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf61fd8e1f64ec4f23e45001de6408d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c4c212bc5e783a7e652b753abd6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae1c139a6d4b08ba1450112842026d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98285dc31026685d925a02ded0870f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81198237e12a2bd1dc965b4bb50da8f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda0f99cc39319a443cfe767b9a620439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc38fb1da22a85f332835dbc8922e37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12536f4a8a23852be75587a54cec085441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e62a607e035433bd4c08b5b7306c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703610fa599f1e9ffe6fcfa5835c68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3897fc95b2ba1ef34f8e7ad8128c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117cdbb13b8a5dc3721a29cbd9d373f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc150fbbfb83e9951cbdaa0c2d1501ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a6105dac1c4382e7e2bbbe7267c5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b9f3fd64c2bffbe2f149cea5ca23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f766490e436152834f4cde73c92b25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2231f3ae5d23dcb87e3c6e08b88b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a8b204ba8ce54e7ab780559c320a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d036a2f88dbe1f52fa2262d96a41a7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5c6fe8e62920c43eca9cb4e4045b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76f577c571a3e01b037daf5975959454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37da9b73b73397cc461eb86b50c62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691c7102f92004b8fd6fa9ab8735fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b80d3dc09ad777a44dcb4204a870e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9335ce08534321afdaf26db27d50732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d30583296f70e58bb3c551bfdf8d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0780b298cb939d472ef337109bcfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0f552c5f58dc0a4eb96d0e642fd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaecc1be83d4d1e5a0de9938ef806a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a3dc2a048180f2f27a74c955ae28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76537fd897847badb4dace67c7127b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e025cf6d81c1ba86d510baa22ce3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b458e942d85592e21f159999b16c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2528afca9269a7bf73f7c10ab5c610c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6390f79bd7103003dbb99c55746450468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f8e411731923f3b62d65278f75c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106cae2201d26dd99610b9480b5ca1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97e48aa4b00b4a62d27c63be8108a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997279c0d5b648e709208f67e011cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19572e7b7c8e4565add655c1198626473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a6d1be9d3f3b6e935cccbb158c6ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae9e84bdab5fc46662c71f45fe46b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126ef8a27c7b9ef6593457f58e505e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef4b157bd5424888394331319891ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ce031fd553c442f07af9708a4503478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693a3ad664628361b5ded231519118479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c768619a8c5c6fbc83c41534aae742480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aa30e54398db6b5caa5fbe04c29b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb83665f7c8053c54ea96e4686117482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67ce6e59549c27fce736c61b67b73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791172add574bad3fb5c844a68176add484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0086eb11862d6fba9b8a460a6bc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f17facb63aa0ebd4e4991d593dab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397971fbf0b8c625ae6da27bf2c80ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9344ab5db618803cdf6bf77bf71d1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55e16fed3fdd482871ccbf96179de9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46143a28b87aefffd11914a63eadbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0cd927e4dba61ae70ed9b43767f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ed50fd9795ca5f62f386bb4d4ef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b10b41dd5c82abf57341bafe2fcf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ab99bae76e4e3acadfee71d7f51a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3935792362a49d17aaa93d82ddd51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d0b969218116496462cd69c2156fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7dfb8e2f6d5552bae01f29565947497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce8ef753e7d2a99be63902fc60087498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2742b50d12ccd26eaf8fc1119870d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453399d373d436c13fb5e31cdfb6d82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958acdba51bc75e9d7696bec2d810b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2958702dfc51d6bff41ff05296e12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66c63bac53f213fd188780daa9acd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04a0a794174005b0b290e3ad64c6b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c402eddc41e7c3fd1a0f53a89f9c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b4113645762aa6a6df4486b60f72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a8fda90d753c107571f691319e93f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bf0fd253c65d0acebf677e1610b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776322b9255e841edaadf67719173b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29970a1d55cfa56cfa10506995113c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca4fb38c1c47703a1cd5ad91be764b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf47f47d43df7b76db6cda9d846ea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c621e346dc897d7e9d5b33e9a3a4a2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c1bfde7e38429c15227b582da6c4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c775b24a0baad1dcc2659a57e809515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c7e772decb8f490c03f5a8cc83f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb04a52553ba5127bed904b3d2965be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1ae4ff1b3c9000c82e2ffc1a49d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018d0a16d014863e31ea1a1df67b75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0b8f95ecd8dd737e4fc356ce0df8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6049997f318fbfef9738bb732c267521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506292f986a457b215a648d2a533c3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f141fee2391b70f3b29020abb3788f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ca5e6fa7f4a92cef69547778cc39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f3f4a29b3492b550f33714b9c6bb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536dd88c3c8bad971d628f4d5c25765526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb946efe5df9ef34a2249b54dc308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c17f1fba0d733686d47e723ef327528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790f17a1434dc2b27903805426a0adc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f66870288c32bb07c394abf1078a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8e062ad9e0a0a0d0ed6d86d593af2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f1d1bfa67105d0b8240cc6dfe487532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83087d15dba7a3f34510fa22d6b07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1710dc167573b854e68853558af14d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6027e7ee9d613ed81bbe1210d1da6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da1795566fbdcbead14b0c7f6de73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77756123952d4a83c41861d8e793c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d235f685e5ea2f5132a38f7fdd56b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a8f087fa6629665c855b187d282c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041ff92c762f0ce5d7aa3c51e65500b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d405edb70a3a77ca0d53cee8096f646541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ccdd70ad37d36b0bd7a6949b171b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13696ce2c4f069335d2f1a61a5455d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f500329ca46a1ba93601c88643ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18071f741e5ff1913b8a1a2ed32efb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec66520ea9f8a7ef2d044372deea5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d23b65c6dfcb6597def3a5d2f70de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d775ef8b5c5cbb44b4aea6177789548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75154ae6cdd0eb1bb0a694a991170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51573fb533eecd0bbb673e819ec5629550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd895dd50b9d18f839506f788e71d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5481b358f48a30a0970dce38a8cc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a958af40a86370762bc676092c49d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680316d4385557710131bb99b9b935c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cf2fbda05ff59831519ba525a85cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc4f3733abd008c08eef208d50a63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad665628ec8fd1696917b3fa3ffc533557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe97624a2acfdd3c14a7c042d931d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b525ad90f895101ab6464d9922a2407559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376b5dacf83024c064117d028eb71f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45415343332cd558b3c0944d34a76e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbaa2bda0df23ab6410a1197f50d9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d0600c076ead148f7219f8f3d1f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df74b03789f4457d3fd2072a5d828c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f5272a654977dba137aa8545fe80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5908a3962b5264d87c66e889f20da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473adfdd9eca26534d85bd344569cc6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3937fba0e4f0170db79a6bde43557d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7560f4e53f224a8363d0b3d01e195a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f1d9cab7539eb936139531a3d380b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f36f24acbb5108fc9ba626e836b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240bfc46ea09224deb6b711cfe4f05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577656a5683496049f1ca42bde03ce93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007abec1c9c23b196b3fc21bda1ffa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b593eedfb61e362c65a9aea88ef754b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ee715b34ce7ebc0bd665aa50b174576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1eee349a1617d916557a5f26b7ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5933d6ada756a22ab03486f8c13bc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20cd96e31fdddaee77f39c97419408579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c548ad3fcdc54b4081c90e3bdb90690580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce3a77269696c8efd5f678c971f4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6182cab0e58cc9fbaa4c2be0b2239582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3787efb59df76a3a469f65ddc94d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e694cc95aaddb756653ec9d6ec339584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9c21f4c925f180b451ae98f4b649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb79ed1cf96657c5fb287797527ed3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf61c24c82f75b9352ec941c4521b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f1a090605f2b2d0bccd80c44be68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe563e5d81e116fcddbdb31f27ff76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0757f896956158206faaa65002dab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12c106bf9a02cf96854ac6fb5ce91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580c53b7a36513384b541aad4bd7be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc343cba38ab806fc2371c0a317a81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b970a652baab30f5ae697b1bf2ce5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ff7620f93ec6e55ff74272dd1bc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c39ef6c47c777b0f0c1fbc17e6d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed06e221bc5109f21b7bdc9cab556bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b2e50803224fa414660892dda7a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650553d5d6221ea374109be73f44cb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28223283ceef78f4bebb53cf96759db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835468630bb6417345f4bf648f26f674601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64cbba2fee5f3d4a1687a7f015197602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c138b0816606888e2820d29c907f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2501f32cd5a751632bd86c4df29e1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4bd6c21a182724c4600f76b09bb3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71ba537175c36bca0c49ec8f610a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0321a62646a697879d2d6faff29c1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7005e211baf945715fa108d30810b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ff3c3e9b1d6b5bc7b693d5de8e4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856069b4345f991c9808162b384aede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215640a1e77a4b380dc60ee256fce4e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240d410e9092994b86f4ab434abb6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b4546a1302d0d3055834926a3f01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e14ce0ab3c2519ec6d2f102d7246614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e887ac1954079b3ba6f4356bb087615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b25760307cebc84b95be88bd8737616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272f72a275332710c6c3ef4c947b08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569d94f441e8803b16cda26c7359b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f4fe8cb38c58c0ffad1cfb4e8f6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2610e2b92037cbc75e27c5ccf51163620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167a8f73d10d31360c23ec8636413e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c58163f07efdcfec76685c87c468e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343db18aa06f1882fc017891e346aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583434b59fe53977b839456dc2db50df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7fb72b27e3c82870720b14962851625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11153265ba0fc6b55c193de70a6ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c3eb7df3b92ac6ee0b83f0c88b344627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60aaabd669d66f3d4e0c9cb044742628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637b5bd9cd806bc632559a5b9ed872629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d65f53f6c72ce2ada04be8e1bf853c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc35862f73dd74a569009c5488d3a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae30ff286b31f1a25d0fe226bf9b53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43ad4ad9a93cd3f6eb082e3d70507633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db8643dbad528a9de493912dbff41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1300710516da804ce6dbec38469f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129819f3970c1bf357ff900d567079c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01232604a8f47f6f3090744fa4942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6466cd271eb09481de42788988c66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd654f6b7e5abcb2213e3ee6b2dbc5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19878e8d14086201be436796424c990640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c14ee324ae18e6ed4c36550ca1a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173249a8a379085544f55988267ac5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661d9d2de0ace194780077a57b4146a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b289873600133228d4a90c1f68e56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75725ae1c5377355ee11f59395f5c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b77474f3193ee570ee809361f89fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c3c2926f391b5f6677c7b12bb16e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524574dd8164c7c6d98ff58a1004d32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79f45f28ce6b9bc0c5b4b05b625d02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fdeac330a8bfe6af3418161757b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c28a30ef4bbe6f1a5cf57f8d3868651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dff61fbf455d6fe776ecd8676999e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be65d4d4d5554fb0a69a2087d10ab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd67de84d95b6587582a212929dc4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7d5072325a98a395d50bca7b42e72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537538abd2cd429a00aceaa3c3f190f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3162ada0708a6ac7fae48a0111ed9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f77e2e623e5e7566097dd40164005f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5938a711b42b4276fdf02096caee1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27c0e50c14871073f52e0ae349c18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d2052ccefcd53a92aae3bdafa3f62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5743d349504696140680ed40de6d40c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b014221fa9b43f3e20325f32a83314663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf871bdd5d8694f54d04d6c36c8ea01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6410dd56116874477a27e08c27f8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a6933f86131d3d0de7cf68535a0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff06fc27327b0dca42f684655dcc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d38a793302cf4b77a14ab032f40f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca2b981b2c97d45f4646c646e30ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4301e931087c3d49de9b8b1d169b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d38620cc66bc1d9f69a2c04003b6f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f9da7da7f5cc568f1cb15bb6c7de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808877dd7a82be2517191b2c9cc88c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb9b56c96dcf295f2ea898b14eda9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf2c9fd80dfd39cc397e4c944dc5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515b57abc96529ccef345ff9eafa19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302dfa11ce43c9175b4211d074ac20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0963cb82f037552472d22bc5e106c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aada837c3e505e39800853cd83508679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a06bbf4362cfc9c6069bf3eb2097680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6d997421cf44aefe2f60ec28c075681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1ff3a0697b1b9a246356621ff2dce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082ba1fb743f2c2d32c8e338d8cbb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387babb01a13172280040f5d9b9314684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3301ba658167bba67ce63affb4492c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7250741fd59aa1c37a3a4fa26297686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a3fc81e664df68498e7ac7129e8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe5192e9913865514f45c7a7677b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723df9915928d3583b77237043f5f1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd02bc32cf70a88c082d795fe29ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e72a1feede6138dbc36c12498a8225691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c584f58b287b5f902a47895abb4cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404c9e752a1d72c59683cb82040b446693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b257740c58fac10cddf30b4eb4f07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addb57d4586685733aebc42718b3f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176b3c078193fb80aac6a2e3f9efdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b09f9f298539cad279bb89bd1cc5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646af7cc5af8492495d4fa68a91b808698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8594a50c30d0142e221c1d3a470d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed30523007ea057b20bad0fa23c32f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafd55e5d8e8f81b52f4898f1fc1734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283b5a36b920ed245604ec4559c42e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb833b50fbf1842c11947125d14408d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa634922562faa0ff856172b112fd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54af025dcd5707254167b75c54101705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92f60073a215e1a6f86fd67cdb1b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd2dff9f119d0449e85d2bc2c5cd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645efcdea7529d8287560d88de206875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc5692b1757bbb3a699107d9a0f70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57b4fd5f76bb2280b649665938ecf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a314a28c08606e3aab4e904c18064711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422461b95e12173d0c0540f64484a3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517f15e8b8aca427eedade784ce10f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828e216b43849d1d9a122f5caaa500714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12582c48c8ed0d3bba270b4b53f755f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0fb10227f5ebda6e11444987e7d3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518890ed36bc6266f732ea0bff46abe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c769cb24e80c5290373eb78c74c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595b33645c889f273ebe16725d009b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b333f4ccbbe2a669f7af1e592eb7da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8c1dcc56c94bf8716b33dc0c4e1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63eab4cc3b986e54e633ca82e42ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc93aab238140085627769a882c0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4226d0e3454dd67a0db98a575ab49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3468e0f06669a0bdc903ccea71929b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d70b64c8154681db6d13ac6128883726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb538cfdd9efb1d96511671ef003f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3c23145bb4360d97c7b0bbc4f28b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefc291249fd21124f90c00592c3f9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf376db979b697e6bc2b2eda895e7a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b83d963f258ce5f46d004c34b9f5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e9bd847bbcfa6dd1dd6449d2331e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc267549f2394fa091932550e41ef74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c588faa7322a1da46f60df8c661a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2de2ffaa8fb89d85c13e89a1a5d3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8b939122ede2e6f34ae9170a15b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3ae31a181471ed0df1ce4370038c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792788c4b60ce82d3bf9dcd6063ccfa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcda8de13482ce4e5d1dca63b6f7e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094b548350f88c7cad8cae8ad5a138740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28337355bfb5dc422b25a7601409f1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d1f3a60c58b677d71e5fe1a2dea1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185bbd1b564358c9485077a695f6d77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96026fe43db913a158fbf9a248f6b3d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4587df87744ba1ad319406d1d58fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad191de84b3f8bc1f1ca78907f99ad4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42a3601096641eb1a1d6caa63dc2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d0c05a5bbce98284cc8f7035e905748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b069b562495cf6c4cd673c4903054749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9d7e71cf2f13e284296263e6ccc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c37241eda70ad68ae1d540a1d28ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed52bd72dba06f7fa9fbd7e335616e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea15b6905079a2d65bed1d306a13b90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318607b3b2986d1c8258ef3d8ae746754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8c890bd0a11640e9f4adc7eb33ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd60706f08f5104d71ebe4eddf459e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cca8226cf68f10fc6bc395c4b85d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1528ada6a66c71ce59f1df668d9eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9955e908d435c8870ec88c8dc21524759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>