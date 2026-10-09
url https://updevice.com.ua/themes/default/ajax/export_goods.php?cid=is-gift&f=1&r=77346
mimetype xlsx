--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120823082d57fb61a914ca04ea7ec1131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ebdad78753889ea90f8dd243499c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa522de9633435edaf144510117f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175fe2341d35d0e9c9eeb987a4deb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ac56c7fa61c936fad1fb37b784e9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072e0e2e5e1d589104bf5b9df742a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9460766bdc1e80fdae9c8601ee7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca3d1e573e5c15c2757c3dadf62c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c38cabdeb2ee0d2ba3ee572a2b4ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d353e2c213c5c6a1ec39cf6b37957910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3d05e2b901853d2a453d5519549c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2512e6ee2a74505fe7a8f9ef1329b6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a562a4351c7a5f638142359fe2504513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051fd8125013183e755cf3ad098d5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000166d9febeab06bf152256265ba215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7834676f2e5289ea970af6b5c496816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f801b4c27cb891d6e27be60f56ac4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb2d03a11e099a216aa9746db92a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb312b9d3d57a99a8370842ec7f9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db243f731ef53703be29f3fe2038c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8888ca16a8af026a4ca37f9a6a3de821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5195a1e21d84eab6cf129f47a1481822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec0daacb9a70e10d3c464d087cacc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b79e89449b2b90ae1765895e99a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f3747810c131c523076b24639cf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578d57554939efc1fb0fbe5161b44e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a2377fc7fbc364df7a02bd84b612627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d41ed950ef3d962338284b84d509b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c036b4de24d9d98901dc5f0252d3c3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f614e23fd28b1c86201b216d729ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac86e66ee120baf3909ac60192b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd646472dd9049dc89361e4be73ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d26709ff7739dff764eac665ba6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b738f111b71ca61c9db9050d4493f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7bad07e1db2158d2dd80ded829b1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448e47a6f83ba23bfed9ac9e0974d4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194820072f271ec79e5cd38653aac7fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688014ffdedd3d94fe6503cdda721638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d332182b3f7c367f2b5e8a2324896b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd48a5f558bcf64a28d847ec7585f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee69a039969e98b742829e952ed8ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6086d8117c04cde32b8053b8de788f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882ee91aa0bd27da3d32d9e567c11b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132ec87dd7c17743e71944d3e7b6c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15239a8f950fee510ab1c4dc2697df6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc25ba94787240c64bea684054be1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea4a83f57180a54c088f6c323080f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18520a2eac64a3b599fce41065a2e84648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24863c9c0025d18ebe183196961a7a1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8d615928f4c06adb2b1c94481713550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d6f58c76d8bfa932b09b1cea56be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c566bdcefbd996ce792c16208dc5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c2b00eda4ff582d32aa49fef785453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098efad58fc3e02e340a002d64515b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120aeb7a9781454577a1de1d3da6b4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1fd7d0f9ada53a141063be977952a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456769657be276db25c092a9f84fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d6c7d0f99263703718291c08b73158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4b18caca79f280df00b3f8d1d90359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824ddddc88c7fcd2acfd15d17f3bb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd2f286791ae4cf1dbe1ee8f79397561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9577f1ffa3a87a6c3e839fe756fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407f1ee77c9b12fbe1f5f3e97ff27463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a3f04b81e3a38dffe14bc146001a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699472fc458355d59145de44ea15db865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b830f5320c5bc825e1bbbab63130a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9060c9cdadeeba23e675137e16bf85967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501fbd16a32c006fcd1600e23a152c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2b9029b27f7e2a023afb4faa3d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8e58b66bcc5420da7884dd32b706a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66108a6b17d65de224cd8c45fd046f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013cefe6f36bb4724031d53000caef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1378e0b4faac8cff1f5db9a8ce2a2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d654256e66878bbfcfb27864e4529af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbecfd307d188124a34e5f844000e0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67db7267fb1eb91e249bce916811f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315febc3ec5557299a263fe7cbb6132a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f67f1015b031454c5fb5e082658a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1dccccd973c6b9577a24cc930fc7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71166149d1ea3058330a8e55cf3ecf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e12315ac7cfc0ffe05fa61c858fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec204277b534faeffade8a10d5c8d0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6e60ae1818ddf0f53357acda485d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff334bae4431c61e7a504fc910d922084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c47a8369eff79e372c69a5faf153885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4c81029cabe62a018f39f651e3a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a54358fd94f7dc13bbd5b2ae795c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a8af0de72a986a1edae668769631888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b03fc765abdb28dfe40ee3c32d1c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec9608bac9db1b98dcf2f5cf987f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd196c2e18ef7d717f08db9410db1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb6c25b4a51cf576ef164ea3d621b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fa407720bb4d2fb2baf57d6f459a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93eefa44ee1fee97e80412d06667e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90901457bf77a1ec7016994466610595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ea8c62e3a9e6806c3a5804a4655d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8267baa45ddd0ada4cf9a59113a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff9af8401f45596314172d5dd6d7d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde5642578889646db2ef7507b030499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa1fecfc1f7adf9c4ee8ecf922120100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735af3db34138d50ddca4dd1ef0f77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7af992ed09525b4c22106f9cdead6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35af60e545790ca6288ad3dccac7da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2cb8af71c4bef94ffa08003507646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043622f38a9cc18f32ec543786d09694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76fc9caaf59f3dcad661c5edbb853106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118daa4983bc221fa36b8e5238c7219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd0c052971b88da54bb9cf94cafbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed7f0e0cfbbe82f738f4edae13c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b6966e2717406f863d5d3c309826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323025bbdf80c5f8ff0e38ad2c7f062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115113a11b92215812f36c75d2794a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c313ba22fe4ed317bb58f8122e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46105c5936dc559a0cf248220b8588b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831fbc021b2c27097bef48a4433622115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b5d223917d0b885d07c3400da143116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff174f90712548cb3898559fa9a572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966bb9627403c15336b2f9285057a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87f52eb9d68ab970f0aa4f4c7e641119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fb7f2fd181e222ca8071da8c54cfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2987bd0b78ca1d87a188f907d1b7d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009324732cc7448c8577630bb5f41d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab1a3e763c630c013cec2d4032a41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac861b0351460bea82bd9aeedee9503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a6abd07cf5d32980030758cd45a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4696b2e7dccf80f8e97caf7124c9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f311eb7e923b999e6eb93f22123502127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871d3733f7efec543c41c1c9a12e7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19836401a676aea98a7a85caf97e41a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aebfd1729a0502a09a11d6f334895d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176063756e65254f0f93f3a1a4c968f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6fcf9f3a9640e7566d92363cfeca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf9c809a1bbb90005858c18aa2e7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c51a890c0080d3e036b9c2c1649e09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6831c98a25e38ff4d47df2fb79feec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69e7f814d35e0e3ee930433d74a71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c157df392af25442e6406f1726c878f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54e885be486ebbfa711de5c9b8eb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b56f9a22995e9f5b270e6f0fe66b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5884c8cd0c54ef3f0560d63537c84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45a923af9ed9c04bd7f8a0fa0fac62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cdf6ecbe12a9d6c0f90b63cabf60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7518bbb2861912b4a31d6a21d764ecd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d21e53d33c18cf4d7f9b6a32b2f4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566f9b3cde58c420aedab936f2f1a87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e8392546e4265efcafa74dfd3cfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394c3e4421573517e43c7a61f5adc22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2029648aecd5ad377bb04e487e9a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcd5d7e275064959b6a7e8f5fa7e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224cdbd5de4a1e8bc269aab5532b7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0257f8b449ed7927cbf23e926d50bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce2d72925dc514ee3e6052fca3bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc3ed6b06e3717b5d28f50123bc3b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc457c5a06ec26afb6c7a72365f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a39ce1885b70e6b1855c32dd1150d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc326df5d348a95014f9d39ea189b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23eb9d7f71c9fb4084b60d42a5bb41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ecc8ea84c7fc2909bb86b76f1fa85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae5a2c80538bdcade594c070b8130159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ccf88eb153cb5f837a4bfaca8b32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db27286a78abe5c5d7229ed40f16ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eec0e9a4b96e608d10bf89778babd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e5061be2d8405f70c33cde0dd1274163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e6cc7ed64e24a50c560a32554c74e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181b525d7eabb2a1acf956aebf551de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76d098f62b87edb0770da98d9bf9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105f593b29fb03d96f9f60c7f2036cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01da60f1f29d28968532413dc38148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8d632a8c1b7b78e5c128d329474e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87612cf7c5ae32a3b55a62c0bb7d9e64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a08f0297fa14cbdd2a869742a57f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16027bc219d526cab7e442f930268a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7237b6e1995d8c75a24512df4f3396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b63bf4ec1cf8f8fb633c900bea65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487df90e91c7770dfaf095e2fda5fd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99510ecd11f60b6d9451b3c5d70442176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e1b2ee27c98f663a0471cd9e83dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8bf4ee91033b49008adf0dcd01282178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16bf5c902b1135af90a1b10965f8e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1dd5be50d395dce2a0dffd7e42815180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69546a8d9b8362c6e2c88678a77f25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c414d4edb26cc882aeb8f8c4bed275182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739d69ecc2b60878e8fe6d8d1220475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b1cd389d3bb376c3e0c34b31f297184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ca6e9a9850d0cf4b6435135c19b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c2415994b31b567c7f41a83dee17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfdb6bee7e50429b9704361955a49d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3629e54af868e6cec3c226993b22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ca73d3a7ef42486e1cf90bdd6a53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122efc73361845b38cc943ded47dda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02e8f458745716472fb49991d41db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb6cd989d90b7ac58e387045f398a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481239792ceea6891f3e8f4a3a81108193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbd842e0eb80e624e1251d8f92a582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd1258311721813c7fbe90dbc347b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5226af217b96ab9d2fc2eb8d08fd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d91fad73919a15449f1b9f73816409197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d06b222eca51f3a5f2f17c259ad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4d63ef97f420a12ab8e071ca79e31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72307e7302008cba9e666ea174013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e06bbfd469c134255bf63bad21dc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8949c41ce40711755d74dbefe8f50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491c24430186ccb12b8e1aa0b1d719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a519c22720f6a70472ff709f31c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd925dac138af53d70ed68b069e471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1fb652ab5f954bdb3c1bf0e17c708206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f5d6248e87907e472382a9a2c070207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d3f1843be72e8d66b1b1c4c0307e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b839d4817b1d976d0c82e66d86a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a7a1caf01185b65fdba56025a1929210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b28e6b492f1acb1377ebf7bbb316211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8d8d5379d9193762fde9aa493d9ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d3b5861590e152182c1e018f7456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f4fdad14c434591e60ca30bf5bef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da300ae75c0966980f4c8f4fd25b0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057ba0101e2e049516b909f923914a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157d294c7d9facee468ed77ccda198217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1db90e80575aef860a544bb318e16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638d193b1788f849380a4ddec228f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572307e0c11f72daba10194b61b8dc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea6abf833442e581f4b73333c67ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65764c2c9da364b77218262a7a998b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811613ad7f6fc65a2b4c847bfa554bbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212210f3c548876137a8a07bc557b49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c738f153769c282ea2eab771b21ec2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c66b9cd571c8c4ab00d1c3ffcffda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c948c1c722a7cf3b24e6f82910eb6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc0a3a1bff1503e09b0938f090839228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e9235bb3e0c078a993623462a363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78770a71b45de150bd9dea2865a853230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48775b0e4e9fb65d17f136763505ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add330e58c8e124ca3d28b4d879e150d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96570c6a6682256141c9f5b5ce7f87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eecd765a22f5d7af9648372e70db9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c05e491730ee9f165198f059483ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1169351a420badd4c71cb73eb229236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a5f125bd1e064648e73bb94c4336237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891e74468b8ff43d0ed385a55f60f67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce5aefc63bb11b22840d9b6978fa2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63f991ced2cebf7b27ccef13f31a1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c02e84e028f423dd830782ad9ab1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3137d804f755e703e6da12171f87c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8771fa149993547f95ce0cb91b23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fae97b8bd5239a98c1029f9274a9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1dba467457196b28c790905755dec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e87ff2989b218ffa577e9c851c35f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2e3e9d66cf05e7cb9916d5335de8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3ecf967ea8378c8fd817ae85c445248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc4713befb04a80df9d86e7a5966b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df897680a4736db575e9bd0779d5a01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccedf8825776eaac2a84d43554e623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9f6a859d84c0f90306360af201e2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a549f38129f73324ad95b78dce38f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab24c8011fe54c93724f15df4c8be9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ef05b31840203ea524d0db0fca7b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc815e8387b9f8be69d780e0f3d090f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e710fca523f3b1cbbb97f54bc47c5a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee398fb21eb19b5206e3478e1b906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a404aa067ffd215751b8a3f3ea3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f1ce1a366aaf26995c2aeec6bc5cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471db72e43f74f74f048085c815c5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73b3ca18cf8e4ccda84202d685dc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e6bc1884f94d1cbba9de2564db53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6a2b744a8fbe904211793295fd4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce526051d9ff340f7a2c837f87de80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83823da4541ac80533cd82da6e55c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7774148f8cb245db6c11d6d7a6bd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073fcff60469c1f60355fff5afd587268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02291390b21a5d0c4965c6697de962e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dd11fa67cc9faf748134f25c5e875270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5328f0181bfb84a505efad017f1360271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119e3ba8feca1ab004400ce96a298e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e4fe07b925a517ac0f72293ab4b16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725b8987b633cd1e45b1343ed0ce84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a691d7be3335766c50f2f899f6c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2a3e1379622b64d43aba41ed009b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc9dd54ccdd1f26bb94c163e0fe12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ce5a28e056ddfbbcfc9c258176e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09f54f79694c16679b8350fcc9883279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aceca827e57c47a46cff28ec372aee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f4c1ee3983c2eea7eb8abac150d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194d745816c81cd2c762fcad5cddb5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b469004a800dfaf01e27ed88e69cc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cfc71611764651f9227c483490bf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cfb18ba85dcd936c789d986e04f9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eef59d2ed61a4895d2f91c8f63c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3de87265797e9cf8e70ca8b5aabe09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf6fe764727832d957b93bfe78d9d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2349b0a5abbf30298298001468d4a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85da4d7e1a8d0f76a1680aa9fbf91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d86dbb356e54a381802ef53bc07d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a53afaebc09d64038370ecdd8f30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb680981aa7635acbe1999b6c3fed8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167f85cdc952915a94f4e8a41dec63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd42af038c0e8436c6c5f8a9dff38e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a9d56350dfd19ad77e38ca1329bdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a3c41656fc87db5db4d0fa37fd95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800878d66aebb56fa2da3919e2832a9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca7795faca3970613b8b018ff5de1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d58377751c9623b3aebc24ec8312c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b39d0afa205847d5923586dcb9c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c5d6da0c1b1a01193947c11e9201302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c91b1002e4fc3118d7b59b3c6fd6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5dc54c7716ff6f891123d0d561c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda36585ae5153822d8208375b78bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc33cd9922d48cf18f145b18c98cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e09840b1f2d97a1ba33aacaa03865307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192ec0aa92aa8ad244e6e6588fd9083308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590546b45ad5b404918bdc32ebf6796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe1d1c20209471098ab9bbab65572310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dca5c50d8f1034919db1dece5fd29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3345b7f6ac659b3b1033be98b47f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984cc75a1fd2d22d514648b340ad908313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3944ea2e6675a0086f3672223874c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f98df07415480d6e122823d919a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498ef170230378e4324f6ee5165feb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7df2b9f1acf13fa23d6ae1d5dd9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a6426270fa7fcc06ca55512d5815318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8ed0b90ea7529e0e178cdb50b1ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374a7f7f4e7a795ea8bfad86bee38c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c372261f46e52de661fc622e323a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004fa91146622f12620a0bb29e0c40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0c512f931832c82d2bbcf6a232e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d9669832885a569fde0c9f79cb8f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528ea0faa8c33468942bf269b82fa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d76f7f955a082faaccfee2ae863f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a4750f3654eafb50a20cb6776c458327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baedd8c0f2bc1e5d6f1a7de417c843328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3994ad90f601b730cffd0a01dcac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab06242919390d6192d52b02110b9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046b4fd5e224d6181fb1fefbe6cd7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6b9de1a8fb6f3a36ea10f454aed5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda0567558c4b3a20cf4ad632f8ddc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baad0b65e266bc5c2aebad83b2a1d3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c4f2e6784a895bcd6c7032cd80f50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2bcfb780006343a8a14f3000292a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb38375de82c58f8399bd4f566e0ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7379fadce6659f1a23af462cc76764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe161c81f041b316bbde27e6b70e77b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c519ae70b879660b2dcf3fe46e62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bffe2914bb38b5dfc0a78048a70520341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed2ef6d9228ed3c77e3ff70d3fe34c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cfefe3e252c34ecdde2cd6b6c317a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92b4acfa80510852a8cecf75855ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eea2903b749e68c814cb49f08b183345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab059ef4c6e7cbb2e6d89fb289479e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dddea29378e6b3081ff036a0464c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d39dd82bce6204f0e2a0786b8ba8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553786d5375e60be79dc9baf1b13105c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b7497a3b191843c65443ad92229d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae075f72927cd74afe1c9c427233b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd4e0345436148f85fdd8e50acb28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdd71f89c49799d424e34533bc97fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4e2b8842df42142be445cfabd8cf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095312d078796dafee8bb0ba7f149609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e5fa6cddd45773f0946fab7e5057356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53194b183bae54ee7e34a3a9d3d308357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d6c2454d499f3f6b387269cd940f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa5fa9bd2740e08faeb985fb5e074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c53bfab4021d3350489219b6a8b07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ea13dac85244148b9d325daed6da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8f7e87731a87594bc1932b09b6ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f665cc7a794ff51dbfd262785471eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275895484dda74c5b97d69436e09499a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc200c0100f023d6e4faebfe1ab9794365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee5dae557d6ea3fc299ee6d24e3a67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6142dbbcaf1fb2739d81cf44771cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4e5637ecc898e0abb5bcc5f594d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053356a71c047b0df5ba672bd39b8c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cef7bb8203960b591c9c6186c4774370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bbe8f87b9dc510063868920b15db2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edfb063d7a5ded06798becfb007727372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f385e2cf0801728ab808731f5f14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1a56d2e0437c02ad9d766b719ff1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a24085cd8e1e650edc737a396aded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41100f09184aa70c1be67857a04ab1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dd9b3da63c25c2da24c8f860fc48a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dfe6be5bd4c91f107cf7b1d61e72b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa25501ca3697df68e905b26674c19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0f5f8f159e938e7eee3a21a0095e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22956e6075ebd7403299541caae73db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93fd9ee1c4dfa365ee95af9b8a240382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891914bead2b0f43f1db5008a34be806383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2beac893ae2e3ee714721303330de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5408845a88077fe869a164ccf66ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6225b7bb414c9f8ce1276254d30090386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82b9398982c35140dba6f951c53edb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9f4b4dc54115307486b1cf9dea4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12620911b6d1b998e25125a5ba0c93e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb8354e97f888bd8c674364ae474c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3b6143b0f4a16e23009d0516c963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a74ffd4bcdfb6ed204868c102a2b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcb0954a1edca93f6981c2d0087f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803708465d4b8ae6c509f1bd58067ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e4042cc73da111194c713710e27c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451195a8c5c1de28d8b31b26fb5c24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334953b9d3c9fda8986d8c64e4d7c12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eba373a7d51d39e2d68bd467575a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c2e6dd886465aeb2b93c7745a70e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243f53ff3d806ff30130ca382c4e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a248845d11acc21b07530257d6ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d82dc860097710093621626ee0ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e87614d29907a5955e45fa37fa6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35dbb5bcb21b592ce1ac030daf986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffdfed9b347e1d99aa70b296fe870d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf0d52b7063145d47c17f5adc2b200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c2ba333098f3ee5bd006ee414bb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64baa367c72df4229524597ea3960e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a323072f49b32c61863924b74975a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80340aa14dd2390087cbdc4d32b65b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edcf648fe2a7697d6305b69622f8f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633889c4c4d0d60a9365a2cba08f105412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc180d4cc12d81e5e965b7c62fbba50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b00dd3d4ce13a66ae582d3ee205a2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54296efbe2d931358290044c2243c68f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d20b7a424fc4c77b495be7599049f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437dfe18a6c7c19c678a54c8c3d316417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3db3de2bb66c78e9505d45eec67a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401da586cbba45f757b34d4a2704f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9f67e385327fcd56084c5aa2d83e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab6720e8d8046f3f0e5c3779613fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531e85d319fde9d42612092f05ab527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d40d62cdb4365a520ac480fc24bd70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d5c3126b99b954d5586f899badb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba69a38e8b0b242d46abacfd0d997425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2533e94cdf7e451c6c01adf54b4ce5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed109cbfb14b4faaf7cd9f2937b34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee920d50f454dca707e06cd172e2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea5638fb294134c1f4816c0cdb5ad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b061a3352bbb25dcb88adeead38f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7bf1fc474975b55e2555cb0ebdf7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526794d728620c711af6e365e4cc1662432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd38a518ff891e010803839b15565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea23af1878a318e1cbec034eb63f30f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147dc98b87dbc5e11ac1857d94fa174435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907766957267a9f451180c764a728e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50541cf15f06b40355436d87785e399e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e32ff3ccd17be8820cc19812c14c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f2783acd54ef57cc6071367e89bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeeebd1104341df1be3ee05ed0c457440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ec83a6a5ae45f715cb0863196e6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c4093768d80683f385a4544317c3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287f7cfe27e518763095598c3c29cf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3eee538dab68131659804e3ee1c7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae97e4365a12d071c1c7da1ea414c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6a4cb2d5d4451777b3de39dddfdfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556d68bc3f126e44c87cfd975a94ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c403af83d4433ca183ee31d16de5c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d26e51b8d6ef086ddded1f5efe40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f54586c2bd66973740e3c316cb45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac711d89b5b6dbe935756c88fced4b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2501e772311d1699e7b7eeb6c03764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aa46e8c6e2e6133b9ad58bdb49431453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa851c1444998665ac0aa172aa5c72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966906f29f2261c2cba2e8753aac0f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb51ec0c491df1bd2b50e63ebd320456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8722f736a9fb1099f18217bb6d0f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344a00359f713d211f6fe85d23f78e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a428f006107154b5c8ede283164d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affafe6fcd81e454b1e564d9bc0c88c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b101bebf2675ff9e68b9a4db2a5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda5916404895a466025217774c2b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921352e214396882f420dec8cd14839463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036710c9d1827f11a57fce5ad929df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e10bae4049a2f0d150a7b1a1af29b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56ff6e6839df3d22d554dbf04b3c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f757776f85d2f1624fa058ad765a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed68635dd3266afa66247a399c45c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a813f44b6677a0759a0f48935be1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc91c2ddc3c5d1709ac8ee2279bf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c6de92190bb498a7087f0de4d3ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8f063e1c7e97e07fb10965b73df11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d1e1ec01d1b4cd45a653e7bc6c016473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d015a7de1f548ff6eb50e9ab733d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9906b3ca98941bdf97f1fd3313d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d64974253575e8d0144f16ac91f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc46c3e399204faf3fd1d50887a7f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab4bc3261eb1f46259df449c2c279b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1733685339cf5464d42c4d281106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16756973da49d82f0c524d8ca6e356480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203998a0ad9f154baf216b325c8074e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af679a36cfdd77293c61050a1f609482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4ed6b5590534d79503c70c4b2be9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddecc07e4690d35b227bb97524f812f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224b69d96a7d1a92db6dd8d2a0bb16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a22a8a344569828629a7cd7485ad7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47223cfba039812f6a98d3cb1e8e9d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45622cfc6a09b06289c424347cafa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edea374d68c3ce4cac9a932e27a0ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97f2bc266ea8113661381dff2679e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a4f37a1c48c12f9265cc0cc99eb33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b879755b99cf8dfa8a110d398dccb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1715b25584700423952ca78814d21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b08c11052615e1a6b269af6911987494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e03813bf5b374329abae83e17aa7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30226a6297c4af1b4f5968f4ee0111496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f626a405b2ad239aa32e22fb8575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954709df9f38c316c58d864a677ce73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e52ad4d7f9aedee99754c072cae9f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c57f467ed0d70b1a3a200edf53a66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c418c97fbd21d0a525305327030206501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0d4914c7c3d56ab7d807a6aec058502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd074e0e8c737116f9cb39a45f519503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b11232e5a1ca1c537f52e8f467ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424167c997c2c76f68309b02f0ef42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48d4d318a8be65b56342f6d7b6ca6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cbc30089b43f29be272724046ac46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c7c82c69f1474cffc20c0bcc9706508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4641eab286557f0e7c5dc2102e14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd08e4a7d9a902d49914068a98c73c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033a5ec6825b35e144b45bac65212d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d9f2e63c0ef984a6193b9f155fec7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7487c5b19c2cc95668cc088da414c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f2d999bc29218961b539bc2956202514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57864037bca607e05d4b311537de9e71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb954c8d84258578994d5d45919545516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef55a09a767792918a8dfb4e012b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959e31bef0f79ba044cca37bd8b7bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a27bade58be1746ea66eb71024bbd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5039b492c8d445bf11843a84f08a4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed21679da01861ef7cc551fa1491d9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5574dacf25dcb82ed310900e6f7f19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4f878cab019c6c5e429438a64aaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e69c5cc07968328361beb3597038b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64a7698bef2bd8c90e9553b8587d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522884095731d819286eb23697e160c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1efedfd8e2ded9b3143fca7df8ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10653db5222bca3b3ec0329669b1c07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510679ca767b4e7f1db1a58e2a5249fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2ba61b4da01a60da79130ea14063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a1bc90988627c7b365d958ff12c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7dc62ea2fb13fc689a6c4a5ea0db6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7386fada8e6ce70bbd432f832b54c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f913476dc64684b6a00aea6ed367d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cec1cc8dd69bc7aa090c81c2ac71c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2792154d422d5cdec4cc1d41e91d0e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753546484370d93e56439a66e099b65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db80bb409d95a7667bbbf8f95de77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5a26e7773f3faa0efe2b6f2500ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263ed0885c58950302b94076d0c07ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e0a3d059c9c1137f908583d09569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f7c514d332fdfd5540efb0ed4a62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba32f2c9d477fa4abef18952b36c4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32a01531f57600eea39a26312c596544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ab992d734af892d8dcc5941ce085545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206273e8a2104b59ba70e5b5f694b94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15a6ce40d6d394dea8def16621387547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d85383c8112417d55746cafb21c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6a57570741c1fa42377955f72467549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29844bcff4c30407a7986ac0561db54c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d110c400e0777ba8921cda41b7510551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340c90883e06f154f773f2db1ba8ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8799075640ef5473754335e80dc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4749296113d7ef18b6f30b8638922554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63805fe1188a2887db2082860ca0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e90c51433c91988f77355de4111d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4a4cfeaaa514dedeb5d10ffe7308557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1fd23917353e337896f88c73a9cdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c18129a8be62abe9a7af1edf0a43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd0e7838a4a22fb60f9b33175e4e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066c0a3d47be4114206fcea25f42e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db2fe80f8029ed58a50cb818aa9bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721c2efcefaeb03b76507fb8efc931563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f43cddf5ea82dd0a91c0e7b6cc1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35ced6a8788dd6d06a6a98d1ec8ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11012e2363238a2da08d4b9823eaa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83112d0d9050ed5a777585153e1b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb4d5ab1ff7074670a5bb61196c66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221ff1474b8392a211e6cf93d897c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31780fe3d72b1e6390ff478605dba1ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38ab9928661abc946ef3c12cd9816b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070ecca94312ced9fa9f85663f750f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98fbac93bcc5b8925ab2689d070a29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9526a8822a0ed3aa77f8ca5ae0fe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453353a2753c0cbb2f9b27c7db8404575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327311846566b96f6ec202dcf0e27b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114976e3b6b205f4e38136d9211830a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4feae37546ff9a6bf267adc56cea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b862f9c2b98b684bde676034f6c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb80c7783b101a9755208b2462b17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a363170d173146d62cdf5f2f055a67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218174b4324e7f0758a14e43b8f5ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939bdce6afec62fb25097c85352d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020dc0f3caa968d269f447042c29a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b157776c403650707aed0740fa038b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3771bb060ad8fbd53309a0b8e98761586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fb05e05933bad261984fe14bded9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99fd32597a0bf9e59b545ab0ae920588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2ea9e1d426341130bbc88798cc41d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c01e80c380079aef3b9209a1c2a4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e18a6fae700e382e0d9daece0d2de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfaa785088f948a5d594e08629bf89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b25dfb2ea11e930977ed368457c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856decd502a697ec5e3a1f9402241f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89ea4faff1d1758af545e46a33da6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a4a4a341e70d9254afa109ae0b91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95e8965c41699dc935262f0858ede597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263ba516098d7fe67d1d59056c0505598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8930201e67d9227b8b9979606e194c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa0c96f4be9b42e0c8c90093ea06f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e71ebf88ab8e0e819d238d723841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819ca1111c6a55596073a4753dba80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee7b5ed50fa79b8ea3ba75ca7b400603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb209785301b5b4da878778d4752994604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cddc6c2da4c60cca0d4542d523e70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17d3c9027af5b5700882f8d9f8082606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a3a2a3651c363dc5ac1c0339fdc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc01a3dd51caaf35dbaaa993988d0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd18f2e6b40560aefeeca0116ea33e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5d7d02d74944301e1d53a37b7140610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055197187c706306fd69791ecea64d8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2695dce86919645d72c4de0426a47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a4a0ef72c8b5538f59b3b3a40c52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386d77a25e5f8d2020d61e5fa4b2cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960d2da8ca6132c91a4195ea220287615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec0323d48520f9300b65e5a075302616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989ee73af8c52c64f65c16b2d27d6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4633d8394ee70af9b3dcd8c87a5bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d39d9362e1e77f4189e89b098970e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80243de0ce800f876234dd8b3dc9f03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842a3c15cad433011585921b2c8dd49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f087cba11a3935e45c7f3a1b7997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a3d4a4a78f09859601c76ab0bb2fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821af08d1e2991187fb33af12aef239624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6b65578e8c0636b35b4076e9d2a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d59db804bb40ed930b7dae43c4b8a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc087bf182fff9029f47dccf80674f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0498cabbdb09886f841f2c76e00b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def8a4c9b0bc43d4677b62e435f84d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270498d144888878656cc67577ccaa8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34846138179631e7fe3cd778cfdbc6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf219db48ff010a6768720dee26645632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1265191ae4abc78cb232e6114ab80b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc934e3aa7a33a81e4fb2024f8eee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accff382f06aee82298f2689208c0aaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75fe3bdff05aaef67bc9cd20fe419636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced660b41e9413e663ccba19fac536d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f924917f6f9df6fe7de4c61feaaf39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b9192cf9a4f2c7d12512e0d5e21f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a9edbf510c655494bb48b07428ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2b4d37b514a45bf2437ffbd9dfce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ed1b5f2d061293c8ced5b311c0bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19359eef5834532320f7655241b31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8de9f9fff4da0a690cd7eb6cf6681644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c11653d2a2f9a10a8b9148fa5b13f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6b9e592b5f6b3a8cf6caf14372eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e31d18ad8d61596f158774ace8a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84421a01d0360a4f6269e59ed3cbef5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18ce625b9f05a80c85ffd48b05501649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577ff04c1025513857a2e4d1130f12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20998b08b314c692f6de2ccc8e5e73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c979a08dfcf2df7567cba7e32932652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e60160b96f99d8b170b5addba2994653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4491e3abc803f5d413751bee0b873654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862ea03536459ace54cf57ef33af7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ff785e8c4e062be87898308554dba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c491b77de56916397d27135655092657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e5b27b1fe7e421cb5e7343866150658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691abd99c3529d5d55e9c17e390c660659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516414d59c3613acd1191eab8dd745f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df966441dd8b71d0e4a4b4d01337c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de97083b1d169871946830d8925738662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ce62c3f29c760beef91f107f9e9bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8eab7c2b721d917167c848f7f5b8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7ae0772c6199c60ea4195af0e25a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09389bce8d20634fac20018695fd20c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155d173b0a325411e93a38ad314e70c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3379c7a5adfc720136b114c2a3418668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c7fd379e7f0938ba7f43a70c18159669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a689672bb5721f5b930620e8014c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f528b260eb02849db18e21c2b3c1ff5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad99c8817763e9504475ea37c5c82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb09c6b05a1162c28169de73c28e3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c112a986dea559bc006b200d492c93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ad1ba0e102f01cdfd137f8d55d1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb295d5549c45bb52a220436f9a95d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d80e0198bd1d196cea52f29ead3d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df15ae9741ebf52f82c11a066f1728678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d260ff7fb512e6a4631d3bb586a0a63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d31d33644bcbacfccc1e130b3857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62490304a1596b7fbed07dbe4a557681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a77000c2623b292b1245f68d2b4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208af0e92752428e8f8b31b47f2cd05d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c528cdfd1f558cac1699a0010cf920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ddb076d0f373a7997c4db3664ce5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7600c419872785d18a760b776d9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506ed07113026566e40de5a3505fbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4bcaafc2c2dee088d91bac86042c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d2f05c79d1999e6c28682092632f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefef0fca31aee9fb536e17d8986f64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c47bb5a54cdfdf3ac1e37262ee40e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54fd32c9c6e77f559b411fb8dba2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53492b9a0a29d2edeb26d48523010a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32970dc56ac0dca4c18d63bd9208b1e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671251bb791e8ccecc91f657b074dd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aeadf8858fad4fb8013253e7f05e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e260b2630b215675dc5ff1b9d10b62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96268951aee606edb76ab827fc99ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb520adbfff5bcd6477298a99c8af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c325c0972f10d1f052abb2c9affec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc6a415bfdf386f0e8c5569f697f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5f342656788a28e28a8f4c76a9e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181604812473b2c04e436b2cd848ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a1a5bc9ff437aac49363fb938d2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c8214736f5685a50d22ac863efd11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0905e0bd05740940df8968ab54fa79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ca8e66955bfcd1482f3317ed87a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eec5acc24ed2e4ffb5fb3d895aeb9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31abb08bde5be20029a5d6f083f322709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0017d9962de0340ebd314b82cbd66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4766b7b6b8ff408c10ed46fdf66b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d85e0a757632c011441d2c2f234f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64a77bfa7c41e39442963c427c617713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9cf1c71d0ce9935a795d6280b5517714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4c921a16f66547abcc941f13f906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd5320f39fab4e1388cf5a59d8300716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82346287561a7ada68e1874536830523717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b98a75e938c6d4a550377e67ee74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96f11f1012bf1ba6f5d0dd05fde9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976bd16fd4c9511bc66b7d039a4ac2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffbbf316eaf12810dc22f42c88db82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40545a13bda85429d5c92d899e143f9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b55af26bf0bfbd64161eb4dd664a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdcec422e6747d16b964f89b521fb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ac16ba369ae48880e892e49a24d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1627075c316d15dcf52717ccad83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e70ba22a61d94a95adbd45d5f42e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8401f1073efec48f973b9722e5bf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f170049b1412cb6771602a64560dc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d641775cd3dd98a61808436bc03e56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925a11cdb6506ce426bd01320e9fbb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ca335e939d5f0b42df8ae432e4d35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558529111c3d5e3bf5c5b8247559bd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46cc23c6b6c57cca951754a311d77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3786e1e7a7c3105078b444ab26f05c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcde09867539175d837f8271113d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7cddb7cc5595a212852fb36d27a44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7533d6c19508da38ae9fd399e528738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bbf930249f0049ab6c6d64714a860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894ba83bc6e2989d5e584ce9f3562e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324d70f3dfe215676c0204dfe90da3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b1a2ea8909de09cc8fd322176f89b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7b47684382fb3ab8319c0e221a89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6155bb0b61b6abe89dca80d96209744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba505eba7cfdc1cf3d23cca8425b81d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677035fde7994924f6772e42b44623c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2896efb26b1857910ba3b42ab01b59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b597f90b3f34ad64765d345a2662b70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56834f604c360c261eb9a3f15ad53f01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ecd47416b03d95fe7d0ca74ab340750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347722e3d2347f3bc49be802e84bedec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175801c5b430151e94e76596052ca3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ada5604db71f7d629c68cdf73aff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a743b4f31c9cdf7ab5499f57b24bed7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454e2f1768c6bb7df36502dac69f8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7d7f7ef7a635a9a692fd1cc78d54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625af0fd6f835e71c087aaa73045fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3b7403f93241e35fab4ff7caa1ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727c6ce382fc8d0dae211f87c037b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30ff408147ad04ec0ec9eaaffa71941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55059b30cf1161f05052cbf086bdebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c703b704f5c8ac8b80e6fc9eae51fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77091bd49c387f6d3db9301c074b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88de2db7972539dec2cf738424a385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed2684738507fa9b8453591ee422b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e0d8b019a0da27b47b73c38a9d74b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3ceee05d4153ef96a97675d35a9178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51bced0f93aab85a4bc60722f1c7439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b8adf40a4542309bfc95e4a4b6ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01fea4125f9540c503e64611ba404911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64d12902baa43a2b9fe7258340a1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717dc5ab1b229d0819ed7cd122687c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba1a60fa1c1234f6c193460a7329914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721100eb1c0106b40b75ed2635c88f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dc75155998480217bbe046f3608016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6b543ba40cce1fef329e67603e4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68468acbdfe6d76bec03ea0efcd8cde718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4c9eded1c9e774ed58fe9fb22bd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366afad5742a839450a11033d58a6dd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3cd685f70f94cf77cc418018b2f2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c4f5045cec89f79cad169b85371422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e965512dddfaba6a86ec2c2db89d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e392fb2d54ab8c4d3009cdf854725424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a08d0969e2a0f1225d47ea56ef4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab49bad6bcf2e14573e33e8c5896426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87200f6b9051ffd7b56c6628e172a9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28648580fead46cd5caed118802f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fde8ce3ab2d34f9cdd45bdefefee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f73e856b612ed08098c19b2e1c5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c03b4b1d4e21e40542876e6abafd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b9bc6a0906b67409b446e41e8c3f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2aa4f55df23d0bdc7707adb691cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d758cfd0dc7a53bec0c3d7b1cede34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3be09ec50f438bddd60beb45c606735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39af91d29925190e7f2285f31a7f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f11045af20710a3ea4cfc48601a6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac572ca39dc90bc8fb14d8670bb48b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458141bede5af5023f0f68cdd56665bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06782e3b880cafb4fe36eec19d0bb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed44d79a7c6918ccfe57c9c05c6c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f863ae46bd9b0b06559f6d2e9b1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf75dd536052ce54eaa7f5f95c85143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27f2a9aeab74159e5e45ee2a5751744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9a97e3c6e69a7b07cb91ef57537eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f09849e7e9311baedc8fcff5f834e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fdde55a87a8e43a1384d86ced666047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ed6a004f2d1f8549e4226523f2c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec062a8b0d7715ca919f8b32043bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791f13a7dbe8606d8caa6242dcfc41f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac656f6fd1fe678898cf5102cfd31051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259868ea57023979b2db8c1b14501ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe6e94e6a09d795fbef83d8f85fba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52a81953fe7fb8ad409fb0849899c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5196f0602fb0d221ecb25b601976ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ed60b4c291e286dae9ab3eb92fd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113fe2137ef86cd35f93f18f0396a4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745159a6ad0d46c74c5c5f335ab49c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b56a6f65922246976fd103653c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded341b7b0417d9ff1dff8d4eeafc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a514db246b913b660e9f2fd17df08eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa937705f9efaac99967671e7d46262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43724d4b6486f29a29250b4afccec7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9f136314478a9832c8051a5f19bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6049c89f629e1bd6a6361d82f7e6e0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1f1358e411b0b430ed4cfe7f41ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a9ff195a51432857b56e6aa861b6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0836dd71b2616e4ecab46d8770cc1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375365ef27a068034266227869699969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346577a4c9413fc7fd711500392bad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec76beee9c184567f3d7be02315ae571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d43723b0c2dde90ed0fc0ad4822b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0b1ffb7726087aa2a26ba4e5c3fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd892dc4c122c8e0acfd6c8f68b2e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0224e7786ce57d80e1eb0034439df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b75e443343d0f45b089fbeb474a6d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476742ff9baf04fcdce127afb6c92b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b52810d1371057325ac7f215992478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea2da2e193c222bd4cb78e9342a7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d2ffb810fdf59178f0874be5486980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac775d94bdfeb11c672a60aba979181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4437485e74429d6d3af262837d5eed982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c903c3e60a39aae1076598f5f37a1cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacab62c35ddc89fb711fd3780a3f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c80d1145ab44c23897068dbba9d0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb52a9452c4fbc771f49279aae3631f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45362ea1d6cdc068e3f64dd789375d5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081b1400e2ce7bcf180d5369dec91388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457c255aca919d6431b9b107277fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8006f38b72ed6d221bb59c98eed0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c787c252214a5c74925f25d482da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc889da0643058eabc1ce5d4d93d6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58edd3fbe70f7bb39183519fadac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e3335c21c62cb9f238ab5d9d708c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ba527808df95f94ca8db665b134c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0b7d19ef7cd7a3476452205d340b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c1104d733bb2a1a1604ebfb2e04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133b4262aaa8749a2fafd9e7ecb19298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093546ef44b7349c5b78dfff072ceec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b01b331b91d7a03c1fe825c47faaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c67efea0f1262378de10fb2b3d8a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e45ef929a8970d8dba7071d3646f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf66447a8bedc29762e4baf3b1da64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae62849c546b4722b51da3f22f8b5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d751563e9c42881272cd6d76ca90ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f2dd6fb7bc06ca09daab252732355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7de910feae79115ddebd960a3ceb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9910a89d9bf3ba2c3734183c2f4c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f812172f5a6976f044da9e3c3a07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542c1af366e05b9de8e894f1a7825b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865dfc3449535f90f628cd743326fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630766e07d53251909bfcdeb2855039c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c40eece948623d81dcad5bf8b5d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061bf9127a2d11f4e37a79bcef05218114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221764135782b337b9cb612d8575ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50371c8235fd94af1da0994084a5b85d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d398d5ad60a44acb36546fa9d4484c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b05d2338e35e0fd9903efa2429dcbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee547fc42a5abdb0b7fd8558e3a50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101ea8a8c18afbdc14fd62596fb8983120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a670a3edbff7fc830457b51bf34e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013434f0152a56e158bfe220802827a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987bdaf62b30f5767db58289342ea2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabdf4c85e146f5090ae8abb8085eb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de565825653c8fe5c2a0836c6a20f38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036fef2f1a7fadca1b8c05d170bc7ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4662db88842b9de9eabfe8c6d3ac983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065961fff6efc6d6118c0786f87d0f2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace09aa3437ca5daed2b4b29f4ee96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2513b0dccfdb30c29e2031acad071a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab15958db3a775002ff82ca8c4079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589685144b58345bace0278628a6e93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa028383c127d2ff01ccadaa08092a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47598e80205857a055b5d350a50a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702903565202bb39cdf41d903ed4b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edae4613c0a7f58eca3e62bffd8d6ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b93e757b583c33270699398f0b91c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f21589ada8255eefe7aba48c512b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e611c043448bb085f1f888af4ed6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d975c5b63cf763d16086a23b704bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800091650a2e94fde030e34e0a1f42a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0c643192542439f115c3da9574e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f310fb04ffe10f890a471ee4a1124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6926c8403f6089a00baa0538c13f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397faf3d8538115cbc62e4752ca551b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddbaca035713efba81d2ca03331a28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac8e7b2820d1b557b645bf171b42f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a08a204392aec26b1c63e2317d7686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beb52da8a8db5e61b9d0c71ea59e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda0eb5bc0d753930e3854df297b8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd0045141389b42a9efc374765b72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a282185626671a0338814e58d789c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148486a3d034babbd2a35f3e38319ca7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a577fce3e396d9e9949a7a78e863154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be9d06e1fecbcb356975a8b8ef4ed2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ded4aeba9a959c567f91fb037e2e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e7c70736a11ba823f6119a31f16f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2c764967a2399dd7af7fc72346ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb392d2399fd665d16fee0925ecf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c473ed528e170f924564f37a40dc86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e5fb4c169fc468050c85211a6a928161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b0f97c13d1c39d0e6507c329b281162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f046e23d7f5e84c5c7b4bc1614e952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af112758be23aa2fd29f0087aaa3745164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927470e7346c1a90477ee9bc2f16c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11df4405287e1430a79e5371b87b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab87767c121f5965db6e0c8eb406bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7607be8b7e635144619655c6d231ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6114659aaba01502f3ea654717e4d32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e073feadf680c3b312daa7125534c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e436fdaadf1e745239e1c379a554c29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0416e590c53d20644be77893da5a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13965908eb1ac659a68645601152148173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d617edfeae4f931b97ca6c0a15766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e7d8bb0c2e1915405c881638df99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e1ec1566cea08873d3317b54bc0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad3f3058e3cfdcfeb87d85e4e3bc6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359c67b80d112b46774aadee8758637178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb696686ead73bd533568b7f267a5c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee1f805d94b2e12ff4248b4b7c556180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d807eb422ce62297fc94174a3461f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a4cb225e8080ec1ed618155dda2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd1daa8edc3496a6143b00b7d2f91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd68c33a5ab970fc56f22318982c62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a679eb2ee71ec7b6ddeb357296267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969450709482f5b907d8846bebb4cc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b67a8b99efdcc2cd5c9c92c0ae442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5a75f0664945cce9946bb51679f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a190eb07ea9b0618fc17e85f26036189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05ee2267cb6771791fe849865f474c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b31b15c05ba446ae982c19d074078b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3102ba2277404d0825f7e4626746ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a94d073635442e28aa5cf309f407e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c0c68c7a58051ca97b2a4bfc67f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeb0f8abb2bcaeea31d70c02a387b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4562c72fe8e1bff3a190a92fb16e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebcbc0cc7a0d9d235a7ee56816daf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d3176f42a13f02237eef869aeba7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53b12107b12e69783565341c5a9c3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8ffddff1bafe064fb0127d959889200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb64ce12f38613d06352cb567924a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa53066df72b3a897ca95ebba22d7fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc1f6900914492ae42d5dd95bd0c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102966c2672f2281eca09c7d806fe344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c0f1fe11a4cdf5daf97540f1be90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4385dc1161dccf0311829474a6508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c303d27f9e13b368fed596515049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dab6699aa573287dad46358174256208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df64a2ba52f8041a4498ddaf284db1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce60491df2ecd24d54a3232c4b224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603a6f22d54e9e55c8b6630c60a560211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1323ebc1c62c71ef151c40bac42709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4efd75077d11b6550a7be3895a45d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9cee9eaf6e8c463ef99ccb2c481d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2e3ad32e6744b7780e29308cbd83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1a739c0ced339b638e5891dc3e1bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01158a6f38876989a8ec9f77a845f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f9cae17c61b98fcbf4562d31b7eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938803a41800c904710dcf36f6a80aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0772a2549ba41fce58de10a6697859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0beb5db4a04f4154e417f57bca6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18713491f3e04e0622471280468ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d3d59f2283223eaefd702d4ba3fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be454497f1f024b556c69d9a9b334224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9393b4342574461f8d235585305c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f0fb8682fd23fe5e16562ef8dda6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe9e6c296a3132279c100d177e4ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b268afd491e808836b4837d76d367228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028a0b3fb54285382d3c1d7e1c43de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9eb8a486db12c0f719d41ae051c11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466486117eef1c6d087cff4fba68cc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063b3006a5556e3057675d92413e72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150104743b12b6baec0b1efe1a19bc91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0618b93a9a1b03f8666ad67fa3103234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae28df7112428718faa7fa3f17932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f5b889308771d5611464f4a403f15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480b6bafac9a646c3799bcfbd6d4a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7cff6d12de21462ad5d51bc13c934238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608ff55b448e1b6c4fb8336afac9c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a915d54f147075dadd2d20421d90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee7ea70bcb0a8f9383625290995dce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658f51b9a638e8dfd91b26b6f824ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7aa918e4b131b1dccad87c19fbab1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4569b04ef8afbe51397906aa5a1de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398a256ef39666a58b667a595f62ad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ed5558f9fcd635c83eaefb6afee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ca686e7c6be079f97f766473492b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3e3bfe79e8f8f2724d8ef91a68cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23117ded90387946159f7f26cb18d490249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74fe31d332ff0eb2de05ff70954b14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12e9c2a929c552b3050307074a3d9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f65ce37a681228272aa95883f80fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357360d960aae7bc4bb00b829f533d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272433b7b6d17563f0129e8303b8e98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3daf14bb002841cb0726f8a8963be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af938f1df5dc1f527362c647c18cc3bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af597f66f6260cbca89a7ad7e36ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3feb5e127018334eccb4da980859c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b1500812a55262113e395a41d76d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed755f0e5fd1c468dece7d1bf3373378260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34ec9a2292a2442e30eb551eaeec0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f237ee3e906f199a1c515a370f48d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161015932e128f2d424faa6d0951ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba03e7ad678e6b02e976bfe164f58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748adc1cbede58cccfd77dec746d8e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d30d1600804946a55c1fdfa7eb04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c2e2732d00b24e61a95fd71abb44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f15371097a9dbef9514931635af02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1dc52cac161f36c8ab8e4d6b7b30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45732cbd6248aa6acc6ed6e88378f1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1be861033316e9fe35ab4bd9f64f43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6bef8f832c5861685a39d31e78cb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7b62e52baf2acab821128f22d84a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794db9704af46a14a49416c1ab9253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe4ca0e6cad1db80256e08db924cd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165aced601f9b8c138f410e3b36484e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d9febd6e7a715ab544afe9d502932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af31877fd275a2d66022e3247345eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b270fa26a1c26a8318ae0a9cc4cd55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33077e4e8f2966d57702e3f25b5aa1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2719fe0a17d45d45f405591198314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c04a55e66ed7fe3e50cd2261140b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23b19fbefaca2a3bbaa89610e969f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d88b68e51a23f3ccd75c573e5950e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bd7e5716e97681b29f9b0a0c16661285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c166bd36fdb7703815d7b3f447292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7065f5e6779c7cca1d5624ecf7c8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633aaf4b2352f1c540e239755418588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9de96814637f73ffcd91314790dc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de3ec1450e7e5b2a21d175d874764290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff292bc473ec4ab1cd5fa13b000eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7592b37caa63a45dd8fd39bf45f70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b05c8bd27e62b370acb54423ba1ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538afecfc322548b1bc82a8b106d3ed0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4613ea40d30e310ab7db8a5f54fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5c289ba4c50b7ccf67b30eac7899296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc6a3f6040ebaf1357c93127c3c38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fa0a049e2aa28b459c7af74c2be9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06bd51fe0be43ab77fdbe26ed7dccf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782047b04ec46a987bbd377ddd50133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c2ccb7ccfbe820a1f24f60e6d275301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643685fbfa23e009b5059d663da87b5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b04bcf2e75a22a796ea1856e15a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9fe11d70f5ce642bb3d3dc4bcda1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406d816802b89bd33fb63f23022b8d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c7662ff927ae592e16d2f21dfa6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379888c3292e9f33a16eef2cab4c9fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f3f1b7dc3f089b0398a30c5439c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29c8d9cf10a54cc64058d421a80ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245bef88967669a6111dbc7804c5ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f99f38dd6f03470f5e3ac6f34132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e68cd1098a42bf7c9026bad1a30c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0514cda04553827249b39618f4f6cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94646112d02742d511360ee777901c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85239246728f087ea7fc150351c7640e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189a0600cdc44e9b4a6bf6b6f8bf0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d405deb0709d42db045c01d60e247317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a704782ea81cea8ac9102b40103aee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52397cb741d0204276b8d7f63f9370319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57cb333f80f4ab636c80a10889a23c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c653b3bfb4ecee3ca1ea9bf5f0944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2133c39e7363b0e61a255ea60f27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031de97eef6cb5f905d469aa1a30872323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4dc2d055d610cf2013f584097606324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfda3d8ac2702fab68e65c141091c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680dd71ce0d3b454e8920061edf597e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84bda21860fbf8a3c4b83bb666c88e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e68d88b7d20cb2898057393078874328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988155979ee44a6c0640c5d45f541691329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fbf19d716c4dfba79bb0d24c6e76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db28d365890f271eab72dccfbabac38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e9d5fdd4318a5c7b5c766b59f6ee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff16a9ed0ebe7dbe419a60ddeb215333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7135b9dac402e6d90a7cd8e69d0d77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e36cde3f5e937bc46d32eb6df513335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d466febc09718f31b244ac1dd09a6bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7884a3b5df5c7084f66449573dd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df317bc26103bf611545550c08814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb8169a34a79aede54f85ded7e82b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab144666aff54a84a9ec5dbb73195cb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8fc70d069213f775eca1a16cad2f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c4cf4c21ad0f16aae7c929b6d6a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bc61e179c6b52774126cd102cf853343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c018ce37fda1575e8db890d104df7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0a2914993df7e55815451d54743c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbdefee351992d55de3a535056f8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5aa9b31825dc08700ad7747f04435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b9f73c51ec1c8b240ab96f9a66a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a140a8b40aa661e082a2a013de22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cf61d8dee907e455357aa20f84b2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc10ab50fdcd5a3dc9413c845d4c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f095f583f018bd7a109fa138e504d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7405bdaaa103983f0b96efb68079c11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809dc218ad0db9cdee21f88a96220a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648f8eea604ab94c28e9df80caadeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0a4ea0569f847f427bc6f3d8d70e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b449608e9800bb5945b7b1562345357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d5c22f57cc5fc6d39e4a6a0abfc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d782a96f44beca238c816a94ec8d883359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7579b042128ea16d1ac745f3581dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f44aee93963a5e9839591de6a83b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d4d15fda4c9f0edffed47025a212362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65020a2ce37da260b8161054bea78b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207348c76f384a04aefca3131385c2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd288b9372a94818b7cde8512fa42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d138b6312ef3dc88520d33eed295820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132bf9c66f02d93170bde3a8aa7665367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fa075dae3af0cde703e1a2180ad04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e883c22d97ed3b8f4068396340f7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1939621a376edd801a14969e6f01f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7f786cbe73089bef1d5127b7ad72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de552d447ab3d36036f7af6e3a441d6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceef0380e66ef528a930ac3aaf8ff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d1a178ebce4a2e0489acdc898cb96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac534779baef07b35f708c4420eb86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8e9f1059600483433ed1916ec178a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b4ef2435ab845d4ecbe62b46200c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca66c2d39ebf30004ea72719123333378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778badc52cd2321265c049d544e5173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35544a1568731cf904ce96b7033198f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed421b299a8f236f94a9e80973ab8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778e97031121855feaaed76243136cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b437022274eced014bf9425893b970b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf5d0d1db08c1b4490591530e46fff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d91d66bf0035fb73dc37a712ea64b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088bffab18389fcc8f4f37643c33a30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1516dd380236a503a89a0c646dded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918b5d817d6fe2cea2aa9482a2b186388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e334503a4986dbd9cc26c7aa8af6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3232542b965319b3679170cdbb01a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e1a8bcaba4f589a2dc503d2586a76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1022255f2f6e7dc6a611e74a59b827a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5f0a55a26c6aab6c5e93701d4ec2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f310fce169883b59176ba5fc09cf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af13f130720754b22a1daef2ab98e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1fe4a20311788fcd972a7ace4790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f551a94329ea6aefe4919b8f630e3c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73c8f0619af17cb44c12b74d0379e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049261616e2c08cf6c5ab42adfcaf8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69798011ed356a9f4a192ade1b3d48e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec546d0d3a1407e3143f4a4f7df13cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60d79460db41e49ef654ab4316493402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f678e9e567e37615069fd337c63130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb590e978852d59471c9ddd77a60d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517236210d9514054c91029be535ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521bdb8b60eaf0867c43fc2625f725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb47f563eb4b33721cacc9e84a461c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c30e2c410c756d4079a7991408c1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d01460034a7bc87981cf67ac8528409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe5e7510c8bb43f8ef0b013f365912410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45c02a04e12079c2d36e4dd3f7377411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ef4a0c2ae340e76eb935daeb95c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053e7721624ae555a1b5b244f6989f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623efc2387d45aea60f1192dcf397e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea122e580f7a9668eb3ebc0d3a65c9dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641636d0f834fb7cfab635139546fc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f36db8da0f1f6fcd8341e5cd6007417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5c537df8a75c0a46692667f3217c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94297561e25245667aa1dff4e437d487419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fad9d92c211111aaba91fb03338155420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2643b8322982a9b5a104ef5abec60cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b1b88b18d1f169c0297d4277ed863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4c6822bb1216e21f8066d8979454423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447ed72147147b5f87a3d9424c84e77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46db0649319fe49843bdfae4212c9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef69995350a332ceb0fd17c6b4a12c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63f6c05efaa20fd2c1c8ec5db1b77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2de96a3d0f7215fdc7e253eb0486f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51fcbaf5c72b0ff5d49a1b225d5949429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa98c988afaa90bf07abf4411cee91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784c74add4aa7344cfa8080b627c4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1117797d1983e3ac484e4a325ab1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d810d59dd832a7a12e16e6151bfcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a54bb2751cf619e9308c51c3c9eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d88ad1f2cd3e4b581157b791ed67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebebef902816d8578ddd23d72cf2ce2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaf17e955e98ce7bf98ca455bf9163437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f969202d591d7cb63a497a527b05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14e60d4ad6cbc8661c211dacc00fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aed5958763b660559ff31566120e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab918414f2943f18b0736e492a3e0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962eddc3566bcee513006336f50675e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d3b0f6829c3d4f00bcf1c78ac5f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d413f75b774c7d3d1caae85009e87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d424a2e4214e6f0f3ef056c882b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f780112be4c2cb1a08984000e1c7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3227080749076e95a338fe1693f2a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dae568ee014ed4a3bb064cae7a65b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01220bf7135affa5bc4c847f02368449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe56404be17b7e0a1b23ec3f86b6b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d248015a837a22553797a0289c0fd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698f7da226a0391912e46750cf5fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ece434ac86ebbcee28ae331fa5206453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9a170acecabfe1bd7ec832f41d24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8851cc6a81f5ebe1f49f155a4a202455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9569403aa577255621e615967248d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf73be76d80e089071105c8e30807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28bfd866889c9d048d3a0d3d35307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f275bc7350539c88b8c6b75453eee11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96ae089a4e80aba706cb15b291a98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde37b3e5f8eaf5bb69e8e07a6960c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9fe23b54383e38bbc3438959e57ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506df3dcfa7fba9e0be8875e1424f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406fc368bcc1edfdfeea8f78b5638c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eeb7d898641f5f6c8e05bf6984afe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb58c889493457bb59f927d5aa71a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79b6aaa2d11591c5823fd833f7c5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d537bd3a850a184d28617d1fa8fd87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ea6235f14178213630b24eadde77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f288e85f50219d2645643d9751cb5f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde61da4e54c02c39fef58d67880e29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d90fdf57023c38c98292132704846472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6f9ae11548c89d6a5ecde349b8b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16fdb021f2f28d658d1a97a52e1dae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46484d81d36e5e64d2b93ada4efab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a14ed0569d9b8136856beccd1581d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e503e5e2d8876eb7fe5169b44b2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8dd4cc0f18358e66b9f0f396ab61e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e011821cf192821d5caced63b10410479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baad19b4f7cf0fa9b6af45dbab301c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6b8471fb2f17c1a43a6e662e1af2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27adf47aaef24aaad44314722da39a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055518a4d3086eba5b7fe72c414a38b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473fb7553a41d8fff5c9feacbf7e47f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28c353cd7a93c731fa4db7dc76b5c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49071b8c7bd969a0f4a300f4f9228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0f7ef33b357873e9daf896c58347e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c96433d2a7430c44e0efed78b22a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70c7f6a7193d1f9606dd7a401b2e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75848198677df36faed94308aa5623490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbd2d1f0952520569c2377978cc6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a2c9a4b5e1920d98a6be93050768492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147844a2d29959923b63ae45d386137493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401835d6d1be0dd28df7b0e5e2ceea52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916fc6b937f6274881fa17229fcf3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046997e11336368400aa8f04d257ad5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa304a82f0a8614e225657e99574e07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b18790d83d42dc0e1d23c8b9a7a2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f90ac368efde577ac8e6e6f756758499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3afbd1efac4f9e663a357f99bf60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f41b43aedfdfeafb51eaf49a276407501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e12ab01c9f4c3c722bf49748ccb1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98465128a1dc29557b1034ab54cfc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a62de8ca32fbccb987c7ef8418652504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995b495b2e611d36931d9c4e0c334a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5fd528b6b6c9cb962d87ed2922e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888bf999c478ed45f9f82fc5ba0324507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09bbc12ab6f02b4a5b0c9d99492513508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49f432e87d823d4d8f30cb3bf7fc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67fa6d5ebc1b5e3ec274ef8c59d159510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd00b58a1ce93ec070f5a3b817ceb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d58d89259747fcb2a39acbd1a9278512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d9bae13c257d39247a005c7ff5636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a88e81a46f3655705e427fd70a2975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dff8a185cefe68cabb7d3393ed0152515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6108e12d066d6b0091e9667964b91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c817eb57a869f7d8dfe9cad3ea8afa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445bd78d915804f8bbceff7e474b7ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f510ba97ce1b0dc27d84a80a0d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fec90ef4c3b1deb2ffceb629a7df6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15313e0609f97206fa65bb0953c31f78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46fb61a786ced2dd6aeb3d42b9313c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf650c1725dd85ecd7bec674463bb33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70440f9bda784f753ebe7c3b65ae24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b4a7f7686c39b1dd8344a06c57eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03d34c7e3ea01f170015315f8bcfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de803cc7b9810e09d3df3971eed8a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802e2cf02f698d78d0a836591bb356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c4fb732cf4aa56ebafcf21cdc08f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5a20eff6e6330e6272f92dc107a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f99bc42c20fc1ce92e20128b55f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a273f41a10df3fa7ad006c21a32b54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1f1de387179cd5c89680a2c4db1af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3a06591d8933ff3d325f77a1d58e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3354ea9f2d61db8a76ab464789f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ad33539b7a074e30e8210c3380532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a2030ec6f9a4cd761dc421e8810e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe47acd95d3e274ba4f7dbe11f9f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4b1c96763131dad5f9f53ceb3177539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71babb41bc62071dc30dc398de3af5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a387e9ac3ba600b1a0ed1f18a10a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b8985cab36d7144fa8cb222083858542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04a219b9b87559003f145d2d3bdc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2fdd3ba1673a8adf920f7f29d5014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0fb4099f28e9b7d4ac243443c3e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08537fb4f4d02b47a2cb1e183fe3d14c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b782b3e42154fefbe4e8c998b41f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78279244301b0210ffcfc7ffeddbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc534a3d29ed4bf00fd32a55f5f369549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764ee889b4789ebaa80bdaac0a8a3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c6c7d43ad072fe6132d4d72c449ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc1d77c5dc875197b509387befad4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bd9145a8a6ab57e5648e02d8f4d86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b411daf3210dcec9a6bafcb44556f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9e601bce91bd8566ab26b8eec93d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087484181023faa1ef1bc82e66daec03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1efe4c399cd3d077d6a44f082a932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f80947e78bf9f12b3afb9954162c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364236feb78cfc495279d2a1fe3cbbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1473fac32bc6bb809f60023a5ce0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27824d3b4a741633139345c64ad49a2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5eb7128b7fa94eeb60663a23f8a17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368abce5ffc4197a0a98afc5b4ff8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c75e6096c4357603a2519284930f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce50a5db9c08f150a7913d09657652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799fb0f3992cd9d30675ecf8007a8c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e00ff315852f8221cb25a20d6db7e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203151456f167a172b1c6eb0df488a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75d5ad88b820754e476c5747db739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640cb755c19bd424e7033dfd6b11d78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9d700b8b2cb880b653d7d46a1d27d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b2f7e0af19ab91a86df639b97240f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc81feeb164213b59f253f137a3f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdfb91e36099d95fed90197453a64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf67a7088bb73e2e260aacfa86dc45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647d5bd0de1c0e26bcff22898bef48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935eb7fc0b91d9471a6b36bc4f18c20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaaed3e9cc9086e16ec20465ac7786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198cecf51fdea56f46e381dc9d05b0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba78ba249177d3b96f8f1da7486f9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427eed1f4457044544a98bcd2755af9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1abc2f278bc4f01644b79a1df488582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ceeb68cae988bb3b1c9307d2454d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24a680924408b8698073eddd00ef1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49929cb74e829856a34bf3d6a0614a60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5308cf78311d992572ed940f52123d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4ff56f5005be5419e4b6aea2fea0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708ea640dc82400442d57b168b43d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f240f2813de0abd7a2d05df26a863589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d1f802d2bc483c0b53de719e2a2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b3c7269a348e5b76a5083f1373d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be26a28b79a94947fa354e6fcf7ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515eae2841700652a1390268ac7aca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99440a873b1ade282b3abdfe43b7bc39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51f890b71c8274eee982af4bb6502595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c89c74acad6581c1a08834f943505596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c2d83be077dc4a24fb9b6a226ee9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ea5d43d93b0b99e605ef9cdfcb506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d96b1e045f29e59c0c96d365654b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10282b07d224dfd706e6a1b8b52cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b7a50970f2ef6a3af26d5bc4de8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9888682e0088086645c2dc1afaaca1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac63391e9e11bc4d059588759cdccd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5491976680a13bb59b42afb1042a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac38f4c848f72992fa4de9fd7344a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d7b437fc8f0a43cfd59da1bd08bd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47fc21d8054b258ae2813b861800c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ed1113fa76ae5cc815c1c8028047608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c095939caa43735e579482ca76ac76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a68aa48bb5e59fed614ebb4bcc05f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5915463f8b10557b0de292b8a242ef8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bdf614c2271458b86fa0dd1e5f86c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e0fc94c49beec00455c56c2a09b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3680683557373496781f78904f6ceb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebbd75d3946faf9a615e3ed945a95e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62736f373285acf877e50f6d5a77a4e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003931e9d8a0aa45bfd1f1df0e5a801617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa778628ee659b4faa5ffd70fcd5b49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd9e55b98b0ab55e0bb71c28cff39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa4c2601d3be5bdd856ec92daa2dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff12c06f9d297cc9bf752030a8ce0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c595e4d522fcaea13970cb38cfa8f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bcd4b24ae0024208eb8149db8e90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cba3be9513c369518abea04d27c86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1bc004efb47c628f2761edef79550625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b13ca7549a066fb17fa708aedf6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f102d579ef50b1e13ae26edd780d4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b509176c8a0c88c0441dee29fd8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4b4bbd7c3359eb747d4020de6a60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a9a03979e9083da6e67bb7965e01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae14e739197f30c86f04d99d3f5c45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea506bb071fc0abb83141314c30dc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e680c09d0b3d6b03c1889eae853acc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119596c6a4f17d17444b3f91050e2558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbe8c1583c9844858ab946cd4e347635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c32eb1da4d6d7d045e6d7ed797a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a601ba012611a3ed4e5738a5ae2697637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0133a20bd7b56386e998391449d2c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd88d762b0d5a0b4a631d18238bb0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b56c3f4015e311c403d1fa0af2e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048ae32e57f03045971b9dd76486d9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e927495b7b22e3e02622aa1bcab5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa7e0916a211f50c914723d12b86d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decedd874f5591308a930f96d953f42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c40a8d942bc414168298024a95e73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb18bc003ebe88c4f4d799406275bcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb531b23d84e563be22b663a329468647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28546bd949081438b815299deb57f3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fbd77d8f365c1103f1f90ce728627649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e92681cfdc5e7b917489da9bda351650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ad0bacba30662be4876bb72ea341651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8804940b331d6c9d073863c537b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765633120385cb5ecf97f1875756f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c670b2153f68afdf945d700bf18b09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb66564efbdd55553ed874addf37b97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e076c3112b7fcb21d32f382651e415656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63251171baad40b914f05af3d8fad77b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04bda18514684fb6803657ab2d3066658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbeb63a9764d5863ca9649bb81ead8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b636b61e65efd9576118d55ec6abde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f618cae5ce32fae74c0ea3d9830b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f62e7455c0fd887da81adb7a29c1a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd8d98b42ef943c13ee22ba75a213663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c592ce130a76b25b1cdc81bc399ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91767bb6de40527385bdde4c24d20d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659239f4924c26206a87d322bc18533666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e277f6e815af29bb6d469d915f84c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f6d3f22a168e8636d9c756978f4b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca805191544c424ff924b9aee4df67a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775580ce73f3b67989c77faa8d67026670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c3704db90aebed37a793ed0a02231671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0e2152dda246f7bb790067ab86f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1be5e8a52310c7431773e4dc2536673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc3b59f91fed3adff12086648e514d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f5e8e539eaec42aedfc85e431ba9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a2d192af9a3ef06d9c9f17c51ea7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a744a4d258cf18fac80655d89ab4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0cadfe81770f2acdf15627d8807d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac2b6edb719476d4749cc43fc893a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621028816d2fdc90b87f6951cf1da23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9296c2aa1d9d19dc591afa78a06d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664e1370b5ca0f5058f68084550905d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a2cbee46178713858833fba440b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d3495f8ab7caa9e07ee726b8fb15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ced4e3769f2618b1ab5ba5886404c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205baf8fa9faab9b5fc18c2eccd5f276686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce15165db68cb0e10434fa4ed152d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818730f4c4f736694b3d6c3492831116688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafad65a3a0065b1f46ffe831ffb3e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0727350717241d38726cbec80e710e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eae8d5d338328f51e612f6c87ec03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555815d8f252c7e3b7d10a32b7c15dea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b8f8679384325ad537ecf67ca65cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ca8ce528a367fff7a812c8f2c929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a0ac5651c5146716236035980560695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed87d76207b04d7faf00cf92ad8f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb4796030df1aa95c94ddd817fe7f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe6554ee1ebdcf241c5cd933585650698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd4b6d99982c197861e98b55d6e5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cedbace2a66224339dd2f1e51bebd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ff1747db9720068c2c13b1b87f26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25f30d05383f704c97816edcb8ea17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7dbab582a8a524ec47fc7cabebdbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893f69957094da3f2fce591b55d97a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243caf52471e3a011dc8f16bcb86fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88d9aae16e9127fa9a0abb54c19b6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b68c4824008c9ba116a6fd06805c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a10085ce4788d6e01b02d2e89f2711708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44346d85591e09dc75ca3e5cced89f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e71ba40ab315238de869c1813a6ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893307709dbf8f2988add7197d057359711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db0cc39a0f885e7bee91f6cf3f7e1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b972f1df2775ea25788c7f6092da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd12ea467cd9b0d27e150e25b751e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8401aec99d9512ef7e758a662a8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd01b34edc5ba9585c9751407a2c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1140f226f98c30ef2853418b17abb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f456203acf8eb7bd08dc6e1e3d497718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f425f269d619a25817a85750f646c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7025952118f1cfc4fd5d6fd4660839b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f492a6f02b791b8f3f6421cbc04eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c78b743c22a5006be28b5dd9c858722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134d6ae58c2df4f803fc6c3840b54e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4b070af39a751002ebb7549ec0088724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea1d6764bbd4630978cf5d38a369a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc98189742aa15a71e12407ace3fbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c3651bff83636ad7c56d5a1d7e2be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5668f20f27f00740f10f517295cf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fab271b0493a884c50860deddec8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01bfe8e602acf0acbe1b8ae014f163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ccfc498fb1cf0c0e47d9d7a90e57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a69e41348b86448d0d078f2aacd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26acc3825f19cb58fb68941d153253733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a22e898cbc3ae3e79e8aa350d1c9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72359c6f89f5afec2697780e8f387a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669949a6962fe6ba739191b66b2b69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2211e602bd3f8cb59181fe996e0a21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07200f13685e956c826cd8d1bfce2c8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee45c4177a63e80ae66443095b0cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7537282646f1affc47cd2d4791271740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbfe0277f9f042b2f6a9bf0e608ab4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27246bc2b41d2601da1be4c50da2c82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538732214bd96571877451be2a9c52a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29cb9d0868bdf04de421fd724e80c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a3c0f0c4769511a9f4ebb2bb3d41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cead815672a7273917051b71f60f0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a44f98d816d08c3fadc5761e1a34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce479acd12c0482708151cb9125a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c18011b43a4e973b13f9296bb5201749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8bc8b7682b4f3e1b6ed6c1d2af82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e04c540c31818c14e23a8cb17cf36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922e86a9375815e6a1bb4fb7482876752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b0489e7305d4cf54b906dbd43c45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4621c2fb47d8b672006196785e7a8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6599f94b7dd4142200a53aa85843e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cea5d489668385aae4ecdfd8406f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670360264d34d2f6b10ab2ffb45be2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b32209c5a8cf66ac4729c7d16c7c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaadef248592c6ac9d504bf1244abe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>