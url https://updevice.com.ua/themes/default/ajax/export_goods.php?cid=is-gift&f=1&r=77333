--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a94fbd328efb40b94c3db6fcf6cc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b8dec9ccd82d7a1d5bdb597f5d972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746dcff44dc37e9501ca89e27fee6463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452533fba1c477aafb8363fc6d76594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced91fd6cc9af99a7aaa258d0b21d8d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4a8553f524ad7c580413e4d8eb8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c7053a208065942db64b867f4c99e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5aa6df61be97219e021bc80152aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666932d0ea8ec92a9ef5d06bc1765c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e743fe253c1768f26fab63e2f3dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6adb1b6827d4a7d88f7da01629aeef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73db2ad725279d2ca7ae967ea3ebd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629cec8c6c35069c71ed8b476bb937213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc760c3bbb21ef2651a2ad4226ec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92969c47e6e8b075dadbec43b2f60815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957200b91cfee6527d1066c9247c0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b1ca3ecb1f64e9a096db7e0e708617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc5c82951c1dc13ee0fb40e40b8ad518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf285941b9f3b2809bdff1f2682e59019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8309bbbc787898e2ed087446f5db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb04db3277fe3e249b98997155958121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367fbb7bd2b93f336370af3507a9ef622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b488e8147ba7c44087c3fb2b4cf1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56542de87ff4cf8406bd87e32057a9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da7c54c76a8f6d9ff4ac939163461725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8a1c992f0e1a14d7a1873bfc6d9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f868f148006ce9e64f10b9db49f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6c810d63eba0591ceaf9d594e40228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4183d7653fc44bba4e92d5b2b5d96329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2391c0b2a57c569a3e71a438792330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3522eedc8b4893c94dccc7c1486e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912b5ba4cef8f3e9eed6363779173ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea38bb48a48957b94a22ea3e4aea67d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2012e89afb4d535a87be98aea395734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364d4a2aa8327ab0b0d856be80592535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a470368d4aeb25a7db913b005797a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab023c0f56bd21d18936be28ddcca537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27833c6e64aa637e1160f3e07121be038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392139a9f1b59b102e1d845623e739b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c95c168b11b3db69abcc009eb4e1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ec2d82b8289df3f0c4ab36beaf3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251cac8841759ea1d74a366ad0e71742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d251ce66b587103a89298b9d1d8fc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ba36148283f288a451700b30a2b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd21e132949bf7c7db6a695a6b0f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2b92d0a03a14126bf90ca834507946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace174617d00088e2f0d07e07096b6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2833914208705e383f1388efa90bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9eb4a4d99cb4fc75d70b514b3044d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e38e53f8751808b61462274fc8b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27cad1530e727420a17c459583b8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2618a99dc747a33501918bb61c42eff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930715c56825e1546e46b3f3174f78f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8253acf543f5510bdb7205bbaffb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727585458754876e0d68a329381e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476319f9c68d06bedec316767284f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d0ddd15e705d3afcf81ffd58498657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b76773092f9f0e8e0e7c836f0f4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7dfe043822c13acf21c578de33f9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7f855edb30e8da3727160400dce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87501902741de2b752e30db6fb64ec061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590f5c11165cd24289d090ad15ace962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0fa9e01521af047c1758e4334479263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa723954d3786390beecde77d3aeb9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b4b3ddc4c1d63b9052760032ac9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b697e20a0a143696254709981935bbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa27bc0dfa0e2a98623f3f06f4d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad51c986c314ab96e5ef2dc1a47e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc1829b3c0d9d99e40769a092b2b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800264b0269277a05116bbc49ef27570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ab3e31630238d2250ddbf835c70c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75d11bd8600c261a53c543bba3b7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146512184238eed53abee5208e2bdc5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731451595746a6e63e092cf9633a431174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3db7dec649d07e203f484866f21eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7636da08b1361b2a3e8576c9b8dc5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d90878df01791b1f2bd96f5af545877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d70e0e71644805e8587aa84ab25978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cee86b14a5bab4304bb1f7a56f376379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822207a1120fa59e2434909194bc7d2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad97d93680f1d76d8ff662dd7ffb4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b18927513619df82ef9bc341e445482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09814c0420d8d64f5481135a9a80883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9740f3d2aaa3fd8fee01a0ac7d4af9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a301d73723980b41111425eab79885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d816fe914b4afe18cb8248fd7483786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c5083cb5d872d5824f8c9679c1c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f450291bc9df37d2c52ce56fe2bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4361ac8cfdaf40dfe27c1ed4eaa1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f6d9155e6a242b28b980f726781f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646b99b75860207c202979442fd89e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964e75ead30c7ea5c235ef75e9b907592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad834da0be44f5f346b712be0c95093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e1ea96badd6fbe0189a5c5cbaf5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964441efbe7cb9fd336dae5eeaed362695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed230573f742d279c50bcc3eff7cb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5f39840471e415b05733a2af025697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83593d61514affbc16796773e442a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecfd66fb456ffd940a939a257613b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756b187132afea14716788dfeb60e85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d180e4794c21c680e0505ac81b94d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd095c34f486479f26ef61cf2e49f3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06716d2fab369a42f4f79d1e6494f391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f4e4b97cdf8aea2b128e2dbcecf15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef070bfa4c655d5453798f8cd5f4b5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9992eade3c317079acb07892e7d62b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb61bd2d2becda2b9c7cf7988b4d51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719259085d6e2e56ec83e1813a20f5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80703fac366071cfb5569db8528b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bed3cc1e1c97e3f956ce550002f26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788366aa055ef5660595cfa8b86cccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82161a145228e9ac0a68eb809d333112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99553e04941c75bf5b1f4da39b5238113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee5e420d96da0d8cad81922369e29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341babbb435302501f591c942ff18a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4fe5495d880aec7ab0613469e37a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028772283d85a68b34ee65cceddef773117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75e73127074b85ca56899a5ce67e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55d5519e7853297634754c5d6f27a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0152bf9d1fe768f2c4ac44cba31ee0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2c49e979cef8f3811763e5c4154f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cacef687fda2749eba9fc92f7c31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fc7821bc7216d285504b3ac20fc20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622fa16bdd53922f909c25872408b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b5ba70f88571f4fcbf90a45f381ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f4839d2fefa1c29a454aa9680d05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fb92bb3a56682cf527c040b1a394127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430fdabc5e7420d25a1d8f181290097128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e3b688b8b51431c9a5ce94b03dfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a49f2e5c939d19418654847be902130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b340d2d074f7ad39cde35a8f6f00c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b567dc1b3bd9926885ae9de8d075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4da2f65ac205242487c4d9df84b736133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa309e361cbeb6863dbae32e58281c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db28351bfcad3af60876b4809514fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8094b09fbcc617fb2996104e335e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c193eef8e605f5785a2a4e8beb92b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b3ac68be900ee8adbf4ca35db7080138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2f566cdf0aeb434a2ce5941c5240139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a89e75b5c9c0505cc0d3bc282d8425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47697ef056b1698073a7947b19e8446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec88897ccd655d3a9a1d5180257b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8805ddf52c7389405aa5b8c631386143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d55f8a9d5a8c901d63b168640e01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9552d6ba915dcefa25fb9fb6fc4c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29988e631f0a3f1f8a199f4ceac930b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c1f99c0a7af16b1227c65df6473b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5455c4c08156b514500f42109dc6fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e2f77e83f5beb8bc0502ce117b89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a81ca68eb85ef1c8f7e9be4491a85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39d91e8792b54c8e57a0487db7df4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b702300305935999695b5fee1031c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d035fbc5fde19ba0028571df6aee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdacd5aa1212bc050bd51286061f79c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d184ed800bf631cd15215ecec8ddd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b895d35528a41762b9e037e6a2f3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c7df986fc2377cab060f9f275939157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df390b1119be41f4a2679cc5c6d6e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc0e24ce47bdc9bbb0f1873f0d050d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e01adb6912170e82733396d44c471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcbf6d82cd47ecd929c19b5b86b27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5969b386bfa1c3f4ebe2c2131100e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238f3b1f162e4225b4161ed438a70e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e7b9e4ea79c8511242a48d31d9c02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb42f2c7a6a5bcbeb13e45b655ae94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c58629fa57f01a12c0b447df5f8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcbd848648d0ad94aaa8e856bbbcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce3edb55bb4c7b6506b5c1fa8d78e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dafae305367421f4b25efa0c5b552e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440244f46a6fcb385af6166297ed9818170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaed45c43bca2dadbaeab0e204a7fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb7d67f80cfae9c49a046b7afa77b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b7da752121ddc6cfb580646a1d8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ede935b72aa0f546dee9d99fd919b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6ba03f5d1d34d0c61180a587b507175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f30dc1b7938137f5d7730604e2b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c84551df4369e52725b9d534cb37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea89467e3c3370853deed96eb3c52d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5434f8509c76590c9e57652fbdc0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99babd14d0174820801b7ef584060e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc1f73626bc79f496f520de4edee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d7fe01bf4f77616f4bf6c0c29993a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb305a2c2bd3116588c09677c54c11f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36b7f92cf1c3643b1147f7c53cfc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ed4f1f08e48c2f192e38e50df62a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2749540565387222b51ecef7dda20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f463a30e2231c1812373ea91a8cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fc7218b2111733e8af413e9ba2490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbaa4a14dcc24bf37603ecc5a7bc22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70f2d578610b4aa541750542d6bc1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfb8de462b2d8aca7132d251f0f84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd9158bc83a5a6f4da3920fa6800f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf1a2bc9930cf2d92d27f7c752db0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed64f9d89b3eee798df144382c3c6c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4559e17c8ef3bef6bbf658b094d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46642d3cbaf2f8eec1548d43ba9c5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304fef5bd240377a981ba3cff6f5cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de58644daa55de834cfebd4bd9220198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638792043254e936187d2a0ec095197199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3622c4d52dfc9133571f6f3e09f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aba4e8694bec31e60fdcd30fe1e02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3620e3eeb3df7f0c23b38adb5725a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d08f26736adbbac24f9aade57f3279203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f4b99c31eb2538a6095dd3f46b927204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a571a1072c7c5811c25592cad4d01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf94b0d053f150758fb3c153836de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a034c440c45a8a942707d8bc58b72f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5f258aa725776f7c645cdf10d503208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d27bee97148c8a7e5259cef593973209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe4b202c3511644261f3c79ca5dbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e13abb73e263d14911de3e656595211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408b8690ddba0a510baebe21a46255f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e39ad7baf06344f4c683ae64235e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9b27b53c07dae0f7f3e79c892de3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eea22d8b7e679c5187a3f08af33c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e0f5e49ea5daaccab1c1ea4833927216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad359773bbeb624f5d8f8ea0bbdf30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fcba72d3914a992de431bf2aa1ab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa50acf7b812b484cca7471190f993219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f895cd5b7a29313656faabaed3db0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f816ef7083dfa04169d3e9e2359a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce913cf395d8cc261a3533386da1d5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951345eebbc7ffb3a0ae7064cf8abc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d397842a80c87af8192b2a03a8e76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd25e017c0f74e291dbb71792c2c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f51bcbcb2555d3b31b5362d8ec2b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b812f38054d8f9246408d836832d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc5f3e9131918c02321ee6ec995bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5af2de42cd1715a9ba404cd2c3a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1777c1aca07d65e42cf0dc8eca0d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29e315aef8ca8c8840de8c601b666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c18a656946fb484fc3028fae5475232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1b6aa4bbe5fdad6c6b8d11985d6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369b26b4c543d4edce3c3562c74ed4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f447764c563252fe6179273c1544e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86281e322d052c87993b5128d5e8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a47f42b6bffae80250b112c87a87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e0057c9ac070153df5729260156b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d99c6e2697d65f5f22757ba34bbfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e6c47881d4e45ae55322b143fcdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39927f6d9137fef2f10ff8fea6dc89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db92cfb9d8f0ded7514d464fbd28b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de8cbb0cc184fffe4ed5a9fa78882243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027925a52dac634239e9c67788a2462244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e48fec035e7f93a64e443195b3221245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030428d56c3124020232d462bf40d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17000738118e0bec461ed6e37cba5b67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f277485a9f0ae6b283eb145b78070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ff757b7df659ba315bdf2995d98e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc6bbe383c8beed94799cfb342524a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a21ee21b3193f42233c0b7d6d9387f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d138ef108f717f06034eb1f28bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e615f78b3bf7c7959250ddab51f58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75114fcf08af1aeb02f65ab365746254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9c5baa99a50a6a8f711d8a8947ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff4f9643dabb040dd4df03541ea54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012a9245a576702f3aa560264769ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3842240193f7bb72142928bae50d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531339274888134384aa28c9b8477ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d2f9f113a494e8f4807b6ea50696260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0dfe35f588472421599010c548b83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b9e0f2fe00a1b0afcecd47326b16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397c3c553a5660593d0aaa81899f84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bcacc639f1a31dfbd35714b46e37c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921b116aedac0f2e0e09b85d08b1de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c5f8cb59d3eaee64a15d17a8807f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58c86eec4cb8ed5b5d5a5070223fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa81d411a234d4c2437bd0bc9eeee4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a30e9db28e299b801b9ae4d8aad2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a716452f9f19f8f4664429328d7f40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c8e7aa4e976594f7558515fe7f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6184b1ce9f1cc347c76cec72a55a35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5780c546f7d5fc1a39e4375006103273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd397ceb18817c4470e3e906b1a3767274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7547e1c8ecbec160ecce11958df300275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ecc09b7d90fddd382b43a7ed4767276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae498c8a1d94cae22e294997d9589658277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f49da68e1c63288411a55ccad21fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfce259b10c1b4df78435d077128c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47bf51e866edb737e81878b1644a5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8b795a26d1aa357ba94625414cdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf77a63af76d61d8eed0c19695872282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7362ac07d07ce816b236de82e34f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c364b9139bea50add25593e26d4ccb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8895ac919cfadb8ff6f2f0f3ec3b45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931aec01723cc83522168361a77e0e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b9a616b34a6393f9e513245b0663c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c4a2627b88b15f5d997fa85da114f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f63f42313091267d61b28f3cb0cf53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802068ac75876a136485e6e81897a56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b23b75c7427420dcc5b663dbfac8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692f380204df2b8555fcf33a25edf50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c76ee5f131090973dd04d178031673293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533344fc1e66909eaf635c8700d1e83c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e5567bf3c2b1d5291f264eec3a3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b437cf8f240418fbc47dea3e78e01a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7df7859a0f6e4fcf8d0a48ccfdbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827035647fb58734fcfe356a95e61d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cd91ed35a453a93a488d7ee21596299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49a40b19e7827565e8740de7b2ca2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592df6f9da7b9498e81e699d779cb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e8e83830551e0f0b7bcad97bfdb7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e9fe55e1cfd8bd75601f08a9d1eac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987e5b185ba3403fb68a2905f1a426c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3ba929acf90e2ab3c815cc54c6e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c115393e2fabe2da95816add08db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafc8a4c42d8efdfb12817a9511b51c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f83ae01606d78b9d71b4533db8764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160695c597b6be207dd88c7601576ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a551f153a0083e3267012750a2c3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fde28f2c8fb99744b0eb76baf7ef7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab79c35428b9e9975aa5ab7328d03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa01c514717712adbfd06e217ad5095313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0152e16e13df6c95c9b87e4f9d1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fceb9c058c9ca13252d3e727a63c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315bd3b6c5d64bbd2a5244f4938e714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f93630c40fefe038e259da9eab5ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110b8de9c220b98becf02371b67aea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112796f7167dc2cc80e815cb4f3c2a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06554a2919d0e2b4442b1dc24bca6e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e5bd04ce959b063f8047fb86b6e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917b4c5c72c28d47549f1a3b07d28f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda4c9882b3063f5374a3ca48a68126323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73789c2f9a01489aa4c8de2f5057cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8279acb4e6eb6156279a79906e66a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d8b6f7e8feb2102def8cf19684c90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277568203b02e8cb9b76cdb169237125327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e683189a86a5027710b5f09ae015328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f30b3b446842e8a22dc80056604178329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d860f0a8dd0f0ce213372672bbc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff087f9fac50845d8f0ae4d5c2801e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b986848bc2c66e12cb27a667836450332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50787b54c4068a6eb0372eb7328d47a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421c5338df08798951e1bef48ddbff1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f9bede4102dc6d83c93620fa9fce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486f5a19a459d62fb2749eee33f2c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1240e34efd1798a9aafedd0ce4752337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789709ee230a0c3717044e2a49b278e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa276bd80718c6ced65a73eeed376a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb762a917795cc26a3f3d2e945c2341340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1cb9f1a50ebf5d16afd025e4ef78b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e83420034228213ba3b95cd03b8ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0acce8dd6c9d9248b6439f9bc8b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f36404ff77ec6afd360e7afd8932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d299c7d03f73fef6203a879361b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae1a3da32be222811c9a19d4f0990c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bcf27cc16e299102745c1c3a87522347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267cfff574b9e9b338169de9091d5b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5dda93f89ad063addda30968aa62d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47f9cc6ef38d3aeade8efc4dec7f61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b693dfc20d4a7cc7e1926018c099351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a27133bb1d1f923795af3cc3b2b17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658409c19129941e3510c1d901740126353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db6191d9f6460adce6b5887d36b605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06db3bfac60382fd3edab8f439e629355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5902119303118be606ef2cfa2c5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0bbf752b28bcdbc02a583e35d2e56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9528b607a3d6c37ff7076fd2536f99b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090e0765d3f534acf58f0eed8647f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193b4f1d4f667501ea41339528db34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6018034fb96b92a30a9cfeb8a1c21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89883cd8eea3ba028fceec4184a4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3a2b5150ed7918881a889972957e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d80a5f5517656924b4971007e892e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa3c3dec169fee2a79edc2802b2699365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f86cadf9e44536cb37b73302ec02d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef068ba9e4dabc5aea563501732b30b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2715036461274fa58dbbc94e9be51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f72c4bb7cb25f5b67c748a89fce1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256353e0f2369401dec5a1109e87e56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622522f8f06e205bfa805f5970fcbe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6bf454ea882dd37cc2679423a522372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c0a5538e50347141ebd24017761e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049dc0573b4e06361d81f1f52878679374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdd6fa1580f9f6c319fde6feb7cd20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7844f9982d66ff7a67d796b94e0b0a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eae73a8e9c7648eba76fdc1221424377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d2b15362f2c3c89d21156b110744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f969607691b90a9a22f90e2db718379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ce9ede9f92e8835c1ada714f96b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a0d3a213a1264273860fbb72ec68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678927f5a74c1c26572e7baf5ed190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef53d9abf7cadfb45d2f7dd5d3c994383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400720736bf23c9fb9dd905765060c8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b90bd27aa63b8bf7d168af47db3112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da71d83c76273e2304c60443c34148386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57747d83e23f43d3dff89b23671cce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0bd6cd47973d116312ae07648bc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c7d27680e43ae4ebde48a2a7e248389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88332f26176667ae013d3438854c06b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751364e4b7f5bd152525922a44c2ca35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af66b4e24f68a3ec15a6e2550ac0a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c71af43213baa67032b55d6ff8612393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bae2ce68dea7162e89affd1b49f87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb937128420073f8da7011939287893395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff5282d787b00ec31a0832e305bac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27e004460f9ff4635a60e80567f53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3208e0f5660bb2f2c320e2367cbbfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7c6c8749f731ee46ba75a3f0a32f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b349b261ee1fdde682b81af316034db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f788eec1ef40b742f722a9851d1a50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3d2c3cada852373eb052e86d3244402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e680479f93ecb526fc9246b1d88bd90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079ac0acf234e5e3d2d4b005a5b469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e0313b04b1bf6106dae9ba248747405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d036a6704a8e21b7c98db5b757bca0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12797df2d6e05a777ad5eeaf06850b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5304a50b4d6246baf2c36422986bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782b7a2a0b5b87c0e0009a5b082b45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f446d55813c7ebead50ad301e0009f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ac3359af6f612ff91db07807b6f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131b014dcf8a165997257dd078e819412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0ad19b154bd8b08ec3e1499c3c5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab83c3122a447c715b654426ac237e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b2fa586571e119d449a5c9e845215415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdadcec1557ca32e4f0c015552030416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e0fc513a8e323792455bb66e0ab5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342fc6476b66c0a40591e6edb92f022418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa177bed1fd65c0493ef6bef726f78d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358400f14e41e751ef9654ffd066ae72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae42c3efee8eddabb4852e57aae9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b46f9317c00f4f4a037d88b5d32f0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72b183574103beb22e64c42adf75f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a7740cd85255149516763822ca947424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8696487d1ba3588914f70b6137ac8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaee1e4cd34497921852da1c163db9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead62731b23f4a19589cb597871bf1cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384292809e1e3816e6446da6cf2a81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70d53189135c568dfa80a14032e73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929aaf3babcfcb676b1d89053ab5997430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac44cd29063e1b0c244a58928da49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf03914221ee2e5b7d07868ca36e43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0053fef7d0147776125bd3753f27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a62cb952ad307fda444ca7524aef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc688920b6f5b0872c73106a83a3149435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f8309248595e902e0f1470ae4d4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9da50ce54aa948a08a1916494d812437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b9adda5ac0a86f3ef07c97a6f3c3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795462c11a703e172402f2fd251a91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637acdc40818f0ad0e27e7ecca007f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c2ff1b23dce643a67027e808df4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9a69b597b8805e2197431c93b668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e531dd61de5111ec482c0e79d809ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04fc7e19efdc181ad1694adda179d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c6370e71a5fcb89b5f893d02e35ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e922fe00f3a73f38a5eac5e36d75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e7881aedbf9664c84ee529dc419d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae24a262dc49eb43a177e253a8424b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f856abeb08ab6d0c8ea8fbe6d920e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebcabdaf28034f911bd8e16b15a8fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539a3910e9ca6c08eabf6e4efb15c00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898db7ea8eb32c2c287ae1fd7460323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83acb822ab3283eaa7b9c06467ebbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf20b507c2c1c0f61111c50350b199454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd62ae66769a95220cc2e389188fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd8e463e9af1f574e5a0da2a6e897456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c528182f25162fec58888c2551feca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f7a0e9010e7d4241711dd6762be3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12e7a8ad441cc7891fa315c6e560b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007cb863da952cee803712f9f9f39b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2c92396d723fdc6c62bdf9a4e9d42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb344d0db5874dda9fc8e428c19f65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351cf6541a5f466b18e0b878457778463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c02dc9855286ce96e45a8220f171a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b295a3d8af169ade55d3ba97bae20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fa7e2d82eec6bc44a0376519b722466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8861cda279521db7cf88cfab4442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de2e98f2ae1b368d6bd4bd5982f4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81601ec390446379966edb68c86c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6b7df98fe719cc92c73b90192205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8931c2c07feb3a6bc959ba352b1c054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439d04fc27354e109e66ddcb722c01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8949991dbfbb328b25f5c62e4aa98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1db07b6e1f514bb05102114c2290474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880c0d2e4e37a57edf85d63a59f7900475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d921b3a0af7a53e9a1ba46e612876476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f67000548188c2f5cc629bc659a69f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da95c6bbf43becda6f2b4c6e6b5407c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78bfcb3c571f349991bd62f7792726479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9325ca9dc6983cfd271b137bea253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75957edf7d26a55443130f6c4a2c49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ad1fa0cbbc4eed9a48a6f0303bf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228ed5d97b7116296a525d6e064976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fa288cec0932ceb845d2a3937f2f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8ae7ab2a61a72bceba82e22ceb25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53101e966378c054cb112470471af5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a191b9af6432354eb2c3c8ab98dcc0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19afcce778e39a35febaa8fc97ebb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278dad9ae0f33135705aa91b4a47f75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c61284f44a34b2301b1271494785490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ccd6c90b55b59886aeb845b933ea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee72deb22cabda35660b8c00eae71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f67ed113f6343a707e48f8e92165af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9bcc30b1c27c842b2d0249ae56e3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f596b2f3f7f7c3dc200856cce0816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc8ddacb00189fb8876bd2d2973a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189272e3facae41059077b9e3a66508f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ac9948f56ec72ae5c60d52eea75e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274605281d31c5b432d4d344182679499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee76fbc997f1d38c6d6a2231501da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d6319de5439b323c9b78801e80bbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be336fa2e741a6b984342c755c54ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c8d3e6881634c90f88297e530004503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bfee0c2f9b84df9472e772781754e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ae58f127ae7a8c886c244247865e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91cb98239d8ac2031baad67222c3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10714d30e602db1a4249ce5965e631507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd018373d706f24fd8d0deb858e306508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e900ea316385b2cde61fff372f4db8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ab497a37a7ac42e61ffcaa691c0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745dbb3309ab3f069d8bccc430b6ed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c2e9ee9d093e8ca0330c83f4cb82e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a20a56997fbc636b4606f418f7fee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f836c4314a713ef129df148aa7799a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33294a9f8e08037ce2d6a3cc2c20325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255af34c93b33ee4f35ba2a6500065b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158e8acbeb143e6c4762171664ed17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276dd98c42f9e9d0eda459fb2bc2d8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d213bf7fbd4258feecff722c4acd01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff8e670c561d77553ccdd9d7df0ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65698a10281d20491218bdc81598bc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38809a767a271feb69f0f221ce0f244522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccddaaf8d6915daabbd8456828795c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c02cd8e72f85a389eb02854e8312524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445353ce897e13d7958c9ed783512138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f377eb766be479301a13f3124765866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d01bdddcb679d1cf97f437980f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d89b55d6c56b55dd67f35049c5b318528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4721edbbffaa818fb7fb88d4f0f45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480132385abaa2d81abe0577117593b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38551cb05c93cd2af496142915d13c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67de63e05b078c904c8264f20a7c68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc9bf8099ca9232e29f6345489a8df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe41fc3b6e793b01959e0dfcd3a7a24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82d82141d5381768e111e0724148e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146a64675b6bb94f7a75390457ab4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6d554ac8f2425c2f6f9d1130f5fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be61b6eb9201dfff6527fb40c6bb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa5c31cf1373cae3ee86b2522ba44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db790f422c6a73737b9e9aed37ab9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c235136ba7f21b305acf80eab150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8efe331ab4597025b44b1008e1bfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fa0a2b67e9def40b0507033eb0117543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5878705961a012ed8d38a4a9e37e80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a2280c6f8934247b84ff109d5f58e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317db171023e98908cca16ef17e34a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9994b41b28213d0a97e1802c6f4da27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f6410679908389988627ab229222548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838277c82c44a6b491aa9085f7988f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622ffc34d8735fdf12b39f3b7f0d54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449195689ba33bec73748e6a7fd839551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3bc2a99f91ce6b4384e9d17cf09dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493b6d1c472172f0a7eced5fc5fb720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c9ec68bd2096d35ca8b9db6fc146554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5c4836edd4e5f1494de85cf05ff9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab06866b68c398efeefd24de6db0d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be259191808836101970ff8d7ff62ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d39d091b8c616ddb59e8047147c75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e150e9255506702b73656e0f65bc85d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723e7580ba1112f695a081d115ded9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967485bea69ef58ef2a79c548283381561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f89ec4f1a719d9c5c6633c2720bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42a8844483584eacff21690c3bd973563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4867502bb8358d52daaa3e997ab6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946b07174c5f00d77b81b28100535f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f699da1a973717b6412fdd54bff99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773965ee54ab7219a53fb37046c17892567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e70368bfa1088c7e9686b24642ecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d7503d3c0267ce1fbe2724487cc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75dc2941afac6b3d4f403f61db003a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331fc27f749c6e6ac7f24a4e161ec38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4859635d0cfb4c76c6774e44c3aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb37055dfe2de77a2e421d143209e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c9c6e8100fcf44cfe8439971cfd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e5bf968ca9f02fe7ab6e10f0ca502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de684318a78125ec23ccba41c89bc749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f166b8a1cf4ac4f01744c39c3bd6bd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720438e393b36540e3cad8784ee68f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3de067bf55843ba7d153c77949ea4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdbc2024fae386304bb63ab8dc280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6cee70c129ba929b4369063f4344581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f962b7006c0e5a114ac9e9778f5a0cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feee59330a1f2f5c8be5769496bf45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd672c52bf3ab33b2f77af8d739646584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d0817078ef40985cbc73d32de0ee1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043f917653c692863c9795885b227e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c1efee6dbaa4614fb461aee1489fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b3e60c3a582e8421817f76c2df3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca0f6afc498603ee1e3ab2de2dfe2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfafbf9d4f4b5cd7acafec221087cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312077100f3e9e0a71f63eaafde9846b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf112b57c4cee5834bd9e2f8bb538c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6269e05f118c639c69c5063c7f51f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af244af3d218881c8b582e5abfce67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6444ed0e7a1fa299dc7977851e8fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117135fe82dc666c01077302f16705596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae616479d8db3b861cf70af57d5e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f592dd4e4bf73f1005b1b6e6b35a83c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcefa93a25a9142f247ba532e9469a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86edef52092ba0d738911723a7abcdf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b6fc094bc0d38e2242833b5f4d84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3621198832efdfd0409a09ef202180602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52388279cc70c38c0667f8e8a446006603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8bb3e933e388009cfe64dcdb72fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea0649fd4fdeab4075d5c9455b94ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf23b4dcbff22294db85ca4a7d724606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c716106ae05979fce566061d00d2d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52aa9c187cbb8a301625058f3b9fdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4143f2a6535e486b85828ffda45bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10399bfc1de32103c713337c37ef1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe31a5b90044f4182d913db586ff88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70045a158ce11306104efa707807f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59be4e55ba8edc787c91c6d6d59797613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654d983c36881ff31b89420a1f141f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cbac3bf02144ed6a2471943221d94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e7074401e0790480ecadaaf30a8b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d11f0ac7533a46c409330e8f8555617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b8a327f3cad361e09499888c9e16a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541cfebd300718140d75377b4e01ccd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703267af61276695291b8f8c8c86d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7736d92db37526801deb661279251cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da6e0139989340dd959d398dcd4b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b80e7be056c2bfa69841bffea6d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace18b7f3a0304907124434d4f1c2acb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322c6664a4abfb7ac694fe8725fa2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b070d7c5e0e1c493564cf3458d1f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e9c79925ee6b05da32b6bf7687ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475f02c0789eb5cdceb20f5e6180e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f128809854a190a82664842401668629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37590a0013434798c2c1214423d3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77297ba0c7d2187556c4e30c476559631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b9dff9a5d5c9351fb1415e3ec553632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf09023f243f7e39ee12212c9732c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845f003833933954eccf3f411cdf08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673529177002ae288b663a91a3c6ee2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a4d14b8335c35995dbc10251f1960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454bc4155a2f562d1e87e31e43cf920637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f924c571eb2347f6f2ed6a9490860638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c604436defde92ce37fc02d003bea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efa1ea7e75f42b85092a8fe83d3eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1433089c9d63b727f8b460987ab97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488c39dff8ff57217a002d4a23e519642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66c8a48b8819e30d0b8d2d0d2b35d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8aeea3a2f8779eb15f4814064a07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21bfcb1e706553acd3a1ddb37742c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c84c21f2b559763f29fcb29339702646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1a6c59a24c6e759671f6000be1ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73577d17f46a4ac9358115baa9558648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840f73d8f5b9c30e55300128d780e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67aafc443c0c5d7d6f6bde83c5376c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e7da019a30e70386ce4b4b9a37cfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ae08bfa96767b8fe683332d95db0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fb126f774e07278cca855d6a75c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d62d1a4b1d4c3519fc4f44480c666654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69cd0def7ce4eed77dbbcad383a0e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b179b223735feb7dbf1c00d98210dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7660c4e67026eb1957471aa5f15a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7868f6473997757a17a1467481c9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f9874f72ddf357502d4d7334f23f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3622f6f7fd900f10c3a9da9fa4c595660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86d0f71870166442957b3658d4152661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a51c43c353ed09a4cd193839d9990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e5c6a8d7169aca07f7ae5030bab5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f74ed570e25b757efbb835241c421664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a229499ad70934e65dfa50545bf181665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1fc1117b9b58cd5b06859969e271666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f669d543dcd4fb7bb47b9598e49b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ab87c3ee41b964fe6dbb29367aa1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9331b367a646bdf93af97adde1ef908669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef182d64efd6041eab889d8fd1bb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c1a37af18d31fb10079573a7f01e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45609d695ebefe98769d6f64c08550672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa800c130ffed953f4c692a12c8ecae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323baafd15e3cd8bc3a0cf8c8a1c495674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d637c461ed36af46bdf72a2a23e1a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb5e592dffbdb3b9cf2687bd11312676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f4744f500e574280ffa098ce0fb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecfc59614a3a300cf12b5fe2d2af1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5431a88a34ddc752b9bc26035e0bc53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfe85abf090f2678f8c742ae442acf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e221ded5655bc96f2f83e1b6d16fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401a622187db2c58bb13d69f190bfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3ed77214e47556cc55edd34eefb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717566d2d48f29e19fef15cac48a4316684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9daa47f29f91520224a86a0151fed2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bfd755d4291583fffa961dbf76a80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c14c563a76bebf64a9bb38365184687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850943b46aea7edc6ad459145499d745688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb5312982ce59d91b85c40d5075f1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3829f5e8d325dda280da020e1ca6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117bd22795fb79b2ab2672cff82904c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7d31f5c1457a59404ad87efe1a6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb73a6d0a25aa03bc99aaa98c42f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e2bcdd9d0d75d9ffe4351f2ecfe7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ca0f6ba64496bf6ff0620b2c40d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a2b2532ba5b34e7340de26033670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728c0182f031a645a2b270699cd894697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294c92c154665aff08af0adb360b16e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd2e66d40b4447e20440ae4578067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da46db995710f3395dbfaefe31bf328700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f0ab3529470af7f185612cd5b4ac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c60d7d52b57dfd88fac82665adc4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116b088dbe49324f31e335da7a2eb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3197411a96dda07c13ea4d3ae83701704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150538b4713fdb4d9172befad7f59533705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef925304a4d9ae16a9d2bb2454912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b55a4bf7a392874f6a88a5c722af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2588358756e4d2feb6611ab3131875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bada5be3c8151891379729058512b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9f75d31fe1284c165e2cf9d7ddca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a019ed69cfcf8453ee0bf82b0bc505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3875d94bd2b46779cdd1cfb11949e44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887a037205b7dad71982d5c674c97a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423083b431537b97a26a06294b34b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eeab28fcf2d5bec70094a2075dd16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d5002191cf7d728ec56aee37ece4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f2abfbe669a92469329cb4f45441717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9c87c285c2b6c823b17041ff8813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91e0932430672544630c32b9a49980719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae93017ea5f70c1cef1e9d1224f1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9bf42ea7cf7429fdf72137c6dd73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295bb0c4246f3b65ebc274b636f048722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fb3781f43592b630c0059c843bf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f88bdc0c3dae2c3e0e34a7ee144a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3516f9aca0a3809a7a83797dfb93fc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90866a7e3ee6518293a21862304ad0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c956bff2a5606c91ce42f4b983de2b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8230d10cbef15799384e03f0380d93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f7e11b80dbdba589bb05a2d39e205729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe000086a49377c40ab1eaa55ae6eb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142a6b3f346ce03396b22c287b44c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8016de34d89e865fb406619ebc9fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5131ff90a7cb20569e20ed67c29dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c656c89d7b4e7cbc2e21d7b1e673734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430634f6e26ca1e9bcba8a42c99a35d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8caca7a871c086111264207eedbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b5068566b146d75c8f0ba98c1b28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984487adfd578b55fb4b420c9f104bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96cc2b652513d0a90c334d94a2a8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccdde62b4eb676dd62e7d3ec033b47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f1fe194f6ba5acd807e6b6fac6e94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02570fe26535460cb57044a212ff49e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c709b938f5e9fe4fa24a70d95bc781743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955aa4d597593164827f1f3e71c6fee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728670da00815c0875145063f2f126b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827aa702365655c1d5b23e6287bbcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce392aef3693317e9f28ab2a942d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87854c300d02310fb5e374bf84f145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a0ef5b25b9fb303a6408573c7987749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675076568ec20f2afee1eb04979e47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0467c36383efe98762c984727958751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef97c745de8f0e08965d36382b37d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac7ec6c557f8d7f853b6c1f0875809753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6dfef10232f4a056fad07941acb3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94890d55c9daddebbba9587e096865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d54bcf09dab2f54c706552e02d70c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f12b585aa90ffc2905cd4afc20da1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9fc5f0ba32dcb9dfd0237e4286a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445409c7909d70b6a9c202c72d65180759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc92339265410e04e2f390a1ee5aef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800ff1fe971c63f793f9187193ea802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a2a893f292cff560cc3240e2e29c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f43c1df476125ac64da37de7762654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790088dfe8dae2722d816333afb76b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d56d1855f6da737bf70e0b073a7a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ead249fde31de670eff7ccffc723047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ad3f4c775cf0416bfc39d5f8a7148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd091fcbe53176b483377a2cad44fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061d44b638808983348196795fd2e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f267cdf1f5541f81e44b93a84cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bede2f17bcdef11bfa450bb36ca21912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ba37e43d39d7a0fab43f13227b2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c65cbe8f355a3301f394495b4c44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d5a2f0507caa277fa11825b1ffd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04963ed442454825d2a8c4f60481ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827c9b7f4dcbcf8dc63cf0488330fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c934dc0a8e68452949e5745fd37218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922db8a4e54b45f42844bd2149eedfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5e6ac96945efd108d9d1c1b3587320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a8e6b8fa93943917f7a0be606470621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce3d57408e64ca1d705c2de005464922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386118d19f2e28163d43bd213f54cc2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b3d5c418e5a9cc919b98482343af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c02d32262398c0373c35c52ef437525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414757b28dfbdd1cb1f31353e0874826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694da0eb0668b23647c0590f4c9641d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b982be5413428a8e525b7d577a3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b11968fec921d8179c9bebc4470129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a557d12eaae463b4d08003ae243f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caa13861a5cebe937b057943a14f5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475e73fe57f4ad5195fdc8a392eecc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec819361c954ee5f0dd6a2c06c12133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a614a8e333a8c494a5956cced090834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3d3de8087b58a48c4eac634399c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b0af0401adc68490aff49e6115fea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38decdcf80e010744d1ee314f199abe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f26a4c33ee20b17a3e5cec8f0a1c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e0c904a069cf1942942cf211d13b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868652a9d6edd52ebbabe312223db65840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48a8f29efb05a732408b8bcef7758e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de83a324c268fde8dcc412ee365505f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8910725befc281a8206c73e6ba9063543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ecfc7e203af39a97e486f168c5bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f265012979a0ddffd8e6abeb55c7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34ca91e279eb7201e3d0406b4ff5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1d4c6619469d413a5dc8eace142747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a73efa83bea68bc2bad558fe8e4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0c94acaa882afe79422c2863053949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90124699149b473f1b404fac58cfad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216bb004884de7026606346526951c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e570260b8445c0adea1b0799e476552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a2fc113486c127dbeac1f1cc168f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55cd64028973d84e731c0e10f988754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21373968673bad80a6658b23ac09eeaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55534a2cffd31b51474ac8ed238c7e5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc72d4e34c87784f83810fa333ba2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a4d062c44910ddf9f6ad78be973d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aad74d6d677d39ff864ffb140a939859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707814daef9d6e29d406d6d399269b3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa15d792d5497acea81576346615ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb6412614f65b8a28184d8e8e1ad3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddfe390a10f698dced600173185ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0bc897badce1295381082a3d78e9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152220c8b267721455ff55cdcaf112265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ff11e240d4ac98f6b8ea151ae8c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fd3d019b3eea658f3380d128878d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e97ac916ade5e7902d905b077706768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e33f649b51e28e85bea3a8f972a4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a20941a02c4b9278fcfe1fbf75680370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486001b68e21c406892db18d8611db371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999a1b30bb152c548a3d0be4962224c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ba2a08aa97721fb910bd4fcc4bf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433963157ea8937e7f8d98da616925174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5540a863dbf025290c2ef2ffd9f1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8232dad4084315a389db65931f9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82212a1cb4c7f86deaef15d6ffa85477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a7423d30c341ac81cdf61b57bbab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8b3b8df51b0f72cde59d2cedc00c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752a4334ed64b58b320109064bd9fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6966699c143a9f6ff3202f23b4ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d1dcfe880ed5bfa3d24690eecc82582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf2b17d03be9d03b43dc85081381f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b206c888f7896382b6b3ab55e36db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab857ceeffa445c5c52becfb8adb5aa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f6f78b7260dca3906e4530fc63c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd51c421f261d96323742a6ab96be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4311d8366254fefa37c084e3025388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74c6cdf529b05b7f5e69dc65eb6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3c5a4619a7b286d5199e26922b05f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae986c7c4ac28d1521429cf6f1d7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ea1bcd3e2dcb21e581b7a27c6a1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92f373893fad015b0c1602864bc5ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb7244b9c3e6c35c04afdbc453b8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b44707424b161b002e94642cd991f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a12d8effe0ccd10fb8fc10709a0ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe38ebaa4c2b18aec2e12804fa62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8554560b832756eaa6ca5acd9cfaf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e29e041f2058afc68ddedc641d4e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3b7fe898725036e7272725595d076100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5ef0e33b4be2077c263dd3033978101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b354b2554ae2c1e99a5c6a12eb47c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b87091380a1457ab1a6e32ca0553103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf9764f0b9751caeac3a370fa13a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb932bfc5b2501a6da29336e4fd6a57b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0002ba55e7abdef81736fd6861b24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84112cc8a01fe51151ff16ed89471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97135338052021a95d9f1bb183071c80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cd8caff6e4b545f42a0efabf8b290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c0b612b245f9a3895fc6c7b46554110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a580401bd49bf4d40883a1c93824b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43aa95b3fda199a7269adce6ac81b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d42343ec5798cdfe80f4365eabbac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a49caaee2186830d6a80166e93839114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581d0f5b691ee951802d0d8b6e3e5a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23acd063a6082e96745e79e2a958db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9abf25c1c1af5bb5309871cbc4f81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323145528eb2122bd4e00b2d3af5c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3460fac7a646664f73c19b88edac99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fa9e12b245b8ff9c2e532786bd0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcd3d4588dce764ec1468751f83055121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0e64b434224250128fbb117a10061122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d83807879e46165ab88d207942747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896a26f35a2db376d9027e5c071ae5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51113d65c65ae7f7e0c87fd231f46418125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ba41b85dc103d082a887839366700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a5e81b8de19d3f2d4af5fa3d7838b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907601e412a41adb2123cb5f3935328128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a01162bd32fb9897b782c3e7af2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a69169749cbf3f5c439aa8e968cc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac222f6096219d84370fb888a997d366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e828d3252d0ef6dc4b85ae4df48c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d19ad4280b0cf0dbcb6a6a277c004133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38eafed46923d54fc3b8575adacb48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8094ce41ad3c4c6574db1aecb78fb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bf6d3f0fb18fb698d41cbc0102027136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34667cf04a73496deab36e9f0a3bd78d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a662ba6f46fa03312a2c188baa811138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d8668c40d4a5e813afa5e8133765139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb39483059dba02a25304fa39f190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd4e142a7b4bb04f90ad6b4c39506a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6b698aebfc60122fe21fda03c0a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a6e1afd2fcf28ae38a539f4cc98a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5792942339cc7365f2d1a4f02232fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfce06e52c51d84f02b48ffb2671a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bfcc7b767c7ddf00f8ffc67150cef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45670d1325233aa158957ceadf3553147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ff89b7805c94e94833ea8eaa99e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5398068016732acf2af3c99c9e529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e29dd1feb5864dfc8a66a2e88a4d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececcd209e568501761c039daeacd9e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae075d7dcd21d4cd474333be6369d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8634a1339ea4776058c3882965871153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45576f31ff5f06e652ea577edb8988154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e8f832ac2109e733f2c7eb402ee20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0dbcdac08de4bbf325c7be2fa658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92673065015ca92bcf9782a3a63c21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a3c0343ca4051ceefe386216e6e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52fbfe53f92f35071e80cca924fa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62bcbff4ec7472f0c14683e9ad72cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c1c28b1313b9978265e160083f8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb249e6a4ba258ca0edc60d1f21a8362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9e6cbdec00d5c842563006a0baca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeabf6653525d79b905adb105b3cb5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374574d28c7e220363e20962f37ae90e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f98a1905273223411de80cf978ed0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e03df44f075726b88e03db0680a46e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca5ae0a922dd976615c41e0c9ffd49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb628407172f2edf5aff4aa2739937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c34f6707abf15821668518b50860170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903e6066be1071c9ab8675d11e1649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a70e4e780e2bc9e8d6d75f8a1bf43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c961250c5728d6be1e61f22f0a244c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a2d8cc682f02c135533a1d2e9735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d627b6a41255fcee058b12f7ca20556175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9d39f1c9474e7b96f1efc5d67707176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c620f75bb1f355cb54a885ab35d21f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3820054df1235d66dfb5d02baa01b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f72682dee182020bf8dbe801cfe89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ef18191604f18462b2f0f571f511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff247f0b66ddb7da8c6dca2639300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54bf1da20d9fe0527b13af19a8fa30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c27a6e2b234791985b25665485d6e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650381618a79a113bdda5f9263764543184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ed5e9ea638f67adb16b9e63dc0805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200499eec7351bc1a2ce0f50da1873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab365b21ec6000b5c03bb3afd8229c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7987af18985fcb972a80f715d01a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21eccf4eec7e00311972e44738be25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4ccadb45b10ef1389d75f4eeb194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c5446ecbf9f0843c4aaf66b733ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52771fe241308f3d13a55eacb835f66c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d4f0df48a8f40b929848501c7540193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e2bdf1cacefaf846eeacab3b6c299194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df31c8c89cd5098b24183e43a23c65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953448fd94fd3ff9369ac334095a5d6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775821b74b67988c2de7503bcd7980197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323950bd465fc1ba4ec54d5f874335b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29504f811b0b294a6d2887029608ab86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd42fbf6f5f053f91623b8aa691af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08054a1dc5a38e1d5e6d162fb14ce6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9abfaf13bd65e2a83424162192504202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc1b77fe75d8d876ce3efc3de6320203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b01b304a95cc64d50f661d1c78d22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1630539997df61ca7f2ab8cd5dedc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a46f4081955edaed0e395a6fd90ee1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd311b5a89d47cd8ea9524061d9dda8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364df21c134f03e25845806015684a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8fd38c41c178e1f08f898d2fbf5aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b84daba36d3eea71d73ef60a08654b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5957921cb8f3d0260f68455ba431f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324757c486be03d12495e3fb4e24ce2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318315992e3cd6a6238126e15905a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a7f9d6c2cb6aa2d0e729f28ae27f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cdf58d78de3de12358055332c27d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311481506038acdc581f5ff337fca7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2373a3fe2bd9a03f9ab5a20728cdae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf14bad175a2b7f127914dea17062b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb58446f152cf6a7cc346e7ca1c19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb119459f1f8a6f93d8d20e1c9d362e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170233f205df0b5334794f82bc6886221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a94e5366bb0b94a956ee051c148a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb5bdd84225891f65bf8e2b074d75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d56e9a0640a192e3ef4ef61bf1d36b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79fc400127cb8ba53fb098896ff8b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f612750fdd957a909fecbc8625514e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d8f7e30fe367090804a0d51d5ec8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435275913297e39fb19f7807935835ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c28c6877ba1cb3f3f348b69ed3b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b132257f796ab1815db140826ab0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c3724d086d5fc66d754b0ae86495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce8d1ebdf40c0a0bb74cf86e27c825232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005956683cedb62a9c33ecd56d16cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e454bb2fbb0bfbdbf682d0b74d59f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee40991e5ef9328ae77bd0cc2bd556235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8408b0ecbbf7cabf3fe259a3e018a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc53044f37ecdb0fbe246944caf1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2f4583fc40c75ccbb99c9ea719298238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ccd847a2f5ac72d9b8f405eede402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33730355d08b288a4d4a4294dd001881240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af499a274fbcb1364b223aa01765503241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70455f8a5c3b132ece767aa5088c8316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05655ec5d52d81a6f48d87e52ee658c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095c22e2c9ab0ee0902e9c21c79178c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb2cbca0f31cf01b64bf04a2ad14a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b85b2afed37f815383dc69604bddb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5f7c6cc7ef1d9c12f6c571410168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913724fec28b52e95d72c8033aaf7a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cd19cbf1615a4fb070686d1051e30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68687ecb5f38797285ef58939a73ecfc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53cb932a96b97ec1fa67eb9a52b6e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3125c905e3aed21cd70348d17a6c954252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433ec0207916d1693aa91f3c7bbf10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68557efcc0aa17f389998b3f3f5f026254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24c25a145eed39f2f1bfe43ad3a62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c36940355f15ed1d47809c57ea2bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b51114bcbe1ccf866942aa2ceb3fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2613e62f10a52a8d76ae6aac1716258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc97d544cadfc143acfc3e6645b89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065067af0c01ca2f3fcfabc70758f6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff80c6f80050832006d1b817b8c8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37bee85e0e82e055e48381812047f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c352b65757e01c184288eee74b4340f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487953e5ef2d479285c9916e077600264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8bdf3769dff48cfbc950915e46f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebda3ca9379089ab95c5cc7d60521a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e62ab683c3159800520624aec410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea585a92dfa322d0a14a18f28f9a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f920fe4b50df0b8fbebbfc17c6f23b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39703d8a52d9e4331a2211e89f721b3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2c1ddd3b3493d1e2024bd6d4af1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7092c4e8682d1109ffddc6bf7fde7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f282ec26872e16d28c3e502f662bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04f49a8c0995accc53301c78e1d5e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9baf6aaac4d8f607b070274c3cdcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59e45971e247b14367855dea60302276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad79dcc6e010b260a4cda61487c2d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a17a00899fc50d63be4146d93b9eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392796990e4eb2e73d123830be9130279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0380386bd3bd013126f9e75a1432b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee37a5945ff6e12eb0092f0ce891c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d39c36f3947c3638c57998837d6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941a8ac0bffbfc34cb768760b84f1fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b02fa6a65aea7e9d9291fca486f49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d52a8040d17b9c7d5340546072be7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed094c33a5aad91faefd7c607e771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090290794bcb6f1e8abf54746c059299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce606cf95a2e26a745193d950c03234288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183601542ae4f0c0d50953d1ebe71af7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef82388478e5f6c6b52f977dbd69ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f931745b01b3cfc58f9371ea16fc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468db182b62b56f7cf76a630870965f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bded594888e018bce08132bd7d77c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238213a82a0d52efeaf6a594a52b28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788d94420d9994d7ea6fa669d587d9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1373b9dd4c6513da04f9794f1d89e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9a36a87c7ae906d06e69cccc0fc90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac6cd1deaa919cc1ecd47543de4f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a6ab2aa74a45d237ea09e0218f319299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcda1f215e2a26ace7c171caa9b18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e098c1c164006330d42b5be32fe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d3a9ae916118efb0da6e15b8d4e5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ddc88bc655ae2cae1a710c235d77c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ed3a4316ccfed3cbf4ad0da8d08e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d95718aec30ffc308ec2a0c0a2a1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e65bb25376515bfaab6f12fd692d15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3371386a16f04b4bbae80e73e19df5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e69e00417779924d6bfe2d7841f06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8a59d51b085bef0e9b9acd899712e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a48c944e1b11ab2c9ba6841f68684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff67b4848464c539e1156e2f5e1462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1ccc66c1c223e87460409a20c58b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7e28fd7b9fadd683be1275a98b21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d72241e0bf52e2cb0fbc0905888fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef47b5150b4bc4d2f9b7f265fca35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972ffbedf38e46d321fb6a162f3b64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d1cdec539001d682742f65b04abf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3945a83721d704e9ae802a7127990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202109ac76d5b9d99c8b7097f7a5b276319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e819e843ccd3ba92bc4738707a02def320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374dd7bc0505b46187e2221b1ffab9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e91e2286e29d09e826ca42f4504be5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc988ebe3664121cb2a5ff4929bc08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5460ebe830fb14633c8d7a7563d4f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5d6166fb4fd0899f4d049f3ab8f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41dacb93f1a3fdbaf8c1455579f0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83401068a3ba81523ef0a557ac4dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cb8f9b19443fdbd6633739ae97974328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29979d98c750da0ec998e225d8d0de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b07c68e8ea998e94b53ac8396afa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e6c3ffbb03a86572a8d5bb64d893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeedd0909c9d2d0b182f99d093c234332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dea89f1cd5462f2a47071be6d0ea0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b02a3752e3cbde723fb9dcba67e530334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115f63e4f72d38286d199bed670b3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66636988d3cfdaa5fb9dcdc1e681c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098878b023f52dd21fe1d390949a90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a7b520da2ae3866199f9bc3b212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761a980468603008a883f353b9fdfdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f3768cd0382c2c14605ee9f501b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9179527b5c31224fd2e7f2f06799341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf316534c191dfe8b04c42bdec033342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee064404864485cf1c875e5162ad2d4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3ef70285624d568516b0c17eb858344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c062f566bec42ef6127f62c6724a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d230077fda91b2059b31d03015094a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300092a201b3a15e2f06d18273ee431347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb2cd731d7ace68ff8a82e4bd12b85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af82431b4f66325c846540c1f96e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc17593793909f4799d4d7c3ad8fd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d092e6a50b716dead36894fc2c658351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db9d05698e9569a6b0a72248958ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06bca5f9edb5a48413da543b13cb14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fc82078f994351e886a8581c54ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f84ef557c26df3f5d64c456cc44ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60863f93331881c57fb47c7afcf637356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298c89919c3c39b0a504003b342465357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea16abb36f8988f10dc41cd0305aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d1212fedd79b2a084cbec388680e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88bc2b6510e0cee934d380e16df420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e658f5fef97727532a6f3ca94927361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310c0568e3a8449494944be33c88da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aca1355e023a70780b7efe7518f20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64f930ddc4a83f1a6b59e694c5f0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab4f89b6a9960e86eca29c88e4677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d610d10f920cbd4e549e72c3883aeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ec309b55756dea8714999741e2cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b01cdf7d09d58688a49c06aed293368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cdca7f849f4c488300f9c26799664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aa238462766f5f9a74301b7dbaa11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb7071f2391afda7b94f688d1b90cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62bbd23914ed9e3fd2d342fef80425372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e9dc9a81f133729213b48165fb2b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1fc3345bb7323ead91e495927934e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01b738199688e8f4c90ce6e5d8392375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48dc4a1de850595f5be4838112a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d20ea2a9c9211b8768e1df4434278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf00c56207a67672ce02371d9117c68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275e206560ebb3f6067281ac0d3162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bb1dd7de58c879f8ba5cf057413d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001248d2883bd7d125bdf28dd41c1e40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93660fda3d0f03d508ee9d605fb76c3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58a26fd1efd6ad3a4491d2071ee8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4c331498c9fe91acdca31fd4f88f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c18501aa59b71ac66055cc7bf30d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02973bc3139a0f9bc5f1712ea586c3b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a691cfa0818db7a5ba7900731a27f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74658adc1d95c141158ab70297489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0bab40396fa4ce0862fa970ca9a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3ff54db9d2a154331bd235121e8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546de4e2eb6d863cf7a2ae8d2991ffc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51f564014852eb721f556b1bb8dfd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c37bb07818eb79d166d35d0add93a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18012949c1a5b30bdf1749fbc4004445394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3fd91324508d322f5db1183d6256f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d35a2406060349df3f4a352e34d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be546e66bf012dc658a29542f48d617397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf113912133e88da83aa46d8b40b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665d944c2ef16fd475f3fd74e354b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83996ac3f36fcbe2f9438f75f690757400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e23f4d0ba7011a033735dbf9f50fad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f679da8e37198c2c6accc4d0133f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951bd82762f73eb271ea7a92bf6587403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312231b07d097781344b2c017921af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ff87c5ed09c31777cbb022db50d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2bedddebe4acccddb9875379ec556406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f902e48ea201f77009354778d0de5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342af2b574642c2e4732e16c585e37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86405ec6d5e4b3b7def9dbd1bc9d74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daff6a091d137c97709da1d22f3206410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd8536b1dc72cc11fd12bea6f1484411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6cc0a4ab16bd96720cfe197e1bb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125a9e9302f981a0464659019f4085413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b0d7e749c2fed265969b4129d278414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2f8a870d37bf946537de65eae190415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a821bbedec44140383be14920684a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5320d6b749d2e48ac9cfa945bf17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27880365b8294ff2b08f6b1db800a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41850ab077417724ca33da129b0879419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a96dd6f2e2a732ee8eaf44e43d119f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d747904b2cbfbfed663a028ab35756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff303ff41e6ce1e7c0138e178ff81e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d460f0cabae456d705abf94b2c20b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6172a495ecc99a36287b9a1e6abd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245a3dd2b33dd5dec3bce88f9205d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e292168107e903f6a74a94a61160a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe010d60ea83e5ae1a717e20773985427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abddfc80e2b29b0563b5223cd1e465f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c0e57e3044388b07d9bb12534c69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc0d4746f6118d7c4e578cc262e2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7001b9d6648f61322b0a59a02732dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b03b3ea7e3b736dd5d43501a9f3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b473940e3d462188098a24e385b8086433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0aa5aa50b75b283e4210b8fb62afc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84834f1cca2ef061e8e6b036ca085c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51384eaa3d7dc804132e0bc007724d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf74aa4825ad1292130d80ca6c0b6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ef295b3175f6630f3765e4e97aab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0511631b87c0e671e317161ab914417439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc1d77ee4e866d2e9eb821c915a53c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0a7cc0d857c6f6716a92564fce16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7c761d05a0c81588a0b659ac8f6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b020e38233801f5c93079adb2271443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a289416faa98585515d9f1deb00fd41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dfa4686a2fd678bacf652f5d93121445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89288cc60566215bff0c6fffbce8716446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e627a909611bc4148f671e8ff100cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25919f769c0bace52049bae5fb18e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebf2275e8073638bdd60b711b8ea5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6f3274e293048eae45cf02ac428d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71cfda357afa03a8343a09e4c3b7c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb478e60ccb111dedf7a6e237225760452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780cdff2c2942577ff4446cefafe4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774728a732c9dd07fc2fa27146ee770454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6e0c70400bb9340490b7dd43e3e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da11eca2dc6ea01113f170c8acffd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ce98475bde8896183131d8bc130e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d587d6fba59604d4eae50a36d7130b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd23b209395d4998f8382a441d6bbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb038e9f8fdf369cda9a194f97833f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9374c20d42f3412a7c1c922a8c63cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dca38c7f5f44cf41e474b330e4e187462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d676b9914d972f545486c8eada2c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650525d0b0315324349231658967d0e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e68f7b30c0afd0b27dbed16df0130465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650708b380b8fd8205059fb98553224f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c5ee2ffa46433ea9c0ec0537948f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fb024885278229337e89e9837226a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcbc5a8c09148b6edf292c3dabda37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d770c275fd43649e8f866ee2563495470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934dc8ec3338dd8eeeec5b8917ae32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cff50393cdc78878a5d61f23512fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecac10a63f19a977d4eacabf4df4a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f8f8c8c31be5a823769e58b713672474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af419ebe20feb2c721a001515cad8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983c4279ec27937dbbabd40e3f426f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fb06d45fc5d8986a36bbfc568c9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b2ac50123e859ecdd999d03a5383478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14ae9508bfaecd139dff51b5bd4cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d310d0b527eb14fe4cd84aad4d116b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b2aef61a33d7fa515501861ed6e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f21ee53c1449f752e3a67ebcdd6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16efe2549aeb156afd29c35acd378483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76429de870632f137c4987a83ee9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae492754521861ad9209c9dc012c0a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d35d9162f445be31181896129c4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d7704a2966616d04cd01e17911ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291457dc03d2addf620e56af06ac5636488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57116c231dc8f8f1c4a5dd57be3de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff465e1e870889b053a01a9067b133d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672b64f2ca7f35af15af2e4f226738491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b2e0f39530af97c35bb78e72a611492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037ab99faf5b1de23cdda684f0e8be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee145242f14a3b99f0cdd84146e36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66410f763b5a9ee0ef2f9751eefdd6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090285856f4f1da722c5b7de3fdb7b52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ff714955a9d502085951e209165e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206ed8543125e472efeae3b77887ff1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e742069c43213cc116273d790dfcf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef21b7752db02666e1413089f5a30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d869088933e4f5be991debd4605d25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890737c2cb46e6d79f4384123c1cd250502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06624cbf8a92b55178802922065aee7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546e41558a8a6f180d8801366daaaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381749b34197a190992cc5ade7827de3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d106270f81741074f00195adc27a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a048d203285cecf60e3f847942efc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221e0fea694afc758996602c034896508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083913a38ee63d292cb7f9795ccdf58e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711c11c7f9ca009a6473acc654d6dbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0f43efef5d93b05d857b5adcb3da7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26bd8ca12dffcd90286ea7bad91645512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd6d873baf4d9085b11fa47f5d49fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c0ffb75ef6814116a8a79c3319d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f261af83f14f760d2a9f26b3a7f60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db23228b20f51444523a346556d8c89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716e33d53d791e290dc241b1baa0de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd71c6cfb809cb56adc27f5d418124518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2da390b46433ebce04ca1d127aa1c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2a3b4d5943e1820772f2d4a7e1d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3f62027779fe60213266aa407069521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e21ee5a6c19890b5c241e474545b5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7188ad1a5666aeef16877545de67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c595c0bac59d42347dee86285151751524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6222cf33114c0b4ec17869c3967d081525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf235c99a91172b75c1254e266ef2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3f56c39cd82274429987fd109d97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da900f11ee9db938be1eed4090dbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df4c294fbb8b4d75c799daf81b4bd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23683eef374a4ec956d386028e9193530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006a3c821caef9617db43dd71d9166531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5175b504d93cd8e839c92baa61016532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a3c268d4b363ac4ed31ede0bc416533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abde451528624dce3df84d9a6a796d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7565c6c042b3cc1349a6944b1e8ab3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448a6d91c6366f5af79b9d64e22c4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc834a68c2a40f5b0101bb945d70aad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e59e51f2ca2109c47c545086d2b87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a669ecee1bdd00f5ff6c45e67a680539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390eb69cdb4fbc36f6774a6d4c2a85e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b69132f8d0ea577aebf01a3d633a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6531bb5deb43de50b6b460b56da155542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b7798ec134a50a13d34a39d66fc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b47423659464a18e48e12ac805300544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d658aca96ef82828d25245924b3d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44240e06a4479839c51466c3598ad7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3695cd0cf8cd71aecea5c0901cd685547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31bcadd8d461e96062d086d4d553b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e17d58fe81e4f561cbae3ffd4313b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12248f4c639bdc9255aa43c2f4fa1ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f362e17d9cf9ca826ca41f8404498551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5a0df12489e767b3c0ee52f1d1de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45d39be802b63c50f2e923119e486553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf5070220437e8b8bafc2329b2fc9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821aeaa1d05d483ae677f8f9a080de1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fde992b0b2b5fef1ad1fd37c41e6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaae4ccf28db6a42cc0f6fc512d635557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0c2b87452937286389fd64933e40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f59548ab06effd670dcf3c07507d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621144c4218ce3497ec20b41dd938b86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b792b558d9701c3956db2d0b6e09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd9b98ee98ac2044a8324926f9f94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d44e72334c129a2089c428fe9b00fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147cfff0ff0da69a34ba929cf5f0f6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc502db16473b6d1557b0ef465840e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075737c46dee2f489f0ae7af1753ec0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fad8e5fbab0eb81e56e7ce2b584db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9949ad9a1eec603a7b8bbdeae02df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0d9a364aedaac7ee7f0efffeb457569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23842fae7c8f4536c6070c7c83e6769570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893888f575ef95e2bd69519722cfeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8bd6dab49739580d9b3ddcde25fbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23ffe1676fe7fb5462a11e6ed9bb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce70874d72d42ca59d90175d3baa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d6bd7a1e3d9aebfa6c0462a92efc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134a010f913b8828d64142ed9bb618576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8122fe34514248396e28c96801b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274183861667f617f25cb769fc78ace0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bbfba5a8f6cc0f3169a29b2cf4cd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7406d270f5583c7834ed520ec6129c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322525bb7377eccf825f340f92c6d585581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df63029f3a2de7e8999e683acb930582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0661f410a148b3fb679d965ca5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73049d26db0844b1b7b1546513fd62b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729f58c050e94434383f5ae820e8a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a31773d9e48901e9c2c81ccdd6180c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790667b8670832b6bc3470be570e121d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2dce06de4e75f32b8f11f4d406dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456857888b16c4ccf5847ffa1e699294589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea7779e442bbdf37eeed1e0eff5c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d3f9288d692e8d235c6accc0c60b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd140d43273a123183066864bdc783592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64fc9cb98852b091550d3f3dcc5f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087eb45d6a78e996198508c2f352ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011bedd31f52df3183f6bcfa8875267595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e6af1c2de29a635a45dbf84204613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdde27a16c9a70314ea398c7a9eca35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225cb06cd3089c3b62918ccffb91507598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213265130b829badbeff28344d991e90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab04b7755b84cd9274eaae6354afb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d69915060c59f0d0667038437c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc5c92cb725618fd8232e8f8232235602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ad2bea4b56d6ab2f041b1e609beb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb184996fe0647cd1209fd16879524e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9a44d8f9e9c86860d20bd4df3484605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e365b9ebc3e5f0406705d445f78075e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab2cb9c3eebfa029a133b53a6a8cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7537aaa64debcd1263c271780402d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ebfda9cd7f287b1c3ca3d1522e4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972fee772c83fda74aa83353f2c968d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2086700680b01d90016682ad721d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eb859c51e10819bf5518f5bb7712b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85082ee6e96201a6a36eeb04726db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713e9b0e792495446a4840777a9f68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925024ef38f20809c5708009d9fa0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e47fc2090e3a10b86c2f9e2e3784616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbf3329557a17bf5a6e5702fab56a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822774acf0a964c4e7c626b1de0e7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d533411ce3459e1062300ceee3380619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db0f59b685855a3eab467e59ab6bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4608d6510985d9ffb7b4c6b365a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e46943155f97336d893c79472d1fe5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6e6b071fa0044350b1ae5f43f8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5c7d4c20e2b5b44459876fd3965f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9075c7a8659081eea700e711638ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ed490f5e861da4d295c309a91cb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6501d01151f250da0b4231091ddc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b98f0e4cdd26989522a63dfbf6341628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4789d14f0cbb5ef2ba86e99e94f311629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2f83b81a28ad66c6e39a600cdf13a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782784d146b9ecaf32ed268e6cdd994631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5fd4ce96ef30cd312ffaa78fb01fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc06f04e0a5e70d26b0f0ce589de1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9e524bc413cb74b166de6d2d7fae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b663f21da74d4caaa36b8f79ab030635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676eff096399ed4010545f382a83355636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c65bd22c9e0b53d900466be08716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f52887deb0315636b5edf4c794a4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a407a454b602ace2a7ff8e3e7c6dba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3d00e4cbf3fc710c60dc853b7019640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b992263c99aaa15d9962f1ef07aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65e31fa458a6beba3f4afe9a25dbcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18c3fc6d04928bf9f75bb9ee1f66e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35fbad2c9d461aa4207ad101c325e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cde1a7e323d5a96f03bdd94f72728645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db9f67edf7a6d249f6234f1f7d5f09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f628a117a8f4301efaef0865250c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6c0ab6daaedc6b0a256d1162fb08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89abbab9bcf13b93b1ec8a0854e8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574044fdc5a5da63762338a9808451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a41a8277b65bd2f3211f277af096f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e3b8b1434554d8bba07878bb22f34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ccf8fcd225d87fb52fe95e9bcd431653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e58007d98125d4175e27c47d987bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d0de5948a38792edc8901537bf16d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf8e6adf9c145feebf6d22a66299f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0231777939cac9dde5ec7f4fb71a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce8cd6bbc909f2a44cdae089e30c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357bc0178988bb27f61282b27d0148659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec963d093741e45d33a103dd49727660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1da239d5a25fa03171802e978b6dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cc557e331b95eb42273f225681f8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e1101f024b08d259d41fce334b339663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fab432526a720c2db378c94771ca7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6ba45b3a7ea76f461fa6d2624afd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0f08d3aedf04b4a1b576c404c756666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be716cae9c54f93f45f39763596c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e65b61d9d971537974337224bcb9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc889509b71eb6d194636888530c6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f68061431fb4046a53b060e99fbcac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb34fb3892a931003f26931235364671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6d979512ce37bf3c8c81894aa908672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852d41074ca0a7299dada7bb32adfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d62bc98571f9a9c674ddb81af07c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b7b8cc14053a037f11ee748ca93d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e30bc4d2fa4e0714c905122523c3ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041092b6329b8f7428795dbfa5feb5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d193e81ccc63123ba69bd4e1f752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed1810b2c2571f351dd42651aa5a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3e7682056081be9364c3545ec58f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150d0455654f80aed9fc0943050e8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd922b600e259069471c3557fbd56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b34956b17eb489075f3e86e50a4ba6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8b1fc5bb696ac4214777b9fc16a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc8fbcd16200fe77346e5747f03b10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e43da9dbf9f930620e8aa5ce245e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766feca63433ed4a5d2b63ca01f3b5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3ea40191062174abd0a285afd460688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48748238d157ab1afedf72c15770c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc39484714ae39c2a71a220d2817d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1995f7b0b4b018af38c4aef6877b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68112ba823b39e73c36448148df2d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b958edd0328536ac4ca45b8269eb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9724e1609f53c72a64ea26df3396f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105357d59d81977598a3a38ca5ac962695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946c468481e68bfa7479808e8b812a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77a11b672ed4d4e136e95d2b443372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66034fe1856c2c63e8315d8da416728698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72c767d2e93b84ca6f194b1ea03e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0bcddbfdb0247e34f506c3bb8167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd847e87686714e2b2e491dbfc056f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e9a05fea4022aec2f4f6a0c3a349702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da4c90c448e50daa0edc0277a2b550703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf40b82a434c621a64425339963a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e8e542f82f5413e190753e9862b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c14f44dfd016d74cae7b55c6e30e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c50a2ced61cfc8e690108a500116707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852735c17b881183a8d47c25be96d03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd1ef83c8c8367505fab782f750b0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058f761f85b85964421b051998d56e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398854ea3c9b61f51c42d70d252109d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062fd0d3a26b52262734dea84b0bbe7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68370d50154c7ec0fed7c78e92ec3d3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8712d7d2a0b8bea0bb59fe977f1c71f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616db5095390c932a0e7f3dae14b2dc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdeb03e6e759f34cc6ec80be73b54f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9ef81fa6dab742cdbeb86979b6b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f8c43808b2adc1918452d354f9d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e976d3fef123d17ac26d53160104d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c820d9268091f3b1ec45803ed51f3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d48fee16fcb0c457fe15d36c2f2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2004fcba7fe40dd20ad82401fd8d32b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59256fdb379f43c8bda2af421718ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc6ba3529b4cb7206b7c748684f7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae928c034a80749391946b7467a917725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e663a8ac9cf5f423ffc54c7a29ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fccaea8a6c0b02ce38453ddc05985a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dbb6ff9d635cbe3b45f513ea541ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b868867e0bdf221e836f9afbc2fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbff29a4ea0904247d585930af0ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0c0a7a8c35e56d9f34e355c10403d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951386675073ae0fc3d5339dc8b01e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48a34548d6bb7c1d518410e4edf2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81a087bc4d8818769a166ac42371d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4578e5cb53b7d2de7ec1fda1daa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656592171b20ad0891d26110cecc9de3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d900fd22ac8f96231586eacc3b44ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349779dc14d74d69c01ded2a0f168b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7b7a5f011514886041b6d3d77402739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810644417a238d4044f6a0c74dc01e59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e35cfd79b96ffebefc472f695a00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03fde02fbcb2e1546ffb2c736e87ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e734e7c6757cb7b7bb8e55fc3c5e45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ba8318c0968d26aec129805434a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc604b4219f8a8dabe02f0de6f2df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfa2755c2ffc60cdd20d12855a95d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3530609d8af6eb0eb45296fb9e8b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6bd422dad928fb4aa76b9108c87b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c6d2bcd96faa86570b435a8d5613749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532305502cefa261ed044bcd6fc36e1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b37d29c3beadb1ef77a2c575e08a44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe3ad8ca5fd31d85874e1184be8eca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cef336696678d1c8c7fc334de3bec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2169e02686bc7e05ccef1193cdb7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eab6994b71b82d40247397bd2fcc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303155dd04d4aca9ef2ac3f440974dc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe50bdc304f8dbcd66ed8bfb4c4d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc35a6ab2c08a480ff8fee21226a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c568a158618e9df2a095ad49c2500759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>