--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc9d375f4ffe1226fe992728ddd0341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95229a77e92425d2d4a6fd3ebe9c8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504553831d724fa1da1520ea7d615ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b62be42fd417f87d37d8345a1e05e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d722e8ab7e5de8cc0e4739d80655a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1633dc87fe582a4bd3d74cb2839af86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788128362d00878a2a1b06dfb75aaff77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032425507366df3440417c8f03c90ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337277363ee8603fa9a30de0e8260e729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4696c87ad333bf596e4665c27d2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5cbce993de9c34c16dee0ca06b4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c16e143a344af25bd04f24f02e8bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542f7577e0116834f37f1a6270138913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828898ad72c795602e50e32c0a658e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada6d7da8748e7befc5d43ac7fca2dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d212b753b07d9bd00ae7dcb13607de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271d2493d39923b5ee575b462f373c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79985fa25112ffd2c29760295453518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2c422431a210559d991e8e185a8e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52d6c0e85246e02087e569bce712e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6196862baccf8e937eabde32001f3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc1bbf9a4d9f0e9b43c17d0ca649022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca0c216cdd93990c9c23bab6232eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d09be38ac68e2991f592a94ab4a2f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dccf49fbfe827905c2c490c12ea0ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dab5bad49c03482058874432cf44e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1826d508ce92aeab2a01f42bcd41f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9ac9f54b16dafa625e9f40fb63b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eee360cb613365fd2cc9b91d6331429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002999b6ba8651f4c40b6952b7dc9b1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9078baf727d240f6b4f67f6d833034f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9528c544847947e021af5b729dc3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec88f07c77b926ef344b506f7931f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf9d09dca4dcba9fcd514050550ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765535420240f87216b4cacc54ffc9e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7cd0e0ee22f07f45d1d14e7da8d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd06b4f2f79eef855d2f058c0f43137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6839810b2dd653f938e728cdb7b1fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b42910cd8a6a9e38f196fa8f1b07b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e4247c5de771077790beabc85f4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f08fcea37da067c3ef0b6172cf0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d22f55bfb776b473bd86efdb0af6be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ab8033b4828865a991e197a75cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9eb914e85b6b40b306974426e86f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686de016697af726bb8b477d42966c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d566d3a51bd756cb30574c213b8e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040cbbb82e39f1d0e6d0c6ec9aff49747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42196d9bc2ebf06d4503de663147df7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c73a605fc5aad097be9e5be1b4ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf426ea3cabbefacaa799325cf8776350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734db02dca3e2081eba797fa42b37251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60915ffd1b77db8ba8f28c9b73561a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef840d7dc000de18469a0533fea02a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86e324e56829ee69708a81a6c235c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181dda4b9b4603b4503857a5b6502855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d9296191854ade02526921968e3e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bedb63b86befe13a53290ee2cc8a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9eece287ca88e564de03aba1eadb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f56817d2277ccebfe770d08c3a1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7a5a13a26364d4f9b7dad9d7bf2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de562a8b40246edcbe179742dc654d6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3fbf0f76b4c136cc6f4a99f72902762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424b86d8c8aedce3bae62ef1ac1f0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3601ab944f20b831ddfd831770c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebae720c1cbed1fd6fc8b8dda38b8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf845dc0bc212ee8a53aca6349223a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe06f9c50671ebd27f78d70142a1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e009d028100bf07ffd982a381595868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d698226dfc59cd4fdf54af18d66e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a317634598a31e652ef0b56aa19d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c87a0b8d2cd1925f1d8e930b778971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897e24cac6ed2a2a7fa7e8b121946872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a102b80aac6678b1e837e5ed182f6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778a6def39cfafd5a63b502d3a2bd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24d76011e7d905a2a7f81a5085d3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63989c25d0d8c7484b3cd2a1820c6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e5481aba90438df44d2de4f49f7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6baca96eb0b833ea044e094fe456f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cbbf71bbd341b1bad676b493f13b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b944e5556cd4300f6359fcc8d9fcba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b891432a1bf0489c0930b474fd3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4916b611efb45de2c990b9a2a23d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b1317a4ed19450d4a97efd330db583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a273e7bd607e397e28105f8c50a960784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7d433aab46bf4c0478d39b65455ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189dfce0b5afb27ee62cf2b501c1c9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0dea0f344123c0423c15c4d4fffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b60e0a5abf314f1fad4ec1dbe7b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b037f2cf569d9ae02814ea56e9f1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc75a2e10dacffd176576c75e0078b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98d53d75f55245ef7f6748d72713f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc78d6692dd07751639367ab79c2fa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693723e081b59e93f56bd8b6724ebd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab384cd07ec36dd6e77a7bcc641a9cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c235e733fcc4ad5c35b72931d9175695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d960295b0da973e405fb4660a830a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485465f5d54031405005502fae83b71d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c1f7638b3e9dbf45db32973cd804698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4851b7fe5facae936f3ecd2ae84199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58d9716fcdae8853ee92e491003cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330aa302d2c90d1cfc53c28916f53e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7300aded114d449d24a435a058b2b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a59a927fab70ac8d2c3b64bf82fe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83d1e41c00ed36109eeda40208eec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518f7473c99c869ebe32d981c32468105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689694c6fd2fc5f9323f3d3b2d4c005c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764b78d7da89ad92c9e07e1e238455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d270039e590efbc98646d0bbbf3af7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3adac072731b51679426053304452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dde13c619142da3a1f574618c27fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b1ff11acc67d27498445e3259223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb8bbd990d329ae0ba10289c776daf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f19eb676c797955e3eb2b5c15eb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974f7153f80fca3b61a88e73ec06aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaad983206e4003584affc86aca14d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d53c5dffaa319b4d985236011bafd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0aff3cb2837292872222e2f682b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614ced0988102eeff94aaaa747c5a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b36d8ba82df06c919339e33b04ec88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642c63466c815ea0bc7e9f3f303a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4e8e859ca9fd02544ff1d4906fcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256c90de8e2af976ce3841dd69258d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b29c9eed5a8ad2476a423982d2c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edca33b81f521014b8e5394c0dffb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae27f6c8a6bc99f094ecba898aed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeef15631fc48588730fe493912bf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1fd57881bc3cfa3f6b329c327702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93f893ee194ea4798839a486cada0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710042bab40af32fbf21a7236d28b2f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d2196fac52c2424d138defa4c6b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b81429dbbecd458c178b5dde9cc198131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5d17db2c890bd857a6177f91706a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c631fb94566ac22e73d43ee3f42c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356f31f54b4578bdf37d85cc9d04db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a74a39816c3d124eeaaa91b88b45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c2e1f491eda5a8fad3ff86ee3805136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0021f089b1f62905b2eb744e90a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd749bb7336fdf18f96b07a124b26cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e09e31843c95e5b78366f3cf86973139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493adf7faf92b6ee5aa62034ec585b7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56e06f26d987f5ae921738dce1bf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb0e4a3802929989398c07ef80c80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e142f9e24a7cb532442afb3edfa98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd67574c3b7bae5d40a13994a89f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6964e7f44b45ffd528d4488573ea0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196c376f8aeaf743ff96ce0dbf1f67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ad895e50b2ce2094a1dbc0ec6d8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456d9b46229e4da63743abe91244cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f462a0dfc4b806121db62ecec1f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3cbec9fc313e741ec7b22d98264a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0cb3ff6aff102590765ed5cd6a039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15ee57088d12ac6e783d77f5adafe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0113379bd1318c1fdb68443aa9e3fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5d510010574dab74968b49865147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ff1a82dace0e7455376f5d25f7f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9498140699974b332bd29d82e673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d80811fe015a68ccd8b96cb8a20de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f7532880748c2b7795a110e121dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0548d5143360b1ab40aad7a2899324159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9d2c4cdc9fd591cc0f83b62370dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb98363c70458822fea63cb5535c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4e4c2cee240683242131975bb1ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d62031082e1ad90ac036d951d3e66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22c5cec0f339ddbc9992cc7100a85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c55e45368743ef16a23db5d2aa76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d722004fb7053fb9c6c67f6f9529616166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd381690753e9e79d886fd724c859d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce41c69b8e918b325e9f8d38f467ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb39db37b4fbe0035c1c5e98f3c146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b78f6235413487f55ec5cbaf830e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1c2bc3dc58cb410b76eb7c09617f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c87aa00aff3102f5c4a0a7f0f45d07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f6432c77d2c3d083a76d2e766379173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5cad288d78fc52f42490cb2fe39c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78efee78f3da5f31fee10cc3487e5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634472c50842e331e7902e4695b909e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fc91d899cde8a6a737b45f3d1f5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe43378a87ce9de3774e121fab59df4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2976f5531f3bb7838ad6042fc78009179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5822fbc4be5a23362633fdee76f8ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200747ac061497ed1efb68879ecbc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc558397e914473bc7e29ac04d5b2392182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae6d45e863eef8072c54c27cab0ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8cc0c5de2fbb2349bbace14138a75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fb6158e16109c0c89e12337f1766185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274de5ae9f4a8903e1a5051d660755186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b38439a3b109f69df130ad2800e42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf2e3e5b39052ef5bea36f58e85d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94182f4a899c6a115b18eb36020714189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1bb628035ffca5951acd6bacbcecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748b523854762270d03e885fb8d8de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d2464780588c6f65a1dd497714ab7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a5f3c2ccec763d856ccb4827fd29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43e95c5edb258f6f9f1840f0c96c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3da789e37c072b65193a507aedef6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff9aec807c5294d8f16e3e408ff09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a20266f128cd9b3d7b2b41101bcf8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4576f4a5b995ef4a909e4e9486132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203cbfa28642558062e80e9479de06d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a45cf042679c9b282e16d4d05568c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee598dc52cbb8f1944a08e24b3414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6da8e68aaa04d5af07f7d86a5e98e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559220f9a9bffc2da1d9ae3b631f5cde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4ebf787db273c06041317ea4fa7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d949dbecddf76dfda47c814353608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b09ff178e2c5f96f7baf0b9ece58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979383d7993b13e5a53c1c6a106209c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db34eb99b169597f9c5132e78f2df1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e44afcdc26de1fddda41b0f69a16a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5599be02b829c829fa2a08d3ec1000210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb46c75948cb6db7be47069156514f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905e2f1ea98c8ba457b4096926a229212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17e23cb80393f57e8fc8a6b18c397213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366f6d03fb7350ce17eec3a57c8e679214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c094e23b4f8703298e36ded117d2b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f5c19d6401b87d980e4add158ea6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0330b99d2d4a99f9e7390b02c0952217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7b6553bc63ef151a23fbd7e09aa9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a2356450a556488752c3ea995d450219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f09257f76a6fecbcb383b1d45c69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cda1fb5970a9a29cb18745446e7da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b715ec3d17ff547f8d5ab1e47323222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03302b1e08a9f3d3143e2776e70fe8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898f3d2740ccc1bc1824a9c354c0d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd23c137a8aed2c869ed605b83ca92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c12f7426a31fbdec18d79a8634be0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332a63a52d19df7bc325d897fdf995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cfee1a3534ebedf255a3e40415e80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e1ecf10fa63a5847a7a6f54cb61ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483866d55e18d5e99f73aebe29ce21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01adabd55ba2245ca6ac999a03f6bc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa458e3143753cd10aa1177aa9c83c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d325dfe90efda981ff172ce35f25ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25acfed48fa51846cc15d011042ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f338df1abe4fa3debd8b13c263aa46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117dbad0453b7a6533ea50f708e0b88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb7bb9e70fc2f22b1d23d92e2907f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57d2011d625109b3d558aef2a24d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e8e0c3fcfd0498c723d938fe67de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08d5bd814be0857ed69f26167a95f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fbb3067ee18c8c9742946072947a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b3d0a00276eae7e70ce23e6bbb5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d41b48ea963e64d195e0658aeac1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e8c3c653ec171d35aad9ac2f3ae61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707aa9ec21d9c4f0198fc532d3f995e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9614e7007a89f2ce8fe860dd80303f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad5953671bb29244dea034bea58a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2907c78cd0d507649790679d808b218248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30cf76e16abbf339f12b5773cb29a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5418adad70f94ffddaae1f94e7fafa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d44fd42dd0ffcc9e027d4982c7a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166cb805255b3e21f0a90740fb8f1db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c355f31ac49b5969113b1421bf582a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac666de2404deb0ce9caa4d67ab5c301254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ee1a9e92a5468e5c942a21c4bf79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc65b13e8d4df2a9fb3c497f7af8d63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4adbdfcf0d94b67b48bb94111ab0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6a8ab18c134fb3ae74454f97fe7cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b29a2960447b784d187a4095fbe1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e989f0e2d61499474b9fd1c68af25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48acbe00c583c984309f29ea5f6fd6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa1b75b44d32143c9462391fc2c5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac190f38c44493b86567bb3954a3b8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69756e44db1f0979db794a0913dd101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690ae616e565df5bc8baf4b7a84c76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083654f71d61625200b1c29ddbadf3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162dbdba7f4df7ef72bf766d66f25a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe2f760b9c633e2a837c8cf2ac9fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4486386599f09f9a29356d8f25bf35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b3f928369d07da58b24208b6bff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c2d036838584ec85f247c77b94cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d0241be65d1d64006f58b30608ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb141b577024d97d5e073bf283f728d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4808ccebf8c77361f5e0002ee09c7d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2716be2e4bf872d17ca41c8ef689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d62ffe450ec061dbbfec17d7e7a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52532222b74a44c2a70afff295b68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c2d49500cef6ba47ac5650e0f13fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448a2a7f2357936c02e2d3c738ab758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1bb68667ac1b832a599a84f7588fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e064c8284a2b24878881ea85449281281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9aa9f47c9e30f6dd074e78a58791b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a47764a6f721e76636096eb7da3855283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565a535cb8dddaa95f5b84ef3d9243284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8811a9183ac3bf007dcf02ca9406285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7196cde351e2324be1b1d58fc9ec2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c943641ac7fb60daef4a3937ea2f44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee53cd9af9fd2115ef24575e829e4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5982eb5311628c6a4ed3f68437b25f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387146c478c043eb3faa1baeaaf663b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86854cb2d6680b72b773153a8e3dc90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ea3973eb4c9a4fb603999fe67f540292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2d9922e91156d4db89ae80b8dc0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1b4c7b1958254764eea997e35dc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5412d305123c80b48e80dc5ae7fa5da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b36d9dc4745b0a32350fa1a9c3603296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b417d618e6ee019fe1ee7b99c54f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c6d42f7d997740069668babbbba1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa67de9bb6150182181d0e73fc56a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d1cd2aa76e3e584b42d3a6fd63554300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef312a917a09cc3689f833861bb93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df0a9fb8d61a339fe6eaa3fcfd5a19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8575a88e002b43fa5dafed74c744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08559bcd6476ca277cd050ffc2f45d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360777cf50eb7290223820096d5950f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af3a7f3cf22f4cc497320773b8d0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235b6bb09e7b699e9ad11a9321b749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86e70f078708031201039ee58a939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f98b9944baaa5a8bf5e0de4fdd21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696a7c3f50f49fcc131b77ad84b6df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27f64ec4ceeb3175f534ef1d0f3500311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a596c9af0748a012b4e04c64d8489d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e7484bb507994f9a8d3ab770e46e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8646b568a1b5021805ff4e2eee0e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150a72437d552fb0a22ae5c23c3da3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1170a4a2b9a47b7fabdaf2641918250316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870ca4050ef4672a824ec0e51178de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edfca3eea0652e9d2240d74468b6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd0ba01c97601d42e8a534d30ffb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05e29decd79c286d5cef99f32cf98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd470dbb8b7261b7c102147a5bf8cba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891522e4ba375f10d1ef30da3a8650cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51730c7e3b611c3a9aec0605ed52d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32beb764df96d79e020f3c6d9655077324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d789fde45b1398ccb3a69301154e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf0454de5503e65a94e409e2b4fcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faac2542f0d10d31d5a00020299af2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac29bac51e7215c5777960c4c81d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269929edf044170faf2faff3ae8cd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b41404f49bbf8da2b6bef8f2b9028f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6c107d4452e44b53351677cc987ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e4487a37b2d628c91df35ea716b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06c8e24c82616c3bac78a81f370968333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109220621b01ff28805fc43b23f61231334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1de53aaba8b11f5e8e8b2380347cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2894b1a98d64c5b156cf09e5a53d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ce3570fe2e559cc65eb330cce503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf14eb088eae719e3cb188d108801d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf45d735ab7027fe70ce46db5ed95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e9f608d7e8d82c6dd37a6aa40e3ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed2cfb22db362ead80089dc224aa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bb3b907001a9e619c58374d7df0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e1c513f0c4309e1ea53b40f789b24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f75c5709190306b9e48a2d34602530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd23a826d9a794815937647282a1d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170b39ed4c86a2c50e4368345ec4fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e19c4233712c8ee0a6e0dd535aab3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8a02a6474f8bafff23481dea2d23e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d87fade8c7e4288484627993ae20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1870ff3e2dbcdeee0a12bea509bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca38edecc0ab0231dc2c357d391b15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe1383cfe2bccd045dfdfd1796ae5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23948204e904f95a0b8fde64581c227a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52e1378c49410c7d665042b137583354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5c543bf93e19c6c3a222d0850f25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd319cd09205eaebf273159e47dc69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f365dce5a8af8ba3c2ca3b5143cc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5ad2793ba729d8dc25160c25e477358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f8729c8a773ce811be45cdbf8bf9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b2ba3040237e23e8375466d40c11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80991dfe39c6221f8fe24fdfa9b5d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29eef6bb96e53556f069b50859751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335bb2322aeedd8b6933d75381028e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5afbeda501ef1199c6a0a6e52e59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea99c9e3c60c40b4f000b697343c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50ebc78550b9eae53916f9227798a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed46e0bc62eefb506135dcd9858c074367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c6e16943fdd7f40cbc580bcbcba09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc9eaa2f38ff1640a02cbadaa0d34e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44496006efac8ef98800413d43aed1b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf8224f264a5caf7372041dd88bc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0609038f53aaeaee84b6c777e8123372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907433afa122be43d20854e9b77e7789373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f331eb986fd9d900694f23e383bc873374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd1e2422e636a3bb26bcdea1b1bf96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6935c5018e0f0a6a9cbdc5543f8734376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81327bbdc31fa6b1884ded3514349377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fb2ede06527815a2f41dd4a28a42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8274f047a2f2ed275f39b2dbdeab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51886f27aa77ea5a0d338c389757bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d5a6f1c44fdd1f356afe42de96cbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0d37a64330c56b511a093aa43ba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5c8487f9aad6b8c0cac2e4e43b41d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba29d6bf45544ef7f291e9fdef9ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d0ed8a7b4c609ab76c5e2007c4f74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b52d73255270800ccbba09c00e672386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d486dbf4eb1479e386824cb8dd60c48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e87adb01df4de7f5a17ceb483bb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8c367434dfaacffc2645a997c25c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b753f46e00b7ef5c9507a5883a6752390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331bcdfd6d5fc25c1b038a7e6478d57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd43647fecb3f426eb4528754d3fbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec2e35c592d4a978ed6ae019a65703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a70e8fd2083c7ab829df2e860ca7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492709de6ddb3efb3c82923d35b55c3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae62ae7273b6d1d66fb2f71922391396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e83abc9c283512b387ed61d4e690b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a24e519d59383fe621d5491c5fe54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff3c0d2c3f3cb967331fa72843c17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf7dc8fb1e8b8b9a76931815e162d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40991042d4c66da051046a3c281899401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539f7e16768c1d11d79dc55801e8f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c17f1a5d7a7e0c2da5d6374363b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b92cacc289d07684883cf0f0639f0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d5509a3f456c3ed7c6df716b8466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac839ccda49fc040df8b3855f87b64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e225d4c9f50c65666ac525d603ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1429715edcaaf8c684180c05a81c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23299b30beec4ffe6e0a68cc1017ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d3cc058b4bfcb0caefdfeefab796410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7817a1a46940e78b0fb864b82bb3b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa73637e41f7ddac9e21bb85b1b1d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde04fb3c956d87deedf2f0412215e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfa3cecdaf57e079fe143fc26b7755414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776609c1cdd8be7925361a328de6f39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50110398852129fc106ddecfa3405f2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f34b7a24fb54c2478bc012661c6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2af25ed8b7ca7b406428306f5fa8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e941edae647543ce0b1afd96646d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552fafe8bd97bc1d9d2f047c1cee03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc468afdbe5233dfa3e388cf2d81024421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc4fd58225de20f34a6ca77122451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520e78438f5147e4649837492f1f04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66509844a71bd860aea5c86c6c3a0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e612cc60ae793eb7dc9e80b4e0e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078cba5e0e16ae98fb9d823b22a56d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5f62bbc661da5ca3162bd2698ff9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7b131826489492cd60267439d02d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc1ee480c533289125de50ba58072429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee668a624f2a072bf75b931b8d6168430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaaa93a19483026f0b607dfaf25dfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d8a25ac534eee463dec4b27d3f1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfd977b040ec54e42a01ad561b9b94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d803cdc8494c82ac46ca79116be56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf82a4db3023a157a45c86f8e7998435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc75ea9cd61e3ccfafa16b30edcc09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f855ec30628b9a9de3125ae488fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df86b60fac4443e90d8239f0542f833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72858cf7154f10da6eee45b8476af346439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aeb1365b2a008f3a7c0e4895ffba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02e017026ace0b654b4392419077b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335289afdd1e5e73f4ad43b08806346442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129dcd994b832dbc3ba805edc1ab940443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22df7e0f1f3775e195efab12953615444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a370d6555234d205652d89d4fd8322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f18de10470e97f65d071603abadaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca756ab05b69efdd90fbb729f6682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ca028b359dc0cc4ba7d37d867b473448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bbddbe87dce963d1ef56287e7ce50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb5a6c28fdec8faee04d0a5f7fbee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd9fd9fd5fd13ff6f5d9e061155bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd407fed37c7f6370200125f67885877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080521b77ebb9f4ef992fd3028a69f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a63ea99d9f0545dbc3d0b356390bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27906e89e8e048a2b235eb5a03c8ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99faeae09194fba20c230ed9d2e6bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f565f0f05394fa78ec22fba621b8544457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5002bbd6d131c73e102d2ff9e09d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb83039ec8517e642778aa23aac9d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d16cde30d83074c3b53824d3f568460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c45bdc46e4fd455d57b82277305e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b0191078132b55cba1b6bec1ad04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e2de3ad28522af97da42b2f11e99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e498458e3f4bb165d367f9d0a69c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f7f5e663fa5d5d62d723d0dfbdef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d54abd88938bfc7c52274fc6ec06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e3f7e48a5947ae137d0696dff23de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79e3fc9c21fc484e3ee3da7317c11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df52e4b7210cec6adf70d8bb40aff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264d9e160029349e6ab3c73f49cbc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed948f31acb027fdd04f9447486ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe7d70f5c4c4067d52dc21f03dad3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b5049d2f070b84b55fc89b8345d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e7c7c2234d6c2f3a411f997407ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a0c719505f898dbc42380fdec801475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc594905cc4b67c5afc6e3965d74e64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff738fea4dd0cc61b645d88a8c008477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f93fe91ca9d04f7f7bf107381b888478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe370e46e54ba653d8124d13d73891479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e47f8190a1cfb7c63b4b0421d7c718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc1b029378f884adcdd91949cabcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ebddd06a8047890dac62217336feb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a1b4c10b7c4f01c116bbd2fdd6a02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5bb137ad22775ad331237eecb990484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca7f2a98b4659ca4ef83498fcd089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee6359e2c04d63b9c698c9c7df82e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fd87fe92f47ba9ba85f37d99f928487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0653a4f1db22184d16444aa77c91e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6faf09f71bf2e883c3f958eafdc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932cba2576e1291b370b0a03e5047e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940faa7539d1b9eb577a601ccf075d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b9541e87bd32297301d6ac8c6488b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b0e4fbd30ce467f0e749204d4b9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd8d283a9cb77f9e1dbd5a9f30970494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adbcc930b8e97c983ce788d6a3557495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba0521df1fe3b66c6151fa0972472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ca48c316343f5d78caa87d663862497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f6d9751392f563e3ac6cc0e7ab67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48553f61b8507a851dc8b3d10d1ed35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825edcf60f60c4b94331289144e7ddc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf05fff9e4498b32b1256fae857d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7429fd4c0d380d158668ac70a147b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe11b078c43af7c6d38c1d2ed98f76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a49c11c7db1380c9401efdee4b87b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a0db7b56834950b5e95ee08d960b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0035cab745a0664f0b03801601e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84049876f5135647e082090da92ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a6af65ea6f0f6632bf9d04295ea1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f05ecfdae09aeba5bd1957bf0541509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9c9e4d7fcbab4004105a2a47ec480510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e5f769ba978fe12f82de67559002511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df6457d4c8c03dab12cc3b199e059512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e071c174e22f68fe78356eb8b90b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2510700d39811d1dadf6e4ea8b8a16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57af6624b90e2100d539f58b08bb55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf79bed6c969df4d06614355d4e80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d675f2e5773a2d49687efbd2276597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a0ad567b4d07f4b947d3b6d9d4f01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2542445bc5e515ae5ae0d5fbbe3764519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68194fd4dcfdeaec86303a2573ea1e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de9b363a16bea7abe98f7e30e51c94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88c1a92cf869bc01184249749d71c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5d9c9aadc38f81ffe9d04a8e3e69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30ad5d98ad7bd0cac56f750961f2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea71b93aae4b73f45abc5420d4c819525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b701b50be7d9037d2df93f2d5e218f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258f82606766a8aa8ec77ea49ddead527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197bfee82ed57eb7f153d8943884371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312517b8a18acae618fca146fb3d691529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c45338b782a4a2264c30f2114e9c6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441efc646622e9ea8bf708560f0497d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0feae3b35bdb3bf2213bff01fa5357532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46753032b18a72320d2626eadeabf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610165ee6bc7e52fe566bfb6e7b5f138534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034e9d5ffcf2a40f06d64844bf05c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1969fb3672c7b8e6ffae45bc79893dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0119f54d62617e7493374a1c83cb1e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad09092525b18dcd9effd8fb5a68f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db8423c302b32c3e5d416e16a971f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210114708d2aa635d63c14ea39b4a4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a60b6ae0de0ac7da3cbdfc84452ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112aa13cc0e527e6debad1a52cac73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d330ee39271cb8c01334388bcbdcfd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab04c979c7513352d1ebe3a641dde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954990aeba447c7bd4dbbd54ba6fb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f040c2919c184b90dd5bbee4fa1937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcfd8c9718ad00aa8005da1923c3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06424f62711b78e4430f97766b7f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e8dba75613424f444ea1cb023f2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943fe9f1b5a17e582e1cbbe703214b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86a13ff891a7a0b97702b285ea548551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc088d78daecf04d697a0981110ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a3a6fa8686ed6545caabcca4ebf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce52cd66dc8337dd1eae85352258c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe539162dc4ca0a584f9b670208d2af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57b034734230a56c652e9d54a1f2d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de257f0f7b3c73889aa066cf1f21338557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d5fdae7df9e980cf162aa9706054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dbe2f1df6aa2c3067725ab6be3fbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eecc3f7171c040255ec273fc059513560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b478f63f8a2378ad150153eaf2095df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed02d4de49011d361a45a82cfadf699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73805ff6bc209af89168b3eb8446784f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc80299b95422f82ff3624aa4c718564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fde562526f5762483a4cf25eae476565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98bcb698299f665cd50194d4a502f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745172ba3635c1a1b0729f4afba903d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f1605546e5e99b87e76aec31100e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e39f4b1badfeed658637e56724fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25487feaf25e420cfa188474181612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283cc4520a246e697686378dc2aa9d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea106e6ab4e3ebc2878daa581eeb3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf09ecd600d3c8544dc78d8599323e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35e8715051b4ec85c13d23858dd7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c7a110f1c999efc77a4acc4b48736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b8147750919eefca022d23887322576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13efd6fb8007ac161c5cec650358ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185da3cf61c9b3f7dafbb9a8153861578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4a7f680306f151fe680655ac978c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f475f4a8f5884966fa9ea00635ee95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4729f44ca3d23ba00e3193f4142e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8247848c001cab1a6363b2739b2377d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6d5d488e2c409b35c215b8b5c7ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb3477512f61c43fa6c0c668e2a8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38ac800b3718c81b98611a2e38fc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a42c3fc2a589f5b7d3c19168401d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542d76e05e9c650145f60b73b0381c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47a5d5be51e6e3ddf6f9f805f2faf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf5328a6ac7c457fb07f6abf55a75b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768b6c68c38da2dcad92e4e4800717590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c7e36588bb55eb81b6af100184640591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78833d61ef6ad59cf9a1a1bddd0d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46af63e1771cbefe95a5e27d11b5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89addda6e8f31ce89956d21ad644ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885c424d08c90ba03ac82a7561b6f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288a3cc7453fd52ebd866dbf5f2805c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fcf49fba985e4e664abbee9523ed1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c9eb995649ca670848b9fd65c2310598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b81550d5f6a79013aaa6d5011953f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1c00670800a78091e92052d15e5ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d7a9a8897cdeab5e4d9b1cca131d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0f89eab692ce583bc012bae1a8a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4cf60d77ac7c6052339cf7529016c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8246f71a9d3da7e2d34ad3c5b38df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd771204ef2b25b513030c052d5c8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e891c8b8f6c5e2c5f888f2c070be82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8036ae1b34d6547c5bb2d815238a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6763e6d14f00dcc9a50e1236e693dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2c58cbe9217adb9d78b02b592340609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a822f11b308fb368cb2753bd9d164bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d707af7476c074fd8886eea3b4bf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca454a44bab8157959819f1e44699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63eaeb7f6c6589b6c7d49959570675613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10627e7d8d5f67099fb398d6da45b02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d743efd39dc7b59ee14f5e5047991615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f22703f4783835d002dc8ab1a2dd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2899658a2b951a2d4ba9daa7f554b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fbb0a584dcd373176deef9665f0fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c76476cd9725d2bbaed983364102619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7059d372c729ab5dced7e7abf0be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba897908d099fed75ae5087287600e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670821b44face91559e13a30160743a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f47d48e59578ca516fcc8a7cf6fe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f070adf1c8ffaaa8469f4bdb764ffb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502267700c7d36863436f05b9198b9e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf79e6467335f7d9906962b7f2ada5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fefe9f693cdfa099d492afcda4466627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d1d4102e146220d8c097086fab96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc69ca1bda60440dd1f9246f029a8e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9975f6d1f856525201cbd5dda11b477630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066c70c59ec8107c1b892feb92b0ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004faba23d21a1084a1be815f9941ad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358b9b79b6b84106a9dffc5f66f26f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5681f4e9fe97a9828742bac74f8504634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152075183b60156f10b37b8bd380ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873167c51d94f92e1a07f557449ff39c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b402409acc6010ea51aa575a04f1f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8eb1d836cd4c60b8fcca4c15bcf1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43918c64f2d1f621d2112478befbec45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc384bf71c385f1e0921eccfb8575640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6087c0d784d35069dc4dbb1cbaa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a21f85bea8be370930665be981bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac852831638d6b20f8a87bb7e84f84d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0735f9e58bfd269363184a47f9f96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793bdca77cb276e0514a66b79b4bee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a102af03fb9e53e18502fbc23b02313646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701fef1a41f17a8fa3013df5f5849c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9995372b68551c03c0792ef0804a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61bbcaaa91fc1dbdf67abc34cd7b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2fe03c4131f261a2f058cb6ad82b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2775554f80af043937895ab2afcce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64e082d8be2c8e15ff4f411a56dad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c368a23a829fffdcb5b149558b0d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1455f28ecb6c34bd2faebe9521dac14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db8b27011ab078c4b97c5415f7a45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c800b93e41242e5fc889d4831a75211656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823880ed9d27a64a42e6fe201443587657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff84af7ae6235819e5c0c03a80c28c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a904d1e24501682860bf303c4f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8319f69b43e1daae977d641f2e23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f5dc26999aa316ea58fcfbe4a7444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b696e6b46dd2a49913cb7bddd7bab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec83d416bb947aa78eda97cfd7b92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635b5f10f19d1a60e6ec4dfaca6fff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84539f3e6d96fe903de00b7e2cdc76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec6147d7f4f36cbc20ad882bc5ecc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b9e443e3731d42ee52251d7485cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e5a61ca8cb40dad9c4729763c66f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b42f7d156de7ffb0263e48dce657669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809d1213b229ed776c524c9e7624882670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356594127f27e41f6831d51c51a82da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735863af8b81a69823f3e81bc158d98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89609b0fe30202f248f0c384960bdb14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8562cd5b7d57144fecee3f55b26f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640908e7a95e281b53d9975764f0ac35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe612eaeb63b0a72ad3c7d22be5baa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91060acb1bb15b059cae46d3cf1ac6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae7cd96270e38e2c0a2f0282d7982678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501fdc8e98450127db03604d65b7421679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d61844824a10600c44d8d3433f79d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f54445a2c77c22ef515a22d328756681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511ad62c3c90e5d1b0419458de5a4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50aa7a567e650e2cb3626ab0313db6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d47ddf074c360b6b10a53e5c333c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b85408ae9a47b653ad3aac16effc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b10abf9163e7b1e56d37616827f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473feb9616cbc86cac67e4c3cbdfe65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f7353964ab27d75e06aa71595b20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454a8050ff900a4b4097e7801c0d28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a485bb90aad810ed2164f5085fc8ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1819d5dbc9ac7a3ea49dc45926105691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afc19b88fd59fddae6d2ac24082749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9112602c226e1cb02949444605642b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e9b7f19e494d1614ed6e5ee5c5c71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d2633f20e6f6f99fb298b905420e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de690429491eec8e0850834dd70ab84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fad88ebeaf5d474538590257120d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff083f63675db824ceed927982efaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8bf9b9be06a411b4b107d46b0605699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2cc0afdf1d013f2eb17820f0a7da1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b63b92cd6ff0580987c1746fd4d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c023cb73847b2967600a08e95612702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a5302bf73097dd33ba2fb65e03f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b7adf3546ae4a150274f1b42a2221704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314697c838641cce1fee400494a95391705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912bbfc8dfc4b1326862ff00695223706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f165774b3cee80be9d6b6ae9efa9e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e79d8ccc030b9ea2299d620085561708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45737af2c620db61ab8074200c59f3e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35df113e98950b79662000576675f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad643228606d7c4a9e86f7998a0861d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a59531f409aa0b29e1fffcfad8bf2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d2de12dc5bcc3e9e0532eba830537713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3cf91f31c4e1098bf46baea7057bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be598ca457af79b2e13c1713889ed0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8956ce8f4e3a20502abd571cd3f4ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348737ffcfc28c26b721d38af9e4fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb684ebc6ccd8d472404d522ca75e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c812e17df029ea2aec053611831970719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec7acf0fce841b7c7680d8ca9a5cdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db9f4e83b8258a02e60e45c46e79f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc5a45b3b806e61fe165fd25e87bab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c78236a51c673a49354f66ef9fec0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120502e70df7a93bbadbe469431ad0a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d1e40a09179f8f257dd811628e5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2bf9b98de066a5eeae64f89e7d882726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aba554ab496b5cef78e8af7a8a1a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636af59fb4e7e3505bb1eab8272662b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485b25f95ffce6d3fe48ca7f29f251729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3c56a7fe9ffb6e791bf75c172ef0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee5bb80a2f8092339bc775152b7de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cdfcfa7edd683ebf6c26d8dc52d3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043b89604953cb3786132d95080bbef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431cd13cda29e23147e0db003358665734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f16abe8a1c08183b3c5246a51a504735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d2876c45982c87f4b96619e47b3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c35bab981d7d37c2b1da0f3b5667e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83091e03d5d2ab72bb3964c90d73a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dd70bfae8e8cdb4ccc59191c32f64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f838be95eb6806e7348a6dd49daf08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ebd4047924202de8485a6aed89ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c3b5b39570167adb9ff89cbfad913742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0473de25fb6c769b4657f36215ae5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce540083c08fbe668f6cb6bf4ac9c9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59334790b63bc4f75acb0d66e86052745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6f0e918d311d963145d4c0f35c051746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da134c26322949cb2f8d6dd11b871747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cc67e44af13345b44519161325327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb06fd339a90a48bce3f31d607e8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe9e052795714d5f69acadb6f0538750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b794af71d2342d21c9593d2312169f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd2dc827e8f64fede9e064af4482a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28b155330690ebcf95a9093b345214753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181db1e23b7a618e34fe273cbf9d5bc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb9b684e92b48de1c9838c31810b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c0077887197f1944cddd256f2b91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db6ab5502fdcc1d78b2c4ad9c8d3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c5f20a964a38c47e68fc42c220bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7031e6f47b27a272077146ceff905759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cf1a07a2f75627f91cc491717f8d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b266328f80e3b7d00d5c6c39f2302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc449c9428b7dccbfd235622b6ac0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf02a636fcb32c2635a9661122dc78f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538dfbe4b7af3365971e5a1a2786d3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7cbea5fdba86e4d1a84b14e983e136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b696d0976ef60c36e85e8cac4a736bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2c97ab07189f17a61766d46caa3498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32c6cc23e84191df342e7d6f4c4e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a992fba84031784e4d9a14cd1f47f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c368f52e8d6c4e0cd74f7fa2bb1b6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0445abf069229700f75704468707912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ade30a7050635db53645b860e610c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178cac2a8df9c5b5399ce07a7ba261414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0735054b5d1b2f71a6da858229856e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3838c70871348078ca1cb588d6c3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d73aab5a7203c054a2c89c19df9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d1ac98f92779450d8ca2689e321f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce67ad3af702d50a75438b0d1969b9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c3e90174534327c68b96e6dc0e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f9f8f43f5a99a020ffb230d544b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28605a5041daf2b18ebcf69e6397e6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebebf75b52f6fc19bd36a93dfd91a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb3118a382d9984a3695cb84c9db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd45fa1476358ee760ceab45f968a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380d4c24a4c177c8252aac2342292526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e83d6aed9e6ac019891ffbe682e0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf29601101acd2b4f5250cabb7c10f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f7f079bd1c184d416cbcab3825d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807eb8dcf68dd36386667bb0c03c8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac7e6b308039eacce166cf105967531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8e91c91e7cd8da0f33d2a54135bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026828a379d898c695104a328f2d0c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32802b5c865b64040f8eeb8f89f570dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa580b8351394972b57268c8e1a4ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a44673c6bd678d930464803cf0aab136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd41d2eee885f92f06d47b975239037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7702408f3446c070110d2d3c1e2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003132c598e10c7f14e50e3f62464b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7674da73cd54fdd38072d5c6b171e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa09003cf35e4495bbbf9a7005eb3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137068431cac53dc4cf1d27db55989142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2dc25301781636fa1acad1f17f9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33251fce3e22f301d66143a3a9376244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2f79cb2503af44a99c1b71242dfb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221d81847f401d32d907416fe6a6ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b2002ba4a57dbb65cbbd943dc89eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95877753afd2c58d991da5b86bf227b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fced99406e094241a8de1724172a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2a14d5f761a60384f33a6b043acd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34bea0b19715e4af857e1c2cea17cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2a08439261852f61c7752bf013bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa114f942c2ba27762fb1532aeb56d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2fff8e517951ee32e436ad3b302e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7c5427caf41a56eaa366adc7437855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85321a93220a17cbab1590edccbd5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22e37602072b37c7d93b190fe3f0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f92fd5864015d6e645e368d3f3e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313961ee1d8def1749d006bbfb1fca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d40691cab48d5b8f767aaa167e36bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedabb25eb9c988c0e96349c9b006c2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e440d10c2862452b0c44ad0770a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ccc3be3f4165559aba1dc3c4188e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4518fd3f3e137315ab72de75369d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb76b16e60c7da8c0133565a4268c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e79c35ca2d1017a6acfb9b149e64066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757771df98494d77ed04814c174c2d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8752eb0edd675713a1ac1d8d5159768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9550c23402e1ba430ee03b91bc15069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3565fe946b473a32e81385cb37e49770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679cfcdb100a8261d997295825c6fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eccc7090178ac22b960d76344909372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49cf0af7a4c1766f12575b12fc6a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88fb473cdd22b8323e417643d1210474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd676624f2e91c7ebbcbb4018132b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c3ffec00b164fb99daf2538642a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6923e75c82b8ad6c41dd6d21b74e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ed593e8fe6a28d4bcb6d59578772078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc3b3868996e67ed555b2074f5c7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2065dfe62b219d8327eabc5162b3a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101f23b818895c2a613ab68ca3288c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a599dd393a89718e2336502e19414082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644847add08b6f02fe2b3598bb52e2ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec07652fb97b8a7a798aa7461e6f9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e7bdeaf3d9cd0f98f2d584f66c6ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425fe1f31f20c977c69a2c4dbb2f0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081a452debcef1c55f83224ce125a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a7556ab48451b56e7a68baa9410d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0382fde5258c2462d5e6e57b9a5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42284f7b451cbf9ad1845fc14f6429e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979658a6e64de81945404eb6f45d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3526af6473e61ddaedbae229c4042992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd1f7effd2200ee5820773badffcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a478827f608d7d8cde05aaed83ae694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76717a54de10a757ded17d333489db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873e37a3600a6c4eefad805219a3ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369ae9e77e0c665bdc6f28ace27dbcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49256859f6db540d7b6a96acd850c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bc86091760a0d69baee616873674e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd18147b5e60949a410560389961c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326c1b7cb19d2bc7f4ff0e37ab4e25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e7d61221061316f9fe1f66242d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00744bb92bd5891a3e12bbbbc1b1edc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b392a4a0a64428e542111180aa014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744433d8d3a16a7758ca3ec10eb4287a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b10e99325d9310f2ecd703c76d568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3376d57972f91072c6da1e51708772107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308302872e52097544d527618b53b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c223c44af28d538badf7259834a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a619a85d57030a5cb5abaff166728d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd71bca32bd88262431c273cf8140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae40bb6c076d6bee3e4b2c33e1de2dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6385d0dc8575853c4ec3f2fa8801113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37dc20fc1b9afc888a6b1a4014ac3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccfb4d80fdc08d3c8a6cc292d90f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952257cee5f400e68da101f8fc5da9d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a691c6577810c127ddff46bf6f27b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec7bf4c7fd84580d7b8d3bc655890f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122fd02e3a36c8f78faf7488a7d82c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3781972517ae58d9df15bd3058d19a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c6288e8435953e0d9a0cbc756e88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357c5e7d711d8fd25e4503839aa85c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b4cac1ecacd3a1f396397a32a5ed1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000d7679840b4705694ef4152bafa86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd4d72460b6ee41f920f79feee0389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708510f82197afff0933183d2c91d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a408acc8ca9a5197180d002e11431b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7f26a67ffca976db99fd612e3130128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd15b3a29c5675ff6517169fa2846a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b98b2920ef5588996d6cee11914a97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d864c6d5365ce44a4b6acd134405230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e177b46ae010eb0c25e42c01ef97b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3853a6fec85b6820571e4521227f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551672f549453427a62c161f1c9400134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09200c7b767784aad5176942b7e65a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5be68bffacf327002b90bf3c2f3016136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69d88ef11f68179ad5e0d40eb986ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633bfaddc34a24d33b71de10810fe23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f4c90536430797fd000a4b9444d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e8beb24a771d11459b1b366cbb98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24afe5c3680b8c2cde4cc79e2043f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064192d9f3bd86d0b11bc87167601bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e505fc16e36b12c6543e50c66ac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12504d204558ea92a02db1226e82fded144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed136eaac6c985b5be5afe8b4be5b7b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a3ce5cdc8f79e3ef6ee7c5211763146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6c3f98ac5c0b5acf3e2a09f4c16a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb38136ef57944d7986ee50d78f4e95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1fa2fc24bafa600008bdd74552dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810c85e8e134d4477b5fe26682d8fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79fd5ca960526bfbfc85f62161ac3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0da78f1262a3a8b297bf74882d17e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdea622cd46eb59300f784b473be0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370dafea6adcb3ea01d4d7ebdda8fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c686a655d5493b35cf5bf8f53cc86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242049b54b537fb88c76f11f438b5cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c6dfb1a53235f63fe888dc0d3b3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88ed8ee77ca508b275f5902a43695a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fcb8385466ed2f6c1e85715205b04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005856f50613d7965749cc692f1d66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506125ac19eb247bc7661e447ce6c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981792a8c1083291292adcd0377df5e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9235ce93b7cbeee0b68fb2661b7824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c7e7e581417a99954e84b5e4e7592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53a691b8fa17c984217d67ff8e96be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ec2379279e0fc972cd29c3aed430166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3fac9bba521274917f2123e1e803167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e93af83eba72cf2e9e6f15bdcebfc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef060c3a850cec04cafc7571cf65d5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecebd3b75a14dacaf17aa5497d9b233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ef978d76ee290276e992e458d376171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8347caecf358acd8887a45689e92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23fe9d916129796280c62dbf381818173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d8e4ca288f952519fb13cbd6e709174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018209211135d7e24dbdb5de3af7b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7995f3050c0ca86d13cae9c85c00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4914322ef93b0528ade1335c5ed41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac7a582b4570173d13c7836c61396178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3faff85f2f727270f6b953960aa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256658cbd4d451a9f9facfcfc6154d6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c861478fd4e749294cae4cec52352c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50651b7bbdde5827a73718c4e886306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85004b2f9253c57a53e9e5cd57121524183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036d5fc076896a1fe19e89c0e1426b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e03db06591ca8e77b0ac310b23984185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb626d8004a2b8a20f623f5f7536421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214225f85f1322a45f1a79acfb511396187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884c7c4dbd2353c2e074ded0bf7ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8a2c4dd8871d3aaab33fcf06da00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8b8f5e7458e72323bf3c65f216a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fb96eaff6485a88c7dd647cda8ed5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81548fd8644ab1eaae9203f3325c29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad6702e7f96becaa55cd0d042d3ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ae8c8938da382d54c783cee9d507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8d10c121f202d824c31a4e40e73b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc143500b977c3ecac8c512e6aab47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad5ece4dc3e520103d5ed9a9e9350197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82022c8635965d747c86ce49c036bd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5fe5974efc6f07817a07119e4b144199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf499199cbe8bb9f7699621b0c75e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbb4b631b2fcc68ff18d8758f94be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004daa46a549d29db290ebb71e01bb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b740a850a81043b7cb1256e44e2ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840416bebcf92f9cbd35271836a42fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37760adc20115adb0617256b0a47e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658d776d54d548cf5a35068468da52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4c0678988cb0bd8f6421fdea1066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae462ebbcb1ead5a275c5f01b3d9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2961e3497e4ece4b01ea84afd4117b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942e2dff9e68fddf30c542140872a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be50c546f34c2c357a054020c5aa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c65dbc0f66abb27734c1b80efd974212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1c1b0e3af21ab12a886ff95b6fff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbbc4f4905c9f7ce2c49705fef7e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92779dccf25ee0a91ba38e349e0d12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c0b8e5b02b28950dfa136f33e46a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34107b6b05a32ffa9ad18d3d439cb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a5774150bd317eaaf82fcb549105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a407b69a9094e50ae4494ce9d955a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5029573b621cf4eff248e50aaaac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2211ae9744c4f8fb28efbf95b34ad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02e65ade409b08250fc6848a7706c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb67d2851a7970f75bcd64ebe4d14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac38b481c7b04929c494d7c5084d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b0808eb6fe608bca2fcce8c7aec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f297415571c13ff0ea3ceb66859f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c344d023f5707b26bd78f96718c80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4eb0a02472e2205124cbde225d38e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22720a9f404699524725ef6144ac494229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3308817bf1639a5e1a052905fc2d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b520ba53e7982d28c2f537bc8d7ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be96ad6e998b4e2203e31a49cbe848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4326eac649c2061b3ea3c1866baf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7e286b9cfb566a7e1a9f2e2929e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1176ccf577bb1a94b20bc8cc6e033235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f880b0f03c7d1667a87f02f5e817d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0499a2d330e5024f726f4d036b362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc58be746b6d4a995ef8ebce2abc5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b09fe8aacc89022a01ab4e470ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594189aba5e0776c186c0a9a44b8593f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d3d4142054d8d9006ed47054def2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c0d184acb862bf5f915d2640f5e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102710c1f0e07f30beb8bd32a90735243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5d547c61b1f8ffb383667ec76c4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1aab65675f02582490521438ddead245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3715b8d9c3a97aa512d0754226e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26232db50a930e05d85fabdb072ce30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7711016017e9a2ad911db068020a65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6546e3109b8bc16fa2ebfe599adb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acb977b3e12c96f67b0015126632f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ee297168b7ec4625ebf18b52d9fdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2195eb515be63158828ef93ccab8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81f1b0555c23943b287ac7ac5fbb49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a556906eb3b18f3c8922b7aed0650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19428e091ff64a48906df3000eeba9ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ff691e7473863506460750fbc489256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542879b4a497d9e4a55d797f11e728fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb2b2ac50b13039cdc69c490fc9c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9f8e49deb81e696eb4f32ec27a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312707b5b19bf4a64fbdfc35cc303251260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ccef0a7136fde7c1ee85d90065a4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245131f7399d8b61fcf7e735f60b64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a18adfd3d357e6fc9ad300c281b5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061532aff08b9ef5a1584e986fa8ff1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f147a534fe02cee2b86986d30664265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6b276dc446cb7ee5c6b91d04a6bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558da75377a2c86f1fda8ac8b1e9e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077bc9dd0a62a03ccea5caeda57b04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edabdbf35cb4326c481b71201f2f37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fab4ed7a6e55bff24c0a92f74c9769270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf872c281e255170f191a06fd0d24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aebb11063a3228e286651b55a912c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b88c196016a1ea38a7c64f68935c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f19fd4992913eced729beac236ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f851a825968de0cc861de98130b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c51ade1c28025b24a5c42b3b9afb16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37357b4ccacf9aa0016337f03fa3b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b5c7f0d5c074d9defb36e3e102f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15d489a0667713bd3cfb011c648ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513639798ce2ec7abb8575b6db8b6a97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d37878e5f6810dcb6581b835b6b17e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626325de5540ee4857ae9e3dab30c1a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c348e9144b34b187bf70514c089d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c3ae3337a9627df7ec8b27a4efa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b438052f75a23559adc9296ef97bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76649fbf375158c5a43f08fdf127b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6805eabf354c0746c08c562ea7006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f1ad17c8b2fd1fa3e75e7f50d9f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba146e3135ace53d2bac1cc0b0ab72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c488b2641075c35274a2b85decd78df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc1cd1b09352a76f34a3d85faed929291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08fe55e0a091c427e952cd9a01036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cee1beadde35066616046ad159bc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab7125cb4f9ac7568fec34525a4dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ace51a13e4ab944196eebcbcb5a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a8265df311799ecab3c794c653eaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774da57a273a4ed25b5d63cc8e0cbb9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c552b9d4f5e0abafc6dbb2dd9861298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e167512e3f649e2dadd08243d4d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811878a44c447205aa91304ef4e85de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa84adc8b093aba731453c0ec53aef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa39327654f71cb9f6dc1f319e81158302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd9cc205690977bccb6d289237735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba522a0300f7d7fe69c6b5036862fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90dbb4033356b67a90e01c23d9c6e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ac783eff8f38b6c3c4fce8c307dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df5dfab8eefa81afd8fdade19871e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff3763da7d9fb584d7cdfb5eccd67f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd0c80ceaeb2f1c7fd9b3700b042a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc27e4773f78fb6db18a688d61acd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749bf0e767822887bb35180193b6985311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7c4e93ad5e5d13126d8e4a15aced312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49b5ab26643fa25eeaf720735bf502313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2869ccf9700cd7cefe7d98b942ec0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a715eaaa36f2911664f55332e09ae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b8d76d2874336aede0229464cfd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f06601fcbbc0426e816677a2a7bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cae3e0614b5bcf2c8d7736e378f3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db051ef47dc935a664bbaf1d0bf6bee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ff83ae736e572bdc247a5f50652c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051869095a8b077f4b9cfd89b07ece83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376001db79fd1c14544e0583054f575322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16935d0b84eb6957f867d816735289323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6209b0e8cba805da5a9a971e7a3e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e2490b736ea2264c5ebfd1f623453325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae88e16cea5ce3659117e00c979a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22fc128748c09e6a4fc2e2cd273b33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1d563cb4d86b4b48cecc5c7cc9da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8359a71f0268d88fbe24835c6192329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db593134bfe82618632eb5cb0f91f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c37de3c3cd5d48faaae6935d8a0105331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c3139f293b469347a299f05726b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa1aa986cacefc762054b096aa07e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543d69eb1635a52f084e9d1b25944be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f458ea14079601cb36d1dc70d919f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b59da9d29affeebf0e8593096d07fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c1e1c6942b8527b096a2417c4a73c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773cbe54c8357500cb8306e28907885338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa102581889619eca0ade9e1f66ef45e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98a264d4aed82aac25b7e34761bdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006f4587b1f0dfbd3173963978d9e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691a9af3defa18da44e94ac8baca053342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e96c3ba9cda58f21d5c36b0c2c552343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537949fdce329664f9454924e32a88b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae8838cb90505660450be92844912345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98421ae2c7430bdfc6ea3abd6a02022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870eb58233462806435a9629eba2b78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dce689d84624889fcb78be2b7ec6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d90054f3e0646453cc4e15ad75c4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe3bda8cfdf871d9466f6cfdc1e58e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8660e7a19a754807aa58104090744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d80c3e80da985fc1b7931b837fb7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437417b47c7546a471dbd81296e2e0c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6f10f6134ed886a8b625bdde7f7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fca485829888df45aafdb79a6e52b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f2e833d7632a369c1a6b7bbcc0c1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d534bbdadbfe19ac3df23d8879864357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1655dc8315820dcb6a7dd117ddd0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f4beb5356fca782b7cb6787b3a80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7bd8965abe86c3c620bde7da13fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd9e6d046de7e7f085a8fce1fdee1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d2cf3ae4aeb831c8a850d8fb94881362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be047c5bb2792fd9ceea71a6ad563f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b8e052a9e5e0f8cc293aa5ab0f4db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c70765baf1b3a056f7164083312144365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d0d5823a6570b7a8263f1d119825b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8abd1278f8b4573ad1917cf6142c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aaff53cbc51207a3394e8c5ba4488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743081e676888ea53bb08d8b3e50cde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbdbf377e6d32f6e63c4f5f9c8561e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ba29f6828f674c1138b4f240475c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933900418ecff751b0b2e2d0dcef2b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68073d9d7a41eccbbefc3d8e60a7bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571b6ea9d3aba930a5b3943b0d63d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688db943982bfa096a15e244a4e46dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d43849e25850c19ef58fa33ff101a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08e557eccb3b9d45e3215e1cb78f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d35903cd6e73e173b0acda4eab51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f032d4c7957012860deaafc477767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fb5240d1c3fd1736dcac8b3cea12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec7f5ddf5d5cb4c00033bd3a67e62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4a6cc327cb906504a8e081c82d0f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659e5b3b29866d0ec4f846bfdb7f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707ea743d0668787ee42060a22e7a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ecbb1e09b950424a04d048837aa47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc82bb38b5b6eb48e6b027e58e271386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e69c0ce750b722ea3dd21a2108d00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5c37af21fdb269fabf6d2bdcb04ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818dffaa413b5da8021283ac9029492389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e49f25da9554c4e37fa3e50e308b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e24c73314478a879a5ba45bb7dc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff31961d509dd8278a506fdc300698392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb417e9df9858592c7d4f4bc18de60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5935855ca5d168d306717bfa9eb80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069859c16528f6ca70322a2d087140c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195995a2798938cb1aeb574d871685b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d440f618e8fdad2465321190457a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9b585e1369921aac4ebc08c804f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114507b70bb4e3381c4b9b3f65e029b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d7e606c7d93fb1c6444f13e92dbf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530beaac773c793e2f9f3f97178b37c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fdcb2d21ff4beea826cff4a44bb1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac6f119f0d360320d5d85609d2ca4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b32b1e77478e4ac9077356cf99b923404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c1053fdfb00940f2bfcb5aa604ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc44a0bcd0714949b914ab23b69084406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42461dcb6a494fcb4b2ce0a914a35e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdccb6e3eac28a12f56a4a835f406408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261cd545eb76b92416f4fe43320c39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96135e0cdea37caea6f692eaaadc4767410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3addbff2b9616a620d6886d3fb30b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96dde26fa7344ac518eb010b8a2c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca2477bbe20012d71c241fb8a8da5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227092e495c946c11b0d85497dffacd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d73f2e07f2d09422c7eec1c418d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53eac4250cb719e9cf1065446430cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982d9511de35578fb5ef748ff50745417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418a0ea35586b46561aa53594c4e69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ed1e55af1545cfa1e3a55ee0e945419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f2283cb03abdcaba6fc587a6f08e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc12b2b4164546f3660110117f722421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d7e743ce3466c5aabb219a3ad1ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3db3c905fa2d551e5056953cf6969423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade226f360628c8832bf10b4ed5337c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a1e18756d0e56e274a702f4ebca5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41c97452d28ce35488ccccaac3ab68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384283ef3d6c5b0f3389e54a10459a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e602759c480d55d65004bc3218ff7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2f53edef644ab14b25463ad00246a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1bc87394899c00957fd83de7627ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0417be23eb5fd72edea3898c5e544c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c11a36e8a183df7046419df394be2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60fdafdb8b2de50f90f80ed3ef92f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f359079eadc782478f5e9c4983c690434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb6cdfdb56d6ce789b7b75095ecd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f03012c7ac5b4b69e0c144982833436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc0db8f03c4b8d6e8f9fd6d5e5acbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce98f6e8d78249850bf40ddac4474438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e506238a3c207d79af9f483571287439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7335d31fdff7bff95f0cc51a5a44e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd5b64c95aff86d55056d0f917815441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b03c154eef404962b5ee96cd0912442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163016672c77cfd595e20f52edfac335443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca1d6b7b6dc2a73961348dbd526ebd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d36d6271ea266c3666832f1fbfbcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e015bb0ee988c9e2e63a6991845099d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a81b2b8d1cf85bb0907edf5b5e7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d5e86b7c74c86ebbf32831503f02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206be2c0fd0e7e0fec9cd4aea1e7cae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51713df2d2a30319330862b051970450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65146b9de8aa1b092157aaf4fbd6dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d7144a4949bfeb56055817b4c3b52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313fa9b10f58faf629c78f3f6db5d7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706960b666d55d5523f6c9958f6de3dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e950760a84fb6653d7e09f6eeccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1a3cca6f4f47cef4a0d9ad0afedb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf166659ea42e7b3a3098ce7de782b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341db310fcda627737e881592e7cad4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081656065ee2ba8a20a3452e8dee86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf755e263eebe888a2aeb09ed261f089460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aecc5e02dc54f8ee6f49717d7e622461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857e86224dff7de2180ae324e85fc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71a80e1bfd5e5eb939abf271e0451463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7422371d2077315c4e40ffbaf60693464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa58e057c1dc79fb49f1961fb2fd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa41ce82442549b286645ea07e339466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424004585e9794b83f56dbbb639e3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf85c223a1053daf92b228918a5c381468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d70ccdecfa3dbf607eebb4dd84bb06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550686690a86433227942a818d48f464470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438607ba30c8a1ab2614a8fce0ed65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8194b430609530c7f1b76cc56a8cf3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea8582be7c963e237905bee854854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c697493dae29696a436e52397d0437474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b12535a58fbfd4a89b41e82d336bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c20e1e09fe240607d21168e3abca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e2460ae8d4439cfb16af607f5c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584e84e2c2e5f057f372308e94d35e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03bd2e74dc33f80461de2cd94b094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381197c180e8dc326c66f71a00e747d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745421235b40e70e752e89e522d47fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe82e0484626de77ea185fd3235713482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ced2b9289be65651c0ed7a87cb325483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dc2a3e3f31e6224cc294ac55325ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b583c9bf8b95b246ebdb64c3a03c13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d8b2f9194156765ff271ea374dc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd863494c7f864e1b75390d6b829af3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70da5e6f8c6536f4dc3ffb725f400fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254dc5c5cfddfef0190d8db5ef453bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dc3fa70a4e3c0b544f083a2114e70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4f0e92138293295edef26d4d3bfb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c25395ac83bc15e152c9a7cf6d7ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f50d6cd3ebfe7d51f5d17e2db82109493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d210e9b74dd12190d7e18c8bb4abd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672d99630df9eab32f1bd9f98374468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcb6351f1ba68107fd0bbd8e19ea89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afcde2733d378f0b8319de0f025b75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490c9d9586ed5f978dd60090176144498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70eefab7e782f4e71efeda2be01be0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5fa2beb3fcefa402221cbc31333f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e94a78ba2a79b87380b0cd59e681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796330aa10f9691d70a11645e77df1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f3106899d6c0eed17620995e07f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052459b2b95b0d564993ba50bff9beb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34d6158ac02936014bfaf6cbd009f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e0970dffa823b3fef9e16ebf145f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84ed770217229323d9170e29032db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3d4acbb3174abbe376c1555e3b7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a82f3d5feeb81188c041bf2c66a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d15d285e1e561d2ccd064c56f8151510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d94224eaa0890d2bda7b1c1c2c63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca3e7538bdc57aa0dff646d70ef08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496ea3de54c3e96e47a43abf56ee95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9d9ac3d346ba586a934cb3859514514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885324f573d746e2f49c053216e9d057515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9185014abdde50f90ce7260a4af1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa60f5bab6af612d2512d6a57721e04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b6cdac7c23c86475a80b925340bd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a574365ee6ed6b52f05bbaa3dcf1c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d6f66c9de7e31c3b476123ff5cb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49010370feaf4db6cfb2d2ea06d1352521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fec9cef49821b3b058e1206ece9843522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822010a8e997e88f1c234640728f90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55f077825bcf51ff98e08562f07ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab39f74e46235cd1670b2bebe8d64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc003b8705318e54b5319af4d11a54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e8aa4bac4fc8da8ce967ac3dcfd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f141beee0ccf594a0f70663d8f125528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e33ccc6bb111ffd32a440a2f40a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12622ab1bf09f15f94a1d51fdba25ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56c6b15ee4e5f915de1abb55aaf03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3969ed651245b0898e9a1a42eef4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c48e57482ccda4bbcad07fddd3465533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbb344fbe3e6bd055a296ae4dae223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a0125f5f50bbc80b8e8b93e743cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291448158711112575862ef4b805c43b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a663407df8e7f55e522e2df6a705c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6c553eeaddf76a063f2f88d43e189538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3a78c94989f8be7867d4c708047f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54542ef471a00b6eab6746265b5b2c83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a6b6ca4b7851da625170efc188e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b291f5cd948738e66b13f06aa50f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81f1b61882fa2325066fb3ee554c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eca70ddc8f197049b6c94b3710f06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3374f3fb8e93b3aee2001ba1fb8a05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc320cf4e02a521a49edc31b8bc3fce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fec2ba99267cdab217295b899bd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93625b1e420cc899d19aba247502553f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775004302d07cfb20bdd60a62db1188f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797419116776877e6dc789a8db8312550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7a3ff56baccddfa6db0e600fa031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec962b4e23bed029dc724f8ec05cd790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce387fdba353b35ee85935fdff56cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2b165678b518e363ea55da34d7d9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe08527679a871d537eeea73e22ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331bc7d1c5ad2eadbcf974edf82d17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf623f590d643f094f82c1f80663d04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244659e3a5bb631622a842fcc9d08518558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e1aad15ae09b5d304aa0033980fd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eedbae40979fadc7d10dea497ee295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a92135b36ac30c2b8181b4944a074d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c30094bcca8e397959386d91e916562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670745a10cf8707cfeade7257670ca9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a13d41d00edd61eb6d2e6d05cafb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55d44e42419e25a960fc06aa36ac44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb31015a98ec18a3a5d449f7930cea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d699c5d4d8685ffc583126f25b603d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e5e31a156a29da6e286c375e14fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a13fae2065d453fec5ebe814dff71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dfb102070227fa8ef314124fd55fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e020dcb0a3cb67e76bd6972e085b8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4747a0de76b36ce8d504554c72cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b126ff4705bab51761168b86eb842573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e49911abb6dfbc0aeac3f166ce38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d0906abcad913f937c16da73ac093575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc817593e78bb176e48a021a252d76d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843157e6a80749ec961d0a41776934577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f9d46742fd7e3c99a0a3903a49a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e479fdce5943d03888d22aed6ed7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b48c9c24ddfb1f7d236e2343aaf2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5331ceb3cfbb05b057557802b8564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65c8bdaf918babfb83ea6a92830431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f6dccb08498fcc6a36f1257ef20c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b56ff31537db3ea40d737ee9a0e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb215d035947b106cf5162356f5fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a72ab4d3390070616a4ce41cc73362586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c51ee190a6f879f9a6b37cd7a6df1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a294f66cdc5ba33ccd73f2d665982db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441a8ef1b43058fda57a4de3798335589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce362008c48ae4725e265a43452b08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a67f0eea1cf4bb479108209c3f82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd09007b36e4cd9d7a22eae0b4a4ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989727a221151c52276dcd1df3f61425593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d0bae502f45a2c9df0b9cbcb1ee54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a8698af6fc650f212879220d7067595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754972e296d5145b3187a0a15dc3472596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438fbc01bb35c9d84a801ed894cd449597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c672fa060b4ab13f3635de65f3a470598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957aee2da1b1b368eef215a1e1006d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272781e60b2e42284ce4d3f7a9b1c44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c593b3171bdf11a853e6419899f4fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c65a846217d0333951a43f9bf2dbec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b402fcfc55ea5f648b94ee0f8bcdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eb588d0671f619900ab62b8a639a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57840c261a325ab622a0cebe4d6ecb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb800e3b27304bbfdf6194f205af08d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1beeef65aa80383c14eca5095f2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480626a7fc83eb335fe126539bf9c7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01f5fc4a5d6cc4f89d1f6a6959071609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533901b059a03bfe41ef98c15717fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ecd0994b44330ad1349a51a3c2959611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fafb1678ab6e58c1f14f951fb91f6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943be259d2b6d52d1e0a072d8ccd46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579cdaa4d3ef3f7127982e630ebf634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4cf95ee27c7dca0d82b3722f717ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0961e72b6242bfab458ab40ba4ad3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ca8e4b6a958f54ea25948fec158d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca20f1b906e623e1faaea5188fd8ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10617509af140a21d296f91d9be8656f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2455f3f8d2d01f3a804a00627394620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dc86df5e2f96e07339b4458d04b46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6dedac1928d92b04b3fc7d317e2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a9ea0839cda795b7f6dc028262e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a2856d1770fe7744977f7d7eb8650624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fdacb7f1821f63d61ca037394c7bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377df71f8b49ba927df58b57b8569d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7a476881e706ca0072ab7739c9326627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc21db7f0cebd3f4dc9974d7fb0af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06e0a483b4c7da9a9f8ca1c50088e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996a9a087ffb60f05dd232226edfc13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3156b31fc137699992da6a9a7937f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f53c81ebc8a8f048f1cc602b529f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894fafbfbb48c60dcdc92ea7d0a889633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ad16f57d67a326c4d7dae98f8712634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ff1c621859ee334cea3abff4c567635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0c5cd6f0ef5b793686769159a19f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399adf6c4e3b59e249501e1c0ac870637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475f50b33098119a88ee812117471a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde1f25f1969909b0c3e1a6bb5624c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f275068e273cb803221570321d4e1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ee8bb86339084c399087da9e19b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04624bfbbbd28e85f73a5edc16bc4599642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40734080183f2a7b4fad99bdcd1274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bf711024f3c283f0ef441ff0bf882644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d70fb60e5b08facf16a6b5517ffd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db050cfc62929e6be296c76a61fc89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6c8cbdcac2288eb7c948eec149d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aebe552f9f81ffffb89c6c923fd08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9f91844838fea4ba5fd1962fbcbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55b83968cc821ecf20f8463e29ce0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a92f994aa8bbb2b3d2baa2c193770651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe580164479fa6d000255f7b52cf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5260b67a8aa5a27d9b210526610b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fb65bc39b2b912d7de28e6c46445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270c5324cac95bfd46099f88552156655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d3a75ca98d678a21a681e9dfdec6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36056e50909fe611a91c724c9b948e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ff65621088d3bb6c588e6a428949658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec70f3f44edee57c7f526dfa959fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1ed2e0df2bbbb980b3965c89363a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887cb0a150ab965077a3fe44fc3b86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f24ccbe26c6414a4230ae7713972a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422eb214ed2906d3aeaa2995be56629663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de742ba2e1bd2b7a493e2fe93f461f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d640d291a4b93ff26df17d8ac699665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924ea66d8857221af189325f20be759666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20304a4c689d3549f5c62054748f9c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913351d98a77820a3c8cf53d7a60134668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d657df41fa38bcfe9141b6bee8c451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6a6d636a10a4dd50ee8e3a40202f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6aa80bae93a8484dde0db921ba3fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475facb8d523d11033ec9e1e160960c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc8a1a44c7be23610144d7262771f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922104753d5a29ee4acb260898ca273674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d74d763aa41c0cbe6380c7f48fef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29837b20189b7ed792733a6a145d5fc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c520e5ea8f1ff4cad7d111ee3bbf8f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8da68d21344268930d5eb9f75445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263c4f469e3d4e76955f79fa3c4c4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b985fe636736993df19d6fc4ee634680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448cd1a52d7d8584998e2eb6e012e73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65877f9a5c8a520e7e865c43c29ca78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af19b91f9914e949e6dba885231ccb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad04091f990277cf58db65da740f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4615199db70b9b423cf75a224514685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a798a892cab66e731dd6f619df0a30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ecbb9254fee1c47c3860657d1295687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01876e749d2ac085d503843f797ec0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193089161c5972e58b0fcde6294807bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06077e795c31aa892b211cfe74ead6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74943f9ddace35e01de128461ccb9a5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a781ab12d4372d6d7f783dbbd4352692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2690d18d1cbfc6df320e28e36bae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029ecbcdbe87ae7c01d3a4ca48445d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8f8f5bb4a9aace7d2b4cf75d2fd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318323795a9a6cc3108969fa1b3d51e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55363e246b16ba1a00eca0ddfbb1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091892fbc60fd78c4a5b07c70ab3879698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f876fc8ba9dd4b57e77a060d18430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749673f2eb5e70c0804a4a5a0793aff0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aec98148a3b80bc762d871fc7e1ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0a3756c967d745c2fd1b7055b100702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94242aa0d9569a82d56e913392c8c6c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5336653db13685395ddd56e4a280d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b944af0c4e44016dd6a8742bc467ffa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a9d1cf283195c8611f50e3293be3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc89e1b9d7ef3f2e9fcf5914cf007d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b8fb65f7e18d776bd6bbc8828030e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d731f34ee77bffb9266da8ac727a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c5d9e7b94672b948d40b027a44a72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e9038a7ae4da33940ca9e344edff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db62ee95d77a5033ec6902cfa711d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b954d2f1a28f251d40903358a49185713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968a6a740139f7bf83a270139300d3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a784f81062b32fea7a658e6d9ea7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45092f3cc9e7ffadfa569a72928e959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1174e704e57d01a93c75dcad4813bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39aa870df1d6810b856c5dce573785718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74dd32afb1fb19a2c6fa857be58b1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7792a6bc391827864c59fe82498aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8327768c8a043e1677d2b14c8f99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04336e38016db48a70bcc9ac2474540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b933c00a8323f86531d0e50db0f9bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df916a8b8a976557059d0953089edd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6ca105e34327d3c0a305bbdffd09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b90cec9194f01d1d3f9eb687f805726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a5b1040ab2fd3b7798fb51bd5a20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa59d06007d7e8ca3d117287d33eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e3b8698bf0cc295067046acb6f60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ec6d0778c286a03248e518057d96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7e059da2151a867bda9d731a525b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d76c4a5b2bbb645a8e8a69a95dc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00ade2a760ba435b1e3c136504df65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab437239822eabe346c9132d2d84a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b024bbacc69d51468edea27221e7ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241861a553a4306468f6c1eaac9d28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977cad50d2ecc10f7ea3773134ffb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f10f7c79378aedf622862d7d3bd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133fca1be9cb52152c1460ed81567a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af253f23f497fb9db7506f47248c168c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d4512748a141dea372c4d6c0a958741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d117c2f374af33a3e8e38039dc393742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa28a0a053e6079247b9ca8317f9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc47b08f95710d71a99f945027d9c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e57218b056b0daaecea21e9ce564745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564ebd68a8b0934d88811d0c3bfed41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da0f8a9d0d88fea0734d83b93bf3f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e904b375bf1541ea1b579e43e4f2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a7bbce143b48fd0dead6d022109f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2f1a7916ab505d9c090adfd4f743750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31166fcbb5ec53a884b1a440f17626b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2b8f7257cd28fcf2481bad87cc70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d1c345d6dad82f14d393bc288e81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1511e8e7cdc6abda261a8b0bbfb7070754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091522665160f14f08b611814d4669a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65765ff3b96fcf0279f72ea11b86f04c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbad059c6f58f44ed8b569c3dbb8d8757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>