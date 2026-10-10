--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374f936cd966abcb28df2a72a3ff501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1cee0892b06c83f1f158ae6d9de62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea22adab2e147968a3307bedcb0673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d20da7fbc757c064023b00b53f264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16bf46ecc3e03fa5b90275a1403ff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed019a53a32e8ef9e8bfea40e4c0f5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760d08e363369205cc86873efc408a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee44ab3c3f784005f221f8bb4c9d9de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9336d15ce04ec87483f950beff6a279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7552db4698bfd9b445e96dbdfaa9d5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e82d7cbf215241062fe5fa2f80b0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fba93445dbcaa3ef5e7bdb101f09e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ebe9ee2f0d4c0c08ea3fa812289e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984610d8259233c64abb2a7a1b6965014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d451049f4fc03304999ebd57098a6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4859c80003be10d069a414ee2018b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f39f6ac8afba7e08fcec8393da116517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe21d31539318a2745b83cb460730e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9343d1c145b52e2def7c020d70ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d8a756bab5c120c9d723aac47a8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e09ed91bf0b52ff8736ad6d98054f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7707613385f69789abe2757e1d7a3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd1ce6673a73e32d59f8c28f0ce97123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e14500dfa43ed2236d6aa627feb69724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6002a8065fc944f7a35d76a4f819425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6387a00e1525c4e728633aaede0325a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3a8f14c5e182723c58fdd701f987927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f96e2b1495fdeae219329f12cd1ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5dbe0521c10f8815f8a3f911c0c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f85baefee89bc6e9132d1c063091d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd04a707c4be8a52df23528b453d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f334b863cc4ea6bf1fc95520e855a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab7f1aec69a9fdf4405548448163533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d398350033dd9e29f2e181baf384ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48626e1ed4c7365b57ecd9162e0d9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55ef1571c86597e04ba14cc806f84c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4979379d644a5dcbc0137845fb2a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef37060ac7e424d2633cec1387f87c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d53fffa627dbcee7c83d844b8ef8c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b77edfac7a64eb1641a2d4556ff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46bf5a59efac72dc8af9c3f1f73e8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc1e78907035a4b19d7998e7b5b5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c9ecbc69c19b24647d45b8ce37ff043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9d74044cf26abd5a054ecf33b78f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843f137998e8afd22dbf726ddbaf71e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa3ded926888221c0995612eb2aed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ef7c33b761b1d953c154313d2ca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be4093f5bcfe2965ecf380432dd57748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffbdbb5c2b0030545a486b2d3778949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a1f6a27622b7624dd946eeac3f4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb830509dad3998a31cbf581667f23b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d1f9f7cd4ffbc33af5836f34cd49452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af472c9f7a36d4b229f90e1d84768053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466c66ee630ea2f587b92d867cc0fe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f0d7b578c2fa74e93ceab3dc7e7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37689363b6f24b30473d307252b3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428aa803ee7f5e68a635e8e411cb1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d59c439411c6f7fdbe69d2c046b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3f16029507c4f88c4e0684a02437459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803f576fe8cf511219132e0be159ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09a194eb7bdeeb1f3686466d8f2c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf7c3f813e977541e841c7de64fbd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7d3e3aa2ac0f21a4c929f6481be363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cfe89e75381ec59e6e613e150333c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce8a013fd8e76e28b5caa3ead9dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56f63389038a2ba2fe8cb5520a54d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52a7c64c716cf3e86ba7eb02b1932d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4378720ad96997191804297dd3144968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef643bd9b2b9838ddd11bcc6e55ce9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2386f95250e9c15ccd99e21b420db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18544eef67bdfe9933f0d30cc52bfb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcb3c1de5d5cff10594ba1fbd45e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a6bea90565b4bbfb42734664669173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa24da5bd2fef7b99d981ffbd8cb0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a646a8537a818ae0569c6201acc7d3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df2c1c729e834bd9773118f8568c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c380af070732ee154fe0470eca45577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18ba81286c4d0da00b2264f4576ecd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392d66e9e2f6ce19664e26b01d4fb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef625486b5a99f3d8776558fad0c6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b6198e9ddf305887ae8b3db13452481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e7da844ef928144e77890ed5377c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770a7a16f7eb3aa1c7b3f0f4ba629083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0c1de8b744faaf6b5d555a7ea85a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8510f0ae174f8f4e491942062f98e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df20c62ce174f55ed76117a772dd7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b200c2f3f211026fbcfde331474487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891696e671bce6acb796b22c3b9cb02088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881b2c140c7127ac495b5e254670e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac3291042e45a60dbc7136e3f251f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf845d30b48267447b4022f9914dca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3357012e8222be00001e8e1802bb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13ee381f301603f0282abf2d58a04793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b4acca37a9cd48f6dc10deffe50c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d0e9cf5de280bf7faee1391d4a3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c29cd08d1b6f0f03c38b804ca458c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa07f78dcec1162ed7e860a04e20297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fbad4c2432f977edb1bbd7f49cc6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e2676ae5df42819ef6000f504b88699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e1b90de99a312ef3c94761ff9d2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c28d9d938944c6ed980941df388ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9bfbada35d509d20281fd848f965102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf827a4e881eb5685b3ad01daea82cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd8d6b296098acacfff48c7da18cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159a5a52a59452482899fa14b5e3c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c759dd9f55c4777184f7b2a9ddb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244fbef18b836c0ae78ad129f09c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649cd7ae5fee57ad7e351316b8e445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c45402a7895045e1e8509b4b56b58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f3b32a2d59a54c073014d6e41b522110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306a38198aa0e57c2d0e1d3e3dc509d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fb85931618e303b162da7a150d793112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031555fbe8454ff614f2b870e24b6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3237b5da6a068f1a4dd27e9734a3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838572cab38b8b1ca5ca085a56852d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50953b848bfdc9481715fe366debed5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622a126959bdf67d7b634ce8cfb099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0112e7e2bfdbfada40c7329a3c44787118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f54136891b007492df9e0ebdb29b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109debdf82de53bc740ee845f236b5fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c55ba3114de03301a137b3713770121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ca35a82a65e4270a58dc054ace7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bbeeb4ae65a01d9b22b70058facc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3972c33010fc8b8bb5b098fa79b68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbb3c89dd82a6107b0c79301cd581125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ae07ca24f97db08942448ede2e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2cb5f3d20c1bc513cf7044a43f76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c065c41675c890d19f4baa89e1c4d9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353415e0f6cb2df1c077751881de503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe01ca565486cab2eafa0dca25a63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4cb40a5ffac2bc53db0ad3c55c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea598cf908d4101e46fa68fd0220b21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825eaaf4cf1091a7520b3afff04235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef0f0186330bd48e07afd83b18463134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdfb587c199f811048110d66ec8142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5aedd2fcc24f1d298127ca3646b22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33f078faceb18e98c0230a09096df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01614ffe3848ebd12e4c3795f90b71c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcfdffde03adab373f50037eb089be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db63c842edd19641e4283a6cc8ee6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343e8fe220df48faa8e109afea4324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd41839b19b8c28b8597e2e039124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5854bc83bbf24d1dc8084ae8fbbdaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee642349cc0836a0958dca2cb80fd6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e878544e1c3aa21a1e168e47ec6d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407cae899b1e6db6f60372fafe75ec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ed7a4133e512f0ae24f419159f48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be7fb94e832633933e0016a9bbcaed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcac47f83ea7b0b52d7cf890d3f470149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370d753b8831c82f41f166bece5c174150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181bb85167a7b9992dcd4b73585e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae287e7f142c9b4fc429374a8ce88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7efb1c98f102e5f546cf615c0e84c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace78d95f332da0b828f45216c2b4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1066f7477d791392dbf333cd793bb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae84b1d9b3494a176024b264ba9c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab4f02f2919de4f093739dc968363157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076a96185a7ce541b00fcac8e5cfac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c14f888e9b08f01fa4492d37fcf5f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53048b9616cb91e02afee3997c2f25a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb696ffde69e8ceb45f062a13001e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0e3432eaf972f5e12d5edb462403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530787e6698a54a127ec9cb0b15a28b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f54165054571d09adf0b0ca8f36cbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cf0e39df936921609ef90824e689165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215598fc3e5091470d9e3b4fdd09403a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc9766c55e78d4c2479f8956bf53d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12ad4507c1701d314814aab695638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064726bc90211cba3f8cd849d8fc423f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558095282b08f016d03f14143ef9d61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42095846476801577d9aa07ceeb15b6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0409c5c50a82859f02cff1a4f4e1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7e437394604fb4869728b7747f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb025c9d327772d75a40dda4e822241174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daefed0b42043cfa375da9c1b24b05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8cc4eb2022d7cccc9e4aec6642ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121cc6cdbb25a2cffa22fbdab69c660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00dbccd4ef1b7b5f461e8852abe339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bde68986c367c48eb61149951954b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ceb6670f805eb1c8129ea8d4b0ea3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e026167a23bfb204f21b9b0c05e1c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac85b6ce14c9009b5049a5ab3950b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f041593a5a59cbddd4a5741f21050e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49265a454017cd4e2772153c678ed6cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6233f777272e469d1c066e1b312c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baebfbaf6e543357599f87f51594ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17272bea870b223275453324c705d18b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4acd49c7941d141bc74f09ff537d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cc5be9fe5a05b0b1eef378addf315189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d38b1358d6bbdaa1ffe85efc4825f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7264b2770eb47e89d776582268f88f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367fe8cbb6d7dff6f5b21eab288fc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab7fa766de45d85be84e493f18ae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8612e3d36b3cf77250e1daa44436d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb6c3f50930b15d456dbb09814b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956aac64fb5641cd3522fdb019f30ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc58590af4f4c91931112ebfcfce7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbbb5f19d9181c3dcbe04c2502722f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45a7382e8f0c9fb62dcb9f6ffbbac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1555457ca51909bc4157105bb6e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba05d1646b87f65c817ee5a88c9d68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c427720a561b9743a28838c7583b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f083a0256230bc1a88bb2e44f6f0ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca10d8694c3535ae2fafcfc2c3716a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81a15c63233b27508150c28ba0d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec75a8f7759dc737a52d44b95eae5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b62e89dd33c6bd757d0341bb86df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f11b4ac8620ea224fd5dcdf2f7200208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b794d828e1de506d6b784ff12105e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260af4b565c17427f935c9c8fb83845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07427056209e43ae88cd2cc2624a6b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8565c0c33b952ccdefe3b917e772ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877fa2578fc30acc245f13ef01e317213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0378adfa152849d4a8ea84afe295cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeba4ed3a6f9c1e1b467b039aa2cb5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f314032c9168200f431c163d5ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8403b0833e74c3708f2cc7338dbe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee8eb37e0eb3d5932714611db096a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca05eecbc5574a15b2ea2cb4c6a611219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe1287d77f75234de7b87a4e154d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad26f744af77e2f2097f647b802e51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b6bbbaf194da29a31baa41e0835b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7fbf04a09c5bd542f34870b3dd33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4a142ecc943445266435e0ee31a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c93c396dd007a07e1954138798e8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb4a597319f5b0753d93fc67fc966226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b91c778558a5a68a2d1dbc26d91e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe15a248668c059d60b05f3dfe2a97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2f4660257a1ad92ba40a5cbdfdb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df37c457757edf519e9ed93b89b6cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512685f0ac8572576fed73316b4ee3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e52621b0bff087bfd9b5f496fabc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71db0aa07e14ad755026b9cdd121c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28969140ed440d55790936b76701c9da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888261605cfed3e396fc6d2381e4ec9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659324b5c66d33a466ace4a5a68a256e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd073aac4d189408d7f0054737c68b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3d98194da0af860d15dd2e3804b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780378532dcfa205d31226ffd9d3d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98575ab5beacd4e6128134d238f9105e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609043d751bd70754e69a56173f040241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1c056c3a512dde823ee79d06e6253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2993b21176e966ad0e0afdf07dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e028dccbc7a20e00f7f2c1ae5bc09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac4031dc8501ce8eab3b80f8e27c5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39446ee6a7d8fc06d6cd17fb60c13703246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98345d8c14852b4dba38c865ae724be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba0901752c687753ce71d3f432eaf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d601697d876d873715a9fedac27d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683797b9d6d6d1d0e8bc92dfe55a1607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3471f73ec171aece40b76803e1d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495905d8e971c6294fd769124cd6574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acee92e121c1ac7090553071fe8249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4fa116c8f1a227fced2fe220ad5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5d5ee70ac805849d8e4f46a944f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187003c3f6f8a5e265a1635d9e7721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ee1a370daac1d0b475c751ebeaeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5362273ed6726d419f178310f169b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706448b4e3a37e47f311c465e0fbccd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b78fb0a16e75f38ba1139dac482c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4546c477198a1615a27e7cf2f23bf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3dd59cb7e2afb6922db17ae9a086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d39604e1f591c56bbc9d78f24d125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6b867d7ce7479de3b305f22a5857264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7209c69f68a6a62c1499bff6b1d2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484cdfaa08d9ff1ffc3e949549d59e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de0ab3a8bb18e096c44dd7958ac4ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483cc4f18e7f49dbf34d161e13cdc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bc86d9459ca71adbdfaef90e0f57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d278df31bde2ec29b3e4c694e32142270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f938819cf6eb29c0038e6964c6d29f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bed8bcb66a1e108792732b9305888272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817511ebeda3c27fac7febe16d6f1a71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3c9801bc845f09f7a2dea7cfc49e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25251ef12e9dce26d337ee3c4ca131275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10dfa3a8493ddd2c8978eb7e9387e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b669a44ae2548f9fc16d529b11661c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f8170f487cdc49f9c1cf8743ac84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200e6e09e45f0f5653af7d4e98e42c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e559c9046af8198c877180832adc651280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf686bb552d97f0d522dd3f782acb894281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8b2b003a3165d5de5517d1b7e95b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbffd36753fb8021432deb5b3a14bf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b88ae33363e1c56bcb35ce6769b87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba0a0446bb163f662db138c8d596a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733a5c8c3a05c9948db83ea1b1334b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51922e1ef41b88d0a29a68669872cc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41625f36b811055bb2e3c488d8ac183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a5d5fef8eeb153c22864d13e0bbcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52dc622013b3b5870da1695a0dde0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b32eca6e3575d4e26d08b6a1dfcf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea51d50e60a6adf5bbdbb78660dc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac51116f58e8105d5fc4a3d06526b80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95c30bca9a24ed5ae5ab8ea7e53c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6c9a4e1e83a4a2ddb5bbfa3acfb7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d6478f7941150deb6db29800e99e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8498cb03030ac7c5414547a051f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d87b2d660597c58e3d22302489171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b6d779da6e29af58bb78b116033d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717eed7259fc20bffb1d955dc67074300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e9fff355d61328e3368275bfc327d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0074550365a671767fd75c0d72cf92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b073c9d0b53c1f008d20d3f5316a943303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e968596f17eb73686dc84419b0ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9f1f9a0ac936717c37bc81c2b467305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9496934b69fb3cf57fae57c578036306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e698f70d117f2218d32ff81c389056307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc35c4fb4ce3912c21ffdb137f45219308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e99b0a2863476de7a27db06e71336309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32169948e1af0fc2fdec250901f46d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380f971b1cfe873f5b624238039e98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca2943b3242cce2b38e34c4e8198f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9965b6908e6747d719d3796364bbb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f6bc3dc4478cd1b6786f171c1cdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28bbd3e66d99e2bba802b8307023bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684022fe5ed619965f85dec8d4a3b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa75a9eac412666b0f5f420fedba2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2157f8a8df5e7be6904555125aa6a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892049547a9a9bee8d7fe8661cf6957319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ca869d5afd8dcb90416fa8dfc854320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356085d9cbb045a6b4619684b73e062d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa535bedee5bc7de6cdf99ab540a012322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d622eda65b71358b76203a8e2e66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b0b0cf6ed723ad1e07b81e26707a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569ba799ba21b17923e84742f39037325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099c3889bf73f38dd985db88c4d8db4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819bd5da0723ac27b99d2bd65cfb1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c096e8ef1dc7ed17892027a1c4a8f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775974ff38eb1be90acf8ab9a37a845c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b83884aab24e69a1c02970174f469a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aedc0d455cd39ca0c1334c0a0e5a14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9787b34c3cb98e988a8145d975274332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472bfd983c338f2ac5381372b316f6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c5a8ff103b45c1e3abdda15f054b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8279efa94cf6653a11bed4239d16d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7795b6034e72aea198534d71f020b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c901865c0dab2ab1ba54646e5cbc32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfa835a90445972f79599a292c63d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93bc8ae8bf9f2b7d6ce2ad5115657339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1baf10e5fdfac892c418c3c5315f08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386815a70ed22329a4f464f02c4ced2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418aee31c78f84451caca96ac7d275f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908853eee4b94035be782906b36adca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38985fb86b0a0d67f6bd655c466979b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082379c0e9c5a9ac6c33392364f07eae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de7549cbf16877ef4fe1f6810dce68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c63a97dd008114e314cf020d20e28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a3903205a04cd81540fc955169d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d7dde64065006965fdd37eedcb2ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad748a970c0025a6f55d21ac29cc17b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81517c0d5029d70e9c396fd98421fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dce6afce3ca06d96295a1b901f57e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708619eec76343023fdcb11eb376159d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d96e908aa85c1009be737d9ce2c2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e77e4c08f4343cf4692262e0b531355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f671075347691ee89f1db20f77887356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336613384fe99220ce8a8ff51727a4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41dabac3a260964478dc1160fbaee7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e13c9bf819396a17a86e888914c27e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bcba6e3f5097183368dceae430dfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dafd96388baa0491e4acfc674c4e67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199c71a1a64c5e825b3d8839ec8e67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d18f27c123445b38b2d40d14960ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8675acf53cc118683f63890f707774364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5474551e7b99b7449524fb239366365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425da2f4f44ed1850a31bb25bcc3a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1b89c51aeb6688c3729426b38afb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ded85f53218eed34591e8ed884a09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681ab44de30d0daaf7729afad29071369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c29f8bd2f094e86273c78579ef83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824706a94a3094c4cb4e7bb49dd5876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbd4acdc68a6f5d3c0b7cf603f874372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c05cb3e0cc6b2ecbab21046bb7d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19c4df84709bb714e1cd2a26d2a92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7863785def93b83906f9936d3f1d6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf559f8f987e5766cf028c7ca37e29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3296c3f362417f6a4e46248474eac77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7fe046d840945e2ff53ae02d8aecd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35007b0c41ce21d46d168d25bdc1387379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03e138b2e8f7772136a5f8e6a941b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345ad24c71e08de0c6936fc98378ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441c1be7744cd6fb3bfe929531dffc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979510552de81d08db9b0c39b9c65b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8eaabfab3cf0f62638c45928ed320384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de921d042b21f37ee69eecd7965f74b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f48d1210ac5281ac7e7157035d5abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f7751f22f28828861720a88ed30b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc452f2f8e00ad75d3a623098dbdda2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cb3a4da82895f0007059fe762c554389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe167600fb139690e83a895b62cabb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc43f7f69a8481f7c5b45707d08905391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c37a9f75dc86f73ba90f85053263a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f31c2b938d961326fe9ad9b5e893393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292dc13c76032e3e85c1985d5af197394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361051a5c8153c411995996687eb683c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432418bd9d7d819e9634473997bdf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee508e66d559417ea1354c4e0ed3a96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c8b46fbb9304571fe674ab7ddcab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97482ae5ba9066391eaa8ed035552ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd1bd0d343aa84d9759a65317b7cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b96b8c10ff1637b35aecd9f1c1916401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39927ca8e1f3ba9b09d5aed4273180402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926fc234ad76d8aa26802e0953bd48d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd96fe95174e6e3913af4eee70723d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b536070a94decfd7014f7f1dad9f7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bfdb872386d654b5f34fe5e67ee44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc320b1c1228585fdccdac103f3353407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6825d04d9e1c924bfde35edae7037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda41a5ceef0fa7b487dce3be55f4fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3c011d2cd66346825d483d002b265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab28382dce6fffc678a6f1f7b67b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31fc058dd3a6e08013d7a76529dd7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c1dfe5eef4e33d748b4b46e07517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe45ce22bec1f1822b46f373d53689414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e427ff9dcd0c46fbae085f7eb3e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df6f0a98b5f84ad874762f906e81aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489247a6ff9526f1350f49d240ca6de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f40b32ba3248d6a9c1ee4dd002ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df4f6cffe3159bb546bf671ea967cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad68fb06631444eac9a810e9553cb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce968bb6ee3babde9f7b52d6c9318d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7830e42b06084d8d21d2f91e3e4a06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa532076506c13295a4a605a9162fad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e3b74de1214a6b3b0ab0cb0b67143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3052298302feb71aeca9071d4bf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf6c57b7de0423cfc2afa830c2a34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93cf069d42d32e0d9e0191a3cf219427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17553a304177b51b520185b7cfade428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30139da46fa472d2677a904bb7cd97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6df6abfa3725fa5bd2eed0b1cc7b3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f62dba8ef9f97c1992f51f153f352431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21db33f8b0b6102cbfe56ec405a171432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85457b3a9d04f98a62739eb2f54e50a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e748b8dcabdf700ab94138a71a4fd53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d82b0e1082f9ac452a011bf634ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c17b0671985f0f40ee5a60a3c8e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936c68ab4be72ecd5859bc04cf4979437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7035431214fe8c78d304af53ca177438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb04f2c1d9ca28f0e5993db9f73099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758bf07195b715a1169c03bca83a506440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869bcb1d6c60d924f196daf22320be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9200984e31edf2720414e1e0a163442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d760c849a089161266fd1a66a493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e7df3e932cf28530d268be1343b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad15abc9187b438b4a4d3447ecfed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c75e5b8c85ef420bbd10785e72d6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e899dc1e612b4fbe4685f72c81a75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8834b03b3c072c90f884e79a152d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1026a87b9e66c689fbeb9f28fc89941449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1866648e6edc5d1077c969632161627450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70e272a06d0c0efde2afab0711c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a4807fb75dde51e296e099f3bdd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb576c44ce20494909d595b2d06f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a72aa3ace58cf71e23124fe06538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131d405f9107f772ec1576dfefe2d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed713baab3e20016008c3e47764cf2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7109131564966812b55f873f4cfcbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b592baabded15629d29f4d28f6481458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501544729b00e060fc0b11e9ecac5459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edcc4dcd330fd882a4c8f3770c0f7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db411edfd077145ae18bd7c80a422b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259571bff697c181125fc7faa6c2ce51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445403c579d801145b6e45a662bbf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ccdc6cb614eabe032626c7b2c419c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208bd3b9daccd4ed1cd4a2bae2802b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c8954fbd9e369c5abd4547ae9efb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da44013bd3ace1fd7bdce3cc0c21e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b280bdc1e82924cdfb55d6abcbb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab5a7b15e0438ca02a881200ce5a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe679202953fd097849ef67e3ce8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8a8522e06099058c1261c6efe7302471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d42dae6be478b2597812f93bb89c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c133e93f633f032b0c53038c1a3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2253a12e986f5531fddb9ebfa4edeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477bfe7ff07fea3e1c0a9079366caba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf9b2b131c18c0d52f14c28cd167d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f07f9c38ec71df68bacc1653d87f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d884905108060c49a913f71c1244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e510899fa10bb9a6156a4070102f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09edf37112ba91cf0ebb7e4b4d2c43b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb35f5420beda89ff570d0c6436052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac44eb471d7124d0dd687f3b1a68b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf02a64e21a81ad7fac4bcce2de29e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f0d603eb369143011e927ebbea51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbbac2a141f62151bf6d8f5e68390485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b98ac953f1c2d01ad53776e753ab9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d04a560f908e7e56e5c7c1ae0faa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cc89331445e0f61176c5652e84cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf405fa2379ff7c17dab94c24aee175489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122562293ee84cdb5800a8b2ffc4f35d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b5d6ec493b27dc021723618114f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1d0b43f898b153aa46a18186bf40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a4345b1e420af26fc4c12282dac4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f535244a9fa60aa68a7cfd017f05f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bf68b563e15e13ad7080efe22411495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc2294d81921f4338ecf3c5c639c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a9bd1a7bdd2653cf6648ed2ba04a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b5194c4cbfcfa17892c9a5899ca9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc82da29ce91a456ef7026a617c84e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ae98791d3d28d9817881c6a6bef0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f658ccd4c64aae5f92c6a1e40c6bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f7e6e8c40457bda3e7520ac5e36d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41b2861717279fd1b3bf96623affb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81c947606e903c63dd47cb117ff36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad515ae1b76aa32de492f440965a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c5aeaefc9fe74951ff40d31efa7bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd098c22d92cd9da2e595a692db65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd156d42a7ccb5c113a54bf100626508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c72c2c667f8b304cedf530c4b5f72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aedf94855bb183f6f141fed6e3af66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b57e2805b7f63fde03465ab2bed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493c3845ae331ed3b4a1b0baed58f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7d9d4aa0c4df5d964d8a9945c65f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c437af83bef41d47c82bd916e5f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfdbd32596091c3d8f705a23aa9930515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2360d1f93f075b671ce8028e9ebb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a6e7ad168bdbda278a70cf5d65bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c843e1843439f73af95dc51a4f99f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d712165c1f289a2b646824bfa4b4e30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1441b4e52df4c9a71d5ab56d93873520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dea92410cd2033b88394276e266d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb9b858c0975bfff91d007e92e0fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e0397d8977206bef084231f8ef82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c77a5148b63720a2971b1ebed12f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7d72226ba15d845ec771517e3aed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d17d483efa1a9ffc08abaece880852526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5f8bb91566cf3cd3cc1044510035527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5bdc70483da507ba64528854a68af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948436db49059d11a2b2b18f868825529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f2b782fe9965eee204638c6b71f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8f6ddfea606a5bd26d94c4e5866a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4979736c8fa9a31704d40ce987b181532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749a8f7e8408540953cc27f6f0593b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d20030c92982baf355d73138db4a24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97a1573722da9d6fb32e31b3a3734535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634427a558a52f59e9566050d0dd92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dce9c54737263307dc585b73c1795537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b7a434062770e467597116ab5b65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea483406ca23f6fa919a328d5574b1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2eabb998b367633a60e5624646d81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca182191a0d479103194edf41fe26d4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ae1ab2164d00fcd6e4f6cca9a1de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe0e87a9e27ae1e690d6fc6a88c82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae86821710285af3440bddc3b9a5950544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634c733af14481e5b79da9920353d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53681a4916c8fc1df956fd336c9f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccedb1eca11d54fb83fba4e759d5821547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db983abb6c07c7f335d07c58481ddee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5198d425aa600a7d05491dab5ebd55b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16596af7b4896d465c69129182cad035550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de4a6c08dad77544d258ee85a3b9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6adeac452a9ed65b86af68a6b3da3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755097a26427591a2a5dc338baad675b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4575d57b700738ea0ff27f55739c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ab6cd50044e917b8fc20669fe754555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2114f9421d18c67a9b572b4f04a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592c5175b60d9155068803647c378b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4687c036ff0309ca12af531e88926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e556d464bd8f7f831ac656fcbc144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403be1c8785bc8394d73261eb12e0d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c339188c1a99f5507a4d1cad6a8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17041c28b1f2c3955a7b2c0cae5bf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3557f464bd7ebf2efbbf542004331563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b077a970ea79efd036b4dacd74439f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce85759365dd39c7580ade436e9828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed97bcf6b95284d233c30e1cad209566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f724e0d56b78ffd811d9e38fffb77a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8920a70aac8a87cbbcf11c61e963568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ea35287df07a1f8934bb6709bbcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc67c787b7ed66e7a2f38255d4e2854570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93cb5583d95fa5376a97a19a77b72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eaa1c0f19ea6ad26c2911738694b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b621c77d3c0813801c51198a273e80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52318564ac46de0b3ed8a5d6af43c0fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f595b222df338b75a506c160490a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4423e5ada7eebb003698cafd9c67d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7360ea19756e53b8eb03efddbd10ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a76ae6824dbd90003f9a62d57491578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237f269906dd3f1f2ebaab1546350d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c53c3925a70a7c66cc00a5a78c0660580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1823e6a3939838c777cc9131654637581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e135dcce8b2bdd74a70f1c7789f30a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204306e27e6df44ab02634f3fb4f1532583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285875538f18c5f1dc5adec9100bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025005dc4e9bc2c2251a0216ff8bcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876091c35af2bca8e76176ca648a1e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46806a52010bddae39e77313993d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b4310530a33a68400b09725afabd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030060c5740ab1426e0c51c712ca13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6dc80bf3d0505e4e0d18fe5b58848590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174258886cf7505f60e3915b2bfdcbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3b6c51030d61378a620de9a493c1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce123449457f3273e377cbc7e2372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eaa17b2f1a8626be60821059671c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c60df5ad0ceecc5c2e53851c1f2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1945b6a66066944702363018aa3802596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44e373d2c73ac8d4381fba18a9f22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c7eff81cb8b26e9ed3c3ec9554b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253743ffdb33b468f3a43be15c3145e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4a53bf0b0c945a750932375ee8ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78dec909c448800a2b234290b057a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155172b168e62dd42d2a2db96338906602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c895893ff4228b0615e306daf24034603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb81112c51b07eed6856f22ad6fd98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3196130567e301c7400ad8e38edde0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c0943aabba80924c65c7974f7047606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f0d6f2195768ef30b48b7233d0694607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dea1d845483c8a06d0d1d4a058a42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3b8206c086f41ded9be785c1a9375609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bfe0c2cadc8d31fb772579032409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d135100ee194df015fe5680a846ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf0bf56b7c8c24519e02f43e8f15f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159841af448e9d87e270e30b716b051e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2636406fc140e7ed1175c950ade4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6add79ac117b7495229ca1f5b770b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0b80ca1a6d54aeb46655dd926666e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd7794adf41e2064288680669eed5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9735896c6d5285175d1f4d7d521f6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c04972e84d77913bf1a05fa7b9484d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24f863a4c66e7726b98df6fcaa8e17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b95aa3dd392b30ec31995bd4b4b7cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66da9087df3729684cfff53cc9052622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff96af5d9a5d4251591f98a0e13268623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283d56377d566f7e52db913d8ee3ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0066078bd6a5dcd89157cbd4f869bf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2d0fceaa4efbac07818a2f109cda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805244d166c81ab6b455ae1799deef35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78c0d13102d770bbf9a7d9714979b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecf4a9ebd759fa93ad41950822592629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862de23da7f27456fb88b98fdca5b88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024bb3be8c32fd863ffb4e9c21676d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b90f12f2e9a963f6f53da08b5cc67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed818b39d4ca54f833662c120b85e8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b8b8e09d5fb138db138ab04ec0ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5faaa13e9e440309a150075422d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e120f5ba16e3205776a7ec0110820636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30578d2eccded7a7752ae2a49f3a0dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd97e9dddef0003793e24d9aa5e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418bd92b1d2ea15a6048eb1137e3ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d11efed129476cdc0f4722047732f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff0f66f6f21d0fda42e088398d578641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e64f127510f1fca4f0ffe500999eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70fc34fee0f73553caed5cdf44232643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a93e91e50056b0db0ecb8c5e5da1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7ab3e43fb6784c9a28b622f0f552645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5c77707b6623b9fc3280c135f984646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187453564cff6a0ea727d53f7b7a8961647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f2df659a539e21d800817fc78423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8978cf17a1b08721677926188d6836649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80b0e9e6062340a335ba5783df7dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c5f49317906063b0384d6d2505fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29b9e2f94f2da3037f2d7843b53d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384fa6614b4f44c89ad53190de4894653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50507116e023e2395410bbad6701e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6df73bb129384a6dbf92119f4a7a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf309e9f2be78b3105bd345ad8db1a7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081f4e3e19d7b6ab01fb498bdf4899657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f8e5e945b5325c72767c727ee515658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58db9aa8a2c07e1b7e0a744782101e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836f7318d6fa9006f6870399c55e43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b7bc29998276f3279cbacc8b2e6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e257dc81848543f8ee2e40e782d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96393810b9f0c3cfadfd4ece64dbd25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd83fe821178a45ec8234b1261e990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6875d0ba65ea723b84899786aec18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f04650a6a61b93874296624e7e7cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57cd825b77c55a16a4fb134b1e8fea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5e4b546d0d11cd2472ed12cde3743668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378664620fc91b9ca50794a5647368669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875998544eba0e9d33447094c393759670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a368898c6acc97240c2f7094a4963671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d5274e2125d2c3843453b3efa5525672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166a89b0f37446be3e5d6a316280b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738af8b6fd07d89ea1ac4f0492769e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a43195bc51bf67e83a090f6de471675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f56fe34e19c1a7f5b8f1f384a4641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d31d914289b743c977bf1e6c65b5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6cdca6c13f9847461449329855ea4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ed4b6f8e5724d93f8d0c7bc00362679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6335a3181fb5e7b6bc1daf310ddbc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2b3c4b9a4bee4a0048c86d1b1a43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c349ef0fe97d6601c9230db1e5fef1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2b69141fc79b2e3eb4376a4382d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae357d69221efd2660036c595cdc39a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802cbd8f4b58b85cd5a70fbd456b94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad21e36103082b2bc1b1c35b52198686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460879c35721a16e1a51c76cb57390687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55cefe26409b9860a8ed3ad15db17e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65007c2dc9d2217e2cd981862fd99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78002c6bff731c4ab4f2b904afd997690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b58410e5e4e802b81b81193b5ef81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d41e42ebb3852bbbe898552a829e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8634e957fff6907b58ea819602d7ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea178052ef9faf5fb12c5f6a3d9c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f30d4a626dc60be45d79280dbfdf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b924116fff6b37d1fa3e628eadd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff79958e61f61a6247d44bcdac4d6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854008c3ae333efd6ee53d3f114fa26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f8c2bb3c84e9e59ceea8f97d6fcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff264077ec88ccc345b14c42afd84cc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564b503ecb66b06c84ec31d9dbdc8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e202aabc03b57fb4e77a77c8e434e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51081275af762b1b6db2fe6ad0cca8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c229342d90ed0f9ecdfaea765fbb61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111ae42dcdacfc006dae3d2e079e6a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f154541e90c9f410836492d0f4f80a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36a5675b6f9dfc0efd8af3a9c9ea9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b80e949697e99e1edbf3cdfcd718708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0217248fcac744ad55e345780074709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ac0e06910043d622d5f49f7e7efb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a9c1888e8cb1db6607ab827843591711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1fb52ff9d10731ad167581e5aa94c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e622542a7d3a4eba129d4081420ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46086859867e27776f89895c832ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a8b153c99ca1c44cd0a07433280da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660c11149b695ff65a0b78397685c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fceeaab0bcef9ca35a33fb420075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87caa7eea3fa25c54a6c39daee58f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607303622be429a3a1e856cea101506719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be03cfe7838e3242a1269e56f03d8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94aa9624e0e4578a65c61f87311a5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3079e78d857846cdb0a916d3956db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006226079036a5a4967e7c3dc35a9e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f2f513b38834a75ee63a383afbf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353880c5cedf4b367c2ffffdaa86d319725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66779f1498477549264092b6983029726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c33d3351a2c8f18e917154dc2ed4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b215f96a292ce0b42a47afa1b122e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0806cc264e2072a9a375b9e96ef37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a96069837d8657894a2e417ac4dd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1c413b9e76ad955e7c557e20451b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d32fbcb587b311c2699c6243a08a4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a39370a55219ed5d9dfad1bbe0545733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce8303f2c26a78f4315269c9ca1ac9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633618d86c3d68ebfe13497cb7ea1b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64225c2d40fd615b26a0cea4e324604736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca5a036c183e801ea2f907f63a945737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264e54c04207e3e0284ebba16ab5d39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3a1f0a1230aa21efa22a4ad4d677739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce07b0cd2771b34a7eef5ad61bc12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b5e9cf26453cd8a51c682e9c1879741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca01d94c2aa6bf08db5d1c5beac9a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c4cae3d1d572d124112d1a69079c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688d33e9687e5c6f0305b090e33f735744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff14f9efffcd7b31c067f35405acaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709c40c8c934eabb9d118ea0773c7df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb558441cd5fcf2f2c73e50204e82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9903061152ede039ca2c57370d70b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4962aa630143cf87dabab87545d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20b050f0a107a06e7be881f8e10414750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef7cf3a34134f1aef5c73b573eb25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f6cfa109628c8667d7f1ef4b4e36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0123f7e5c23f6fd7c65d201abe28f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869f8b99dffe02a1843c9de6764bdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ab18cb437131c2e467dbe7f1014f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63bab1a0cccaf6d9bb0070b966bed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274d46c77f17b947a024751f8f57456757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816c7925d93c61c76bf5fbfbc5a241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551dea7e0188c2efd4468c225c332f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7dc8d9052d6019e056f26093b19d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd4b51dbefeb97a3d3bac5f5fe73a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885cce2902b178a5a0521bf59a332393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e06d54d115c1f4a26153d8ebbed04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732d51cd6a1a475bca5b854f5a2e955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192fea0bf8c5b2154cac171aa40a816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536676a1d55f2329aa8749fd599602b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1cba1af0316a73951326beac64128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977a372d23fe43d313a1205d3301119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ba3c2b3d3e78a487240b73256ea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915be07aa05b90d2a69a9476baa70211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3bc1c7009111a59dafee4b26cd9dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38e146d563349b91c55fe4124c4e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73366a28623a5206618c1502d733114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d60fb06390273ac1c789f5abaacc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add66c22554cf19bcf5f1f3445150916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b42b2e1b8a6d4567d05043ae7fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f3d9b80357c9d9084859148c47b7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65745c2cdc76f6ba189b1cdb176ecfc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85541b0af0c4b6c4dc09f5ef7ab92420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc6bd28ab9f89da9ed9da538aff8ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef0e8d1001a9eec4467db4b9da630722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581857048d69c6fc3fe2894a2e2b78223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675d2ef3e295c5f80b05ca4db4e90f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb1a901d506a2a89ca2691342e03a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578d73b28aab63be65fcaf5d8ee87626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02179f5f62014c2f53457b8615b19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34566f1745398ba837964b48dda0a59d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3fc4bb0021f97ceb03080121a78b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7273a0410c0d577bec06f39b3a35730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaeca34231d1d521b201236192cf2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1958fdb71bd2bf25bcb625ff7f87932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af550074e1cf1f068017352836da9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce1b3806b3970de2974deed11944434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0605e829f15207d6e4337871ac5912f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199ed1930f2a7fbbc674b68e3726df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d661f05c51cb1d03a977bfd671fd5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2194fc6ce31eabc406ecbb14fa6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb36a5cf46e962c8e23282d800b2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd3d3f54f7704a9f3f697564efb2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c301f23340aabc2dc6e9bfb6d03941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c13bb0eb5f1ffc8098d7b419275a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833167404a4c2d09fe8e40514b09189e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4479fae8c069f8babda0b9fe72df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9cf0876d1ad1ba714eff140dadd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0030c38c443e53d5c13a19ffa746a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fe64ce6bc0913de3a924b5b661dc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383b78ccbf411931fa28ad55bfdb1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca3e166ceb443a9788d2c50f474cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca714b0e6c744da4b68396b7bae4a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b59ca34aab8f6b91b08c03ea4ed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fca01bcc916756bb6d9fd5f9c07f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf8abbdd9a45b966051af08270760553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a65d1e8bef718a78c9ca5d8ff5fa2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08500c2ab15b81ec4c23eb16fcce18a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7811ede7ac341b659ea7ebc0fde1cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b48a70fc2a5a0cce394419336f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4c37e66089801ec195b168910b12c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26fa230296ec09b6dd840d6270cf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed3579c357fe8b31b759741f9c49b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191f11a5bef700ae871d17ca3cc47e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0bff35e121821de540933c192ea1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72616ee0dd3f52ea8bc5557667f1b5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4bb90ac0ad7e82d363e52e50f12aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9154db9a667f5dd15a3dbe6c664565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e56e1eed946cbbd34daf88895777766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7340131afb85fc9850db179e1ec6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a1f2634c060af7ff2f9ca7750b7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d0c51a4688dc035a2905f613b1c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9a92d5b7ca84825475658fe97b9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d4eefbdc0298ed159a22a0a5f60471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdda5da3e913d7e1db68c64b33268672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18bf3717bdab3d4592dc97a2e666f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bd022673daf4fd3010eaeb9cc4d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e9cc287de114ccc110613380c5b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430cee4fca34e4e43ddbb881444691b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fab52af50f24d537da4f8b799d1b5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db33411a994272b3f66ea1c3d3d70d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108628bba461738e619203e66cf06779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a886e474fe89cbcc4815c7283f6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5546900ff66d23c04613b6751c4fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afeb82592af24231868d198be03dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec10009283a68a9d672390d707be783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ea1743775f464a7d5e667c9c9b7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e390bd5d10bc47464b817be233bbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c789a259ec372507d50c4e5be47386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae513a543c774a900d981ec8d43b1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b051e896b6ce4511038b2c55ab8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b46021b3ef09b7e2f5cd30fd09ae089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf63ec0fbc36d3748efdd04c22e46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982b53f9702092bfdfb88a84d26521e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b00f6f028ddba47a59b4bd2cfc3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e3d95e7d5954375a515c6e37d4f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac7d8af84827b2e10f991de1e6258094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75dc5ded6e3fa5e20cb8b67a8244195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3586bda83ccb01af2a301430ad10596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442baa0ce097799453f9ce5c1fa8f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a581ea1da6cf5d543aba3445f042e3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a068c2bf5861f196e6df7017ddd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6198b3a00497015378e160e394010d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907b93c71bd509f04bd4c9e9b9c2d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5960c2935cd0c0fee474594c37c055102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7bc1890fee15a9e1795ee1681a05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44795dfcde771090ba9fa4171273c7c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8771ea7ea58f6e1e7224329b94f4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a7e806d9959c696532dcf20ec68d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165dc062d3baaaf57c7ab06d3e68dc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2552a448e4319f14040104fe68df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441420380603eeebfdf21df0e1f08c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d80c146948efd867cf1af52fbec3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0690e820bdc06a450e28c0999dde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce5775ec9242759b0be607e45b046c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c7aa2e566af9e492869e3c845613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709db038a8fdd5f36744cc66de7824114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb0ac56a77bfd66549e420f3522f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e27d9276f2653ff4c33d0f534a8a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ae2a8fec7dc65dad5d05052d929a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24db5fa65eb2cee501de25160ce0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557132cf8a8e392f674b2906cd080a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3bdc592c7c847b3c11df17f455f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee3222bb74646719aa62adcc3167b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6aad9ccb2f7cabe81c470d164482122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb30eb3b3613770e437a573e6ed1ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d960c4f2dd360bc154b79e9540e572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0cd40c9ae1d1bf8e22dc6831a6a8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196006831e8f0650c62c9643a3e3a0b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096c3f53fb21fa96e5fa9866964470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404ed0165684aaa3ec6c0dc3337d17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06960817bdc71a1726e57a32e0829c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3c0d9856a37133e700f21b563900130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd42c4a6fc6942c716e61a6619d7d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d681cfa1aaa52f10e605a4f21bc84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d4b81efd549fc336899921f8982e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095eefbb4c4736ccc07b029bcdccaa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a076de6cf7de0d103bc421451615135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60798d52f9818e695325e00c848be4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1215f0ca586771f36f60c0e8b2078ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c872a1e36c2fb9ce44e05b60a7064138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a307f05b43d29576c49660e15464be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd207fcc8ae993b82e1003943487dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7b3eaebbe9d0e73c8d2337b84396b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec60d64d1227ace51f665615a971b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e1cdbe9f8609dcbdf46cf38e40996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a38e8d7c6ebf1a8dba356bea2819144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214aab7bd6f79ff66fd44d79b2995c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24be83bbdba93274f57a0a185656a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebadc4c5e42d6f4670139b2c741d76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b930001eef2cb34cac976cb831b065148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e4eb05a7aeb00bbc9b7ecb875f8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7129d07d3a1c3aeb2aafe8b9fd5279150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eeecd8617001354e58e42ac5a22ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb1fdcac41d7622075dfa646b0445a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ff3e73d134cd90b14170df68657a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6f098561ad042fe7aee06c5bcca2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d75a723eea834dd55028002d0514d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf2e9f191bec98de7f01516801bb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2b8d8bb5565c4f52557ab80fb039157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0be6d2cbba2d7c17416a550ba2d4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112d78355762f3dfa08ef149e4fa90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb567e1c2868ef27b9c7a9da416174160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7be4b00c35850b2b102da5eb9f2f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548453096d52839d75ab445f93c4a75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e52a56847c3b85edae0db2dcf0fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d008321c7f16df8fb0cfd9539f8592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e7445909bd59a9e8c0826f932d34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63bbd72670a37532b27c88fcaefbc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ef2e67677add5630db5123253b460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d552d692a2f97bf6d0c89d571a4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3584c318e977e89f1879333ad32af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d8cfd53a43d2f4538f0b06e5d6aab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5441399b0c84dac879c7d9c07f356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba01496f7cd8054ea34f06d0b0b27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a13a1e684c37f553f9c06d735c195173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee962c71e926610f2bb8ced5f848471c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847bfce4a972d7f29850eacbfcb84b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb97aff78e0448b0915cb050fb551176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371985e9200bc88bd4b81a0ca3c54544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba447c9339f8e85cd4b916c5fc577178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4c16032c1a48759f20f3cd7008c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039572d26d712f1fd98e8fad86d352180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bb83345b0eed4ec1c3e632258995181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293482836ab0c14120ae7a9e9a33fd6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e794a2cdc99d4d59282aecfa3464e4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2acad92c1d9c81fe0d0baa0a934ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b862032587078a42b612886f42c46f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22c9481ce2aafe16f0198c62f265b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c24e7819423653c4ec298828de5553187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58194c96de1b194a1efbc4d86b127ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd69139937e9672452a2b3f16a786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9597341736e794d96f9ec7e2f7d5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf40ce77fffff61fda454eb543bb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201bc40e37933e8a93ba85a1426935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4167d62b9905262e38a1283a29d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f768a9adf456c48a52f4f4b4b4848194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383bb87ffac3a7cbf1617000d9bf58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fcafdff2392f5c8a9564fad83530d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f09e467407b422a20972a8d34f8c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9160ece118a1ce85c00a778516886b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5da58992a0cb43a567c741339aa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48855a072b5e926cf9163553c6a7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c71e80ae19c8376b62dca48504e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b7e9f08a18f02deb90972126da1e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5bd6541564ddd95536262ad14213203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920804d176e6fd19d8d80ce59249dde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5fc2bc0a28d0f9a4ade106e2fa60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483231a04f3671408bccb96c4eb8b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92447c6b89f130221ad21d70fbaff528207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f29f5e7be79c051cc5567eb1b1b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eafedae95de980e59e888c10cb352209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315da3128bcb0396621341d078c0ada210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17295746dd16c86ad24e868484a65437211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a5dfff61dcb594e61b675c32c730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bac8b1a3a8b046355dfb7cb060850f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639df1dc4dfe8a175fc9f5740f9a9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469c1849295ef650acb10879ada8047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d8d1c89534424e1af96a3e75e9ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2c9d58be68c1d78b80986e906127217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87f523e55dd0a6b8c917ffe9030d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b0bbd16fe3a8d7f397feaa4e2007219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de9c7299a223debe06455b9e474a48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9b29117a882b1f53b36ce45c070a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858fd987266fdaba6beaef982af5bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acba94b3a5616af8e7a86a6dee5127223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d23c36828855e2451edf5984d78bb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd576c86b3ed0fdec1004fae1e384225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593eccb3de53424d93fcbbd38c52a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1196df6a16fbfeb666a77b89018b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cfe305a3152653fce0fafd1c1ff7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcb17c9b423cebf5cc9bbae231c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abf3549893aa75210aa3e8bed7d2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4376e8ad0655a31ee2deb874079fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202cf8c1e4f7d9c4d6e1e2144cc91d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946306791f295d660a0a7cf235713f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3d6e0f6291eec32cfe33405a3590234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b756d226a1aec08bb91e604f84ce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bdc58af8ea9bef88fc1ca416e2a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1068ede48630a28682234795771c88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfee2c584d4d7f20890b67deb8117d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e3791004f3063d6ecc5a8803d956239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb694238b099f2bbd9f6a629c5c4af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d7971c9fa182fe6b9c2af2dc4bcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d988013bf7a581db298c0b0753126a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac5c0445550cc5fab4f44a731bc81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4314c737c610ef51ca8648e164f37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab4eb2fe59702b0b59b221820abc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d55bae38e711362b6d93ac4818694d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9b7e7114d58df1f78415b28b973a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cea809be8335f016a06fe2d6cd6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447f845b9d714f5e46338d8e63e83e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3271fe9c4c5f3645387d9bd813b69c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bfcc9eead5515e987fb5d8b2d15d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb979737c97f9fb2a5f9bc57389661252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b828f3957bc357754d086d57cdc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c197900c8e7817cb2b36198d1ac5ea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4969629079284f4956791e84b03d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3a972b2e03ba600ff87c2c3fe83db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e993253f4181622965fc1e3cca71f75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448cab18b06923d9f7a006b6388e0f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b58ebee6128ddf231c694bdbd5aac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d12edd520f2f4f0180c38e1549fc52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d06b0a10d02e9f044cdff558ebd29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5b8584ab7c56fe1948b810761d5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84254b95202b55907b750132369f19f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eecbbafd9758a596be36dbe4d878e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13591cc3cf4fe1284ca34daca5b97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409049a6d77c81d2de08a8129134d5ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f87f78238abe49dc7febdfddc0459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c451132d1fd3d7656b4a5582c1abf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0db87150854f2728ffeb717bd8aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ea018e1b3cfb736fe9cbbeb1c9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1241fbb7ac51c78803dbc9070655a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450d5d7f9b809a6c06d329c3ef540f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952315b1e84429919613987f60b436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fa1bf6fc5dfe56e02480be7e6652274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367127f59aceaf91db4d1df2508dc43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b00ab54d9947cc14fa11306a1b78d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36f4963bffb2439f62fe569313c08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920351ed5fd7d97afbeb0ae97c32f37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e3e5be34911012d754afbb5270ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d90c313ef0785274feb17ec2c251280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90246375dc769f2f21fb2ae03b6c142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb98f5b4d704264e7700e4710c617a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b7b29c9249401a28d7e5320176ebb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d902d05b832302e55071e1b920748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b06d780de7c0a1b7e82f944ac138b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236d36a65ec80075f5de1df09cbf6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538e16ec34d658945f85c922ea7c67c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d0ffd71ecc144c35b23812e926ec7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270732c6db6235f4e90dda2be46544f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2182efedcdb94c1c00772d61733b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea561c0bfed1a523f5d814e964c74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531dab4d7c81c06f21ce1ceb0e3230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf6f4f04c9fe2e09f482eaefa3032293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8d7c082f67d365888884862a35c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1c08fe15d4ab56211b89c7daedf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20fb8585e4e692982ebf3ab1a2ecc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f989616ffea2d4d0209735f3e25213297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e214524bd4af5eb97897288233825298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb8d3fb42d3b1234be5c7157ed9a0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be8c95ab2d50564b07ce54a2ab7af0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93fb9450414de6ac2b516a82c6688301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47b28883ea6ca4dd65edc1c9d845f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059bb23f867c20896b8fe4bf3eaedf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f852df8a486d08ff2bf4424e03d19b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a3baa8f8b983776d546e29e7811a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a1fd124572c2a215e8282b1a5ee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77826f063c4b493a38d509e58a8d6cde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910cfc583a2d9db53294b16556663f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251c649fa52cb2a3dbe9aa62beb1112309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073723f16b6d89d1edecfdc95eb9d8fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822498cdb596fd1101d560360009d8b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969432f4c09449ebbcd13198dd9758a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce2a127fb28027d55d7ee582f6c5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441b83a1440e97bfc3da9ad16a9b14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b437e0b94ed4fa269ac698d25e8b093315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0079fe40192a8439836d2ab4310eac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394ea29b0bb77396a7a4f695b8ba304317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c333c3293e66b972a083e9578f0ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa7a537313e1666d1446a76df4d09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6c7ece61ab3ee57959926ee0163f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bceb8891538b25f3d26119c111048321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16c4c7ab0e39562f2b5c3c1f2534e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ecbab4fe85c614fc3466632562bc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a60cf744948ccac761b4a49c05fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fc66a0a25d04b3af056b33347ba3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539dc52b133562f981ad7936be0c2ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848bfc7bce5c8823a39c845a3c5707327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007bc0cf2155bd1d922fe46e80a091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef13e1f733472613bfb5662b687f89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894993eeaeefd080e801ae26e3d8487330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad66384e09ba38e1f7f05929f8fd4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eb4e083c3846c64759e75d7eb9d6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2abf97e4b8a1550acf7b2f0457cf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5a4a0e6a51f4589c358cd34adddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd6cf807a78846dc495a7e27eb743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7992d3cc5a556f977e4efa54a14a95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556b75d28dfc12773761915253a50e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b4af8d3653a002dbd61718dffcda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cd653ebdbc72d85a784ce01a1c3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc483fc9ca984bdd2b6df1adf6909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deedfc535c86e8e57e0738a7502e08a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425343709bdc29689b9e4f7260b3635342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a68fa7176f0c8e47b79d4af5b8226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250f400c61f08c11742a3d49d8ed5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01ed560581948d64d79e9903dbbc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d02775366dda03dd086e4f9c9d70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb16ba522b1178b34a623d8b232c19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e42b3fd1893e4c0f03ba574f508a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304032e8c07b004515dc6ec570d8da15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242c44d30a364fd6973d8757250334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a819f37b2bac82f8146efa66b0588c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bf0d1fd73d75f77e7599cfa0b2f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e29b9fe0369f42494d5b6573723a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441f64916099e811460739df2fe62c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcd68dfc74083102dd68ed3f8cfcb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0dfed5f7932584e15afbb9cc3649b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee5c687094548ce3391ba88d5f5cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7e264bc9165585c70a35c4e9485e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ae1458911fde583bf29f05d43a6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef826349bb7bfb83e4dd00977ed93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f099fed58557e580ef191f5a908d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b3d0e3316cbfb90f237b30a3b6ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42ac5e139d36e21b05694af7fac77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021d5c2a5b9e75b5d8db1026077db8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be79bedb210f17ede7c83b42d00e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3c552533f76e53c8e929886515460366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937068fd1e5b39b69f33337d949e27f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785a04690a15f8def12a246510ac2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d4525213aa203c7bafcec9a47f582369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f3a8662c5c373d714b19189e75fbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac32a0b2ee2680dee6c60036841d78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930df5aded010bac9f0945d64032ff7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf32fb7b18286887cbb2ed35f7f804373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b590eba02a419ef665a9f3d287f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c7d3db34d1a389c561f938ae5da9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88139185a3bb5e305b1a047e563894376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73bc35d23d85eb83c5628ee720018377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc3b32f4aaa4e146a074ba250888a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5b4644c4f183ef975c5274fc9566379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad80574ad8a2dbeb204b9776c4a656380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0467f61f73093b6b4acb98c13921a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ad4ce209e862754209c856aed0de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51372af9e654c7c6cd97ff058b33915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef1fb42d31dd052ecb9b9baf2fc0d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9e32ed0fd258576eeb8502871e13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6422e3ae509c7a9c6cbd08540dc3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179343720e2448dd8563f9f3e245f342387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132119f3a2549e5ee78118f3d48b649d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce236f0de233d3e8dcbc26889fb24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474839bce28cab95184d7704ffa894390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f069ca9eeb9eb0ab922e885abf37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ce237127f180e2ebf74e3c2bf20a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fd46bd9ab97fd64587f35151828d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67270a82891473127dc3c453f16178d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340a6608ba058419968601a0db779b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260c492cd2d823a368b38e0ff7dad8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4216ec3e0e450584ff2fec20b9074397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1558a86d116209a2faaf708b433024e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4068cacd514cd89952e27a878b725399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb4de26952fa11ea303241ec75788400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123879139590de712e96ec9fc3cfd052401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d63430a7d20b012de2e50fec5330f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf7ebf6235c971d21e526918ea585403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b693da2da9653a38a0885f06bf12f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730826b0a5a6b127ed007fd3bcd99c25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3141172fba842fd6b440e3c6441c09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613996e78189af24e1afeaf46de7b76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76f78a835702a0b25b0981453fbe5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627236be3c4543090bd4d8eda8f6d259409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b0d22d1753eda315ab9abf732e15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845d5f359fba7605c6305e3002f063411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2953d36fad850db76cef41e80f90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec7c328f992b04394edf2f72f6379413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3b5a50e7e35cc42fbfba86598555414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6fcbd4958c69b2d333b0e8bbfdd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2813a4c262ed726d876147eb373e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f549658e3aad4f1818ad340bdaeec0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe3e904332c4755b59baedb537818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc06cb4c580e53ce1f5fea7c370ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f206506d05b697e48322613bae8a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c65add35cc8db358c30298af68132421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23bae81fd1a5430cbedb8aa8e1529422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4ae2825db54d6cd5613ca4faef05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a288f9a73db46f03ebe60b3afa389424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5feddb526d0248ffa9a338327e7a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f49cea9fd9cd4c29b5c7754948e1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361a589bc0a2b8252b7467723e2e6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a8e5b95d0b32d283d3ab442d0415c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61caa6a8a79cb5be73d1fa9f63e3d01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfb32eb2250449973d0ab3ac391a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be37c0daf092acb3505167365b4f05d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377bdb746256bde5d51b75588099c40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09820922c53c3f3fcf73d2a34615c33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59f2b4a24fb46b17d5182233fb938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a035255637fefd9181efb429a652e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019008f19930912c8315dd73c6b59c30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7ac71c7c52d47bb91e9d98e9f588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f25cbd8f7aa3f63e4fb314671b23c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a474e4cfa9862ec18fbb1373c26a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3998de9f663cb58ae3a3bf7aad9d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ec7acd9579cbef093e17c7b924998441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e22168b97bb5b24f2161ad9ab7660442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9681f77644405347a004135cd15dc2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb29f94fa93808bcfdf3dfda4d4f0b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9c0f78e308f685460ae5bca278c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b501f7027207d7fb07055c9e6ca0f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176149ea37546ef0c5e7bf67e3e013447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b3a8fa3bfc7b99aa9298062c5dad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac45b2fbe65208311ac92bfd2cb29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335499188232050e616bd231dd8135450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba378136366fed095d6176d77d225a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f8db49f77bbcd805ab058040ae899452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b8bc90fe60bab4374742917d0deb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553f06670013239e01dee0b1d56b4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eca187c031406256d1f43f2195d11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7dd8ebfa35028410898081af8036456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf004b039e084a972fbfb85298365e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199146cca95e92abb23e952e5d267e9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ebd389884011b0999aca403d4c27f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e6aa16f5d6532044fb75dcad26070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ccc1818e0ffe1970ca653f2f9c03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca18cbc52a1692631128e2f770eb33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3143c47f1e185d1cde44561b3803b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8a44094c1910d9e55eadeaeaf374464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a940a86df2bafe7ab810f059ee6664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c6743ee68d9978f0cfc3a434c5ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c263b274a4843264dc15f18562c251467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec712b5c540ee04590d536b655065ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e51129eccd2fd269613fdd29101c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8aeac1eca6c78f2b76b12fe0fc47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616842bd5034ca7c501a16d6c9cf19b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116480d86faec6bef49cc39150820026472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74386863c878f5405907ee05ebbf82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9632f1746070db840dbe8c9f0644779474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134290b1b371fd0d1ad7f4b1e4e4ae2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129cf3daa63eda21c886daac0baee2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65f27807e963337016c994717df6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8159e1d61df917f51d8d96d1c86561478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f96408018f5c3640c6c7c0012705479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5155fec80eae6d29ea1b6cc7fef0e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06097ccd0e62b2e9ee58bf0814a2de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87a80c27c4d348008be51dd9548b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be490bd310798c2dff64904cc1d6298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd165000f714b95be7ebde24c370519484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd18bd94213025168e4b349e65879a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ab781b0e59fb7aa13c1873e673c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f2c49ba5e5e1480cb1c34610778d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf120a30eee0d81da5be3367e058546488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c761bb153c49431d3fb75c68b5938489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559a32d7fa676b0b66600d40266c65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b256ea9b4942462d69254ee02a55ae7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a40f028a5bc7ea805c77c2e0cc1319492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d716208af808e21dee2c0df406139b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47aca2dcdea02e14d6587a6f351d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51b15e85f7593293dc6245adb32bd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c89aed6e033b484da1750a08ebfad7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429d6b7ae900cfb450091a378ac2cc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bff3ad050bbed50eaebf722b2d982498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e61f7d18276c0f7975767dd1496f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89452b63094e37ceafe4385205d10d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900f4c76eb6ee0efabb0341ebb4847501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd0e2b871bb599f8e1ec6c291315ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b6ca4f40a7c461dccff96f9692fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c8650cd443390c23560bee89117c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb20003cd794ba4fb6ad724a83359c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54098b2459d05de0ee31a41d52c1b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db85664164eaf0410c188af552925507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f776dee3fdd00e637eab70ec93ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9afcf8be73460f9334e90b0c11b0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af476e967e10b8a25c46f5fd157a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1323953f1ecb8abc74de1ae2899752511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd934ca94c06ea0ff9c016096de62c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5e8f873d1d254be249283fec99e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31f15987bde20a405d774b3318e24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc8ded78e5c46b17d2f542d612abc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5467e2a6ae29884e1d69962b8b4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714a617082491dae774b5b83178e09b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a45dec411b5defe56d340021d6cf74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e538ae2fc214f8244bf42c2ce3ded519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ba4042c24ab2904f73e8c5c142783520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f67cd6f5d1ebbb70151ef3f28365521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f9cafbfd418c6cbe58ca4d659b334522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3ab2363ddbc5424ceb480f3d2f05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108a667d71de206ff45a2be969ed5d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc9e2f9519d93db8cc3729efb2adb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a917199538db81d2fd9ecafaa98d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea63841a17d9e7880e4449960261b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ba2ce8a854f6efae1e18c47a7044528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63f94a512b65332644f6e807e672a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfc66c33ac66dd688cb0a700ffbc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f652ee3f2e49d6adb5093bc2ce99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c30cbe65bce18adf26899a40fd2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b621d5fc4e73f53fb4dd8609b700533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d72f451530957f8df6e0e4abb485d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244315bb5519d580ea65c7b66a3e62d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3669fec1d3a1f4757f46a56b5ecd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a6a3415244bef8e3ab6822d677e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ef984bc56d57baf4d0886f64dc03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82007708255811587850cad8ad43e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e7ad503d44948dc5d054c695b131540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdf0cb4c45bf4ec8337e33c8925288541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3e2278e64277c6ab0729eb2fbd18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31a2add30b15a035b35ed1651e8c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080038eeed37bbcb585724b574fdd08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cdc598e50f57dd97ce410fb8818a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf72435c3e4a123660af788556bf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfba88e34965c4482067eff3a2e55c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a3cf7ff56e4451de2466b8eea8df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07386add7f79e1de55ffe3dec7154c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc0b4059b5a6f357174544a53c03c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc8581a8ee1a7d2d12dec6eb50a71e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c1954489b9a85329f37cc026a573552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a0955ddfc7eeb42ca5fb1060ebe2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c6858a32c2d5982fc6263fe44bff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a38e4ebaa0c65fb981f5ad5a34ac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bcfeaa3224b443b0035d7c08bd8fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64c428ec20b7791e5e7678b71376ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049217e9f28cf8f450bc7b6e643970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980603c06fd99a7b17df1a8eaa58567559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be79b0aaa3f798a43e37502137f3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd380f7d8b434f25bac855a1929422561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e9c054eed92820f449dfecbf78d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac6d3c746db922a9a4519aa661733563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc593b9813bc0079d2d811382bbb6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe6dcc7c8df4ebbef3a415b9bef27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15598b3de148a7bd75cbeef1be370f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800e1e8dc020bf360fb5d331f717f44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299532474543e6214689d4cc90b1376568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d710967cb8ffd5fe22c3b1d0ceebe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a884338cbf77edadabe0abea304d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724e7cced5f51e307b818e82cd216d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f9e04f733049854e52df6f544858572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56341e1f385c714231385d8ddf33f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ba142cbc6700d3a262e10828897c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b88f341098e176b399c82fad9d8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b542b5ec697857f24d523284da9d8ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05183285bfbb085ee1871ca2d80ffbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54bb19e8db57d5679955c6a6ec80e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d47f9e5883a4e474eb01d24e1ad0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db881e76786e9f92375f21168bfdf2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e94b98cfe3ee09227518a62085662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268ec963c357a61456ca28f153607c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e6b15b8d4e5ef6354c5136684f1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada074ddf9d327dc967b1d62e65be7dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a34003fdaf33f861dbd7a378101ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515299ccce8310ccb7ff38b9544129586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ed595305b85b09ddffd6ac70d4655587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f833eef1aef57856e63c59340d944588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fbe3107057bbdf48d80b34b888869589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce90798a8cf19f285a4f34cd0abdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1592986668b714996f4d60d11421d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1409f2aeaaaeccde6141d77f9bee0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76838a783c39cf3e535b48d8a006537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9accb0e33e7305915e5af9eda30ae8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f840b6a9ce52b4a625077dbc497713595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18c0f969173204e58999e02ee045b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de60a0e37578e0d91adc9c38b9285597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f777606c73176084376304b421f3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb25dc68912cc3e8675d20be7c0a94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d65c348378d42031ff293faad548ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356baf8f451983c948d9f7faa3b382601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee445e226b8b6e2883f0fa93925ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8512c069352663a121e4315b1fde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b575be242196503d993ea7f808aa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5b993042545fb09d717d54f81bb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ef273ecd822779e685dd3cf0af473606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191afa3716f3662b1980b2eda76e0147607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6a94e6fa536123f4f8f9a85a4985e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504ff1b9263a240274c1cc961c4939609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79461b75a4c4885b0123eca5d2f7f3f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9dc1aa09e97830b7edbb509ac75d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8fdcc8577e1c9ddb4f91abdf6596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30fd65e947cfb01937d6561cb3317b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3ced66e164ab0ec12c1a40cd7e8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db79f3196bf2692bf4fa197756a74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8cb532073626fe99091b60f76e9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8b5f051424054b33fea1cbf9af91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e5750b9d1e4e7f6b25c62092c4ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a8d5bf147e05e524b024d8ffb723619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296ee493797379145edc89807291183620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff016954bad96b14a89a4204a20b244621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cbc55f6adbf00e907a53129dd496d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b287c131ede416d7de4551d48b3198623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84e42b59dd46de8adf5292a66ad43e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60076b3a5aaff8115227d8e5255ab10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd723ae2619054149ac6c440d79fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c239d41e6ef8cb1d937273043e091c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27dd025fc26187451613eee4cde58b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ad02481d47f04787f620d58d62be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b699ed48c47cd50b5d7d920c409177a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b12f7104fe142e06bbf7bab11faa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5608ab3f9884351c6b0bf9c4fa29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b01fd6ad46dd6156deaa4c7b5d2ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4dd3e2ed10ad74c7298e271ef73c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7019f0559a911c3b6db0c72af67a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdc00c444428ea66c0aaf991a335a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77668058d7ce953dee1e1da743b1e31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79b3eced2c6dc5e23000c6d36fc4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613dff2eb4333ec5f106db63683ebd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9867083601438e1633ff9c2b004f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259ff702e97239f3c524277951af02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf29c949f9792b681d41f35d07d25a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8c7354b8f0e6deed292f9e77dc8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902bf99d25bcfc01249d26a7f56ea78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f6042a1b4e2d04bb272e79ad4526645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619900621e388a6a354f98d6c49efcb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d643f18535554d8cbfd9c9033e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f645a49d69d2d200b4d446c73b6c9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3b81425a81c71624266daf2c764f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478df3188924b977e0546a330632611650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e960031773dc3ef89737ec6aec36d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71ae8ade7ab5f56749ac3458c2e88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f79892ceab86fe447941b41030fe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197d436474cbb5d9204ae41a0dc02f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419acbdfec0146950475c392b024243655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c40cd94dcb926d30ac195dd19e46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a23152ace2d94f6d4150bcb1fe855a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3165a8d77613011c6d2f56ad4b50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73776394c2ce89dd74b5653d376e65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39270a19ca814980a0e669eb31fc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b7757376a2ffdc1a0f2648f99f6b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c448d0a6ac0121d5d8a55b37d652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece103d990b3e8886a16df3c16e2090663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d9f7ee4e8c159749d4e90232f130664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b41c3a5596e1908eeb29207b6427665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376e13caaf7f708e223b8a63e22d891666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1eb5a927a2af4ea4aaed0146282c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442af0ff593cc8f7a838e614de220b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be294cc87282cd9ba2f3ba85fb12c6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc70051bfabd7adb89da1551dd2f3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239cbdde4016ce0f43b456843ea9a22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45126c1b5aae2a02af9ef471b22c8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceea994bd2a9a5ec834f6f67c6c605673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5835e31f380738475d30efcd83a979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc614a090c801c66df78dbeffcf56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2decd15b4212eb0a5436b5d59898576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507bc33ea7a334d1302da54456a8ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b79eeb7ef6fc64097fa6eafb1ba7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4966de4a24e559d43ebbcb98cca1b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c10e7c3003fecb9881e8c265c6077680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac731aac0be390b2737c52cf0cd2368681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25213bdef232d1e018d4bc830b00b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11651639df8bdbc44bdd40644f58a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe48df40bf615ca38037c19c602e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8caa9b97b36950f6d2ca04897df5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6f0c463d7d6e5ee43561d2cb44ab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da66c54cf3f45b0b3bc7180d83292687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955de0f24c5afeaa26c0a7e565260f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc07c82707df6351e2e8045c88271d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44731c04956bdafb895455d3896a9ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745791c2815c16b8d28267998f005e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6003af58cb815c3a066015039448692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b020127a9c30a8b474e56b68191908693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97018b1dd026ac3b38a47c5d4088445b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda41bb930a9200ef499a6b83e0f1171695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b260f47ce383755fb0eb64956c357d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01540b683ebdb92f7b9e3b4c9a3e74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654e58a2b80317466f4450a25ec1cae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523587b464eec93749226ae032928f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f441e3345ace3f9df5b0ea817028700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b11a6c98bc8a7e35ff50ce781d9a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea864d25b0f82f63e815ef5bcfb4a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98547079c5d789ae7a377a9a1186974f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ccf1f80c10a31ac5890e314d01114704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53473cbfb7310a096aef9e5884dae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d4b3a10b88c093e88d8da3fc17544706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eceaba4aae4e245a76d3742e10119707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be2969ca21fc219075695d7226d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ee1845218d51ed32729f27ad75fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971e1473dabf12c3655158d5e574a55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c565aad5b55c1704e7d37123d0847a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182cb556a136e79f6371478b20f5b94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b63b8f96b519a145e6ec9037d1cfc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556ffd0bbcf882b29415c917a9660b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086393e7c527d7d504ba29bad004e5c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc7a8bec42e0c80454eb85c65ae11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcc1b9e50f15a1c0f3d778126acd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf53059615ace39c5e693f7511b9c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d76da07cb4088ea5a4b245ec2912719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35503daebbfcf4e85004f6a031fe516e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578eabfb69fb69d655b66a4d1e394b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48fefedbd914b754a5d07500fa6107722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a755ae4f9809ba849c79f25d30a33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda1019e6350f47ec21ab7db99fca1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21dace0a3a605000c1786fead0a56c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e1d556d3152ba985e016e13d4b6be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9b3f459d72c2c692044dc3a690f57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf46a710621b9c56a63f4394b24dee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77731229f31467115c84b724ea5102a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bca43d706c0caacadfcb14d5885ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687ffbc334ca7fa36a5ce12db64335731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1d0cba392ca84d6fafb2360a7047732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091c6103db80451776c99233c01e5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e998046acaebf4a26b547b1aa2d39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d719a6c12ccb1fcf99cbd0a7e7e43b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c442d5ca0eeddfa0983e3a88a8e10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf4bcae57d72f01d60809cbeed815737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2dd4e77e7d56a5bdad70c627faba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dab06f5aa10cb898a9b9bf3ebd7be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4748c87d87b684c323a254bc832b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8907df8a51d3a31251e8554200e82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70065318a65ee7f39c8f53a13d3e362742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b208bb0f2470f869d1cea298d0de0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc0e1cafff7f2f4d06f67ec964c68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d9f8ef17a566cd1ee488abec6800745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056c6e327b0aaf19d8dc439f25658b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff044c3162e16fb0b0a3260e048d79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181af281c1976ebd9674537aa7194c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d258648e50f0b8c7f3ee05be46d9e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da6f7f7597eb83937d3d8e9948c3d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a099a7578f54321cd4081859146b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634bfd34b267c04dec4ef466b61bc3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914325af440ca33e63e53a0cc9dc792753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>