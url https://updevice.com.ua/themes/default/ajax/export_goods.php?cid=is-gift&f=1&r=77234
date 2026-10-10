--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d5f22fd8f56ba41ee10f3dd698bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a06ec5944b6434d83f5041210e8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb05b0b78ce5fde6fee9ad862edcf023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1fbe1ba4d4dadf89f4603ba380ea34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fba169de00dfb33faba8c7f2a37e385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45260e464f106b761019ee0daad2b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4dbb5994c53bdd02f8f1fce3f15e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6dcc2a8f1bf27ecda805f1622c2c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688dca5a17ef639486bd62f4ba9a07b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba3afdfe85e630df07e4ddc38c80110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4388dedfa94eb0f1018aab93a8ded1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701bb7a6ff11e981ff466e2e7941d7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d138e0600f6a5790affb60a264d14a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb107f743731601c63f58bdd2e7ac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a5d22f7cd33d9b94a5e76bfc3d7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba67e83f559a4670ac0f5801803d9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39aa90acf0335330980da71c09abc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2ead030ec44155a623a319a5985c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126824c1ae6689528c9cf3a33590ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95700b698b4c5b02d63fd7d1db6fb50a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1a634dca3994af690fe15b872a1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8caa64bb17cfd065ff5cc852fb922f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106edeb807abce171b61fe1e22209cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106509ae3634c5f063cd74aa8b1edaff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc535f9f9a72abfb87fca712aa310325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415f2276ba9d6bbfbd85683849c14d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649f7d76dd4bd3e809a928a85c43b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8171950de9e93770074819929300a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d276cd4806d59322622af13ceeecd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deafb570ae778eeaecbdb758291b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9bd1ddc9f9a3c5d96bc122d28bcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13430e82cf1e2394085bb507c5e58332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d05ee6dcaa079e283d203f3943efa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7201d00ab8dc0156b20880a3c59e8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14fc845890be9fc9cf261a6e2ec9ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff099d14b2e0525e38e31b0d1fa840236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4897c71a4c1887bb7416acf01de7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49088085a9130d736232c3bd94253b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003188b362618f0ca8b159e0b3599ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26466e97d95877f5969ff352035af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ebf321e672bcd5076f51783bfe8fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f34de9a779271c99a089ddd7df95042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b817c08c394d38d7a4955af261fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0026f6a664c51042a57e0e4d48232144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8eb732284a7edcaac62f1e890ac5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72c081ceb7ad2cf23c5c7d20d711a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db0180e87abef4573fbc77916d34047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb175a3c5b35662ffd4108957c49c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b981d3d40e39746f69c9f093155949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb9be07785c3b21d74c5ab8b582d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0fd6ad19b88dbc05d9edf981985e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8bb5aec9a62fb8c8416fd6473b97952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018bf2258503e1f3022fb4ef464c15b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0c36f6b3e47f0c047ce6f46347cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c434dd296d66505f5ad0f24681e16e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9613172b2cdaf34213d16275f988256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c28d86d80b9483e3db412857e5d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddeaff25c4df63f041e2fdf5273dcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca87e2a75d0522af37daa67060040159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529af5b6ac36fb5fbbb69d7f0288aa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd80c173a40233c6682fc08693dcc5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc6e6efe80c7c8157b09cce681b2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ab97e606a7b37f928b8acd5b9b93b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf61ef4a7c962443badc045ad9179d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2370856d28b2b86704789a0c93de365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad4043cf19e549d5ba0764cd1015f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed36cdde85f4b58720d7ceeeee43a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4c0c3afaed484f6a6af7a97d5c3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d80bfbfe18ce8761ab2fb28f221469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337674adb3e805a7d834dab0591f59a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ad4e1ae43c830a4b585c05f7943f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d097d0918ffac5591b60914193d4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d94cea821625e7fe5292498f269073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e22c011ea979085f660de8fcdfde274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba740f88b8acca8c19275d665f48058675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052d33b3bb6ebdacccbdc83ac974e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecf3b925292bd2b85a45a4054358f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474fa7c07377c14e737c87ac88fb2fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca77f30d9d7d6b572d98857094267a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441962e4e6c393626d4878ab1ece1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05fc5687234bad453a6fb5f12d979f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47cf54b6f728c29f7d55cc8f55aa3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98f4b31dd16f0e315e92dadaf9ed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921bb697237695b4de1a93aa508aa3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6864c01ea9a1f58bbd1dee659f9f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9158f4a1413f8b0a45d696d4cc1c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b42eb2dab178fb40e557e82e8dca7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ac06a2f624bc15ab8ae9ef4d02f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3c09340360923475c65355f022fea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517499d0f25205bbbddf6466f4bd9d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b4131116ef224215a90544f2c348691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e8b29915dfa4ae1a6b74f2321cc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd118fdff4ec74eb4fb49f6040103493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267795f8828cdd88ee9748cbf96aef794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cbaa18bc5c0209450b96289d5f62295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49331f5cf9f2f0df84da30e2c8d120c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8ac26ba6ab24f06e5c60cfa2623a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c7e2b2ddafe466c820579ba59c2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc23b749821e2d4910b84190966a9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f37879ac85c1c110f86a854d8d178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287740342c6b88b194b9467da91c4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4055b841a5acff9d243a7b591213ff5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed561b006b14e93943a72534355bba3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3d505dd58faaef8fd512e1d70aba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a3026be2837bee62a664d54dc97c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7fa7c16ecaba9b273625f331ac46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007edae6a5dcc8a09c097762f1cdd21e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6457e4471afe3cf93d29db6a56a66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a875b7d81b6ebe4bcf8298bf0ab8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01317ade99f26e63b7a11e8e0a92d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630ef4c3b6c0d5ea8083f706b6125b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a390f33ac306789e0d928cfd5261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c1c6111974669b636d594071035d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5670a2177bb7ca7313abc8b16220114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982327516c82c126fcdd5311024dfcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b587571757e222ecd45981910d7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4eda575c6cd0155045d2ab46e8935117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e923a3918da1040ee2cff20ece70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11bcafe09c8704fb7fe5cd66659a9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019099aa3fbd4defdaeb6c1dfe71938120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d21208f3b3ab1ad2fadea9c767812121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3abddc6f8e46371e88bbc08fc65db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e34b483f55a2b3fae695de8516352a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32750f391bcc447cd0da6137c5fd8f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a4e6f4dd1820eb550ba647c801fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3bc7803411a687a18064a5777d417126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb041b75b08485da8991e2853fdad26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8e60e5f663239485dc6c07a27ba5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63cd22445ea9d37c39c8b9dbce94a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c2c553c8b31b50b2d166ce1d1376130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9adde7d60928479732a7f987916a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25023d4d0a5629b7f8b3620a3c0fb03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e940db7338476b352893e2db9db7c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976c1080dda479898c9dbd94aade60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f589f21c6c6ad1db02c94f80c820c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e110349c47896dc967f50d8a9aed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c516599e80eea84a5e64c237b2cca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ab4af6abfe03d96d4fced3819871138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec7397c60b3bd7296477fb2f45c19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72c3a1a3121e5b1430d582332f60f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2145839561bc6fd0d6c606e1041ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab2da945a672f1edbda21696db56f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd66f45f0ea6aff6559dc62cf5c64d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a16fd7b6309bfeac8696ca862a9a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9209546d789ad767fcdf825f2cd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe7f51cc90c2400cdcb9e0276eed5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135cf4bd4607d0fe77760acba3bdab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167776e4cfad8537bbe4074c28fc51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c387b92bddf1682c78a6ae4cec8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12f7d2a44d9216e6bf6d97c4d1c500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7c4f73b2c54315d7a825a59e501f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce85a9aeaa4bf21cf9b113eafb360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818854140690728f45ed73df5369e35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3a74a3eafff0bb14fcfd2de76745154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e439389e6366f817a312b1e79d32b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9955cf96e007b78a06424cb1b60ff6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaed2ec6bf53f8c58dddc3f094913f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a816f810c3ab495b9073c251b24530158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f9a7b2c9a8430eedf473914c9cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55766a5e1618765f6e363bf008814160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895281cc2cbde9cada75a67f9614994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a05cdd0e9dfe490a417269987fd30e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b810005f378f494a549f51c80da0db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d1db41a761e8f7834e00f849575f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f98a8559c91ec002c561d92200bf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321238a5b56c37cd4ea844098c5eb4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73619645851d3054000b52f3936dc591167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe1d8b253a39acdde441c4998aa37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d45961cc9827b00923568404d507169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407a23925ad18355616f2c479e016b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a63c471fc279f48752bee35704b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8658c1096de149b9fa6f48fe5c28e32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52ede4b375d136137eaf040de6b1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bce7aa6d5afdfa60f497faedcb248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed438b4ad19f88ece454c1513343b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a93b4fc81a6aa63ec150b8bb0c7edf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a84952a77f864366af14081ccfb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e440645ab10022fabad960de0ccc95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21527d5b797d8115b41d4491585f139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5fd38d3163566d116640a954de5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b036b4bdbaa3ae4ea0acbeec7a3249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c21d1bb5f1e38eee9cadbecf33701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e24717283b55ba4c956cf9eec9fa3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548092a329ce285ae3153846a41af16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900732059d218f867323989fb61bf381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dcd36bd1cccbb8005bf3a50064255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef086ebe5c99fd11e9b9f49de6c25e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e596199f4961924f05991f826b8e46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce061fc549e8ea824c1e8bd463dc9c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa86368e7c3b71a895ef6461daa8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb328444daa1ddf638e7355ce8ed8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578414d1f21025ce6c8530426b5c82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e254e8bbf820f225bff0402b2b0a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b7ba448477bded76d97ae673ed3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf5ee3531a67bca3dab1d8f9536bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d94b901994bee328282677929bad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc88a14ea1efb0ddb04d12fb6dad4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464527441edbd49ce5108de099381d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de286b649f7fb295872f0fe217402199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90911222b491acdcfaab1379876a70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90337694a72a4db54a72eef19654cda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf96aa6a5c8818645b1de5404bdc4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d648b5bdd07c3c3890b6562d5d02a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60517e199d4769dc7ac01f7d9a695f14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82829e8026aaf1752adee1186cacdd18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38422aaecf0a155ce7df82ac3164d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b22d320d9800634121a5891b2a0e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61716018f4e23d0c80e9b8e1890c93fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd3e548694ec8d34a58c10ce06845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328dbefd39e2c9cd7bcaee6ebb885ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc83e7ad65d172571bb8a335a26a43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773795fdc46d48cae682a263e5d3c54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac3e94e614238108a88deba05935f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb384b3e36fe0b93ca6d495e59a2ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c9d14f0700e40050c428acf93ce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a744697f8bfedcfc16c710b2035186216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5776c0d3a05545d48cf7c271c21d29f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e62be1949a6cda8f16587784841d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12b7f29e516744bf1db1e93a2a9b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f601fe1460f962475ae595ef960740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1515006f772251b5259dd24fbbdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36f6f9521520384f698f7f5cc79d27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58574055c756bd9cf69b604973d82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981f48af4203d1b8bb136203f9d83b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f082bc94130cd3149871ec052e7bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e06332789e86642b4a243dee8e9b43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ca1a68f70e9b2219bad9144eb8a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b968883a58183e36eaba302d62c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22eda62bc789d468ec52d8d1591269229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf5fa4f16fc8e373698fbe2f345b05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6d86358a5c8a452625cd2b7fb3bd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957793c04936d02f5cc7086fbd977c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60782023d9268d57998a5a880d491b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69fb6c06e5f8dfd091424830aa1ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249fd3d6dc86fc8caccfdc773651c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd355c7cec3c9f2215d5f89e23901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d538bab3a6f8f60763b4964a691882237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379b45fefed71b54f7910f7f9956fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f196e6f6699b0fc43418b4cfd2d37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b8c461c9a2baec77ee0986c0d816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ec9846c77c88faabc51de4049080241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7477f7c11683afc79c9959adef92e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c70a1b3e1a3717ec1f4460022259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5244400e7ee472fcaf75f49bcf14a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c36ca39d9405497f8eb2675f1042245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8090939a64928e304576505a5643c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54dfbdb82ecbe6306b9b875ca3e02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a77eb6e71f93977b90c84caf42b896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61307c537b9b8c46f3b58497ef54f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ba43c9cc17f2f3ce129c905406a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea7f348f603415414b678cb35399f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0e112ac69f04a6bc009be145eeadd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f993d53bddd3fa4a234548a91318eba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e188d35a3f4bfc7a59383638c2e9a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db3f609974d662b5f8687a22b754c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2f78a8c9256f4113ce712ecf40d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902eef1dddf566b2dff0b85e65cae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff5968a81b8ffcca31f8c14283916c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee31c09ba51d317a7136602e2673d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb2f133b00ff0c9fc80336b0e6015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7dbd22b0abea364a0e019c9c8a43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bd0a6e934c243610a8162e1b243c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c546f2b07680d7a78fd88c00fcb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08e80318e24043a1f34f2229dbdb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183f321f3d61d2e87c0ba1343fb9cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0241d7c552494718c9163c6488b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb554927b8f00c21ac878a2b63026fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd504c4ad927d569e121cb4d5831a89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067472ec5e208cee5455457ef7d11d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73e68df06ad53af9a9ecf7785fcc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e6d8b1fccb20613f57aa22f02441271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c56075b0a99a0e04a36b3bcae6c28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e418ac2e990f949a245f7358d4523273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0eef979b24fb7f208c844c37794a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff937ad13f17989549fbe0e553475d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087719a1970083590bccc5149bbd7d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c504879b1657002daa27a93db9748277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dcb620b04e416e6ab6bd713c5d881278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c01ea0696abebe53d6b2f8588a60e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d19d01ac5a4c1ceb6ac688c002c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3c02c31050bc4468ca2236f4196ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193f8259ac04ecda51844c3fa32c236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5e0c4f96dec9c0e429c8d79e61f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417191cb484306a90a77c39cd81b543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e0ae665b7e520d67c3746236d631285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e1aa694ff00cb7c33570c65aa616286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff81babf16585e24534b264b821070f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1b263da9bb37496dabf0c328be2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835795173d9f4dcd14e59332cf3302289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c021852c4a2e430de893fadf4eb4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f803a0afe0f8d35045fd2259532bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b36060e75aef47bba452cb395caa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428d963c73d812cc6936fc5aa2d7ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529ca6638f022789e5c21960cf5740d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb5702d262528c54eae27107d10c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c1b6212f33c56e00012db652b926296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809bcbaf4209d1897238fae948d055297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02b1277f7ada1d3604b0c5d8b8963298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8e68cce48df53fca29eb0f4d8785299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc560f1e1438f4a286439ac8e0e3ab65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2281068750e2f2f4f03299d6811a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b15fea96340820cfc131e64516bcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af11e96cb3658eae596befaf9c0622303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050612c2719a762d8f7ac7aa43a96bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68229ba17cb6997dea4e234eac160f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97ddf57482504e16ecfe72a34264f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c6df6fe0290c2316e79bd4b85428b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df1b4b84f491f0c625c13a129b6632308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a12c3615e5eb5153fe16d34a310b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59eb1b10e8ed1178895ea5e2b3d6fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6326b5ee3758ef6ab8ed2e864e3f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09cb5f397e0dcd804128ed6b6a458312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634acc74f4517570f7905bc4953ec2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621dc886e8d99900e88e5e3390de6b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c00f38b6d1a13fe628dc79330fd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04440f17be33bd6b959d1825932f21e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251819da10374952bf23035232e3b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa556191a2cfb33fa7a723f7997934318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20555e6992669787a5de89e281f9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834295291830989f2c6a9bc056f3076e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cba5ad5c8d610fb3d0366ee2205d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af153a7e40cc984cd254a43f1cb19d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901778ebd6105c05dd422a1b8e0c74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c29374f429fbd020fbb759948c4db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86bec167cd564ef12213ab7bfad9c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fc4439dae0d0ff165dab7f93c5179326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677952eb5ebfb778316abac3131352ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b23ae12757a32382c752a849d82e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766e0fa9532b3d1e90fa563d208186329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5052d57f4f5b27f42e86135b712e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708031a80b9443b49d2224a03f85c294331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b806468419721d10ef31c495049a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95271edf5ee7d21dc28c09daf5fad5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57612c6d74749e60bc26469ff34924f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6e1ca6f846d4ec7e7acb01f2d06a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad818053b36092578ee3fa53f171e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d3b7181e6df5fac9a4d237cf095f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f8fb4ca87150c48ca6dcc449b06c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a50ca3100a40b4d37debc3eb568d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e1caa3d9de33a7832aae33b6db62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131974eda5b6e58831d9869494a095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81302f14c928b7b233724daaae1d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec484f921cb77c3946d1a3a060eee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f12aacfd5f2d7ebbf51b4802427b7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83201d29fb6289dbe9b93aa033b35b61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ea1fd36893424259b689fcc0a506f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08b3fc2736b12dbb7044b94843092347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b6980e44178209fd2ca35dbd96f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fd0575840e9f1d5f89d0ce3ae894d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499ae5ddba36f6c28eee7e2e79d5e68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e3c7e5f72622a013310707e9d2c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771bf79d22277d8e17e39809108343e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0832a46b6451e0761bc85df36505353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14a9ad3dba8a1fff60c0f41f2c327354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9685f36fdcadd6633536fa1b9a7af2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80903de57ed183549d986304526c5b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4d36463f2dbacb6d6c645b68ad24d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416bdeb5890684e45ef9e7d9b8bdf6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00ca404995b1217df7c794db2fb38b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc89be8f941e902726baac8e3d6395b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449caee85abb29823b072c22a2e0ffa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c3af1d019310a7132b9560ddec0a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467b084e1ac88be27c85988fde088a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd2121c55ff6ef5a579a3a6f8e897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48e1ed489df8dace93189e8958d08b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d142d798b913a0ac4474b3d87a5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce2d43d77bccbcf3cc351f48c2b439367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438c31e3c650a9d8828a6dcaace48dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ba9d12c60e4d959fd4b439b0ee8cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c7364089ae56b639a162927d4854f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51dd7d066f28b8a336bdb45b51da76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd0d6eb4abc1c5fd133dbd3003190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46080dfbe62147b5b5590bc40b063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801c8f81213a0aa8e92c3aac47b5d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610bd6277316215c92a0a6ec32000cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59685750522698541e21f6b3c89b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74cf1e4ffef8c1a6043ce78ec696fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c228dc3d994cfd46155a3d813576d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8998e673ebb42b4416735c92b73f0f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc0423ab3ce139dce236cc07f71454380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec36f68d1ad4cf64b83b76c683d57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bdc8cd08613ccd694dd2c786cc1fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143aaca63b221bb3d4f9a8518a7746e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0725f9c3e210d82a171b7037165f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715eb76786dfa90abbaed67afa0951c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292845437a990c2030175f2cb948c5a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e1dcb6dc3299873978115981d0f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277777b05d06bb28a9fef0391a1c87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdc015e28b3410092838adb992721389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198cbff10719b409a4b7fa7f4df0650390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837826cccdd0986ca54bc20e3b23051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a1722f721255697b1970f928b7bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60dc4dd5e2c291e31a35926d08265393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25bf738f445877c283ce40d7d666fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b34ea22a34c15f9e2952159c5778a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc88444d8594a974795ed3add35062396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de2aa2df76cf68cbfc64bb0f9591c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf764efdaadce3227bfc9e8bb28661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9f251cdede7dece7e586ad178319399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace61a338b044001e29bb5491c47c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed153d1bb16325070b69597971fadc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e4360d4c5d53021036f5e4a8ecb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2742cc52429a29af968a6f3085161403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299031543aa6ab1d1aefe5fd6d1d5f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582ab9c9c926a8728f4481ad2ccc8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86415052aedcaf1ab13ed8c364230d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369981a7d09379c659300a9b22babd57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221758015a998d89895398978278a3cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc7a31f80bac2d55aa9bb17b03195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69446317718e50fdc1902a8db29e188410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ec5196cd63d5825b1f84332d8685411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bd21fbe298285433b941888ea28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779271ae88129660778cb70b4be4915a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc663de8f822f21c23f67dfde9226c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0883aa0e3c454ef0e30a5c0477dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6894eaec316948a0ae7089a1f7e9e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897319dc0edca9fc746328b0f672dc5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c206cf210b6e1e544f70c728b66a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b901d28707e7643f2c7a833593eeff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa52c3ce8e965ecff21bb1b29a8622420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51010591a03d522c1821ce60d1983c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd87a8091b64505bea7fcd4299b4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef32dfd24a5b5e508bba8aaf884da9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f92306670b6f30c187e624305b6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563658deb205d0a86f471d971fd4edb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f7b340149040f4dceae435ee55ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39413fd4683c1ec25a71c344dea888427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b570dce19a1e75b70a1d98762289428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77aa50bcb1f65d3f8dc80a279154d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915742f2e6e1d76f517dfaa2f819d52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031758a76ff13893bc49091ea1ed16f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4cd9d37e7059a299a9b308b0f2cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71abd69632edca19e860376efdb32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d7937ccc51e9ca2d086717f3fece434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d3eb8ad109ee5da841b3083442664435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d1b10c3dce7d6c52ed13476de8e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707947b87cbdd97ea51c47088a3b475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e060a726886303398d2d274852bcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7354cf4798bba30f2461ee63a0de0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378a558ae640b6a4cc3479067f49351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c1f6e2ab1c085f2fcf2874c8ceec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bab6794b81189eced477dbb4af8a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd6908aea87cd0e9cdc02d88076ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6e2540f4593d25f9619841f03104e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6e418485c5c2a13d2d6b3454bd48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f96d833be35e8979ad7d864c6ef5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367259d746af02ed876afa241a68b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c6a0e5a3857cbfb0e56b835e8e6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe76ea7b22085057d99d378c4e94f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d770aab0b9d49217c3b69f9ad604227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9780cf6d0fe6b75eeeab157be008f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab77dc074d82eab7745bb6832e0cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e7cf67bc785f69660b2d081d4c19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5779bf357639221d9b602dc26699454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b199935b075bb2f2b790b201ea50ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df807d41f0bffcfd1a7812f3e4eecf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2256be134bb96ad22e428ab3096631457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31d2707b09181729d002fb0d60b53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05985de16425d573f14ace56b80c39f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4e2d880b98ed75bf86d1fa0aff88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b25cda448f963bc0b9b0b66bfce6d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3e46493cb2780d35ef23aa3e58a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6797dca9b0b88107cffad5e79d4a57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb85dde58770027eba1ac9a1410ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3c76f62f1fa8a57eaeb3a2b98aa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17733d4c188f70e3fab8d43bb402d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa34536e829e5f52defa4d517571fdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82587d9716e32403a053eedaa744546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bec7d3605bb143eeee4234551dfb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda42ddb6eefd3b196b0b0a70614c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6342eaa36e6ef6fa283b3874d70c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb7a345dea002aff796e29c77f1c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ce0c38752c0c629bda73f6418521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e931b8cb2f807bb4d08c1dfdb270c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464bf27d2917158bcc6c2850fa187d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ca9502539f64e6667e6f3ea7b450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f98eeff85cc232c6a2048bd185a80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc36db2efdd0be2da71a76197b8eae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cd93a27dce265f76f168b8f06f8d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15202021c3a7bd3ef747875f4c235ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa4ff7614a7972db37893447d515f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626d99e1dc2b9825dc3446d9f57048e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae68d074dcd13460f6a462be50056f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda693f065890ed265400ea417e7224e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2790023f139d4bad60d9675a3e213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d348861c50c1f61437e1ce68028ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d447468de550266986e2723ba4b6c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d566a7f7875c73f6b3990354d6a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436dbd6cceb7690ca9d659becfa6bb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7d4efd52102d9980b4548521ea50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4819eec594972d63eac8de660422f3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ecfabccd0dce887ee6fe971cbc36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb88769254bb01bc44e5f42022e65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c4243e715eaf10578f0b5a97465a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef068a56f63b228e7336c8fb965e64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8f28014352c2164db0f0fb50a290496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feacd568e5c729d871130e77727f60b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5c6716e1309408dd4652834aa906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558faf46c0f4f9dab86439ff61c70794499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe17e8bde3b00db160fe5349684a11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a815e589948a1e881f88a4bb42acc2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8850c391f70a2588a5eaa0981a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e68c4b39c1d5bac2c49af52b90912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d87748d99a0755d041ff3dc53a2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217cc5354eebc3f27a9ba31d55638ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e460ab0566534759763e20d80bc88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdd97c3c57132b19b6c5ba77847aa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c711e75d392ef387f1ce3627a430508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fae4dee0aef50cfdea06ad0785b72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108715c3c8873f64e92e09b8ad4bec15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f149e0116b662b859834e44917e633511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba64d151c74c9446298a592f012fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55881cee9d4ff1ed0795df1d0b7bda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f33aedd46dff7c0aff77206cad293514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ee8b507885a086436e1fd5b2dee0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449a4770454b1391be1603a858bf7de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246fda450e9100735109ab597b34f8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42136cd615a6ab25437b96119a4bda2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6996ebc7f6885f3eb929e466e34b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a08fb60fa6f73b8b9f650a89901f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863cd9c79a10e1205a8578bb3f54901521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148feb392fd5c23aa166200651133b09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a825aa569fd5396c70ea36891815523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20769c9b05f371d50ef8ec4e98bdc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beda56d7f0ca75e1768b2496c3f13b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9b41597c868a7fe63809969fc241526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1e5cf9bc46f74b5286fa4f06fcae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b2325da4eb0ec166dcac110ec0ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804f554c2ff42a1aed8c0a1c674283529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbdc29b79ae5a2533b1367733e317530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5103f6b429bbc6bf343574f93a974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36314380ff2c8041f4be90d52bd6675532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e9309793b5ea8c954fdf263fe27b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c66506fca6b61322a42355a7946b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060f34832981afc05e80f25472c24f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8e0d933c4f53840a35311d0fee42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1955de205924539726d08ca829d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1a223df61303fdafd36a526da1943538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a052613e397572f6e1a74116dfa977539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5cbfc2c4e016a1f5fd09981151b32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf48cb416e9e8435923b6f0f2a2cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a068fa75ec9a8f86f16d522d26575a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d72f059a96f2bc1c61ea4b4552b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa78037d872543d7abe26dc2f51bbdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a41031bb5f53afb180df8bcb284f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509045c290ddc0579b8337f5759d92e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80b9bab4143eb335a897b3a81e623547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a96442d4c7a13d43cac9ef76b088e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef583c1f4065556aa7230a42f107f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc328a0a417520992ba77799fed30a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955b467771b57f2acc3813cadc27b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e871f5af123750e2bcef1818aa24a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddb8564b502e38fed1f4342f6c35de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf2b548c770d8bd0c1fdf14dff8771554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6438ce5b2dc2977452c3e00dfaa5c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e081af404e950fe7a89602c3ef4f64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427b7f45ce568cabd2622f17c1a253557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f04231a84baebf3e07081a6254f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05a2a11d18756ccdd89d0fde45298559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0498b203b013ff2972098200de5786560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c286a1fb75e9014b8fff7a6a904f6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db615696f187ecb574bc849c4f57c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba38b27f43da8ddc7cc0feab63d609563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ca0622293edd038d403d17b7cccb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd31b4c7371ca760705cef36ba9dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55076986c4fea8ee324e4318120abe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca05c5e744353466102d870d13381567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46772351ef958ddff82747ab9ea45159568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64337b96c5b308071346e6fd1502ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313c953e620279a893a4321fe7f53f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692050389c7a9d2622b576e71b7f20e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86959352683fd9a8315dc1f7829f0521572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e91a67f51a962c0a936d250be5b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0089e6c01d9b65542267f496b94fc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f7ebed2f5eeadee7b0fdb66de2eab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afebde19d9bb9740802bb9523fe645a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853e03c82394ca572ba9f15b19b737577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a7664d7cc1d54d6170b3be3df4ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ed489c26297a4d7d466e73cdc282579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e97624b273591e9b125145a18441580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2bc3fa642541ccd0e7b2b679b613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be3df47e219132460590adc346a1bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bc6a171c2daf00cac8bc8cc3ec59d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ba51429008819c4dce92339ea8ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fa974ddd4395b8d131b73afde5e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b841755d60dc85a9480cf9b3f3a76b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a154267a25af080cd7ed62a5c162b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4d4cb2db67ce73cc5ff627b43d4f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199a11d54911208ac4662abe6f4e059589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7f725d69fd253c98dea6467178dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070aaa8ef68629926aaecbb1ab9a30d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e26f93b4333ad9b9e74ee028bfbbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca8bc3f40cc803304ff89c4704c24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445acbc8ba2e0044dd7fb89a3a593a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd783acaa907e3301134a744ccb8bdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd03ce7fe7d673c40540780748137c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f9044caf030702ea8246b8051568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed262e055508739091e7f8b41c92095c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f57ada76d036561c66104bd9f7dba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051a0d0ef3eb4d86c69e1b90a81816600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0bb837cc9c25e9a0d41d45743cd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956fc71fe043b04c64cae130282801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c134d73460f2a42716797e9fa18a46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33069483643f090014c2fe78fb5bb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a60682a8aa62ef30598fbdff5668e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46a33cd5293ae0c1b657fdfdc94235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff1e150da816ef05524ac32f21f3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4535a47be774118f38e2820c7c68608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fd2d401ceaa7b8e7df90b7d289320609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc13dff967aa8cea085e7ccc4f0eef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff4b4d87359230887f00ce6a06b46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bfa086ac29ca99beca3e1304caa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba45d19e25ef760ed927b4b61b8253a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5064a9b3b7f7eb2b509a30a0234c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9346a77d5178a97fe97c1f26b633615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133326672c49b5795d404dfcb84585aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33667f349293b78e3272fe84da1b6d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf85c53240fd9db230ba5274a538b99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013a5a92422b9bb5b8cb292f4e25c40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb146c6a73dfebe79429d11b32f16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb1586c9e8470661406531c2438e1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ae524f0f47dcbdae5b698e79202b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa70eaaab5d589cd4985749f262216623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90738cd4470a868841d1e70b500caa2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9631e8c1feaf89dfebcba8aae2068625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b90b024d59868faa37f64a228a0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38cffcb63e1b831c166db36946975f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129edcf6285255e15343be49777ed539628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a53d65cf14857ff3eedb9c604cff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2f472239ff22f58c60b476be06f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac8070d9c8c449d325725b105ad87c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1926a92c078f3d8d8116b19e64d373632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a59d490a8d7e83c3786449bf1157633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d52e2535a680dd5ab5446a547d538634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2bacf1b94c0d7fd6c822082bc0acb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e98b3aba9f837b53b033d4e1ca5c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4166bd057df05b58e180618d925ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d08365a39bb05d814853fef3fa6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339c51972003826c10b0e22cb11302639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8cf99f480df07c49583db6afbdcf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b983259cc79bed219eaa6d7069b114641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f6653c90a22ac18d0703bf48e62b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4f40ac2104e94d15bd47de85c57d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c648269892070aa053d22e6333c42c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ec55124077b69e4573faba1f1ae4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490e70c97e99fbc4f7aa88ddb4b7c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4d47a9e9a6701c4870381650686e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc3af9c1037c22cd2f1b1dbbee1dfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc7493eca044440ddfa21c7f536f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb82465add34c86b1f34b32c25d42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ed0ddb2b099c91975ff265078c5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4df017cc5cf3aeb6e00996f6395d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25075a36cbe2ebc33fc9c40992d4db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b9d23beedd744d12faf9494024aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b253e9e859a3cf5988bc99f6fc8cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bac5e5c44259a63d6df502170264656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8e3125008ddc30e92392a687c39ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881ee888ae5485e07afd831e822393658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b404035415caeb175a5f206c1917659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135ba80f8ba94d3c182321e5b99a34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664229cebea72dc8022a02ef3efc47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef7e5578941264d268ce01a43ce14b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830b889597b4f16415879fe5a14bc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae0ac79e2052eef9b9f02ce38f231664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776fa30de7c3abc3ccf7fabcf36322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62c0c78ae19b16145c1a860bc9539666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebee6f4c56ab8dde430f0c8495dc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e4c66a605a9d080769b62bd830f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f979026653cca78c2df9952dab11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5a64ab06219987ffa031aa8977da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84007c612307e1533c4628c94c1d80e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9254e800b64025acd2b81a085be70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fabf20f679dcbb221d53366f7a30b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e2c2b91a9dd67818398dde02d839674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ccf874359b7febc744f28a7c19c16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a4c87191a11300f4f374a0f8dd47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774560c226a2f6d7c2dc095208304541677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a918bd6f763c6b89c40a01e85a53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2057c72025a30d831ceffd14caed6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708ce93b4a97a14738ea79634a6b76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090da9ce5259e5e52daf3ed46f094b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0585994f552d0f32f80516d23210682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b8f4a57bde884c898983dab58443683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d45b1f6d59a7bfcf2ef2f067e2d18d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e36a6a6aef88e9071e55d54b7421685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad18c7afcd1d4bdacda1eb31c25af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a1f378fc77e6e52c11263a14dad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c90854bea83538b2a40e49e184bc9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f0771d3c7baf36785b04155465bd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ad93eb4ae8d2861b351205fc28c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bf2295995358f81c44bdd4f92f99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00239d48db7bbe1cde35e01b31d024692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb97e17770362afc140843532372d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216dc9145efa9813b26f0372121e989694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602fd198cb3f8bbf1d6ea94250b24f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd0883c83883430f6ded91b12a725696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41285e8e726e364fc2027c44d57886b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce02470bdd39db06dc7fee2c64c94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a70f99861bedae694a98e53fe4d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31338797c90652ec7256f88fe058f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b043d4517b1a7f157cb25bd07141b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee081d7520aa11d476016049d5b99d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4d755b448eaef7364795df08df64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5ceebaaf21a1fd06e34e3026b3e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e82bafd1857d86ef7f809e6d1d64a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902692b5a45b499bd0361e14001ddc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe37e79b2092340d0c7e823d20ada0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aef81e3f01ff0ed2a0e4f084cc43e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc825ed4de171f1038ce3795dc5077709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532dbe4fd7f2df6b1512898af09d790710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858801c710e0d912dc50069318c7646e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390599f873caf9ae1c2a92530de3e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb7bc6f4b7d8cea9eeb9b073c0c87b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4a851a7ea3bc6e9105c135647f8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355447a4f696a34625c71834624388c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867fd617489c2bda2a914e72f47262716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50efa177c8906cbb38c954e0e595bdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ef7f12bba91b347359249939f3bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ac7ff608d98289b621efce9596b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c3d19ce816586ff69f25de4652e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644d95ffe7aad733d0e427bda69906721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a3a698abb04cbd982b93d303c75e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71477ead0bbc76807bdf863196bc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56106075e5c3be86de81c90264879724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1cd4a08ca90b928d68ca0d13ccd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a91663001e46f9052d148e871b10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01a54fd1aa17712c20b5c6e6b1a20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c9815fbc82e0c1d78f4349de1ae7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4b29eb37c6bf577ba32d8c89f05e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093501d03e16d026d6109ae011b58eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c666a0eea79eddc1096e1ba1d8da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61079d38e0a64ab8607610349ac7bd91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97b064a4d79e0fbb738e2fbad6dba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d820e84431b8a9a4fe565283c6580734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39947ff35905cb09802a48a0074b2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ca89e78c543ad7787d998043a16a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb444fe6853038f46883dce1274bf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1da66d3830570f05ca474a2a60a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e20b775f1bbd9ec620b4ba5c3957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dee70e2ff3fc2c49f644e092e87ab0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf0e748c2999e9b539b0b1a263fe3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ea0dc2a7925f7f9bd6812f4acbc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85be07c2084b00be3a738d891a979743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf87079bcb38a6334548b91408db6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ff01344e1ec3b329567315b7150b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17121125c1d422e4f7ac2a0a08bc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafed5a1596b07af68edd4316c0c7a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6106ca8bdaa414ef92b487fa072a72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f4b229b7e7066709ff089cf58c822749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040d0476563b80cee1cf141a2e98e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c700c4ec44d528ab5619c5375e110e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa10ff9a0a343c02334660962fb2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd800616461eda0c8d6474fc1dcb3cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5338c1a24f3804aadc592fc3850c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565312c95982a7d5a8a4def25aa7467755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbcebbf367346dd2e489ce1aa8df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd621f4cc1fa5e1d084f73fe12ea2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db37e062f58b7ad974df905f65838758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a131c04efdb3bf052a39b4475f8a03b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1ba915831051269aa170ab1bb8e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87516b35b70cbb93ff2cbf0bc079c7012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02354b21b999907ef918bdc96570fdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822fd2bd7ecb8c594cb29661142980c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b4c13488c84e7c97afbcaaad13a6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89d143a9bca5e27c6daf9849aa5186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b00fc2f4e9fcc5758abcf6875d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317fe59224da7ec552c1e455dc0b8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0a8539c3da0472b0ce674292f5229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b090c550ae674f241d31f77ed191c8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea64f77f8a35b8efb013ccad1b48e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cefb6d38079703acfa3eb78b72ad3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c44871950a6c2e8de2da9907218313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7f77189716eb2245267f5e054c7a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d3033a92cef75c8615d5b41d1b1e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3b7c1e37a8c803f0e16560a942e4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74db7b28fc682f6a108755392842d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c93909a91ce9cbdb4a797978acd6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd69b4b7a298ae657e4b7fe818f3ebe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5656d259dbd6bf56c793181afe04a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78f07b38a74bf4c6c73a10a0967ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fd5c1255391dfa439abf541e00afc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622abaeaaab9e4f48402a6c695a406b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999816040e16b08c4ee2b81d85b10f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0eeabab97b2379e9a505725a5cb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28143f66a06cde31091dc5d2cf2a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce800b62823bfb4a6cb320f72c9dc02f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734ea186d030f1ab6ac2eea84edf3e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4dc23350af354c20dec05f22f02929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46fe3fcaccabaae83e45bffb10edae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e15a36faa62d27af0c51dd568a6df231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc823dccd1730ef7d737cbb27d11dd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136932494e6a76a80d3dde3266e0e6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835e02da7b9098bea71feec2115be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd74f60de4e4109bab1154333d4cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fce88875e01e67de1bd57c23c67a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdb75b5a6f082475af51f0a475f0eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a072c56393de70858b4062b253cde238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ce0f4d984d7f2c7677f0e1c0642a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d87e04c3d2f553f4899f5effe745440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679991ea1d4139c2d0aec2fa218e18641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4b6c81870e970be5dfb10d5dade842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2127fbc10e55b754f5798a26c886be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf3eb5cacc8c0ffda47e1130852c5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10933fc23f7e9d04a4fb49d0088820a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81047c68574ea315016b42ae9fd8ac4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4865b9ae94a7953a87ed7cba2455bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d484592783968f0cde447a3a895399a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c6efe53968b17b0b80c3494ebb5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5676d9b8250ceb74b877d739c4f38350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e16080489ff02e70e7c4bde2d86bf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9bdf97271abc3953383e91ed8f99152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b65592c7ee5c42b2637c085c427c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a6d3bf93114fbda407d20400b3e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd6d6eee1f2e06def80aeac1f872f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76757972a6884242ab9326dbbc1897356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8702fac300b8213a25683012476457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1d520dc868b3969808d6a84d42a3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bad3a2f79f026ed1c6c41338ab64359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1f34dc44f25784c380909aedf10a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b675a7f21576e6715e765bc44aa1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffea9f9f2008ca0096be247a5c916462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8df65bb03eb9a28503e1fb5053f73163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fce99b6edc8b142a8e948197fccab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e142112c5fad5020582988f64e3ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eece8fbb89198dc3983cbb6d670bcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa2e6b3b7636a8255d552107ce6bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e9a1466f6ac2e4ef8cfdf2f8ad8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03181f4fc41b72801e21a81e1048894f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703bd4e670a62010cfb284a3e70228770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990bd25959910ce72853a720acec8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd5cf5794bfa18a8ff376701ae00272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c080521575c60a1bbb41fd83555aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8af8ba2eb99c9ab7ad29912ab99374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878af198c6b9af598c37bfdc9751da375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f45ad067e90157a7c998228d2e91ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fa6b3da5f64fd55a31d2fa161d69377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723cc166de1d0fb3c22fddbe68eef3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e58f62c2238b3395d952665d6276cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be8ed3e50c071a4e0f5c3b7bf22be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c1de0afdb2e29f9bcda5148e1c0d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6acc48f12c192d0f4a313a881306eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911985a790385af6b6483280a10f47583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa1a3643519b63d8c143a0ea8cfba684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a8a2822fd7a57f8279a7bdc8a8bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66572ffb859facbea4b656fb83e79ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036389661d43934e6b799939e2e4628987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61f8072c4d5dcc48f7fe9de95d9ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84c6f087d362d44593f92adb8836f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29581849f45b8d55315b2871c9fa8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4699faa71fe6e20a96717b4ac0ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2101fcf596686e3f0a6b34b44b82992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080cd8ab1e53f93f55bb426427abddb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6b0904b524caa3596a66eff3cd9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b50973d6845aacefd1304d85e698195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ac52d648cc4acf010aa88d9af84196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d6c8ba6f86543e9cbc22a492937f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bbd4e1406e692789b6ae5544735498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5503a814a0c91baf3e3bceaac03999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188faf28a1f880f6195f3ce90401178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6edbd0b3e36e0534c9403f7fd74ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220611689e063e2d7119b056fa6d72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6018d9e161f5b4d53964ab4b8e162103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898cb3d9d656049b5b194dca8fb81d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611975d6a11c11fb130afa2782fda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413b9553b33454209f51966a35c8b79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f94497d7412ce4d37b541b7232f81f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abf2166fe49617a504038ccc67baea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf4ee2c74ab1fa4b242dccd119eef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd109d745f8a1a99dc9c83e3d3953fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805b5ed51f0fdfd761585b5cab6fcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e969bdb9c06cbce6ccbc9458bc70e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f120cb81663e64fbd47bbe7410c9f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38955e5397f102c93669559c7fce9e88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58b7833c2c6e794edd7a9a6ab99d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1dec6190141903f132c645409713116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680a1604c8a71c7160b0bd9f2f6cde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276fa08ac15bc2b80966b00cda03e3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794bc6b707c48b06c809186957bda0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70d3d8a12c4b8b4081e1144d70945120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea490ac16dfc75abdb4531732da663121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4097d65513cc16a05e61b2f23cb834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485baf8327a1aab2b84ebce1194dec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5e00d39f2190ef06324f8843132c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4c8aa8cff65859680a0abb208ace125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b834380ba25031b6bf2cde7755c301126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51587adebad25e71d030f3b96a1ff53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6b9de5ee00cf8650f02167fb72760128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f39f974dbf36feaf09ee2ec044edd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d812b370930374df025825bb62eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c4ef900720faa896e154efc066d4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cef0518661b53bb06f484432798ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b00521aa96ae7282f9f45dd87207133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a5e7de301888e00cf847d4b60533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d4cf17f4991c9a31f7d9d8411b67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b6bd31d898b622577c0da8d8ac9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70967a0c6cb2f3be4dabb597e7cf7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e78f3d4689766eec5b963a28d219b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df173c69274c42eeab708128e69e3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c926b56d97aadfbcce156d301c8536140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a2ac464d28972024f3e041f24b9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db71b9c08af1cf645525c1a30b33c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91d353e159ff966c879a7ac743fc3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aefc1495e8bbb2ddc480f46b19b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a67a391f78dc185723fe2a09bdcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c612b394bb9e88eaebe84090d6aa78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ed90a1e5fe92c2a1f19bff99d07f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041223ac394915d39ddb9eb72167c05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be0414ebfe1782cb9fe3606bad93a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f03f3ad6a1bda5a416e2527d406810150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d333dcfa9a25af6affc968d91feff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305575abb1f4f308cb8ee9aa853bb3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95692d8e92db2e0c0ec378ee00de4d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502396ab30f73f32b53d91861fb9bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd62d24adb20fae2f4d3362152331155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc41c9055d168118e26d8d8ce808ff2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c5fcebfa0849956049a257d411e8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cf36fa4fefdbeadd9017a35b8de88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9838a16c8ede299c634b98747462c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14a88fad8f218c4159563d6636f89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b78ed3e71d9f55e719913848ebb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969407de893b78e53c81f0b9a8120415162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543fafe1fa1f52260f2230066e48a34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513c962666b916b1d772579a364f03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663a859896c5324d18893bc43fca1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b854d3a15d0b33cc9843df1545e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202db0489f1cc3f0a8ca3bc80fb471167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8055a3fcdc09ff1d12745f010b57941168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ae37a24780555bc4167011b6d1a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e35ba23c280f4abbbcc55d19590c01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0fd77b31f13ccf5c280743f11a8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614b11fab1d9b7b319d7158a8d15a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb5e3cb1223fe41e8ca42f95739bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526db41756701a5e5059ab0c79a9c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a084f165284fc00b046c2111befab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943a4b2cd482bf4cbabeb822dfdf85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bfef05a40a433763a1259e153eec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbadcb4d702c843245fe27bb30efe4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbaaa8d00dffa3de3bcc01a85c26f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc224125f001a3036aeb3dbd8ef34af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b54d99f63bd324e5819350929a77a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2378369104e013d668650d6a53202182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee8db9411c9c834f2fa6bfa960a33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a01300cdaece4a98c8c8bfa0b788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db32c2c9a3239b62194939e2d6beda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e75e89336b0b8772c61efd76444da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010dabeef0330e224196454093a632187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce355d6b99db6b75a1fcd80fe144d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba3eb471db5ecb694473298c726348189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b2fa5cd70c80edb866c89a5afc35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947721a5644a5ffa4a954fc913d29a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea9bd45789a763c212f422aefcce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c002a3cc2fa1e812eaa9c2b1feb05b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c3514e3159e409f1354c285f4c97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c83c7d51036afc9eeb19947a622e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c7c568746d7ca047ee5092a17ce27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327edab046bf3ca81cfbf8764a513cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6936e854e8087268d7a1b50b722fcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631293b28f102d6dd944e96bbc4bc9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c06fe9170835a328190a034ea640200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ac28820db28e73d26001ada36108201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6834e046a43b3ccb34599d0956a563d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acba96512efe9ceca1604ff80387b18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a718f96b9c2db41d1b49727d5ca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb4ee547a33fa2780558a6a773bfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45c0d284bc6572b63863bb8cddeb7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bedb6a372571552ce5192a71e1f92c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a845badfab0db55146bd25f2553deef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2636b2704a65e7167612601379f3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cc93e004ef1599b63535f46d6a005210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ccc2e2f9b1a390c238e7ad653587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a30259fa3e6f04304ae68e0d5973212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a64b057e50a98ba2287ecf52d01f96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997fc1085fd3c3010755f31a363777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7f4ce69fed3b0daa91fbc87cd8b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36924f57f7a249d9ed64244b3ae8798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f547cc3ce334676600f8277d805988e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0bbb8bcd6d257966808790904bd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d455f67eced4a8189a0608aa34beea8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9fff5dfa1765868a80cf110aa4307220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f202a979b0b49184403b6805591417221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706824b3d2d37aeeaf856799e96160d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71dcb3e602290fc2d6e69747a73a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24626c16625077800dfd3b466338b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef09069c0a9a341d2574910f0b209f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4aa717c392c3f37c67678711795c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96d83f7ff20c63e8f8b2ad8c93721227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c62fda8828adc922e308572628bef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0733cf3ef66b96db6ef66ae509e88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157d0e5170aee53dc7dabb9665e3eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72500d66b541a5c7a58074504e88f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff934a31b271d2a6616e4dcca781cb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1526038eb5b4a009bdd4064a7dcde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0891dc255f880b7279fc24d66f4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817160dd2191e1a88d0eaa3f922c7e60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278294a57bba6d88cb5bc8a8399dc2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049396620b6f41fbd7b6545837ef4b9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f2e62f4a5659105840c20dc6ca65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cfd618583025202a80f258a293b76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c03966b811c01ef4924538899d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360ab931006d796bbe64162446c018241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd9a67bc0cbabbfef72a48ab9d536242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd4e4bead7a8c86958cc6bc88586e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18571b90861fec5b6d02040e9c96c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac3ce83c7d065da5359dac8aeb6fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb82d02e9bc7a2786cb6ca739794c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391338d23f4245c85eb783e77be3f49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2356f18ce4938e3ecdd98d67d38d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6146ecd05a80ae810c48031ec1d2fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09da5c023025bc97ded0a4aa1c3b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009cbb2f99f5468954845885abbc948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d7e06136583efbd9b83a8dc1ee4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611125da14b5c4e571a0803619936d60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24165f1e3d599c82daf120c2c509a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101218c89f77372da289331d0d37cbd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e72870894763b24cda15cf937360a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4ade472a6f5b5c9bf93c2c9aff764257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef085b0df00a51441239db66287ba72c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb2d174b6bd19711492aec38fab49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb39f27cca6189916c8ad0d0e1f71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3640e93755d13f30982deb5ed0ef85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e073d69c8115465aba799e68230cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7168ed00b948517c746fca568e3152263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0bbae241f6a4871044c00d7f3afa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a7c784d7fe6bfc2e1c30c59c7d57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701940b81879a5a8fedaa13f2e77f5a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d8d65ef40445a594c53fa78801bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49769a43a563d295eee617f936476268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae5f908116266b95804480369ae7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a6d6cec12cb7b70a12799ad78d765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa89d5dd269e57835c8a1288ff7dfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1085b3c544c57338afb061d2786e12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe9cb96a384bbbb69c107d972c297273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f941f57338f2b8ed5ef2c30d90d0b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4bba47d4380e5120195045502d30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064fa105c685c31813f6172d45a13e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69019d1ba83f139bdb9280b812aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2712b08723ddb1b9283524127e0f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbb369d5e47e657174f36071923a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced251e14495c752ec5094feed9197280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4fd7e0b1499f406eea6c05e4a1b41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18744a40032d1e37e165e39b491e1b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c91284ddd402dab0db17f060e7b8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf78937ce4d795afefeb409a510a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e0641e969cbfddcaad3a93a67732285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c9f77a65c3e3330d02bb0a8a9433286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2631b7ff8c6bafcba49e6c61d836102287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7183e1ec7fa345dd0e57edce148a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645c033e22741773f4b6961d01d63b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b70c165023d8d429792b02e46b55a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbadae45a0287194f3811bab718b49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd478937d2c9e8285606dc1403256c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd445f333d3de1c6bf0515ba9f47ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6641437fc3a2a8c4423ac45de539b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef03dbb1cb05ee4271dd8a30f8afa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282d9c8dae0906ee2fe12d799fc853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199bd99d05cc5e192242e241a36b52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fe3e31f374c138d6f14c17942013b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0895a75ec0b4bb58d203c21f1197da5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7f2ce5f86028cf22eb1e1b975c57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e137f78704e8fe817d57de41c7c10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf9cb8390923dd4ee627139ef28df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b7dbf6f4fa273ecb3005b03befd4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928516caab38858feefba8334338a18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c3aeebe7fb7125e8c827675878969305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822b1777f92b10c43d2a457cb7b4438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2b03e0a472cdb39b27d92dbb7bed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae5b2dca05ffd33307d35ebd9f337308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6eaae7ef6d5f50328c3b5862c8aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da90c33e10aff4f2b90fa900a8a899310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce472510c98d4c07d2b268244649a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b5fda61c676a378e26adce773e67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f9eb19497fb21d3486ceaff63f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a60506b03c8ea8fd216f009570bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af7237ab1c79b12a4a4e68f2884941315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ebb6c0ab58bd0a9fa60fe6fb06503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d49824ad0e84efc8b8a93bdcca7441317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63263f00a27e3d46b7350f08d3144c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49534b88aae437e6ab044185661ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9073a2f27fd739a6f3d0fc76603777320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe3fb40eaa8ea580b9b7ddd0bd028321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35dbec54c8f89015d2e8c86e54091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116100c2c7b3bb91b928fddb15c50a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a06c4f485a6e693670683e0220d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fef6737228df3939176d475ba402325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843240ee74898c16a05d543c3b4aea0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7de6f2a9d3a91654287dfd8ec94b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c479a9bc742a98d312811479e82f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51c798e68043a40b818ced67e1b06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793a83baa755b4b3885ca3ca90372ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0fa4fe669fa4f155d27e9c0cde85c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a0a6e4e125ea87d340d442aab75b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508138b97f86cfa328bd93676be2f582333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ff476a7c80e8675cd810351d0c2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c79b506ea7ed2018abdba1430535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659b9e05704cdd0c244da819ca0d3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47385aef4054009fb0c5a4c222a90611337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314cca0cff3bdca37032bda83ddd167338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192bad84d121e7e1e3845423cc288ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335f1b91300a32113c37026849759db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac15a481c4ccb8d448314cb70a058341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12d822761a2943405aec8fcbaf31ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4f036f586caf380dd680e1a9d45a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db3276ae092b4d7527818f67116bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509347602c3046e26f81b6d2c5a78f10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da298cf408bd5c4311803419a0efe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e41d7b9fc480a185051e8fb9d5bd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6aaf9703e92219b698afd99846fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d4b127fc3271fb0247c8ab49f460349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252001e5ab0f4de15559b11a2c9ee13e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fabb79e125e9e6e277e92c8a02ae6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829df7e29d0a6fd6ddbec918a08c98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c45c612a62d220625d4c8c9e108f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f209764bc7be5b9aa41ee64e161f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48c8b7d412d34c3042c093be6dc89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c68d670a473c12b6ceb9272a622d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d8bb2ff56262e8675e51f8ae15808357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac67849d7121c086025b1c877e41566358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84225a09cb087ef7da8efb4c31bd52b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb49d7ea010e8ae9189a07ccd8b70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ba4c46b85ee0131a6a53582ad1c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cb7d6a8fe0d4f99d6ae19e82c6963362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c064831694101d1b8d9c35f91b5b73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b2f28175f652d57e20ee81a047b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c63e8c875e66c4787510cb7a72f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571ef2b5a78dede9b2a10079370b62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f51ed471c644305f85af3f83aeabd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617004333d0773ee988eb8f852453ab5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf190ceb18fbb51ac8182b6dda3a52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e985458bd7d5e9964679725e89c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519fd0550991a7c963d61c439825c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889cbe7f6864a0b1fb38f605568bb0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e361c6bc7f689594f47f48ac4b588373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb321730de4c38e0b3610e1f3457880a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab0b4198f7d890c4debeb4b4c9df6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b279c0f8dc48a2c47fe1fe403d51e0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5d60550bf3cff26eace712d1df3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f0b2201285e28911065cf81a83e82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2bd42443f06c067ecc6cbeb7c0e99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838b44c6addedf217aef9ac0802f389380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808033d75809059836c174fa541fbce1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcffe941f84d4098d917b201374cfa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ddef554f8b5f0c37b109d9526f17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2db4ee73798e308535109e219ee81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8bccb902d4da906a42155fe68d260385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311141022acb9e1c9311a334c41636ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf16e89cb1ad162160ac464685285387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5271dd3982ec07fc6aaafda052d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffea9d274f54f51fed796260899402389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682dd9b8f0f8ad83d10c02690b6e440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f63d1d61c272d684dfe5ff8dc62db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba8e4b5dd06613195ff990531c746392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada5c282fa9892ad37c0a71af4ccf8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2fb3955789cca2912ade50fb4384394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a402762941dbc3a52badd37c48c5c71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9352eb305039ca8ed3035b338cce1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2132229808cabfe58f16cb0f5227e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be7e79fc6f36ce8d2b5efa908ac37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677350c4260883eb27096930a0ae4353399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ee1ae99bba4b435e183414491f3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213cd321b8cef5ffbac3fb79a79e0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c87eeb5e24c1a91f7b9546f0426a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076dd1185e5a073a799546313d9f743403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186c793c292c117cc6132644e143220404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bbc642848d90bce140e524ed8cb5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a00c5b540fb480990e3b1d98d9e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb77d3dde06e6420f42e9a1cf1ea6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db702114eb29df38b3421bd115bf13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22955c9207c9e1c408a5e69694fa136409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029724991b98b64114ee87cab60d992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722aa33eddd0300709e5537480deb6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51a8707c7d9f0bb526f60d2cdcd609412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eff8b4ef7f5e6af990c78fdc2cc75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2c5a750b266808b6e75523329d78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ef6029ca10d78f2b68348a1098d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a24735e8f1f70075e0cfa5c1887e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f689b9779d784c883947d5a7ad4b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323623a5f5710715e43b7e1c0f093f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd488d07186e7165832ee4418c6565419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbe58493f506d9a9eaeb637180e067420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dd23afcc4af7bb3d05fa5c2b3cb8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde0fbf38e85a1c2c1b38f5ed46811b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229dbd228ceac6c5088feef072f0cbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ededda7e90bcaf07e9c5383e3707353424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcccbe1a21766d206b513e27965c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658758f81ca877b87f7b0498c5a98f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a01fff1f7d2ae45483cd002587f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827409ccec55cc9d9f325c6716f7841b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075cf1b277ce823efba5d5c1d4209ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c66b12d427a71f485640ee4b754a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9740b60472e0164ec175c1ca38b45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d39c733170d9494a4cbc6de67707b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be35b67346f283b679674bd4b42541433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872f03927f779455185222bfe4fe36e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c5282c0c5deceaa1af2cd48b71f8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c783fb44397c3350c86368bfe5dc40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833689f7790a06315d87f5367b5d3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e7ea3c0f35c27a3b7f5625b27c49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebb1cf72cc58c6d67963efcd6c31e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351bd05117f1ee0d26893318c7753e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ed7b102a568e1076f594892820e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b85c4b183d400ba6c6b019b66135dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b1c846c4dc787aa4f33edf23dba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0c8fc792ccbc5a5dbb8e497028602444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad5975f84def077f918cde3c91498445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada4355e373219257bc55a5a36cde8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60aa12530f8cd48bea67f60051aab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77698b04f06dc7ddcfc9a771f8bf305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90ad562a92ad7b7cc020e5fcf83fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852b36bd94ea2d8f9051864d5f3bd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d3e46dbabc7f07bb47b8213a7669451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434317c51dffd2673a0bead5bfc2f0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251672bf02708afbe3faaf28c971b3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39696bd9688c3b3502308f527559e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051057900ffd39920fb0126e41391a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889459bd2d6e23cb3aa16be9e56d51e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae31bc9378397562cf71e128f41e85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26aa409ed826d1d3943d49afa04374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d5de4387fb332397e262280225e57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c7035e1a873c3fd63610ef5bc5695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c617771649ed47d7251353d8156c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2919e89324e0535b23e4e0d22ef3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c93d27aa8fcfd7679264ad902b706463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339184cecf80662d212206ef9358b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe321d0d68a3c165c0d529cf96cb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135375e6208d6c3e1f58b5571a6229466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa433bb564dfa4613e2e45392d15df3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa4a94b393cf44e36964c034b4922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a16c75d7eb278d7bd604f0d7ba4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209361134ee9e4a54253034a13a69d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c96f88e0a0f57fb6bfb7b0eea6cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3c8d4d473a4dc13147ea8e236529472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd3df6b5eb2050cd5ade97df83a69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97d23df388c804e427132d6f54a9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112e5393362d17417863aa948d540fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3321bcd4dcbb1af278a3807d2e8bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff6dace24e833be48110193494bc45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74edd64978fe5b019d86b641a9ec88d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d211583d171c8c8ee247b090fbfa640479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f9800e8cba34f6f84966f1f139d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c60a9d4437b081e51f99f4cf04f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc166d29d3e3d1ce77d108584d0408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7600d061c99a6302ce9bbfff874b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc0153e8d4e332a12285660a4ad113484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296683cfa404453d9cc0f0c2bbaaca9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737238501f17a6cc0db96de05a5d10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7cd849e6154eeadb8696a3a1907a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815e712d21e0db66dc96a6c28c09bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ebf1ceb74e8f94cb16b9f83ae9e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ed1b5d0550f40b90775ae7c14829f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d4b6a3f0b2cb7ba9d802cba51f591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e95e772a034570c81d7a3086ba938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19a7d19fcff7ed5939d949cbc189c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1621bdceb921cd3d5193148558bcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f48abb65d81ba258461b4d0976a0ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b06807e98c0c97e4d5b6bd5636985496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e3620c98dc21ac9ff7a60e9d533cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e862a1a7310b3c2d1e305300c96d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592834e8dde6e576a89b92b1dc4faa37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cfe30873f71bad035513c2906621500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602df8fd1db2a4c449ec977558a0022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1294e3c66eed6aa479cb126b8cf8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194925ed25d1b3fbc45dd9ec244e07b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd06a41bad6fc402e2a36820676598a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8a8cb06cbae3ba6b9244d1b3540c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c74abfbfa42671f2b0591b6ee45488506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8177bb464331881fdabbc80650d2f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8220b8257fa7233f4811b6522c85c3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a83b83e6f9e659bad37ee640ebac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd04517ceb4676e85da0e9a3fa6027510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954badecada36e1eb931baa41adad176511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80423a042900a7dd5a59894ff974897512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b97d7d6fe4221296dd439f083fd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb414f1d2b757b51af782ffc955bd93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27c5fc5e36c4fd6bb900b927979ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3facf260f78cdcba28160ffa9c55a2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239f978a50f5a00962bb9ccad9e068517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5381d165b872b9913be8e3ba397aab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552be1fcef2306ddb1242507b09ca56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3080cb15d106cb3d0e7d0c8960a5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699538123b266e57c8423156703678e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4fbad7bbde493e614cb44c226100522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66737ecaaa58a8280509879907cc23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5a5044271dc66952a50db2664c86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0289a62e7af59ac8e8eb48d7e023aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69ac72c5ba52b75d2767322babeac9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7192bb8272cc96090dba86f14d53c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411da6e0080bbe97b7026de07b59d16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384213c81dbe5a8b3dec2f0797fe124529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51f1f686932b53bf6249c29c841f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3160bb88dd665ead46e435609c98c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed129ee9643017f6ca963211a50e1cfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51628ea312851e028810b9b1983bc4e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef385ea2baa81e6a7c28d2bd1afab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b056d54c4b9ed5a3f7ced2bb0684535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e26f67f7e4d48d9fe0d5eb97ef58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eac8b19585cde6674616be577ade4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064262ccef0524e13fd08569f855df6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c239117c8c08c83fdfcfb5a0203d77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be100725bbf65d3bf073b50047e9280540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aea844fdfa7925e52f5425d66b9ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12ec60891e2610c7f969a3937e7f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8acdd9a7ec6867ccf31507007999543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58639db7822e19afc91698bb68f1604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5565ebf3e5800ec2b54a1df2cf741545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb1f5ca163f033704c2d1896401a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5bc63bf5ee4002687346d89f4928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a209dbf8fc77007a656ca11ebefa9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510af726766e0a17fde0eb35e581200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411a598d4d19ec7cbc586023271b59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca291afbc6a627d1d84f1266b3abb51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b2fc5d8a6dcf2338060769678603552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abcdad75fc63f5eedc606d2a4da61b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac97440f99e6424a94303e732cdbb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68d0d2b04435e508f51c7f1d4baef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b2b3f5cb1788e0d60b37a2751449556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9eb4de5623101e802c632c3c0816557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba7d0d6c1cc4a2dd89f7fe83434fec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0575a738e776f70cfabf7b410ce92b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223d23bffa4255eeb16db07e0c5014560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39c6e703f29fd75bd935f36f38859561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ad0dfbad6736cf6f3a14384aac0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10eb63452adfbbce3a7ef786002a2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f75d0686c9956ed92744c332d6d21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c57fdda7442aa378c95cf05cff32f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ed6b0e19814a52bb74d8dd8bb631566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f335519e684dec192fd3e95432537a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9911311785016c7b073ee6d7a098f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee3b6318a89b66cb46f0b69bf5fde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7107d8e57aa452c2b927ae01e6e7813570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f629d2c9d82bcace35ba927845cb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945acf84bc474d5c680ffd33d9bf1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490634db00d6072417098a3caf80e24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae10d1042ed729c394c23aeb34701574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4c0c03850594f79ab0348fa7dcb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa4d2de85597cc4a5726756b4df8c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e39d533dea14097f11e172101348577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94c6b3a7b2ba939f0501cff36e749b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3ed2592f99b80a93504b902e26b00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc81b3c52f3e8254da4824a233b40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadcc7a4be58798e37a9fa9d7e4c0e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d80f56a445322f0493082647ac10f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d247a1b634f51e4c177c61eb85bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d09626e598ed857aa2f059645c39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa956e2cc189d9b897e78a7991a0b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f25716d77165de4b8974f6159766586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926d20add5f4c64dd73fdeb42c61283587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c313b13976fc088002419feaa2317588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255d9423b10033aef399d2479bc080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c0b0421b043045c494fcffaceb7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed6e25607f3296ad5ebf07d581ae2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d1b3645c9c41b06e55b082db1706592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4e9de55081d5e2af449d0805a3f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b45436d8bfdc7b6d54027f2019fc15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896fb92d94f19a75b3dc6c7d2a8c75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6365ffb1f0b31bce72b36a545fe7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830e92b3a22f0913f9215e30a1f814597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf28c69e7dc60570c281d52029681598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af88fd38d7a73331c0d4c1172132b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8edfc57689443fa0e00679a2b072aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e7cd09467bfdffefddb1d949eec2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526b4699ed3ced076018a204889d28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d663885436eb7bb71ecd599a1d51e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04175ea69fbc97c182777e18d900b087604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df18295a67c5122449d17868d4f68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52305b8e0d6a73a75bae5b0f766a94d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2137764080e174cef6c3697b71a39a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acb2cd4a3c7fd7a601376325a99aac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38341b598477d685b3598296f490848609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ccc174ba364ab49dcd3f72044ab3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257411404bf0022e5a564bcb7b9b279f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e538ac3f0136e7de3edb20708eaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a3ba7a3b84e6050b824572a24e5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81b1614fe59707c17195e62c8bb6f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62346e892be93526247addd1a904a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39defb82f42081d4c9d91456492076616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfdc693ce3719dd02abe29649f855617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44333adace197623e9d815a282587618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5e4ee5cf6a0510d3089dcd8f326d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c692a14ab40d1db6f5f5ea5af0bc737620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ee44b2f867e0cf95fa17ef7898a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de835b8daf2e7e539ab5e7bfb0e566622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac368206b01ce7455cc0dfa02948d31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c762527493aa663fc23e06a398cd22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728535ffe8f14c8b673f6124dc0d98a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ca076be5fcd7b95dea750c1eee86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783672027cb16ae0adc4672b3186575627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eef0ce762abae41b857aa63b2b18a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb1aeae6eae17cb8812abfe7c907ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1196933a1f8eac7c6c043e17a42f22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0d9e21eaf4205ffe548cbedf6f2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bed131a139c36190f19b21004a8717632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544730d829a16d6325dee0cee1f9e81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d622786856d40b69763ed74f2b3e181634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a50eb3821f483e1a62f3b9df6c61d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b2fecf304ec95958ca354a4b7ba4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73100d7126aae933c2b6bef99a873637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344abdfd9dce8d42f981f17748763f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5000634161b83109c4841dda4f3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa051ba252a53f38ab19e83fe9daa53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc255097e8882254acc79cc2b4cd8a27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af4e8074deb29aac023146bcf8e9b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e833f4ae781141a057f2d91b15d4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458509e4cb12628e84aa3c6937f88d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e957502f53228373d5b2015f01264645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d35a908805facd0a6595505a0d2ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad9d9b353c9999a42ad86538ebc427647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b5260e06a16fae057a42f6633393648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab29753e6fa4aa63c8a5e46837216649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002f2c47a3863d63b5faf2738bcf3cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c06b5fbe59d88fe149ebc3fec2fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba7f83c8dc85012ba5d9d83f5a29e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82488eabb4648041085e20d5a535e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5109ab05d0e3f1b06f5091fbb4d96cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32876017665a8a6dac4829d1811d2ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f4fa4218f31405d1360f6b556efea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac37c58c3f4b2827bb4075661eb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8dd1e7005a86d455d060bf4caa8c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbecde48410343146414d763097487b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90dc58b50f58a99cff2351f6d395d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3c8d98339c048e8e221b9e7ea65b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad44516a64fd88a4f52d5829c9680a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b06fff74f55860e53479f376302dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab8715ba4012c91b142d5a49ced43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657830fe5163dadc798f4b5f620b3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae4fccff8dd2a3a3c0b074ecf2918e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874ef440e03e45a76636c16d0e95b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb38d05c18982f7c47734490e0a48e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedf8eb0994a47d0a05995edb3c65d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae0a4e4e07c2ba864ab000f68e637670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257761a154729b6ec4c18436deb3360671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c006f818876043a45f0f909b3de56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece4af6308c6d73a8feabb0d057a2db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ec9af0300305ae936dcf92a79542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf41bc52de73f094a30bf509d6385675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf2824f6c63acd6c3589a05f03d49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40add8c79e3704a0ef6e6e19e91b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32ae65f4943c3735ab1f2c8c399fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40a285489a089044c74c4a391c7dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b7a8a490329660cc64b8187fd7d5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceeb988ca01c37c00ba5dd0650310e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29b21a9e913205e167c8e8e7dfc1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec8ba40e01b169b902c17c90859d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542d071f8d65e526125f009aaa64f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca274c07caddefbe2f7796b5f5ab9983685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d4ccd4d9144d049d6eca89e071f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02448630ac922442fe7ce1f5b70c3e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f91c15baade1e31789ee00850aa78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d20a458e27868d18f294e7f5ab663689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a694ca7b54c767fcadadea219e74df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c9bf1f5fa72a76ae8f6c5235feb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4750b7b817e618305a7659b260ca0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f333964f4c28de5a7600eb376d5e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa432d7d4ae13c7f782759b0d7fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74f4e096c513b811e47b9949855a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db81944c58cc48e15eb2bef2323bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666b5051650c17e97885fa3e2f89823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fcbae36449d2e148bfafbf5ff11ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c532bbf60bef751a5a77350ed94d9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d4ccdd08f6de9c0442b24ab76f17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3184614310f9328e11697dc3c4d67d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646d31cdc4096a196c8a0fe0b81f40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c758812c0016cbb745ac858413d13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb14b7e4b11a35c34d255ac04a47a7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aad52d08f7782e493e94d7d1cc9c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc952ac29560398fbfd87bacd99e94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2da415a5db662a76c0e6bb4ad7e27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a5a46a9597a02006be00b4a31f14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd29edb20f92892edc51f342827d056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d774ca1e628ee88987bf8eab456b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36da2a44493d6394aa94faf960a6cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a33571ebe8d7ed30e5af9c4c3ad3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc44e28958b57888193e2afaae804713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d872ecad988638b56f2f7e21709c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab04f5de4758ef48b3615558bc4e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081c8306a1513a941bb4c700f99fc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8805111068aa5e5a8ae05eae07a78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352c364da5eaf9e427fabaa9fd49d7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb0fab06d87a3960446863eb204a9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409a443c3587b465edd6a45f039aa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ac3007f41c743cea2aaf7540c65cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ec2aa1562359275e997ba2fe8258722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26320c4e995b1c4e621eaa35b7129c22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41487b326b4c0d3c4633da84ce22fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702019d61ef32bd8e368092e072604725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e674e86788eb19d95d5edd69415d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580173177dca6a5d95c254b4ab6545727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0fa6369efbfff71f101deb49dc8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76af899c19870ea8961e8719ca2ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f0f2edc6c8db13156f465a18fd1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c1966565c7420825aa6f7eff33fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ce355570a59c6ae54f25fb29e0e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489fc57344433549ee2df6b9ebb09f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb273239c48b14bbf214077baf663410734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a23e5b90ff1a8354daa061a4123f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bab72ddc08c897d5de65bac85ec81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d06db5d28cf69cf0e1069e43907e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3494d14caa229e18ed888a534c6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc55b18313fb24329e074ffaa8087739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d94b2ba0fddc4da867b2601a8c89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0384e6daa4fe25abfd934d40d4b4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968ed5c0f6cb031aa642b89ccddb1fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536285e5c0b5c0331388393bb3ea17ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9bbb6e7480c7e333ce0c761e30af0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0982ec5ce647e41f560b579e974081745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4aa6df407f329b8aa4cffeb3892dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5400a8de2b988bcb0d002137070a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186531bc91acef43260abd6b68082767748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ea57d2951270924c38704ce86cbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0390c0d26f60ee4a0aee0a9ee1a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cb75ac4f7ac3ddd5f191b763809b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b431f76a3203b9629506d9f0b097752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ec1028fcfed8e114b82f69e22b94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e90fd979153ab588b23e84e806b07f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d6a8519ac3d22153752f3cb8a255a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53848dd383603fc7ae1fcbf2798054ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ed1bac17e7e9458e4699d8b924ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5195da8539f3bc1527a639e2266ab81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fd9be33796c0ce8dfc06169562db759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>