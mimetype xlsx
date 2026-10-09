--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8131f6cfb47afa011b8987a490d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5624d5c3fd8382fa1ed63858ee322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ced70ea1bda94341e8c7091230763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cdbfcb84de5a2e0b0d05daa71d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047dbd4a1a82d85a2342ed9d5b68f8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8cd187ea515c66b70195ef6f1d7a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37f126ee420244b103d162dd74e6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3cbe0f45379061eec81bac06789e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a790b294598e316658574680b97eb679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d91a597edb6c5e91c04332972d91710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f0cd10e2c91e1db197e3cc40e57811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7867a86babcb9a240d411275ee28812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e63525b1c6397ff9ea371e10547e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f351371e9c38af0ccc49e59b62444d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eadd126f5e3f2d3e368c7740b282c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e509a34a513d1e0ff1bcc8e2389616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bcf5fcbaf66935a1fe6ce9b825b5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f03cbf88c77988d05ed8f95487454618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f230a074f84ab93cc3c3ed9da51e25719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6a7d58c2d1c743f85bf04c261259e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b849c36ee095e2348f11fff9e5bc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0fac9048bb5540df6e446f4c71aeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d231bd520db27091dd578e8093e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf148d16e1b36d9dc618567b53a11b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c3e01f5600b16ae1ac87bafe70f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67cf41c14ef04f0c11dd9112ddc00f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d2154c6c83e5256aba3ca7d077b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5cc7b63524cba827b5b1efc368be928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d3d376e77dc2095a93c07444874929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dabc38a79dc2159461393e105fa0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06500ffc3662e59438404b4b220ab131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80e9205cb0e7ff292dd9ece8207b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823280eee532391d95c42e51e16d6eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef6c020baa9606ae92c5ab9d4a4e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030652edbd5d54628ae7485e9cc1cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48d3d6e3451d42ddf583e47a5871a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01784cd8eaca4343797cd939ed8e81737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4a7a78a48ce3570d6e5cfa37b89e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41686822e26b4e12da3200af462be58239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224292a13ca547d8e7dcabc971cd4ed440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc529a2711e01d92356f427993d9f4f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f3f3ab5160a4f24d050568aa92be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f38c7212d5bb75de299b21645c6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edcd86935aa1843638ff757ca1c8da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3426d9a7f00932a4e8dfa181d3ec70c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ddb14780bb8681e8ab7072ba700b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb36858e9ece095e8959c617a839a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd297d2e896876ad5d0162c0594b4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9439e480cdac632691e88bc798af8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1d516590851774c5fd3a99214fb0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7230794db6a4306d0980f1aae3e3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef92a67bb9c327b0f33cae96fde2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd29f66c449cdac757cd81a403ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910bc1363dfe7e09d7da4366a9fef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f653efbfbe9a8072a3f1314e97a0e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141649dc84cf6727cb78c17fb0e5b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949991133578e5ca8ac1a6e626dfdf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80489b0d8152e91af4ae3dee001c57158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ab63765cdeca9b92460a7fd5c3d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8d080085c7b354a15617a74ab8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367820c03cc9aaf28ca03d585dd5d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7d2ccb44481f2bf3f562d028e37a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ec0cb0b91d85e1d01f513c9b9f0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae1dc4685460285bc063a71de01e8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0038f08ca81fd699c496cd1b11b3c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf81223ad0b638a8268744654c73766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecccc8d1905007cc66473f7677673867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c403682784aa53c6804f744299f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f10ddacf6299d4c4d942e18fb611d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10d215cc65e880fa6dc257fa1d77870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a346577d021a8110e9ed836e9ab185071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e2d705662d0c5bb4d44eb7e7cb42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f05c7cb927b764e044067ac50b74e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa999d4d0dc2c80599a814a9ce5c1a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0662144389c971735767f7542308ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d511246c3c65a52f5c3284c01a4d2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d115034d05f9ad1ab9656d3d2b20a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3cdf162a610bb96984dbaf48ef82178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769faea3681917e5e2e0c35f763f0cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63aa6df66f59ff7235f6592689793e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8d038561a02184c283510d49c98b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03920ab4a83e3c558700a17e106f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db9d24755d843c52cad923c0eaf6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f641edf2582ee7002a60fe3b383984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288418d7a11edd0176daa4ba4b5b2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c609fcd36233992b4a7d88050e418d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a48dbc847f6df8e9e96e9b4cac8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ecee0fa5019605265e1c0e54c9ccc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669f76118ef8da4c80ee42711c771289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8c17f5ab1e26413adb63483c3d49690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f92e230355621a47475b6ad6f679b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded5f36bad654ad0baf7fa7cc18dce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9c5fa09ac7aec02b58a7a2d1774b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6b017ec95492b0cddfefa41c6d1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60864c22c8294d8437ec187365069f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f54aecf50fadcc4a2ced2d32056496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026aafe5c817528297bfd3aa5b3c18f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4d236025536bfb11f84fe1aeefc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca599e638e374bc7f969a1fde2dc6a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f507f70289ed7ba25cba60cd54300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f4900aa71870eb75d1b95a975d018101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a436db14aeb984217b777ae4d6b65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d792128206e95acf82fcbc4510808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad3e6564451f47fd1a3c864081aac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc7bcb618a3bde538e68a262f841d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b02154754e11805c02c0b1ef16f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f672ca51c4829f4c77a58f2c649c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2ccb634012517430fc46170b49ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b380658c53ac39f69ea9c68ebdfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9dd11f35a7320b9bd0d1c49d7b0e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f050e92aa1b35ee9fb744f4c5d6dce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf09c2caeb5db4bcbc0ee9bccaa0cee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db891eca96b39fa791583fabc9e3c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171df730c00da0a431295850801cffb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3028d2cd91302e2152ef6b85a009d8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa895a635f0681190cab0ed1acd234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e68e2b3249310adab23d3c07235898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432980500961263cce402da74e9de03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fcd47936708f6b6245c68a6c90b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a397bdb5be4d43bf814412f76384120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb011d7e0f9c3f332cccad07f4db9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9068b586da044404149fcd26b0e46a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd413ffcd71b08f52829e7636f2bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0220a2fe6650f9108148d13348dfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c12945168c476a2d8b9cdfb0d201e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13b96838a213f736ea8869d6a1427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8ad28cc5f8af0ed41fdb49709a77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b56ca700c37cf189c7dc3aa92128a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d47320037445da2cf024d43957ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d1bb626d8d164a2873394d3c195c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13c0c0fbe98ec3995de8acfaa2c2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b7dee1fbba81e41a336965ec00ab1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997f5ecb8249e6bef24f3cd7ee133be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e277053c3898d32e989901c8ebfe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29bd8d2582b689c9ecd09b91630bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26486dcb7d9fae80811c94cf290863136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ecea24fa7eb178ace1f4535ab10b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d489378ce803d1bb5c3d370a99d6fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf10defd7c9aa92c74b12da1b9fa51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824256261c029445f28faf41c18359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8a1d218e871d55277fd50fc02aac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53518113d4649a4de221b4d201d3c33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d4ed1fb422a0dc7d1c1b46cecc03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365d452e97325920a5ba23f4236780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2918acd257807afa0bbaf5276c72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e167551a21f98d8cde830a92e339c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d160f66ff1e11305af4c6d05bfae97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d56c496dc0807155f73bc6524660148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a10e802eca8176748b118653fb3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f29ed6a379193c547eacfeca87106150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee65e8514c225b8c64ec4e463f32b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c9ccd7f3b39f8a425c94cc785b39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150069cd185ff4afe46e6933eee4f04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af68dc7ea845a455c0b311a771ed24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3ab11a415eb21e1fbcf4323b0ca64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c462d197eabe85699b1d1fd7e048e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0e3acef252715233f76a89b7c708157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec366c9a6bae340cfb0fb67ace2776158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c0966bc0df04edf413ef88e8e34d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e86c8201f7955b216f0f41953e30ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817f2cdda67676f54b10a86210b5a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265986b13dc46f3e9f270e549918465a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524edede89d71e50734ac3ef21a3b46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c00e93df17caa130857da8e882204164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166bbfdebd3846077b55556a5dc3d19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776b2edc6b78a283a037446c0f18bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebf0b29086125911f76db4da58c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec50df0b6566d9bb9653246ac76780168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06c03a8fe8682753055f94e41833d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e017b1ee16cd87e86ae59dbfc5ab6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc28b3bd8a35748830559b0e55e82d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b3f59bacc3766a91a2e6cba62bed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7156e5fea9edea0e76aec470a59b5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c45eba1357df53f9ca740e3dc83eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff166d0925af246dd9534496ad4112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab235ca2bc0658589622aebe76a844a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51683df8d3bde2411c9fabe10465a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b3b980345329bb7680ef64c9efb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26bb3cb74ea768cdcf98cf3bb181ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d342036ce9bd6a89957f6946b67f60d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058f48a96cf66d8afec607cd223a407181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4ff437401b7e322a66a743d046a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651ef353a317cf5fc177ff0ed06463183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82680d6a952da0e89cf46a0f86f821184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950460b7d3fe54a9fa5b79fa4f5e4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b860aa36517e51b464cbe20ca43a09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a285896aed9a12d09ee5c1909106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df95afc959f4025f263959e77516c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2bc8bfadd7cd6e3bb07af985295fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0da089b490944fd4b8a66a1660dba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392f1e9349c21f86b494437bb40e20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd337a01232204099d1874c73cd6dffa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c860375726327f088d7796bc63bac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60fee3577b417535738e4a3e1d9d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be837813642b23d2ae7e394969c1a80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03efb4f7874992f614a3ab1e93a2e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff954ee5ef59d00a0b41efe142b88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f5c204ad82e80f2c13a27daea6382198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a05aba25734fc8c8d5a566eb7ba89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1eea191a665b177b53be1a50b7ba0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4de3d500f04d03dd879b6a2669071d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f91f78a7fdd4cc74442ed4fc1df17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f94f0cbd0e358a3bd5b520886c60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef61b170df471d416b00ca9dcc9bc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204b55ce6703c7ed3b1f9dfd14b89d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8bc77e4345eb2d719b76084fc7d2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d4efaa3c67a8d651c56dc4611a15e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acf423c25be39d2e2803f1f1ca1e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bbbdd02f1745e375b75509beb2c54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda03e22352c8c8719d6b1c06a641eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0e1adc0b98dbfb47d6ebc283fef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803159c1ebfc2bcc9772cdeb1443e1a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98061c9ed7ff050d6bb26db25b6431213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941c1b6f41b8ca292e00e25b40750a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94894b015b4034630b97059810872f06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c5a2b587756cf906e7722c271d8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a273552d767826de15a3eb250fd1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2082378f5e2f410025c7b099b1bf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8505cc6be1213fccb13bd2e805d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bec1cd04c3723d4985026d421cb97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13364cfeb196a44292a16801987d4c15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f0dac774509fbd2cb283a04dc922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f366cbd7c9e2dca66641e137dd56df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f7e2e2b4635cffe0e7ff385b225e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5765c3b09f20acc51643318fc443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5950d5a0c16f81275d1d4368b67fd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433538d8f6271e5f7f2783ff05e5eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7b14f45370c5160177cacab32057228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cad3722c1d8e0e4f964523f7508a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d342f9f5c16aada57d7e00fd94cf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a80433fca6e84f1afd5d4ce554f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402378b5ce1b9a449927a92877064782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc6dcbac5504d4fa3ab6ef48d79e03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c09134cfdd4bfce6f2c551d9589c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c5f513daebb0ed4979a9e0c5fc24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803607f439aa6f2af9437165df59ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406e3d10a40ba5da14747000e4342a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4041fde90128086fd8ca87be440c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43901dc9238343b55302c77eeb0fb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046eeeb2d8093c108a20832c83dc976240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d8502a6fbc997b6c83fa2fcecba0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c6bec9ce004ed15001ccc997029f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4974ba1e792e3d99404b37a4dca9d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e26e1e99867c5c3dbfbfb32b64bad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1af3f6b4596ac886c5e065096489b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f2df69b34a7a190c1cb842da05898246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b582009b8f0e720e4350cb0b4b58cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429cfe65b3e364462b5cdf60357e2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17e44145c14b64f00d99579dc02ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec352b1a54a12d319063c0d5e6673a61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961514e0004bbb2e79a7ef95922c7cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d37e727779ac2c769f2b417f2d10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525a054899560e3b35f575b7a5fee0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5aa1f8439cccdc68f9f59d07b297f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d2ef756fab3c55586ade5ed78509255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a68359d0782a9b408a834e20a18c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0dc0c72c872172f264ef2e57f6550257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbfeaa0338e2ad75cc96d8199140fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb636e7214c7af5f8e44b2113367e7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f729ac22e67527c60969afed26f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce382dea994b277edab8bd8c1fc625261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02edb8ab524ddcfe369ae48e5321d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caef6562a32dd513370652d612e95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c869f6a69f25baa6ba853af772632e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67101b2f5e5b92a1db0824f13880669b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217287cb35b19da43badc65b9193fee9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db144933bf5feb447e916831bfedf54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7911c9d4a233eb4f06211e674f056f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eee4d3717f966f29990c643d345b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f6500c39560f2c04f3fc9366e36d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf054347771151ca81823d057d7a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650131b06bfc8b67ebfddbbb351f0bcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7db3146a8ba9977ffa409eab11444273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8aecd10854fee9aa7d20c3df01d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb5f41d976f5f33029b3a91355b72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712b78b92973e198e3f1e5add7b12f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb49554504aaa0f757dfa4812c0eb38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd158420dece4b7fd210b76fb53229278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390a37533d0624e15055c572320d7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915ee625101685ccb95417a499b027f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6549c34f05709104ee2d344acfe57ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3910633b72672107794275fcc7ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297685895987664ca3c808469181844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa937ef46f4a0dac414c1dd94baf919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa863b7669cca21144698f889f67c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a542e951805d8e3991eb26aeddbc2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bebfcd4baaef5e929ae7bdf827838287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605fe3d2d663ab13856b2f8cbf894ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b4ea883ef6e6bbed42ab85082e9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf398f499794cb4f967eec8605adb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2facca81c581714c162eeaac98f7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534197fed8dc30552aa3be45aedb9eb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedecb306e4fc2fac3ff3c60a455cf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34510b90749affb23ecad7745d01bc8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79091f4b8d9f9f70b93a3ae6cefcd7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd3c0e76636f137ce427da30e242e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da5e3a9a0cbe0dd13a34c5a3236e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95172739d30ab16b2e18bdd14d022896298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1901d0fdba213db70055a28f03fe3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea50edb7b60a7aa9aa8e2c172205b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffa6a94f74eaff14c80e2e22e3394301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2676418ba45db4bd2337ad1ae34a4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e0a92a6ee2ff2112e9875a17c8b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40705e06ac89e8aa6e975415047219a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4246367245eb5d813c0da97cd35c1e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef3e579a29f5d7b6113d05b136fa5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cea9e248e274d881926638a992a34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57ffd509a05faf53ec75b65b8bfe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410eb94475411c8b31e4533ac59a6a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3d74cf05cd73b93f9cb5fef5ccff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c384e40d6a0b498cd09a7708697979311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031ce022be8350461eb78fdd37899b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c4cc54dacc8ce108dfb3a42ad79e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee2e65a88293fd57f60658a2c07daa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b64bb94b9970e45fdbca3b4ed530e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf2acab0b795686b6815e3fe2a6d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1bdc02b5205cbb6c7618ef416552f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18353e3523513513bb34b364dece9ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acb3e1662f1120c8d70f0737571d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faf712ad534b3896bb8a2a1223c82c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745edc96d890e2b4728688a68ceaa00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806bf8326efd9df1a80165c1cb5a0be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457180d79285409a85f85fb85c99cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de635e606035b9e655f7a17d607aa45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa333cde2bd35aa7615caf47da614325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0d7aaba3c46bb61b28b3a80d6d70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1b4a9f1163e127855bd3e35701c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397ceaa831875e5dd9734a2c6ea9a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a705be8d141c287ba7dcaa1375b01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78727e4ef9cfe9ae2900c8dfdb2aa3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1e3b0c72da8987f802538f7b6922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef2e54b1bffc2a7f4fc7d80d2bd856332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282511ae2afc6815d74adc00e7fed0e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1df36874841ccc704a16305af7c52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c24c5a264193aecd68ea0022ea02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd1f089527a1765ebbf75d7fdd5ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa271789c4c6922dab88f0d9c17932337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826381c9df8735c07781a6abdc3a464338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf25c9bd5b0c62681ec65c78719a15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7c0c918d4cf64d107fcc5e92556d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab93ce2296dfc1505bfc54d976c7f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c8f8ac15d15d46ce3bfc515e61d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9c6409860067bf522023a28d082f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286ef5fd0cf105a6bab703e798897e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e6256a8a19dce2975f5f2263281db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6be8458037f47ae320e94d8701a297346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770ff6df58a1182246df85cecfe14e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb275fe3033b195d9dcd1f8cc7c478b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef515af8046b67fdd62b0511bb544349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519d181dac368176ce2f675a3f17e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03a527dfbd69c6a0514e0a6fd0604f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28407d7a2862446e5b9411a6e07bacf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04aecd7b10af93558e0cf8912d265a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ddde4f1a3d945443c987c79c6f9c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82fabc3a7e00a195fa7404f4ee378355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790190e68e3cf02fc2b7a8ff6e127328356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad6cf27b8ef5a90bfdf82735e2273357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb484d501fa7dbeba18c5013d6a42a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328b1904e77b4698c631d4658cc44a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0702d8e9d1b06bc5b509e8df9cbd3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316d4795a2cbc128ca7b3f23703ea7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473de542471e437e46ab0485a505ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193525b730b3a7bb3d39d8b6bfd38f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9205362ced7e2bcfff1714c95bf3cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458088e718b129ae8e931641b768a9fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497e9d2da328111b2123cc8ec0b75e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21e34f3b647698abc4faccf7a431d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3c6aa564f2b0757d336c7516680a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf2c8e361e81f0c0fc5969acef968369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc81249f097136dd2af1edfa44c3a1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639bff951a56bdeeb729033047e345e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e59946e4408b7d6c95ebbb25a4069372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda54eecffe05264c75a730deaf5c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e75c8497f514e253a1c14c52dfda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749edbdd56e5d46df6c79eb43d50927375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4cf42b749e9cbb82f93e5fd0037ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17e8dba5f1b31ef1edb4489175924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f169b7cdf9b4357a8282a5fa753f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa9fd423f35e0e8bd544e4ebd18ff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2884f4ad57d50de16da738cdd2e57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c39a3379904cfc4ff07d6541ba4a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dcc1d4daa18052c158a46dc7891de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029af8027f3e20ace9c8e3525c8f35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a88c3e84721b6c529900653905167384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f510c478b83b719da36c1e4b4fb935c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0692dec525544f91b2466a1dce976b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc682885a3f7327f5bafeb203ce72d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc630f2a7c0d847809bd541f68534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b1f8b492338dc45cf5f7d76aa2d0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af605d517ad817f5beee0a41ff1b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5b35573bcd249d69c4f70b857bfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874998642cf61ce266bcc4af296d8e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc017c3cf193b369754758f3eba14b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401525763b007acad18edc4b4c8eabb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac870e9e083c087f52bcb3b0d5987db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd570ec860c183684eca80e40ec1553396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48730fc13d52959a7b8e1120631ffdab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff464d16defd6fae42347c1057493c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd123d03a75728b9febb3474d94a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e410868e1912ae209bcf0b4486bbb1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ec09ae0ae179383128991ac324fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c29e2c0bf2c05871c5ec6bbb8c53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83f5751d1d52d4aa726d31376d77f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fafe58772b2ac5f37d415d332c92a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906f61b0bd6a4145ca84a27d96b0f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1012a12d7a35a1b62f8b68700562e59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad626818bcc774eef22ddad1c415553407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedcfdf3b11bfcd81d80025fc758d9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4d0978ab27f2ae5c90df55e56897409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd52032255678be3da0717491b1f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c20c9a5eab818d1e4f4f48e5dc9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1ca90e9ec4005d1fae0d85ca2fa38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bebb190f490ac70d9cf48f12890f02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d6e51e59ea7e33244d139794d503414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e912b9acd42c9126e254c51dcfae77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a89dea82c84a533383043fa2127f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac0a93cdcb30dd4f7a089b649aaf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed94a1cec0a29b0bcac1e8868e50ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2d2ecc6ff8bf68ae15b79f428f28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a8c2a481281cd31ce2a0e3a41bcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035b1a5e4114c64ea7d56109106ee3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13a828ebd5480ede59785a42f1732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f38d65b7250e1f13ffa16374c62de6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf9501ee2dd5c01f554ce8c2ff9cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce1f8013aa1d118051c7482b7f726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1d655f1f5b9f26a22a42773e433f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcb86928bf17183a90141febceb454427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049bb9bac632cd7531b8fb84cd11d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511488898d3f842e879a14e6c96004bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b46a22fcdc00fb84f969c8e9cd4f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ccbd2b91d9aa76e1ba3a22b7dd7b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afce8495c66a44967041296ea61836432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0638515f2f37fab26e193067a626433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6405b34fc2fc8b757e57b8c6d150e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d8aa8650dda26cfa09615974a220435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce017d4392b4c0ce1ac93740bf0c86ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162eacdf4f03fd979240fa7a8462941437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72616846f9b716e7ce009f0a388072a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c163b37c6c911900dd045116366d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01d3e17323655f512de3bf177779d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcfbce8bbbf767c03a76a3cf290b41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0c017acb0fca37dc073dcd5c6236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e6c9b6791850dd0d9e9fe84325da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d6082a06ac78274918fd3ec2ba47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877090d6bd4e085822fe3431398be3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1e0aae6d6c757c0ccf9673ec8673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e753dadd48e6da467a1f3ebe2625e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3de12208809e7f0d723cdd312ba34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ccc9f3693477a4e8b788bef62951449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed281f94eceebbafd78277d0c7910b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1162dc923528a6bfc202d97bbcb2cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e268175f5655178dd4d2da8ca1975452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b3a7af905908d361cdfa64be6f68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fdd8717f682abd28508d9ecb43f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319349d5eec98d392e1022106edae846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f4173339ae6bd5af1aab278a852d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391fdea1fc10e150e50054f3e89b6d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dabd3572161751cf50a4e170e01f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0e397054a3db1c75beb40047d746459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bc22567b37119906cad4a26d8a9e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d6828eba921552f58341213361fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a57f2641895cf775528f791619968462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08fc7fd5f397bca0464cf80e68f6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a69f5bbc144ac482f036ca1693ae9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08eae59610840eaa4d1b0af010f2c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb0263cea996dabed697200b42d6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29276088dcea73e3248fbf3f7b86a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af13abeccde41d6d72b176f5c9563e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e0cbaf343b9ba86f8df13fe5fc8a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d23ecf9965d9ee3070861a8e0dd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254c6b0010bc47449b56ec1c1a9369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5aabe8769e9d1f259286b53114d52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236df94f8c57e56e7008783698830e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671fe59ceadd5492f8bb31c0fdc8bac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb57054fd732470b4df374e91a3eea4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93a946a9ae9399fb0a5a4bfc36fcde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb02f67b722b3022340cd377f971925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f55d311ace0bc5d3de714bbe9fd96f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea438769bdff46c42ca9293bb16e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fac29e7f7786d3fb56e3380e8b1f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659618d3f1f82874bce0412134b170f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a805247e5796394fbf1be7f1413c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e563d40234c8ccc5104b33720a075483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e799c494e2b45588df6f0332c4d470484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b0d5415eca8ae0596898a4ce2f0b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7b95fc19f42c0255d70a4f91b2ba6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f97d93337f2a08203f2e2098ff19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0720e90edd8dead39cbeb14ee85012488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362209e2b1c89ca57454fe54d5210377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba64ce3820836b6bbd80ab7222f5d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a682ce96fe138f8d336db0c5841d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2ff89b72143b84c2a8df253bb887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140750d609b94fbe5ecb410c7250fbb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d87c2231f48e1dda02c70dca0ec56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844136ed9e8b54a2b670d05e233a868495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b37ccbc6b969429cff967b26d1744496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce7efde0f8be2d5cc222451b34036497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a60d5ae4b5b0aa3e428544a183fcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572755d5fb085ac0a9b1777d415786499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aea3fde184209b9fb876493b0076a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb898d784fd8768e3088d19096edb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bdde257a49dbdb6094a562a210db5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de3f89766c25ccaf8499a5bddc4df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c422eff1046506df80779333e5859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcc12a702a2351844f7ebb2f5d55b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7419ffb3dc50386a2944f548bcadf2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b6e261d544277e79309c9cfca028507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548346ab0801c4e7073910268a7a1bb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7712f3f627c9388c20662544db8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec887b2e439fe8bcece548a428843a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de423d705b0132a954fdcb618543cda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332469f00a91b07ab895666094cd9042512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c20cc47f04733f5758e0a7a3a1ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c2717b373773f512cf77c7ba326d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858682c2c83509ce96ef476f78b4b90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5020d2b85211226fd0df5ea1cd59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aeb15b3aa54ca532bf1a73ff64989517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59be5da4d0b5b52985796c36d9f243518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0e848eb601f0d46404069c496024519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741d5f74ccd328e4669b5ca5c54e9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616b59f8a9d9e83d7499ef670bbe9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb2ca82093a9d40383f85224887400522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb16d3d6415219f76e7502e8ab3831523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94145670e231ab464b4d30b015e9007524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a78fc3223129e8057188c1e1ff5c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41ca9b8ac982f027bfe0c0d51d535526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb80c3dc595ccbfeab0b505cb4cd83c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ae1d94d9b0b3808a37d297de1eed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc18b8ee57825dc5e411c33765f2fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08b828d79ccfb4db8ce8050675656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a767f33dbc9f233e742d3776cb47a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1aa6a9c340ab6f284bfe2451da817532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce87424a3a07cc1c7e372f79f3c8c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c50638023d83258f663627e177a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304fd03f731f709b4791c91d270889c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5b688dcd9d6cd500831e2bfb635fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e09e5449c713affcdfd3dcbe1be1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4616950a377489977e6f00626b12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589bb99d33ab3e4e3347054e38c58c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1e3697afe13634c24eb616469f743540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd26212393dbf70dedcbff70d38a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d9452a4778868ac7ef70abd8a994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31caea9c83a99ba81f070ae96a7c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40ddc12b9bfcb1e4f32da904cc5f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb9add45db54dc1e3c134b0e7cfd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cfb55853f7b4989e625c66d09d759546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ab7278dbb70908bde5dd097fbdc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c6bc57852d4fffbbe797cb84445b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93063d9a5e2ac3656222cfd271695549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21288321e7b4a525df6c3c06373bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9393335c19c8038bc798747978db2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ad084a94171aa511d40aa1ae594be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff73adf041c48b8ceea8033a8f6c29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50439c1c9e972aba8c79ec550242b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e3fe11db1e720e9c3b15d9d8185c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b555300934e77abe4cac39f328a9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519feb2dd18f8e3d30f1bf12d4b7d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d438ec4b6f215e5ed0003a79f21558558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f30a9a6258c6421b2ab2e7e5d4f21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cbb8efbb115fd4d47b74b139dda30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452835c7dd41d1915fbb58a6c3eeb86b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf6016cb26adde348698c65b076e9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a94cd417288853af25b6141500a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bf653536a594753be4aa0ad827d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00d7d8694a5b4040b69342d7e4d7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b7629358f35d7bcc9d7e75c4df10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc46744944c90f8da7038bd03051dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487877f81bb42d558d14059091547c65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa773fde4bec4e365b2e8dafa15dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cb022464975e006b44508d0e6eb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba00e18e927b8277a1e561c6c2545571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc202a1bdc46479755d8109b9014d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175cfa67777367b603cf7f799dcf77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb6221c4eb14fab27cae22cc61a2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381da0e862b64007ec37b3e31f03d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e4390746de571fc80f7b772b52c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688260dbf18c608fe946b635dd873ca9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26dc715f35c24704612e5e4eccaae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0fdc40b1c41f6d27595505e9b8b47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227505390fd5273e3beaa3e267e5be5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a819b7e7a2a52d98c9355f7fde3c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fad9f3363c2663462a8fffb974d85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6504e29f81adf21972ad8572f6aaaf7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188bb01758d90a434ed139a26eb576584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b85b777d66f1be3e7388e914a8439585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0960533385227f83d0747096f8b98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfd488dcbf2559153f13a269beec1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d4df17323f9253a050d046ea4b59c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc953be0d0513f93aaf120d19aaab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196348cada61120dea0ad2234b6ac1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df002ef8ea0287a773398ea2bc19fcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d41e8990803d541fc69695f0adbad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb611928216f820a36117fec6a8e02ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f46131a9ecf66894e7f733c4aa5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f52cb93bf054c194f1bb45527c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b37948ce68219620b1dedddb4b9ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2be00a36b6e3b472d554e29a79802597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1565901497fd9d5e318041affed381598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faf0c7bd26695e073835047e04b310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec14a29076881e2048c3d6b6fe3ac6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907791c8b7ebbe35eac8ccca1991af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e9deac41fe89942b527bc6d17983602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bb175ce08d3f8b403233cef70c5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eda49fdc3f68b63e4164e26351ea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad005093e126feca5700a8a7fc981fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9567e008f74357ca1cc7a51e0266606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e1f6f746f1288f84527d47abbf1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af53dca97444cdcdf40cf795fed336608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056a0cc97ae14f654c361cf69ba767609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ca6c8ca3b7ab10c31369e17384f3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d892206a2f3c6e42fca8ad86bd8c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b601e1ca9095dfb35b1824f43b60f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81610ce39383bbc8a014346c746965c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34034c591cda1af701931bdb8b7408614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e13b90b0ca96602610c3836241afc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804c14f407e49209332b3ef338b2b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1544574b9f7a1cea17f6ee0034be321617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c813cf53ab5406f8a399de172bbdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e259e7d47dbd6283e7bf093050920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97efe20fab41696d941e181b8a230620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61fe8fe06afbcbc044458e5af4c246621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1e881967a4078a45331d5a460dc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bbb15c753a3b1b58b1bdd739c1167623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c277bf720715ee6b43f08773e5059624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1294fc533311dc9c27e87cb7bf49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c5efe40b898dfdd618d802f5d16e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa5697b3c6429725925749d8e5345627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2b8914615ab0defb51709faa5db84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48448d7fb0406f7a9794964dc1e1d2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036dbbe90d98211a75fa9f7e619f19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263e7209f7f1f35900f215f387725e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f2b694a9a23aa2d0de322927c9ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97c5a91e2dde891e3d4b467c7dfb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e446930eaddebceb75a67775c80a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b77d01288d4f8020e08564f04635e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005860d056e91a5b632fef7163538de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c91a8348898b41b9121850ca670d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4742e37f4a670dbb08b7a42e9c9f25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeba0f4d0bc4e4c8abaa0fb99b58f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce2dbc67ac667411af212851d7b36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3bc2907ff2ec4dce436d9e97631e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c4ef77f42d1435958a55d32b13ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511723fa70a581721c4edaa678676e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f7f0b87732ce8bb0d5eadd5c4a92e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d8c0f9b325eb6c5b6b7fe937ee4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d331489fa0885d88357cd5a1848d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3987a94b5cb050a6b5a0b2e8f2a0e07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480585670ad6055abe247024c9453d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184faecc9b20147830f96cb961737b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c10806b154dc62291dc3794de106650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa1e874dd77eb220ef7b37c97b818651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649fc21d8dd586df25cbf80fe584733652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d080ee3e63a14b7d557d2aa0ab560653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e91e9689a1203313a7d0d765304c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e90b33c9037a5927254e80ccb95e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad2513158c1580a9ff68b12ccd0e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f5271c67c1d42f179c4e2c4c0b72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f340d3862a07e736d46d37ff227fd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf98d1239b7e6c009b1c6c329a4deda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95faea072cd6f649f3123e3dc166c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e0d73a914ffe240f8efb6d50f8d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7938b60448acc31741d1b5e85c6eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915762a07c5226fa58631e7a1718d695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d7a12f67adf06c52a7a10a7482c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ba549e236ace842d1f3148611ccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f462b74d3b2f417856a8b368db10d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d9bbd69a37c74c010fad3402070b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a39208653078aec214dda263dad6a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969b25c134853378c453e3101a51ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd8cd32107eafc2355074a6b5fe546670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c821dd5385181f0a6762ed5d0c15b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03b9e28ddfab8515d26e2ddb8ae86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87751e03f97ee2db57d70e3dcfede0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d370bdb9d0a606b098ed7af761ccfeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89fe316aac7adf3ff41ae7e2adc9f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c2d3d5ce0883400f0740a1f4139f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3693199dd3281fd9479c0d5953ea4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8eade405480a27ce7e1fea0cc6b10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244cc6a99904c964573248ea32ddef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef23fbe317c58b74d47ba3e7ece4f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485721978c8f0c4b43576c42e3843b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767bd50dad2611abade51f821a09a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220996076ed35ac6eb54ea5ce111ace683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402751509769047c9c2a26fba19a556684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c6feed74308f8378fcd19f89027d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f377c6c0f0324bc17ba5ce7c7c0a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192e0fcb806a165a927825f026d5cd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f854e6b3f1561c5a1348bcb5e159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accbec02e48c83ed2aac7a38ea67a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb305d084617307764e80747a5c80dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96d02f0123a23ce8f0df496829ad76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428012fe4e3f8905d7a932efdedf3ff1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398859924297af3964f44477700fe23b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5a0b0bdf5b66b1f11aced9ec5db36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c4973b24c824e67a786e39220c59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3ad5d7b7c6fcd5522f81023796e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b1b755cc1c262e39e70942f06a3ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19995a3c6cde5bee0426080a65c370c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d00298068fa57ae95d5190b588410a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829e12b4894171cf030aebf753bfbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb1a2adbfb69806de23cc07dbfa71c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2471be127e6fd9a759b0f8d79ed5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56217c861eb8ebcc2faa848e797ea5a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa85c65b02b17e1c7edbd5abe92474704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86562af56c6bb657c31617d535e7e339705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e0c10a7b362441fbc0d5adb1346f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878110ccccc3870ba62a0ad4396ba0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d166ed1ef1ff44a97e07e56757f70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2114753f2fa40097eb54ead83156709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ca7ba46c1d69d46ee88dce008780710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769c4541abb38e749981bb76ba4d2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07392884ba6d3ccbe252e7c08a930cf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb020d0b3dbdabf842fad943896d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60c58aa74dcdf0cfe4cab063a2405714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2673c7df7757c9f0b48ff0c863411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c0762a00cdd2382b74f4896fab1de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddf876ecc96c239c092d098aedd4a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b4093839291bda9b7b013b32037a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5a13c0276db852418e7c7185ef9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286523c0a27a4978972ea3c1d06a9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2f3d8d1cf2b523b81c41419ed48a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa238ad7d86e5ccc65a95d9f7459075a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d62f7a6cf38e876b08ef78432de5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd161e59bfe7d043476e48e67e09a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68acbabd2878c5088c96333c75a94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9b08730a9cb9c75251b6c23a1c7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbcb7e5bd78019bd2bec67764f99b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea90049186e494a0dc10222cdff483a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2608fd63a956c290fdcd807a99d5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f99025f916c8018351cffb99a2273730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b2bbf0c7705bd890526233e160ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccf30de5eabd40a14cab56e3829ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671077f705c7a26632734fcbe56ae75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ec4671677b0b63f132166bcf67a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3e4ee02cbc58afaf4c97e93ad8a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de9d5bbef284331b15f38f71106e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d073403018171bdd94efe15ed1e0fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d79daef76fff20dfb0496a76c7ac29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f2b4976bc3ef5d3f76c2e8f9f340739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497664abe47499382d643ae27ea4cbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aeee1c2209e69f5c2109ebbd8fe85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d880e0e1dde757af4ed32070ec86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640d7b44649fb885d3ca6b439db790743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46200eaed265372256745e1c729572aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bebfb1ffa44d5d3babea4940b41b0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8beb509f1297a5f10827d32c3dd729746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e733dec9a42e0a53cde35632ddba10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bce5cd441b3b29e4c15287f773009748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29063911cc7c5efead2879cc54bfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385965eb3cc1dbfd6415824417cb3ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ce27dbc3a29ac7ee495daddf9f48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d31ceef5c28da53d50733107a9c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c914dd7e68eb5580637f848e8c8c73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe59e3201df8043a5b4de599e32e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5323d76ec1a8524f3d5628918f4ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302135a26e79f21d7b6dd96ac7f163b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ceb9d59519622134e0bfee0816d91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31248d8dca290c8bfc374d8e8fe35ab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e73c7a9028fd59e6284c371763496759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c23f63d31e0db3f117cf0ffe346a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813241870d283ff93cc6b1834e141c9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745b690b94f580fc627f3fb52796573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c756a600c1387e0829422855fef7254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8a175c236e4a7b7078996f8bf3245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a293edb2869567d341748a31e61536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f9c381e6b44b0292f70b362309347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7ba5a0b36bf81274826b899078928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0981918afff7d7493abfa183ae7cbcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc496b8be773b347bf573fe8c27f1e4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da80cd27934376d1a17c17cccbe2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5bcb713f2787f869d3658ecc5a5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358494b3e8086d0b2b055f99243bad1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdff89660c6ea4f59a3b16de931b9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5510c70538adb0b95768da6fae0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b0fc89552b8e2375e03dbedecf4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e07c5dd0de15023b4efb482ea508417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50309c26ca804380b361aaae926cbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637e7cfeb5818a71709295493a7891e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab322c0c6217563dc72553cab2c43820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52df6990ae181fd2cd95019f768cb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f973df31bff1b5c9ddbd4882130822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850d54255d01b95d624bb24ad6464ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaae6ff75953f15e358afbca997b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73d16085d00c1e54d96a5087d09d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831f7b71cd406c20cd202685771daf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee4ebf551361025d66331db2a89cb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f564e477f0fd23e156ee53558341328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc782b1b7c0690f41e0b06bde1fed2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427355467c7f0da36e413c164c6d70430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb65a95d5a53d4bdb2773375851f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939abb52b40d55f242ee0df8dd6d81c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ca9f65489c311b17b6172099abe7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1055d754c0bf7025a004f49ff27634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6949024c8cd7710b577389c0b302bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6072a9adac8a1b569c50cf71f3c3a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325a7dc23921b0c15f811c1c4b730bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d00e8af4e560d5ad30ea9e204e3ccd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c13294ab20bd6cfde99605fc2628739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3381d72351cf5071b274a01de62c3fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e0623749e37abaf8a9fbc75f149a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ee77e3d18f66f84651971b4612c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb938c536a3475498101eb8926c3dac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef3ed2267c4c3f4a7776d71bb14e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb528b3bcc3aa10524be32209361ddf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1c858a62f53723d2592aed2f8f32746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbdfa37290e8234b7962d9989907b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1207f2bd44a1fee1acac63e2c3fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9efce0f85c89169330dfe34276dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeae5243a08f3246026c2f2dc85f7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf852102378b2c328e568e9d9e1a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ca6981c29f754d4ae91c15bba05d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631515ca546de690ab305734a637f6e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec064d5e06176e470942bc3834653454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d13851163d7bf927d983e2cb1aaf5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940bd60e3dc65f613a7d954ef67f08156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70457ac64611bd43199f6208f6c4ed9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d295dd2461d88c201088e5c248995658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15200e8f90d773132998f51d408a891559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa73d8280b81b9a096596aedae15260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1df2aed4212d83ad76e66836f3a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70f1aa74454896d199852cbd330c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a11c2dc5776610bdb882c8583d90263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174c69f2ce5cf46f99543638dd2a1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c308f33499bcc1d4d44b69fa03d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daaafe4feccf491904cfe02c07810666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed85ee5be242bdd26d9dda2b99ba2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95466d9174ceb65f0db44e3c70ce58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a2d584b3b9ff8ee3f2d1eb6833cf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033012026aed8440920987fc3ed1ece770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21987123eac8a4d6cdd601a4e6a4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e7cb7a0ca1ef774e06dcd82aba7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488e544e5489ba3546a9c1cb987a9f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d8b7ee4616d0eb9dd355b97b951974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490738653cbfbbba0f0da7e3151d542375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac771b8f0abce1c46b28578a588284576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e376ce845d53ca1c078b42351c3cad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb19d2653bf69fb9353ef216c5a2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d02508dc23b76c6ea96e98e72da77879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729835e52b120efc14897f80a3f2130d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a784432a19fa53dcea957fac52b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506543b093646dde7d5ba25428c0fef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc84d38589d2d5853ee4f5f628be883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9323dcdc31cc685374e9dbee917a9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be3dd246671b015129d515d5c893aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f779e945a85b8ae3f3e6af21b90e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb5398a5d446fd1af4c9558b2a1c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c478008b608d9e50674b1d78bdf1e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f48a816f1b0123912f3c7eef132089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708ca62e616731d2bad2bec00bf31090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238b95edd115743bf1328f7a18214491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f808fc5c0966aaa9d9861b528cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771b30e629bfce5a028f20d62b9d73c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864a6d58454c5bb13bdbaa1ddddbc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1db66100a44a1005c4273677ccdb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586686cb62661af6695bfaf36ae8c17196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b682478ea0e5a83d93bf6efae88897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e3578fb73c16a43baa4f6c85cd4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c80720a917526231d16ea756cb86f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21db54082276acfa47f6ee70c5823f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3d81f1fdf411cd84cc287576e8ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d20fe670064d9405574d3a8b6e0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a3652f431dbb667c2932a9f51caaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f5edf7e94802c499c868bcb2b3b3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b7e25de3ca965a978f9c6416adc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1c39b6590b02378f4b62d30fec402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e32228bd8b8efdb9505fd4b4462b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb56efa1d732ee2358fe93843120ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbba1a93292b44409cac8759eaec99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44657f07eaab7adf30a2b4daf36156110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0ef43bb76775b593e9a153a837378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7817cb8fcdd4fb157d7b85230b70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf537b8e0ce1fd4c5e1645adb0b2517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e720054ab25db0673ffc44f3e353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4174927416145db5b4111149727c9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3caec32108fba6bb414b3aa7713f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3d49f3810613bf6c6137c82b412ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946b9fc4b37d08369e3b0f4de21b48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f875fa4271581f726df5d25af7859c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90835b061a3efc4c5b4c88a8ae2ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a052385e58d2d5e5aac20e53cd2298121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed27dcb283b6e460a2bd5a0857fa4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf342d872f6e27b95d72ee94c04c27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f0f4335d5dfa9f851a7666979b45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e004547b8e6bfa57e5b8ed332e6d717125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193242992f46facef7daab61a3dfb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277dcfbc5786a618fff4bde575275c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57d0c3a7902e8e170741602698f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32718833e462bac738b2eb45b01838e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed39fc2e38cbfa799bd3dbd1eb0761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d4f8eb9831dc4e0530c013d50800131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f773998bcabb537d827d74745a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b687c509719d48530f4418c1ae758133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0847fc56942a7e286a3d311c193d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68ecc68f9b25191000ba62ea9befb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72314b1bb7116b13b47073a5fbb2422136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d4eab45efa6bc2eded54e0992f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4a17953e7c2a886fc00e87015741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3699bc82d0f92e897c94bcafce7c405139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812924631eff3185618bacfa10523f0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07d4ed66f8d2637fb6edbbbd76e0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e382b3b4c8a4490fd8aaf49556220d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfcf05e11a8c666049e3f712fff2c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa120b3446c7af08287a1599fd8a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab891507b5b7b3f62f4078d6c5a0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62934e6891d64e8df6529d53249924be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991dc883690af7b141a5559bc2b80f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c251b3804cf8ee72526779706a90f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7009f97f9c13d39f69ef31e1463a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970083cdb6ac69add2f0642614b60041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732e67ef435ad59c336fcbad0ab930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b9347b9333c6979865cd263e0328e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d432da3291328c86b114377fbff7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2532ee2c4c6520f0647b010d126fc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01432fc81d27f897ffbc5737fbbea3b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f6e88d3af10b703445f9fc6edec4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645069004e18c1c77ff771cb14d547f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c339db447468696dcab371430ea70c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a3c3601300b7cc084d3b7ba8922f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfec7a6509ae898cf6ea816fcd3fa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041793fc58353a08c22809badafadc82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a8fd10bc05f9cccc544972ff0d71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad974d8253901fd517a521185df67ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aefb8b442fed92643851de18aebd3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7ad80dd1b3d7ee2aa27167ddffdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a862a469066b37a32ba6b7c63f0a17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1175dfe872717ce689c2d8111af82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65570043cf70e59004d8874345a1d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1a0b806e276fbdedd2ceab164e0c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab9a37ef58c165643b925267c4dd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91069cc1e2c8f0757e257396d31fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3ec9871be7a52b1c7bf4be3d64d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1bb20a7f3b6770617a2865cb29bbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307373f0f35e6ea9c82aa492c5ef934d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c59f737bb154f57d3d7e3e8316996175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd698d3b1a37a80e71696129ff6b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edfab0381e5550a7a8ac44d09276a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ca6fb776a9082abd40ff298a140b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b122ab8cc2a25c81d761013be0b04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3d9f119cadc4ce1fab8cd6f2c7d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa1c07a1921cc2417da7fbb85169b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e81e4aa13abc994b0fe99307d116182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a26f8f3c9fd1c72a2d6c2985d423f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19644564f534aef680ffda71b3a42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9698c37178795901c2b10c268dfad18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df3b8b8e8416da0a3223ca6fc4762186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088465888407d37b833e1362123f637187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf2f0a3256d0b1c6100c92e59a08a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc879dd926b04060a402a7b52062a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294efcda785066884f66e23ec5f6caf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a261ebb212ad9f5ffd6e83966375191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf281e50dcb82e857079c30c191da1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3bbf442e07653b803143e235b33aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d09f64f0fb192926ca7d14948f2ba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02428d09f340c7ace5830aa9068fe2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777aa1ca5826169d1bc7347e0b80d7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2684dd2a768963f1ab0867a2b4b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ac6a9537decc2425684e0c42d459198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b228cba751092c09411b61cf199c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae22045dc92b1400ddb8b406b08dbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe335d91fa73c43ad855b0829cfc37e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc5f854756e5e808ef3bdb1ab017a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f351776d78c556a4603c8762b65549a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e74afc90693cc3dc98d8e7d4103b2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ef15745247ebe8f3e62cd2ea5b0bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b03767cf252d091fac961729fa5a76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d3726b55e042feb1ad2eb241d854207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e451b327c0e0fa107d3d8a086017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4a0d52838df1ee79de3406f3c231209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625232f1dd7287911403ba119bca7c71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3efba47f89cdb9bd52748964e26ea4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cba3129ebc4d6c922a5f2215f128f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c2754486d9c7f093ea6c3d5ac53af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0563487bcb085429b37a1ffd4662b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27cf86c56f49b3931768fbd5cb4733215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dfe00ce7c0a74d7441356db457367216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1c79520a624dadc5ea3b27f256a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc75781e7cd37f17e66fb4fb68640c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1bf7ecb299631b6f87f8513d35ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa654ff5912aa03204f5a86e2ca45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604c6c940a579a7e527dcf29b70202221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6d9a39cfc3c2367991610f2961d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014e51714a6cca6351a7dc9a87804e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4f6a79523af7a888a8490b109ca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd7215a0d71d13096c5ce12d6ecae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6094599ed2595e84cfd831336de66dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67bf538acee9d2a14efb57d552ad0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41cd1beff8a1e063d4e5a92afcb31e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0b48dc3b46e8cdcc003c52f0eea6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1c21a807eae164623b9ebb7bd18e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892d28889250797cda32fac85abfc46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ef9d8c26e21e9fbdad44b2d08397232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52da824edfdd95018ac4c0e2924c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425892ddf44c4f8c54d4b4b37d4b545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457457ae6d18e4998df55a0f6e33252235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db420701f8d8493b296b33f2f270f522236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3187fc007acef4b41bf0b2e2e783237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc199ade75f6903d7f7f199084ce8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097ab9556b8e4d665cb2ba8102440e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191ad5ff69a4dcc894822315ff8b98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ec29fb910640b657191f56e64ca4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3ff8729f038f4e83c7da604bea18b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0988b9d5644b65d61614d1d749cdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2f354ff0cf7c2c0664da9d9c66b9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183b814a344c6806aa56997e72da1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cdd1d9a209bef8f39f0208d409d49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76cb5f02fbf820c31d038831277e25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9b48fbf778f18de4c0fec0dad55b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd36da29954e704806ab1088bd40df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a9790b588dec2cee9953b08c542c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190d79bfa6c1318bc1b8daf82eff1f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b80be207ea3d9f443919679c4f27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ef1d7828ac2a73338d6cdffd11b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ce2824a4eb638c744f6067e044756254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e639c2fcdc21759281ec34f69e32b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beec4b8eb4ea00e4d944f9a450571a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b34370a229ebfb969719f128f7fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb183bf9c1661ddba2f3bc37e39b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d2298e586cfe3425cd492f6b9d3e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45216eeb14094fe53ad5de83abf132c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466989540b52b7674e1265a61217b324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920d99ceb0d396d6867237d80326f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507ea2c5b8de4b7e39b53d46e90249263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46689a79efd0e2b7fd744a20aa4ebeaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a789f63519047eeb0fa74f37eabbf0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa83bdd86f32fedc997a054961f33d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c37f5b53efe11103d3588e2c89c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6f984f2ef424a9e3722ef10ff54b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b9289c20d53aded0b842b9c988d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f2dbfe55a1af2f6e1c978154b4a55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032ef0c9c037b778a45ca825945bc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e010a68d5e3eb763ecdbf22a9464272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e086d963ed8a0e65a752a4fe64af7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a41df028e544d5f9e915c42d3683274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20bf952bf5f2ee6ee0bcbdf0c9aff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7292c2f0f5fe9d52299bfd71335a61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8bf8e5bc055c0fc0e3a3205555f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c781ccd67d133ed7747ccbf17e8bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99528bb31cf432d0b5b3cecc0bfb17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d717cff7b409fd9a4963d88f63f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b97628a547af55419d567e7e48bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b82dac68e38ef17c66f5ffca50e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95bab7b19c4fa482e20eefb843bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1bcfb488e37cad9003712f72b5a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f719e20adb78c61325fc5d405dad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb87438619d301911e81ac77d7d5c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7711b9183ee0f0b159c4a53213528e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f58a0dcd156852ad67e0a4810affb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79c2ab6845483b44ed4c09dbe5e70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d45316034d7290b4d91bacf8064d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548e331543ddb6f11bec73c4006a97c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa0fc4d9e2d5ded091af724eda6378292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ffd497e04b8f34faa66083bead04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a87364eb77d02ffedd16e72e8751f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe5642b159da7c392e7da5a27ebf51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be5516da110e8782c79d685a6d7e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edaa9f7faa388aa905eb7405a96a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774959af817307436eba1baf7033d360298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4b7f481286f8e68ac74e9d0988c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee47f064fb93472fed1dc04b8dbc8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ed95a1b1722f859deb409a034443d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b69d5b3956c3c7dc30bde888d1452302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ea26e4bf3a5664fa0a59081dafed4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6411dfdb2a3790b0cb1f4e86a64c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1c6e80ccc26e4319db90f8c20a69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b49c385b143c15ee23068c8c5d139306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fe0ff2f60972d2f50e9c7c9f031ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca44da051c86bfbf8b2a59b87fe35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf60c9e70c11890519cdc9bc3a9bf45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be984304e86c7368732c8027f6040a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79cbe488953018fcdff70e3c0404d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727361dd7efdabab324aad62a82a97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a70575aa883e14bb264138b194b7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9c859d8441deb469a50a03a25a8e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc51e2e1efd91a5185fe744d5a3d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c96cca28f7f7bf2bf8e879a971411e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a104de6d823aeb296904a3ff6968317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3490e2f40b76d103688a766af69e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb43d70771eb7f5a37bf8ef174ee8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a9af9904585fc50c0dd86e1fa3e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a613beb2a203b8e5a714c7e0f520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347293aa7f37f04aa8b33e5ce05ed7cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15137ea7df117fb8429982224248f05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf17b893dbc3851f9d2500dc840842324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d9018478f62a4af2e098c70bffa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ebce5fabb3965238e77aee9d9fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975aceb213bac9b3d25a8603aafb66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd3d4cd2a2bc8cea3d5944fec5236328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e40e8a618156b0d927d02325e33d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dcc31c3c18ee0b17088671653d928330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e3938f7489e6ea4b8f462ab5f7126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913f355c8bc260310a535a281caed0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d9125b1a14202a780b8c205077be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a5d566171c7b84cf2cbfe463d82a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50371d1f3daf3a15edfac7721ba4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716062f965a04f2178e5db25a99543dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdec8bb277ccb5c7aec8185174324337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08702b9fd668972c0a2875df99a6bef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17292d605194eeb20b2099650d6a6d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b22e9ecd50a9304dbf57f643f9dfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2bda64cb3a23500f4defdd5fd8aa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c21502d0a0a8def9520a401c1604342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d868d6574ae5ccd04e87dafd987fa7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc03ad00370ea2782a04376c290ccb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582b366fec6b564d558d31106ff4e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e4066b070e983ba602006721bd7e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e58398d759941411fdc5f5c9e5a50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386154fdc1b1cd7dd2d1e03e72208956348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5a2ece8900153d1e1147d94c4002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585d3661a863c8912fdf9d98a78424350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca79751260755015df0f55c253fd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688dbacd0f9f237c9bf488a4133b14e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993de2f3a9d2ceb5110cea77eabdf35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0d18dff40b5753e14362f44886ddd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b372a707f7b532b6c2f8f9af54bce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca0957f20e301165cde34561e711d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07061af5191472d26bf739ff6c1b71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ed8a77a81838cd1d29a18a9d88ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe2b372d327d47605410f68a9a6f94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35921fbf99a5128986bb772216f79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d333c9fbdbc0b948c56e46bbf3ac85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550105769b57145d133c673bee832808362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaac2cc36535159235c12d4929387c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c222b788b6e74a6e8d53389d17acd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f6ac915e04aba0b79693cba78eec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70714bbef5ae3700c9532757e3cef7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c01ab69ce0a7a9a4882a9d953995bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47947003e7c6ab5bb6bf9338be0c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f902fb6d9269ab29a4f59d996e82c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c475f5c9c8bd4d9725472a044f96c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c016c8d8bc30d2479e96bc23ebf96a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002dbdbebfd8552f8bd153997ff71c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99599d61181a7ae58fca2d25c1f61ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1527b1a79eb38004f2934e3290f370374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29519136fd7650f98c7f7e74659436375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd5b4625f9f58913629b7178096921376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c9557afdd64741b9a25f444c8f0ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e4461957a13ac317af36edbacd13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f5096cbb0b8fb358ade873ccb3d9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352e2955ded6b952dd8d0857e3f286380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf506f9083608119a6c087f1251e9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1500b69b48d5e46a91032c3de1f10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4586ffb2130e95f68e80587e2a94b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a08cf40e710176edfbd56ad0da3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7f73eca4441477543b7d0e470663385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca747f590a5b02225de6d3577b82e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a782972d549df465b9345e478dfde6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb146be1a26336a1b2e538c3707e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55670eab2be550575940490a5e4cec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123e39fffde3aaa508026e15031b4ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2636537b7e1877bdd56da1df9bba16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929866b5a3c9344c43061c1ffa0b7562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1d3bcb2a614741b082bb2f72b443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b2f778deff38e4e8ae7c8d22007b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45f19708fbbf13a59d165c63b99dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13453ef4f973ee7e59491a040072d380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c39de9e4c7aaf066f6080f61ad871397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b22e05a240543ef5d0b2a58291879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1140bfec91f7e830fa21c45fa3f35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa551e55b06e3169cc3983ff35ba2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f1ab1a58136c62ee8d380f1ae30f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5de923e30863fdf83d279315faea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131c55941de0463a746c4fc644e2b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec875c1e845f2b6f4a69f4dbe632a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697d897cde70b405e62bd80c0e727ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f988d1c1aca1060f2e1f160e6b9e82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9dc1ff577205f5b9d74b11fddf632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989b232eee81c3ffbac503711b6965408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf50a0f84de34b0ee936b2e06d5b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1510f569a9af07cedb0735f9fddaf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f635db965c4172dc4d79666469a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d1c8793ec6292afccf618baddada1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bacb36e271c41500ce1ee443d591aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d37f0e6859e15380aa5d1170b1b98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883b28aa9d72def7defe3c2e69e4ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b3c4f50e459d739430cde2de772e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a42d0e71bb53be061579ad46c41c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce671e1fde3910c4c5fa8838feb2a06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc4cf4d6e3bfb52ea03887522c457419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f540db9e954766644d063958f320420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ef4f8cf9cae497f9c603431d8ebc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcebcc4329ae3f4a2c089beccba82f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de5d7316e6b3ce4880d0c733c19b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d05a41a3e3c8da70e13e0f7ffff75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd531baf377ecf5b57f11acf35124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1b3da225fb63c0b12ef1403ea7f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0eedc7ba38716008920cbc557dd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d17c0bcaffd61bc1dde38a8410ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba498340f859912b6f2445c9b984c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b803dc668cef168fc7feb14d99cf31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c623a254e05b808dcc60e86ed8d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a1ffb7a21ef6952972c8fe9822da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f769b1e7dd97fb87544a6ad9366de4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b1dac85a6bb597fd508d94688e754434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c536b735f5be529981b9de8b93924435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb81c95f924a2e590f346d0768e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bea33280601fd0e91ca744b1ef12af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216b9997f4941437f65f8362686269438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d4d3be75842e071240a562dde664439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b096cfb86abdb78d169f0eb0f7587e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4e9ab75f300a564138826e3e79ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e6939fc15fdf5fdead1beb9615b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179813e4f7bf6cb7b4c3bfbf07570562443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075da3032e8592998a38d8fe6ca166444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76341e7e6285d2d437e48b2eb0a4fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ed5b01929e8c8bb661c603ab13730446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba03d4882a168daeeb4869eb8aad8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2fe3170adc0d1e75d69612792ac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294ded129d1d7edb390486ef8e9273449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a45d7aa8d5be58ca2a3852efedb67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9cc21408752e247437407618397a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b76c01463c20d9da53d00c60fa89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefea72c729c70f2fe531c28ba4d411453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723363cfbc08560ecba750c0655406454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39e90ce71d7e3aa8b678124f7bcfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd514c884287ea6388b0255295148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba55f5e84db8422c52a8af99c1cd9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b0dc31359713d6ff5bcf98d2daa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab674d5f9885e56330bd892012a2fae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab1ae7c571a34ade888d8c7e837d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379702fc09b2605ff71d87e8fa290252461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffaf4258029e5564158d1fc45ed2e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94320f890cdb1b39707a24c113883bb0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c95f1bf6d0265694966e28bd03371464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef1b24908722a209a4e1efa04bf18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c3d3864a72732ea236f2428e83fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10292cb3e49ae63ded4cfac5722c2da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d99580578ea184dbc441853e6a691468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa88172298ccd519f21b0e16d265c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405bccf6a65fb3bcce604fe6024a03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26655ec1a130f702fd76fe0c7368940471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc9a1e2fed4ae1dc9f2ec9cc6c4f69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af37e9584b9febf09062b8fc3a2ef4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56fabf32ff81ea8bb3da521420486f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b4f68d9c15bb4a91d358872dbf0f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae86da0d7e7f34739fdc6b45e7cbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb4e4861c6655398fa88472e97596477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594e6e1163e67c09474d4abda9753b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70eaaf98c7ef1ed3bd95a3e79bf95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e830142ca11bdb78166ba77e99e13ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f488727455eb8c91e3227678809d60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116fa1ca2c445e141bf5e70e81d8e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e09eb86a25501728bc57ff06682be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6777c69c963b64c1e1c24939cba4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beaec84ad03c7f6177daae4ada82a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de05d34a01b53d2bf3f67448adf91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156274a16119a08889277b58aa877626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf0e22c2021b5cc5dc2f169deb1c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31edc41f0a17401bd6fc77b8abdeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ead302e4431a5fa3031f1144404737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05dc73c5f5f418a754066089114b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba427528d8ec365039c7c061ee22d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169bd87ea02e77f8b9c62a92a03bb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ba4029e417b698a2b951c5ef2002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465255752ff1706ad6edaf0ab09a32ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2455f21ebb54d146384f4ab924fcff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438bdc078a8e75b74ee1d4ff043a3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730735fecf617b10659f438a8f7388498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438ca3f48e236dbc8b7b3b5181580e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f3d29f67559375b029df1a16113b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e957f14289555fb0ab878b3f17a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b921d0c5374198c6f034d6618ca84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef80c507eb9984b6c43be7c89b5759503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb962307a372166938e8f0c0d15743a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede989da27d8c664f98546ff37ecf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd35bfe843006a85ee65bcd6e4689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb206c8883f47df8bede5db43a9675f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c04683da0f1171bf1f1570600daa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582616a910a13a278e2c26ee33b1c801509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e08f59ccab9b3e4a03bbf35e50198510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d61d5429af3b5c1568e5b335116b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5c053261839e3a66b95659d44f8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac375acb53af6b06e3acc046c10d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad8fc02d742388f131b9ce6c7fded514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fb7a53dc9e2c17c20eb37ba8766f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433263ee0e75439d30cee56833eeb8d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec823629229508fda729cf1ea2c3f934517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc86a9ce6fa6923cc990804b983aa3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969f10060e53564377e7f9654b0dca6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbdcb95382d1f9fa7541c878ee64f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85700e695708ea1c11baa28b2bff7c1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245314af477c649b4bc555fbe92d73c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5d34fcb52cbff7ce3ef9fa93cf51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd0ea285572578565cd75b7b4ecfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb49267e90814e0693aecf13d9f0143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d26a978dbadba35fb30e1f05461a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60379a7a9821cba7a095a35f4983c521527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff1049aff444315bbd4a9841107b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d18291214a1a38ae45a58175e25bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc242791f0d1f905d67e0799fd18a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95860e4dfb189592ba7094635e5edfd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090291fe29d58505599bc846b43f328532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3928ef841219dd7e747ca1d672a60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a3c842e87f9af2414fa730e4bc2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027824f2a2e437e292ff44ede8de851535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661992cfe942fa8edb2d80364cd7be4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2e154ea912657c1af7486e2a68f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6bca851d0c34f95f1e9661caa21b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d9307ca4216a402570f44c45329ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c39c2ab265eaf8aa10c71aff10040540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638805be9bfbaaafecddb1b136b82c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8cdf32bc9e53eda2c40bbdadf4ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062ad4bae6dee01e7282074df50f98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c583e0e6d512beae240401f454717544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f13d107d1cc9766429280b6b387f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32e13a624e1ebabcbf1680dc86011546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d010ab58ec5d0056f17cb19c5f9d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a67162aacb7080fae730303d68b014548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd17f7007a99c289a7651f1b02729549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba374a6a67b5d317c7c097362ce962550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e19f5d9c469c92c81bb0274617c46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61b1ee0fdd5612d310d0a33f69670552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b91b3b4e657dfc9cae7e8e8f8f50f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19faa63cac63471d14e47be59996f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea3178eecb519e962c5fcd55eeba2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb254f5f045ce02683165ff95f9830556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cbb987e72726e5ffdc8a097a9b422557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e910856aaacbfea8bd3dbd0f1e8012558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46dc63829749cc060f94c7e431e249559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f32912cb89168a231f1e626db591560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4eb2bd04e3390332e83cdb40b38ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e5c016cd2ca290f99eed16fb26008562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f1ae79417328254cb965097b25d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f9b8af1ba97e9d8c2970a6741844564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6843f07821d59a975fab729f2fd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c80c668d920cddef9ef2b37df3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197868aa8efa239f9b5788507aab807567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f964af1c5a5290b1b8674a101f4e94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17678e704448e706a91e96483bd13630569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf309c1fc34a32f1801973c91a2a6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d41d70bbf72dbac87597758e7dd69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b89e4165a1aa8d6d264f0017308adc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd5c855d364556dd9cd0ac261c586573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c7cd8ec141751ea679853bbc4b69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c615149329e82191fef862339ff331c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6962ac4084876586ce33af6c55ccc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffde4e03a8a6f6d56062d0a1f8cce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589bc0c38b06a0c7ba885be92a37f84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa8e1a51ebfe1654d3efebf848d51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323caecb5f1ab74918fb44bceeeb3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35975b6483bd504d653a3c4129ad3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0844b2b38d19a39ae000bfe1cceb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dec749bae6caf4fcf094e3ce52dd89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19bbd7f9ce3d751d7da14b65407005584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088a8e845f4ae46e30d2002a56b288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd111bffba22cc0a9e16479420c081e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cac5664558967c15fc188eb273566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc444aaaffdf5ee1c839f0d6d20ce4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70796c05515a0dc1a262bd640603191589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e97f091ed83d014f8961806642c66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412e8e5f13db667ed0888cbb1d0e87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea27e6bd017c95ec7bb4a59f1b8838592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c674f677edbc28e1b1fc7c2fcd4869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f8c9002c06c6b51d8183c108549c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3857abd09ff496d0cb8e91c5798ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569207f6d3313f477113f83e3dfe52ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be007c9b0dc358f69a445f0ffb71d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6898a25b5dc9bd35067c007dce384598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01663a046d8757a5bbe3ec4378b6aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fed15be46e549d6733d7fcdc34c52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce36bca7880b3cdb6478b9ecace48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903f6c0e0fc59b6fbbc78af4a5448ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e388611ef8602dd78e9a96a580d3a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a25c0a997a4f1c52b45e282fc51883604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfadd3e472893d6b0f3a434f888a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c46e99341cba7f4fc8332c9efefce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63504ad0c17e12aef3d6c4369a2a13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df876af45f30e08a5c0fb2ed95218b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c21451780a2cc8e3128188cddf154609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63096fe79a81fe7485c5d5687a331610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179fad2d2486e7acca808e53ab2f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0861cfcec3acf4471f11975c12fc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315e8ee1293170aa511a199999a851613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d60702acc80dfdeb2b5672c1cafec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387fc895dc4a0ccbeaa16149756bc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b61bc55db09b9f51cbdabcf3ffae4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760c1314b72d400b3a976fb7699128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105eea87a9829de3751ce1d70acedd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210ec661d5da6d23f877c81c64864d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963f4424a13dcce05af90e29be121f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba6fe19855f342ca9f3d25ff91b58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ece10f691c53be72015e754f0b961622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce2b709219955cdaf521d3cce6b1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a98060473a8eb97cfd9f0cc907370624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1d5b1c4c401839820f7c90060833625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e88bffc73b2c3c43e64b79a6c307626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3454715eced704efe8bc69673b0d9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e73d7b6c2eacbb4ae7a4d921d524628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055e19cbc508a9ce4a7a0ed4a6fb30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ca72d2322fccf5169b86610ccb6db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127a9c99df14f70e9ba38b572708e71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973913424c6c05b58e467eef6c20497c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a3b42f943c6fae8816a5ab813034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e0c0b63481421c8d726725f9ddc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3ed0d7f8cdd0bbe26500d3d305481635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c82dc4f2fae1f70a1b3ee4c1dc5de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937ff2bc60fa94a938b5016b1bcf20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948f67db2d73ce77594e4224c24e69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74c389799e3f5464d1dbd0a98cac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28168444b554c45a02d0aefa51e41fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1852ef339cf673d38e9d8ece4e872f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6218ae236b521fa0f799842f7d3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b39bc50a6dbcf5f839b4605025700643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2653bbf07ae15059957fdd61d39cd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c13820fae13e533663ff69b210a923645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f496ad08827c4ec30712799f0714e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c89432cb0dc6c6e7c21e048b57573647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cb24acee31ef9686cd2b8b60fc456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098091333e8542c70a3a4b79fbf5ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7865037c86c740f6a199417a8201650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae4c865df5e31f808a667663a1560651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d5248a4941037de4917df27a055c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dd87d770a85bc14b885ac8be78e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a520ab4558ef5bf6ea796f6edbdd3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878eacdc5b10a8b20228d184421dd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383f541ac5275d9f5c420937b538fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce888e27497056892e7dd759dcfe1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58efbed051f977db208bf7dfc97d6fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1677365db6c6212c154feceda9ac2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527e42296ab6a00c2318939311f36c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a50e25deeef6659354ab13b17a4c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c91fc1da627e26dc6a7f38aba4661662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904a94ece41975c593a3092c209b5ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c1846f27e340fc0e177003c83df49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64e7c5fda7181b0b144f764583f27c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d31b5d87e74a500da76071b01beff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0c5d23666287d303d5fc7f3654c05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2db59b7ebc1f9099cbe208266934ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2dfc039e7809e68546c091b194c31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee33f16a4aecc7e239a37fa0e3b7232670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a0a15a8a77a5fa90bb5080050913671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c013aeeb62424e22710856bf54d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4150c3bb38c4b60357dbd5b4381bf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360337dbea8e0476a4c43b34198808d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef443df80c12b0042714d75cc0a0ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc5ce2f1ba022df8d7e1f1e788518676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0045624e9cf16af67de5fc3bb48944677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b738dc2bcc789a1ac7a5c53a6d1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007171a0876e6850914193c70ac9bb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee901689cbd817a2de3d5414134d375680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6847bb87421be9e6e7e97299152384681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d7867ca8891884b4f3cec926504c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dee1b28402872efa101e1f9dccb33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab50348e4176fac7f8039906bf025684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfe84c5c08f709103730200719926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81ac0faf8276ca1782875e2ca8cdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294005fa514bd24eaea2d0134b3baaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530eeb080d34bc984c3733bb1f7d54b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726c0de6f43ce245c2f1cd567611af5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc470db7831757603703c5ad9d725f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671b4ca5f8630e323a70a8bdbe121c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab9fc372616f2f8990126825fc6806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875fc8253f2ed302e516ccc58ce1bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325299da28d2e5d23a8f6be4570460b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde6574038b137d10472b0ee1b766da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2c2585be3b023a55f8cf005b4d42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c91f0313a11d2b9b10276436587a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192d1d819b10ea85c2086d3f4ac65b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed550ce135dc6cf168e6f3ee1c47e119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369ed5ac6b3b64fd5618eedb9b70a38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111903b17a43ce08ec43ee01631144a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c128207b69ed42dee810b4e013cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdfeb2fdd7d01d138013257d2d0c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00d7e795080efef034cced3eca378704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98d5cc6186b88f1bc36b8617369fb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92982628d0955db1a93b646d4998f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6ec6cd78a0fb07777a4a92a00442707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b493b83327e05b5900cd2a7c184e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557131c9ef67b624c909626f53de2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946f250dfc9bff4450eb74175a01b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef489d49f7a5857351b526ef91e6130711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2c1e5476f07b134a3e30582485fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc851845eb47516d87a3fc4cd41d20e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f480d41a8be6ca99f7d0bc0bdaab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccdb46163e2efbf8343f1d6f151eae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281beda0a7d787d3c1a5b169648d842716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c2223a4df46a2e7f3c810791d1fd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ebc91bb900f3c617d43295c47529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b600c1d5b7666220325fce412c72c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c193e33497abde8ba513cc407c268720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2288939f321a91d36277d5a368963b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c1dcf6516ef64550b86e90a040ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00683edd8df56450311e42203c6f8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064e5e489ee76b89f7f1e08cbb4d5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5bb054ad59d6b5fb3666f5e3e178a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b251fa750a86e523ef8bcb2f0e33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264eda25be3c7d1bf58d75751bb2c6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9e7a25ca032039cfbed772d0289e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b830dbe926d0feb72dda1516acf08a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db22fbee1a1afeee48d2f9e047f6c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aa2cb61aaaaf0deebb253cff3b2ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcdf46a5bb526b6c9fcf06224c502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14892ce1aa16ef3d29b97a980ee13cd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107bf63300095f878bee2531c0cda40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da251599adf46be4f03b3e0ffa50bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283277bed65aaf248102817d9c97515f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3916e0d05dba40a42df9610cd8eb2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b26dbb0220200fed14f8421909ee4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fd5133ff274dfef5a9ace12b14542739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbadbc3163bfb8c3a9c253d9043ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2fa4ca8539f444358a6d258cba30a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74399773732401962918602dfd43f965742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771781c7912267e596ea8b89252c2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583cdf5249806f3dbb2eaaba3c6cf8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a563af51ae6488d294598184465a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d9ad63d400e209e24bfbbd00d502746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63835456bfd7d0971558eb9ea086e59e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7e516564e0d820fa1d230e2169b3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a4a2f3d0d5704d5ff78a1e9ecd0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9c179c37a7038e7ad5237c69c584750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc72c34a6e78385d7a2c6fa24feb35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acb7420724e385d15c28499c92991752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220507ddbb775736b28f6f5767eb5c9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c2b695658859168f56595428e1844754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c69e00e142c7b197a27bca1ea709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff042e710ad7a7c44622b64e5c8745b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1e77251afa882023491c9d4a8725757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779924f63d3d0a94b818c257d38f12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4362e528f24df479a9131a5f2e7db7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>