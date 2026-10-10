--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a9efa74bb0e89959f1ae4537489e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be30f305361f8a561ad4c1f65d8da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3639aeacafb204965f8fccd20d69c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f75997d1a48f146f98d714568ad964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe569743563ca9de41a608acb37b8435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200fba6b0fa593ad54426182d44ae26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b27d140f431266248561d283ed3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1532771cb38a3f7b20bbad3f5f571808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4cf3da92fc2d6f22c2643c3b7af979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3da35e73814e0269edd009f0adf6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e25fda49947fcf80fa3fd973c5a1eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1acacd8ccb3e5652500c687f2c11512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638b53c7b8690a9a2b1850052e3f0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f43ab9d4549f9dc77f78cf7acd641a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88a2df773bf26d320c5578d20aba015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637749da4687127a6af00a19b407dd3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae885c63c58a468f6279ad50029bc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c180f64e23760fc8d395702ca89d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fda2c6a13363518b8806c54aecf4f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d15ba37dd45e856a908ba7b31a5ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e413ae187cd601169c91c5cd62f6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af507b1cc10c54fc9129c571faf00e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c85464c0d9e399cd840d87437dac223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f91b470ec871769773ce84c8d8bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b93e76ef2bbdcbb801021c46f2a6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1bf6ba3c236dd27940dccf5d3037926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb8cd5d84e3800033ea8ddc25b87f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b3c3020b899719f5653042f1ed2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614466f410de203da9564fa93872de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5d8715444a323192c84294e8cc0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b41e56a57eb92d90f1a33d4d957a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ddc6a0c1c3e1b5921dd03db7b411132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea642db9ab3c83ee47fa5aec890f9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41820e802aa804bc378220f2a89f50334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3fbeb64b5021d078ca93700827d6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12fad44387c1d03b5ddce3ebcfbdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a00894be65dd483621ac00f5a37b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de8db7ce4682ee5b373b5fd213573d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74750f23c8050e73d5d63f1feb61f0da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0f8d20e2999a3388d19163a01581040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468118a5ef06771b30e474a6b5597d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715b1e55f10a71df9bbff8222748ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb9fdf4b23d056f926fdd18860247843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833310e99ea3d4463d5551768b456844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31be6c67afe8c6acb6575c02c48df945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cfdda13fac8fc2797b096e3975d9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d56adb3e6e4fbe6700970cf7abd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478ea12cc3f72f3c84be37f4ae123f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b23dbd3bacf177cde338e9d7fc3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834d6d4d97aed790960aa74b55914950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d719763a0e20837de1cd7dae26024e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907df7356a668214e009efe8eb59fdc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355ce32e260eb0a4d5f8de79a2d00f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5653c9453b316e2b7df515116538a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a029c8308fdb3bebc417ce5cb611ad655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc371ce6524ac83ee6af795d9219d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619be984c4d2df9a747ee7fb40963557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7780772c8a48ff23c4bd260353903ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68829add25c802afceabcc64f171f0b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fda25140726bd025faa6268831c2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952668346b0e1f6651a21d381456235561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37fb6f426cc28ed6f50c8d22980c2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec4428eda22ac350e8b9fbc3d021c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0456ded6d2dbea548e5edbaf4eb4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593253b8a424b886df9aaf22f41c17665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55368437403a8e936aaf4637e864566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085322b464a19591d7ae5558bd97e01567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf32532847e9150a0fac690385035968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8abf5b14a051b61908639076d65c3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189158d0e07cf4994cd5e2f48f556c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25810dde07f11ec7663a8058aa7d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8ad451e853404843381769ec96f4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076b3ff21efa5ac923eaed00ea388d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b535efcd1da5e8fd9dfa60e504f5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4bf5053fea83377a22bb69118ec775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f369cba088f9a240ba2ffcd6792476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86842e11ad28d0e5f581dfde2b95f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889aa6b7350acf30aa3499b3a6c84e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f29121a5e7ef93d2c8ea63f430ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066e07ffd2528b4a2e6f4a73ebf32b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54a8bf2d0b526400a65dd70ba17c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515a6687091dbc8a836d09846bfa7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658a8e1cd5627505934722c6837a7bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3a9f54b3242e140a10a5920352d1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1588e14c61dd8af40d525b8aea68f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffbf4530d4ed67d3f9dbe1c017c4d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6dae899a9474529320d29dce1c16587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f56938f3f29d8a85d79ddf67871c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336dab44f1426481096732d091e1bde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f54b14d28c1d00a46d8893fc3dc8b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd5e8fc71713b867f84a0968df96eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074af8a645cda4c5bfddc40f768a50c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c816330d09cf26c8874efa516da536e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5770bdce4b77f2742a55277d6a31094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14b52eb1250d637c637bb856a0d3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d125768de7227c5366e3c0b6c199396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bcd6ecdf79a494a174f68c9f921cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc615065b923014855040c1dc7ec4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305531a193afcf75c0cea2d1b8a96d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d554e9ab8aec4fc3dee840e5126c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1b3c18fab332c34e08d43788a91ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473cd3471c8a987307762faa2496a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf468fb6e32cee28a842c98b2b9956e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e0fa66d3a1316838329895643c9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea268c262eeaaa3216d4d20b9619dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecadad65c2b14984c33fc898023945106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f741466e2944b11ba13e17a1263e8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c6d2b0e2ad7d19b11b34027be0c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a409a192e2fda2e87367008f6558b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f0db408189c08de78c11cf7b2a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584318901c88dbc3d996e135be3cc337111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ea217e5d0471e29296df51cc1923112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1fcf11a68036e32395731b6f07d31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f967e6a6585d2b26217cf974aaac63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba81e49402de13d983ccb8e4306148c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077ea2f69d276f796f261c3d335ddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d9cfafc5f5e744ae993fe4d9d65f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb61569060db24338f286d471c595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4722158e7f174acb6ba6e6042f4c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da396483197c48c433e3b570c3a88d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411343ba269584c7f14b2a104f81ad6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3659fb3abd3542b7da6f2d8748753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c3936ed53dc059b9ae5006dc2b9ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f582c3735810dbeeac36e73f9c986a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b20116e220ef3e827fc87dcfe50b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00afecaf1d757eadfcca635f14b23b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85348ad8c90b83b123d6f6ebbfb6b5bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7594d64cec0ca946ecf09f065786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df9a155ceb4acdedaf00ff5abca3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b24d4fff4dd96aeb1609944943e96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bad2c0f2f8e969b49546fd359421f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be671200e8eb24d441883b52be8fa9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba36ff37ad4e652dacee3dfb9310e0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0790c419685021a25451cf5e5f611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c326e0a5187dc36046ccde4b61fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792badb7154d1fdb712cf36c8cc666136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914874486bcdbd5abe229e107b9b1621137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acf225b7b426d3f7a0f6e9deb018aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7612152d03e593d609b8f066aa4cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669862f83286e23d7f56ce0c24956261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a77d8d8acce8255adb37d8e4b7856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24061d5e03096bf82897e0c0f30c074142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e7ec6a107efb7af9d75c1193e1a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a6b5aaeb6195b8d65032470e6081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc449e34b573e463170419891c691b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00051c1ffd96c7876866985c4e2b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1320554ad8c0db964281e91e141fb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36264f2ed21e132f52e67c03782d8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3ce90ea068894817379ed3036a86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d656013aabcccb369ac221fdea9f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a5832bb73799f1b213b65ee224fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db6645e4470843574238dc630412b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b00d72bfd262e9fef39a8413ae19e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627cd1aa18392f9c23323ddeeab2b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733670c09f5a4156021846dfa69f099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb258328b576c370925d623ab68566b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c852297a289710dbb6440873b672e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9040e1e12939f09a20cd7fd3837653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d729ff11be9f48d02fd6bdd76c5c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644576fd72602f93bffaf8e9f170e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db87d5460e3dd4164bad7ff1f710d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ac06a2577d2f1a665fe2be30eace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d372135638595e84b7421765fef4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7fe14afc1768d73abd6d1f4d0a3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7478f441f75ddfbc07bd84d22136d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7766e5cfda2b5450310bc7162cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b150692d7232a9ef72eaea0bd9df583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9213b46ebc48591c75c47a9f8d3e3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0fe5b9693a2273a72af33d243443169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09abf4dd8c17dff1248dc6d189dfd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a008fda432513c9720ea3eb8a113171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e074b6ff8000d030e9fa9a7275d680172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f24d809f58f2b2c17bb4f5f15ab50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde75b88fa13be965c79cfea5ee935d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7f695520456c86dcd23a4869eac8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ec4df666653732fdd3482095780b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae8ba59da4af7f09c6d561e0392d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a3d851b6c0ef6b0f15415c1b2616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf0984dcc552e6d424d86620740f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d851cf8738231e44c906ed212a5e1d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f2b4afd0a913ff71a6887bea93f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce07d1f2a9f17e234686a3196a4d3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab2c02b846482bc91e070afa14b46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0a5318b206e8b4d675fc0d1fe6ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de29c9ff04a181bd368b83522e89e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df0359849ab98d1f03c02c62532853186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cf1c60a7dc1ea1352ed2deae6113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a859d37349a036e5d92f179420cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4008362ae4819705aaec5aa2ff33fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f04c8e48b970ac37987ff3d162cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1dfb050b20623cbb3aa715d8f0cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723f112741c86e652d1c73b25cf536192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3600b106f88f7b84f405b37d22113193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af17615b9d571a14121d7f5519c41a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c1fe8f106e316874d7f2ded852d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d338e43ac35ad6562faeba8f8594630196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba73ab32379be7461ea4f7c97ae98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce2ce4f236ac6626b9ebf92b04e93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfa351773dbf3afeb288b70a4c3172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e41ebda9e67144650cdc3fe9d9474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41941cca528bfdae7bfe87f26ea0ed2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499e36ff61ed5bd92a26ac58cb45ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a1eb7d8fb74d9c4c6b4b883246b01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de09eca0453917481221e2b3a32927204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd094a1cce1269b9cfb836f54faf732205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587968bc015fddab0c96ee54c6cab70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca38f1c50079bc5ea2f352dbfc696207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e316c878933be38f55920daa0885208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517db1b01d732abdabef8d036c0e61d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86abc775c2e3c09d78ef8bfb882e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e5fe167b43f90e4feefbff1a00c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b1967a62304913ee6902ca366d56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62769de02eb6a0b00125d7234fa1f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c22aa6ce4385fc8377c5e5d3e8fa90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed9faf592fffbf7bcfe824e6dfb3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059e7700de7e7e04d3786cbc7607d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0748aca3582b87fa3797dc343233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762f43decb0cf8118fdf6667d37cc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023178cd33809c97c0206c218b7217e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4ea41978194a54ccd9cc258774f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228de4fd53615bb2cf28a75d13e9521221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebcfe6862881a57a3cc3545cf3dc0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd459ae39718dc423fed3b0b144cd4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eebd60f356ecfe4566b6d1a44ef8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6224f84bdcf2bcbcab8c97d7418d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002345e216d8f939149664815cd0545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3a2296460452b624e50b00e26c16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282310cdce57e37ed45d0fd89939c833228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b19a98923d1d4c71537e9cd081d38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89c5a705ad41ca54af7822635b5ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7477832b7b55cf1c7a4f8d99e6722231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ea0adf43a66672a0015d2dd9249f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd84352f6c1a5148d20afc99efd8ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1be8014119c025b1aea9ab351c0c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285c98e1f0b386efe98efc4f1a6b7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb760b19dcf97843cb52a9631e771d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420217b37ee525c5950772805939e590237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d139a03226dcc8e746c4ad666e21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df9749411100268e4affd79f3ddec9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff00b9eb8c8162c09d70fa4be54b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed15b0fa7f8d4d9aefe4e998c9ae6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59368c4ffe6c00ae4c15f4ed8d389ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f7c77ee221ea0e6934146490be57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c1177216236896627ca36aa1a30d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925884f2afcd6fe93129e5d13aba17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a654ccbc20523ce7f4d4b95f31c0c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb9acd7355118b72c91f0533fc9b1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41da1ea4bf209f57022715216f028248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b06400c4dfa5d3688f04815c1efc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695701d980a9d1b69219086ca7f68a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826070b219ae2ca9019410fbfbd456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba9c3d49f2510bea29e492e4e0a54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494c4c985abbad4baa287bb732b573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f481b6f01d62149ef3e18c438a076254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc579b5b49c36f7dc7300253bb7209255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3922b32875b21667557e519a3fd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8acc6d6e0bae0e571769d319bee722257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61470124bd59a9a54920fabe2ce2b3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c374265f6d0c80499e62dca8e92f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefec5008738715cabf79a6bbf6b66e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99fd3c7ed20feb1086b1a8d696e0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751a58e1bad1513cc7cf6295e742fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b84abc601a636ce8193d3ffc9ed1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a4f5ecc1448c0ddb89d88308d739e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00c87fd49f8a44ac07cb6978d62a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a96bb2f418aee127209ddba6ae5a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db4b12d3111caa248279e91aac3c4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767daa0d1b600631f7861f096a0ada42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894d18b3e855ac43560ad5c53fa6aab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121102dda1d962d6c82f668ba2dc63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031b9ac001e9819acae5cbacd1c81e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01248a0b87ca028a01f48f93ff9864272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a57d547127ac098d73e9168c6e9ec3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481bbfa724267cf4e615da66c024ff7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a196bec2d02e96eedcbdbeb6c3e877275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff267149c0b8fc498057270837fabc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca420a59ea6da98e596ed9ebb41b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9265d94da137f8e8837ce7f234fe0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77336521446e58137c52a87827b90e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a33d5c11b96b06cb9bd4be45a3b68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d36712883df312f39075d49e36147281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7f613a891a4a0a7c3016c6e22514282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eabba7c0e602dbb53950a72b19b894283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca01b95d16a320a68b01a5bf24831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8339458d66f664f43bb159b0029e88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c4ab25a5727ec82f5a91d9fbe612286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9295b6032888c85f0c24338e47263287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f541517645edd4fad7d4befa11622bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c200ab0441ed51050a2d152d46ce1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11772d4a6c0ffff00bfb66ed2a0b7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472914af591be183730337613d31f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cfded1d9f0851ea10c18d111f36fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4747ca07185f83c7054c6ea8e1b8d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d02a2abe10dd837b8794f930efdbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad060e564fce932f658d50aaba6801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a741557f0797c9912f7d03cc83910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ce63c38b6fa24fc3cfd2b9495fd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34a14cb7416585a8b35680be85b94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390e53bd4c3603f76d96299b2b5b962299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8fbe7dea423c8bc3adc7c0e4079f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f572da8e3164b261351cd745f809a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a1ea2b1bcabc855e46060311a399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd368ce2116c8a14826474fbef1a2e56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008717f0c362658273c3afab07d82919304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c3fc9dcf15464b7ac5eee9c480883305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843db93de5d521f1d11538eab220c48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049023c69f9726f45df4c5f65292e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911cc442c98761a80e845b0b6bb6ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfcdaa0fa07dc3993b9b1eba6e9d57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fdabcbe7ec49b3a3dd98cffdf0009310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db437b849a5b8bbe73ab9259652cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeffea37e006efbfb4f3f58c38af6b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f5b53bdd9dfa5e500974e7ee1f035313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f5e6a2afdae879d80ccd9c145980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52530c86b798070430568387e6d21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed81a5955684dca853902e3d6e5cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723090c62a1b3068fa5f4e412fbcb95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109791999b1a737d8ea0315f282d91df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed65dfbf9b70085fa67e73ab32525319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98a5d828d5c5593c0b918714dd48ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c59d54a7dbc6097e19854f3a5b49ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e53119876d30a3bf411c16997818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9d6cd69c83e00bf959a383f6bded323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96bc76c5f46c9c2b15fa00ee02b1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f152a688e8fd6496c982466d9b8c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5408a6a1d9bf21195475b0354785a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e571b9f00a45b3270ccab3c926f51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963f1e7b309fd6329df383525a78f6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d693d54ed98f4a706a7271d82a17e22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537ea5b9f4d0ccfa725080480e6cbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2c7204b45a216ced38c7ef11eeef3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d87afbc8aeea8f489946dba37515332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7bbcbc923f691d41ff34df585146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7142dd7c9f5ce187d51004fc81429a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cf78fc4fcd26c830a3b0503af1531335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a14a16af2d7d7af29251af68afbc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cd2b0b2d383490857d8adcdb1c59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f33c83b2762dba81148f585ba8f95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a99b024ed32c2568be9f9af6ad1f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5595b6ff0deb1df49f3f501846d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8a4ff7502451ef9243fa516ffbcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2d5c272d37f2aec84f4d27d86aaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbaf4cc70d11d3f3d93ddc7742dd99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f32f57fa8e0b894546cbed0e21ed9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e5fc82a5798fe58c2d8ebb172c52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfbd00bdd9f029c3e362df503a167b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b91e11050559139b32421d8d5d50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be7c27ef478e003b0b4a986fda117348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f314c3abe9dab24e6c8aca27333960349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd234f76a5e7936d4abbebd45bd794350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6822669d09d09f086386b85c3f38ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b89d581321848030c1eac4b1f882a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754d39ab317d2862f4928d41876f1fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fa3708b12ad834561f7e02f60f5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ac4ce4c1ed128dee6b866503ca758355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947ba1ea4fe85d08c5d9611fa7f456f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe76d300e2f7a6b8f379a2deda7b06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5fa1fe47170c388d1db6e9f27dd28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b123d84ff1e67f3c4ebf2c244548e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f92c241ef9443536bda14b6ae197360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11bd17e421e447c93bf541378673b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88feddef9015f30777bc4eac5de29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e0233f8a0760df45b4ebab73fc39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f0c81cca1f3f907a62cf1ed48150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c207879e69a90ef4a392b81049f8cce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a2fad1eded8b3935de01f06bb444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625010d6604aecb4043c4027bbed7cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6035e989a1afe608f8cef75de8d53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672da0bc4dc5508adbc3ffb40dd7c68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf898812e867b77f2c048d4df7a5f02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57834c532419c06fade1b1ad5f76ef33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037e33411da0840c0e6e50dde193a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ca8b75b2f58cbce491494e93dba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10416182cc7983be2637caa5443df50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a187eddfda0ee36bf6afb4a6026806d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f38acb96eb64b4d1eb9e9dd251569376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88afd9903eb91ff4dd1a916e2bc0d38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1e90b0031640d1c26e43cb1ab70e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa2fc89be33e44d5541c7fb70ab68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480f9b28bafa5e1b4b4717ec693d32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1629e3b9971a7309a15b7c04150dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9cfe3c6bb76500eba2ae032c6fd20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb632a4f311d5af508730dfe273eb09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c06df71bbb3522748aa21fb40e21c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c1648141bced5b923f776c9194b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f12a7ef83071332fa701734dd7ffd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ced0f80a75acec92ac10a8ddbe51a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1615e9ade15b8893d08a61dd6a6233388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf730b884993a4a3be96cf5c7c329768389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6875f5f7ddfffc4b824b2f066cb448390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9dbcdc0c955c0c80d2f576e0cc836391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac3a12604d04a43ee737064963959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139856fdb3317a9f964f577f0c6d03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea91cbc3169c6881424cb71f3634b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8ef324bffc38c3e9782fafa0bd2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad87c028d28665ccd605c71a14418396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c789cf6d07751bd30959a1d7a4b67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420146eb837e55fab80890b310c4c0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d8cc93bb95b7d20dedb68ddcc55a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990412d30f42a5336fbc4769cff15b8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eb9acd2169835ad461dbbf2f0e2ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e8efa16ec3a7159f0da98198c3cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d3fbd073633a58af9e1fdc176ead403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b2ea43d7a6ca955500bc4b08b6bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487090a95a4db3a3e3962c51ff3d94d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f88412a4c9d8d9a5f6b61568bca77c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67cac167464caaf4c9cd3380f998d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a45f660336796de32e52a8ab5b0a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff34e4bfa1b2e08add101db0a2ab6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9846d6b08912d7c585441a2c170c9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6e34bc46abc890e86b92e5e6d5c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0fbeb080a8cd32062345b3041a11d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160341c0f4ccc55bf965c3257d4b8813413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc904d9d0b2e2adfaa9ba5565b2062d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7418367cb4a1b53f0b31d263887811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084818eea45ba844c866783f29e9d38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599878bb1e0c72fd513d5f82e05adc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c732c219a63ec05c0918ae5d4e3a58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72644435b675906272d2b5e16c3502f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c833a2a88bd99471ca559055163ee8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e3591f59abbaff6b21adf2aba46d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6557fc665e81f37a052243b89f0df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47aa58b37d23ce68a0850f2355a8c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87718303df26b5ab5f3722c8f99b2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc9f6695e15395986d205c639aa86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d61be8a4c82b67028cf9ded79f6496426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd8974b7f95bff0051960ea396539427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd27dcfff5ad3f5677470ce72c173f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eb303b4874d1d7ced8c6ba5b076a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f3caefecbcffe68139fb962cb3839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81894d51b3f0d0f8e1c78be464c40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386407d03103604a79ab96135d63a368432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5c619a66ba3aad747e97304c3f9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5adcc1b059dbafe966ccf5e1655e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117cb4313db38e5834db07be378e301435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d14f9435b1586042220014fde271436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d28d05dab26ae138f6737692a9e66d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9412f5642076095b308f2d069aef1aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486cefea8cd715fbbb265ef1b7b3381439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c51ece210d86619638b105552a0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7fd6630c36fd0b07200b4e95b3e48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ff8109e47efee2adbf1c1c5e0b96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5bfd9d200073c9ef1f1f7c3c3b9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc404593bce8f54e45bf22e80dae5ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5441c67386f4f9bc99510b07f678445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e6d87f3fe4aed480d521eb2997da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048b2c2f9fc1b9366eeaa54e8f1f5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45599e5b5643aa9c80fead60d4081371448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96d27dbf8b3052af74da5784557118449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a3a8f7a99a3bbc5ac79b4a918c50c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90a3b811e0a4c32d364a3d61488b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba22ab6cff425fa4d5c69b419868d7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe2bf7750a89405d2fa86db131dd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35fc84a18e1efa90d689889fd8a6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce8f03ea9663806b2e5a4529766eff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f69c17e7c70c0e8013a5d9fb3161b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c44b267c1495932beffb736cc5b0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e056cd6f69b46eb34175d5a662d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc5f60f9b10a5bfcdbf9ae92aa1b70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f8a1c17d4fe497564f4d7d8e8cce9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab531c603e910d995d6fdc95c78bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f977fd5b0dc7ecf22a642f421d9708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba6731c5478724c503dc1d7526dd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5843a77ed217e5ca776e5d96280d96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe1c970eb7740038e3c7daff5384d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec493278b045036664eb042477fa161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a346791c82da29dfc81a28ae540f90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3c68d02f247da9377d0c6c4aa595468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d63e101deeb2e49102edbd5aab1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2bf131b1dd4f22e704a50e33d2b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407501aa77f21bb97fdb59e4d2db207471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53434c4027f3ebf58e78f6e2be4f0ef6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6799ad5e95fe14cc8cc810c3125cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7960646d7d3dc73c1835c3adca56ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967622b3a8b2e05760674144906d97db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91854ed866f052dacec925d5f39a8d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b067d7b4e43dd2909a3d8b8faef4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda40d72fd0ae3490bc61db6ef4396478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a20d3de0d74faeb31a6d90c27d5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfefa535711b0edcc5a0fc57de837480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a9b7c5e776d2e987dd90156f89e96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ad4b8d6b22098d93ab8121f398a29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa7cb30a5b5c9b495ad1763d85ac5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7cc14339ae6b55801acf1c190d118484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047db2f684592a21cd70a6398168e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c939f3cd11453974ac0ba669a72ebfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba92fcc8ab3275e49cd4f538d99529f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1b89dfcd73e6781b5d4648911561488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe04ed9f54e3d61606b6c606ab600f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff922325065da753009fef6643c4cbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23bec5f535ad133caecf3d08c350b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204745cd6978fe408cef131821f778a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c89fd175551b1be3cbf69961e6dd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca86eabf82335f30cfdd2ca839753494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e66d8ea5a705281190ef7546b86b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a225d2b70fc3e44f3ec9d72725614496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee207cabfa31773087d70ef210c41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacda17c06fe3bfa8d5386bdccd4f60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739efae90949b762519b827ed35d4e37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9932d0e790a59ccf48f03d470cb089500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682418f5ac5dde1703fec60a5c3e7776501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f6d183f8d8e8114f2bc52c32a897f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230208ddc4943b968422e6f52a8083503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6259e5d236aac065bc17d23d67d4f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c0e4dfddc9d80a556b6d16365297505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012d22e1bb2e0d1e4be369b5c2b3ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e60de5b466b7076b1040199184efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cabdc1d288fb7217d90a9951455f9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658787cb641969a6ad048be5669120e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901fc27e43b3ac4db98f9736b6576dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3d18bfda933b8fb21d01d1b915fb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef40dd471021c3924843892559cdcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c5cde712b390f5c97f851b7e4b6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ad0ddcaf9149d39e76229e6fe1fd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957ba62e6a81040a819a81504fdee8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f4ffe6fb9bd2456a25664d0e7a743516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e24d8ab04c0ad6a4b7ac3f226bcc27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca85c23bc8f4267b1d12f8813815939518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece68ac00b2c7293b55ca9c6e5c7c41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364400635d6ec6a271ca8b5fb923f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb6718105eadf4df1092913b91a8f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38621edab9edb1e87695e63660efc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3e14cc9098b13845453540a99163523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa3b0255530656a00482f5c428f6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4babb7e671631de11f3343c2b17e89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae8880e1aced448e2365966ec298d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f5a8f12fc725f12d8b5e248df972527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8b3669954d281679558fce1e971d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72853129a39fd18092b870d33f575a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ad943b4afba30cdae44b62b69169530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826b12faef88cebdff405d400e9b472531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd0ec444c891bee9d7a302057a08d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2b557e12e26a39c3485caed67dc47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738366c872eadfc3bf5c7069915d1dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0d58b2ccd81abf18dc325406b69fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729867b5feb4426364486e5e553ef5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f65638a6be9852208c91322a39cac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c4b79264ffdbb084efe98d5799e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966669fd7470d30a81c6e8f0b24c75c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437f70919d1e66464ef481d99e243f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db150a80eca60811695fd85f9cd9df0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351119a57f38d857e7b8c74ae23909f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcf568ad729cfdc18fd70186929a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b6142b070e8b7e5e98ddc36ca325544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa035816249b740a9236bbcb830115545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f488a2303f6faf5b1e3dc093af77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627333b7dea8e2df4f7d324a4c1f44db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca89e9ee4cf5ffaa52af97c53a8a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdba00985aa3d9fb8571ca86fdb8ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905bd8d803bf40add7c6cea309314b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe88306f27ed0ded0005b70596a8c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59e35ea7696d1ae90a0e30c824c63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713a0448a1726d5592f87d97e80c10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a0f2fcab312cc9bfca88cf49d3643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c293fba131908b8664f48c949cae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c337ce53c0070c1c5fb08df4d201d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b81084abb407d1e7b94a79f775293557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbfaa5b14508a18ca7c7956fbabc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb050d6e4b3189d3070003091eaa14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c212fd94771439a8ac157f6592d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b42fe2cf4cddedbf0c27cda9fac0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7378eade8e6b86d16f65ad348860e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af6c369d20c7217fdacbb9b6669074563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb4b9067f1f3adef41e672d11218af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83f1d351dfa8893e2485b81186df14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa768d1e425f2e48cd73f4be5366ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d18376cc63ea451078ba925195865567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a44da1c225982eab7890afe2a7ce7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9355a2c942b3fbbb5abfedcf54887569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba37b1ddfc84d6f45e104bed3f7c5c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978457445060f4acce015fccfaa696b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9e97e0d2f0fffd502d5809e0d640572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6928276bb05065d3beed7a0a9361573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2030183bb3f64f5205cd3ac29475c20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40bc264b445d58cbb9be6807941a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e2d92f6d79de276c39dabdec4bc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1175a760763881109e5c8aaa423c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e3d70ee3f6871abf993fc5586f85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d76c7906a0608b99b7bec28053a1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cad415e9efb0fc06cf0e6c61a8834580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc530634fd0a5bfc74bc4231c791c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd64742bb052fff019afabcce903b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7696e0ed62431c6dff8974d12cc8c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e81434b97e7ee4869beddbf83066a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc5fb8290a75498da01e57c845cb5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe301488119a65b06185a1192c5ba21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35e132db0c342aa8435c59ce591f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449df940b4413cf0b1d12af0725bb91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80781e6cb9003a57da81f281eb02da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba7ac706f488b3b739e9714a2b7a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4c3b6f3ebd807b07e1e6cb7d085f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019ba3542e83771779542ca9916e83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05252a44c65d161b04cc5db64286b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f34f910a5c119a69d9969fb0dd6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509fc654587aa6192589d088fcf9d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30e26a06753e45c2a8498696cd959596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf664f2f123ee39f6439e50334620f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a770c56625b8dc00b38c0d7ae3a65a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992c673fafdbb7e610e3a908927680599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d595608c18039b7c7496beb74bc057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106afc973ad3d710389b153b9482d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e499279297969d72744c3721c1887bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37e613980a81c256123d82b717c58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd6289280a78d298796827752693e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e85a32cf3b1f418340562ae67267e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2a58021712859ca86e45b19328b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d082829cdc5333092f4ed7b4a46ec51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765841eb688e0a34544c2895853a971608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b28dc575adf6e12419a2f4223f732e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b703831b83b9d0b89af1e86f87265610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e1e881b85408a6074723941cd3aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddaea30e671f2c731d6197c6be593d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60864bf2808b14d44b307482f5bf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25913237eeee4547abe07fafd7d827614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141cc2a22574cd8279692b9dbcb43e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a086468a6efe0f64118be8c432f48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cc7adc9898fe621beaa5f1e4f11b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170f63ace375839ff4e62235c1344d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aab1c122df888512f4e98a44a009c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56936d369945381963d920d6cc683a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19155ad18e396f1951e8a51a0d8aee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9ba8428fa25a8ac31f45ed1e0612622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf5fa47924a97e1b0043053bcc2487623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae170539dc17b7cc514649b8579229624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f69945d2c1af950e979293ce1c7011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e9b9895f482eed80d9ac4ab7fc00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460ae6323af3f3d23108479fd840119627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c9f79ce9a765ddbb54b81f0c3d72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f1e56ac3b4d392d6874b6e2d6c57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae19dc729258b20210f57c2cf4624b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6e2ff99ed40d69eb5329f624f8b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc63429457980d16e586eb19cd496632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e935cd355d92d4356f254d84fd72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137495d97c270bc884494acb8053664c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15059ff6440d823c6ea6374bbb4922dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d387d762c2aa9b774608e9e1afbe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21aa8c1abb34e198bf85b5e7618685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef191a4ef761da760925048de655c06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c5a7b358710c53b5881cfc7a2676639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfcdf62666103dd0cfd1ca49442c8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9a14db655fb6b32231f8f7d9983d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cc65b9d24b6d6e1a31b4e64bbaab0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49d08aaac69f56295267add2fb8ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8c672e6b05aebedb842b5d386855644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0ef6f452261b9b953d8f55a1386b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333ce6567a25f36c21b7258c713d9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417d09772d25d8e129a17e7320965a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919c2bdfcf45827183b173d78ba29e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ed69de3d8b28087d326d34e28c89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4abb3c7ceddc8c82a8c0ae4e8e104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce847e19147637e29fda1e114cd3c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca37268fee8dc8319208dd5e440d40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0c6a9339ca70c878af453c48ec30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f47aee52e7f9d649520de748c91c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b7c6873659f064e9957376393202655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc8f9e18720410d437dcb60dfef2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3c5e1ea6e3a86095d0b0681ce5dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d0952b19d9f0a2274ef6d97bf50bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec93e4cbe676c3ae3489109e38e656659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a80de18432345bd9d8e43d157c2a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464dba6af54f600deca40084b6b170d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab84ab91873a635ab5eb7649b1e07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cafddfb14fdb857f4901c797bb2f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d861ac3c2f1fb6c3afeadfc5c30cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30cff2f3a056b8f9c2ed34c6d7effb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefaf06a7cf494f8b14fc2bee2d62b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cc75d0e557c3542ec7e84ffbd4611667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80836351455e22bd787d4df610625668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e410f91ad85006414e278a224794e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f24d235a98a4eda82e9a4e1fdf5a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad2a2fff1ebf2e84d30e7faf926efa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28103e51c498e1cf88ef6ea76da360e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54931a82a5b11f1368a5f1ecce8c3981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ef56fbb92a7b71f454e79808c687674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e95b2b5858c46e4052716f373755675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0e76ee122ebd7c8e23f7521c22d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df78963fc100af7bb4cae206a59a60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a53363c2396a8436092076e176f92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983bd4cf721c06432c98e5899870a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cc73f6f15687be3f6dab0f8e22a94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d3360d5e8b5a885f585d6d500d585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e81de565dd8e76283db40895718f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc2f2e0bbbc43b09c838f39cc8a7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17269a23365b565e2d0591b964452921684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b7fe51f0bad8084586721d51f16d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614cfe991994dfcb9b375d1e012df2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64964154f866d4f84a10e17027cca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636566a00328e1f076621c68b7e73c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119c28aca2157cc7f84dd0f2a57b4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc378b763691d1a8394622131ffda2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814057e33c64c594774a6640431af12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400efc084cd7499246ba59dc9bcc880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e677a87ee99de40e83fe7eab4d29a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce3cfd7aa611d63ccd24264f209cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a694a6242c50c288d79231a3d0b02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284870c7180e45988b792389686cf3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81ced34dea287c6393a9818150403697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e399e1ce3529777520c91b5ec91e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115cc83b566783f9ad474e90c29daf2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031a8f0fc12cc82cd623b60a2e4ba7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd7507e970df37ce4ea0bf005b2904701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ca4d7da918eb86376a3361f049c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df544ed0aeaf7e105a09604f839f05f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0c12291e8dac924b39a3234cdf41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e71213e166749e40f2b997f15a0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60d85c39e70043f797a22ad266f1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080f21e5992ef1076a96f9849a2d49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3c3932004ca2010d7206bdf52390e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933f2a54c3dbacc98495b69bcd0bd31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c2d27b38f3dab37a5ce95c88b209710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01432aff48e4e9b8c3004ad2b064425711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219fcaaf04dd5029f95e724136538e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cc94dc08a4be60e4ea3200e9f236f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba6cdcac924f64180215e81ee3cad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e259bd122942a91eaf7887aae330715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0c93b7b60b41aea6c806d1f49c79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a63e2689255bc7a9c382a6345b23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ad64fce39a6db6dacd906b38678b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba597ab4992cbbfb4f4aa448a00660719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8fba3bd0e32de563b1a3e7ee70fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb891067efefc524a8bdf054f0e0a30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847496bc0673b0b99bd8b335ceb2ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e350ef27694cd00999430ef2dddd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004111a46703e0a8ddc797f7d1a5c966724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ffa51f4beedb2f59c00cf9654320725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f0c7590d8fcbcc647c1ca6c4f965726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c2d85dea0665333701347fb95b5a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb730476e3a45c30941af0fcd10d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d084356470551f54c6c52cda6405729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a0c3e2b33d9714d1bcf07002b7b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031da815cc9378de2fe6e151b22e8619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed57093fb2c0c244c2fb0de58ea85f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8f726f1d02d31731745b79c9e8ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b60dc1b86968376e125aee32aadd7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490712c0abc4add2402f487af76ddbe8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7daf511117576f6e03eeeb3235fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca16689725680910458dbc0f6b0491f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd92661b92304c29c14b6beea9db2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93339ab1043488149de5f187a36c2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbec20b3b224d6a6b20fc83651abd1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f976c2a21179ab0e81edcde9373db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c310bcce7a924de79981e124dc0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462745012486d19c35ff5352306e6700743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82fec88ba8af3871e06c051ae95d70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbd870bcf45ff543263919c942f0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5263d182844314d8f6c09532cd891746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328518cbe5ce2d271eb16af03550cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbaa3bcf01d2ea60232ddc41c9e3b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943d64237c3cbba37e46dfd8e08d28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afdeba09633d9309925a81d1a09244750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a46ca4622fdee0989d8d923c195d33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba067a6f1963ffa24eb6e15a6ae11ae3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf2a1228e644c2d2a3e89e1907f3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aa8faad6cad3962fbbbe9ea063d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f0120c4e97004de3107fc77f7e0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d96a589ad58f8dffbb9597209a4c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c584a4a1274c49401d996cbd8df8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d8bdb7851f9b154363e7981e148e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a55235884b7c53fa18b1a3138ccc46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1f36162808f9f12e67e1cb8684031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e50778dc019e311d54ff51609ca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce6e9293b97e7040c6c2877f47a9d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd098d3b6020523bdccd828882dbf1834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a66b969a5e63af004f288fd4ca99595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d354509e526b2dedf15679d22c2f2b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721dd8455d25b75d12e654d16c22397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a6bb974c266c366de953655c287c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd465d0ba458494f154aba160bdab8a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f680cf801b36d050ce6eb2948dfd3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d898268896c356930f15678e6d3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91898caa65c58aca800399087b3591212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419929ff3d3f32f03bc0aa9283c947ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a639d4064eb3e499c24d30d46843214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577a72edec33b599788ec49d003959815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231af41820e9bf525d445c21c72bd9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42d4b7c66d420d3fc9f9c450d7e0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0c35ca59121a0f323f7fcf6d7366018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ef587b511a2b7bfe16ae9b0d47cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a99fb7173af38edbfbcfbc00ee5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851efb20a91b8119735042ed75e1a8cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc896dabb2fbb59c5b031a4b0dc8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9b9331225549c9925b750646f04c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e82dfae7643de1acaf483f12e9c4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f64fc880dde1b3270a3b8b8abd17c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51640c2b5ed0d2ffbb781675f7b7cca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc1a6a34321aaf06624cb7353fea127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c0f9afa2bd1b87bd895f4fd5e59028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10237a041a27d617e595702ce0d777329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fed26b23b22b96b03a2961eb4778030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc57548c4bc9f51aa0e3d2c000f5b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0e01a080b2060c8afd34dfe4a50932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d4bb4c6c3694896953273b01aecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c2f14317bcce482aa7373101481934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500857baf89c902be6c1977018733435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8f196cab4e021a386906c5fa53e5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa2f1d5f9eda03532f52bdcd921b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386891de5a19fe38ea3068bb7eac205e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a2927a94e80a70ad11a206e8366c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5397a2e272487c28762e49913cc50740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f21e05526219a73a8d7c5920fbd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db5e6ee7213640fb191f6c5b0838742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e5a3177031373ff118026bcb945643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0baebd1d1c0be2c1b1bd25fc5544b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7d1f0db2914e26bd995013e72099f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea29f8dc8d6c2b0d31d3d55e18127f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0eb35a1e9a8096f7b7157e6c18a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7036254999c0a0ab79d813fe843f4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dabc63d926479d2ab8fb57a13be2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eb0f18ff4aaf1f8bcf9e8c05122e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c25a4b82d4b62e92521713dc64e8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075eb2f1882ed057328d06a6b93717d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c779a1b393a837db1da3d5bdb7ffed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0865df705dde60cf114810d10f94554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25ea5de712abaf36bc84d7d2c41a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e30c73850a5eaaeeb7b146707d4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f19dffcce2d4e42873b48141174f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785a69d29239f0b96a82f6cdbdb61958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce7cb5fbe5344b52c30084647c80bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66de1ce37790468116e75653719e46560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91880179656ffd2fcf3c2ac9303389db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d578e3d35de0adb3d50676e53dc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8303949ea12901cfc032c608cd5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca425dd6009c936e017dffc1c29c782c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbfdc5c0baf6760644e2245ae141d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd62c8d7d29deaca3ee6c2649169766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eebb0957a33753bcad8c41a367f9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572a4a9099159196728844686a66cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52077f5628502955d0f9d2864c30e6f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0054e421983939f377089bc664aac670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0bfc5325e6a2a0af38c0d719b6f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bdb7e462a73cb2119f7c49b2b5b4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ab667affc4b0fce457b5d56a532c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88283b502213efab8be3ec1b7b5bcfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c19b37e2c74d55a70c09f0663bf3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee55e86b2dbb02e715f0654111f8cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a8c763582a849d715e178e77a06877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528daa5149a13a1bbfdf08022ebe2a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfece03e4beef2d2432a8886abf20de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399bfba48d18036a3dc2d2aa4a279f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c30e929e9b51564655a059608a6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3bebd237b82cfb7bcc6074e6073882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88192530f99c51c11b8f49b66e41da5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64992cb58aa6847ffc616e7012a40984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e52aba347854dba5f7d2ac386dea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5686763600a61c313408f1532eb07b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fa54fe3a1d8eb30ddd82eb3fbad4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c974b11f853c68e1f8d3120ec458488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186463d0b238ca3f5afed2ae1196bf1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761c6f2797aa0c9aea4bb95954cd25290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185713482e1943d1fabca9cc157d5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36b537c2709a3e097e7dbc9119967e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da027785ae7f7e7449a7ae914b58293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798cf9ea4d8b61ba5664551c1d17c7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8d93cf4984598ff543462171b1f0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a39d5999b4c504b1fd6ff46f827496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741590e75f7ad166b1f86da14ec19197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40b0724a03ec14e472653e81cd063498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec180d03e311542563fa341028df9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d94f4db2544ac327aa362a209607100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800175783af17e305ee93a2503aaf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ca3f7e3611d62017bcb9433617c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04342f54a6a258749a2a8f47a93c33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fabf260043b019e34f100b6c49b859104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafdb9db6568d8c1b187568a296598a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02662e796409c8c0cd8f54026db2b3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5530e758555acdc07384ed2ba665b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a1c89220c024ca273dfc30d29c780108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3684c54edb8a515d2501ab483597f38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b40a428a9b88f68cb73d7bb858cd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea06d30dc5c155e7a034a3114b501111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365ed156cbbfc3800f6435ac69bf95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79029268f14cc64310ad32751c7b0b65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a433cbc45c4f05df6de7c4d7370e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a4c3257d8954814dcdc6dd309d1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469009f8da7940ec045eaa00d5a23a7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e43edc84a1d1bc7b46ac05b5e85dee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557e712fa1f4703b4c2ac621105c1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad0d30f91df185f3c5558907b5d83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7711a0be8c9ce5e2076e4666975012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e3b9d361ce6178172919bf203098121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd041fa6f6617b8aa4b49ae2de23d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134c3ed32ffeded86f987ee9d1a768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1681fc0c008f86e1ff5ad8b9bd79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8913ed7a007d7cf107a5e7d79cdea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6935958b8ae02f67cb1dfbddb029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a71411742651eadc6829e8bc82f572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb05627cb5f83a163ccb6767a2d746128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b717a9476d1912dc9f41c06c6c6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d57aefbaf32d16607e8496f3ad2e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f4219516482dd2e64b5f6cf8c8dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16082e2aada3730aabc78bf00beb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937abd2d7ae923ff741887256be9559133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df07e25b4ed699be2a97e069a67156b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0529fc887a1dfbdb4c8ddcb3e59e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d12443019045675a16830612e2d7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce455d481938a19f4ba11bfc2b3a64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a89b9864fdb46378d6bf3ac998a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8580ed1e3564bfb04fa3f451f7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca74694f3aa0a451217655e4152d300140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839546df646808aacf903715250043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539749a28a86bc8ddb08ab35147c2262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3620bca0e1cf0fe0ba809b68ffe32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546916f5243497f9a55e6d6f407efd41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627821ec21f8a45d34b565ac9555924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949823b2ce1da4bda8a93ada0e67658146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69916cde9db72bc67d18e073f1649630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d69faafd2ed2f70fad0c301b488dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fa504f582cd5533b73a778502e5f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f4fbe774e8969df2ba3a81e3e4a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d518cb62efc1fb229d171e32ae57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff48a297fccf72da8df431b5f83c442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed58249a2a956faec851319142d74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b497e4747f8bb19a6e621e3799e2e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dcc1b72b365513b06eccb2272cebe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e66051b0b54987cb749bb42175239156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbf2ff34eded42b7916ab24546f7bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd99ad0074b5014ed5ae11874a22a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b69d004be2a3f7f63056af9f807c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de6afb3c07c7c6ec937759fb05375160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c4b04dbf8eeb79945f6026cfdb50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c0f760d6c1fe41d4da4acb983cd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051fc4da8752ec01d024d4eca76f8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3631ed72e79316fc8de7bd4ae03604164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62556ca7ff5bd25e5477f9d4de6c29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda2e75ca472ce95bf5da453cabd7ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158630d93510462a05c47c5174d7c32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f44eab292607dbc38d3464be1ac5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d8313ba6fd3fd95d35285c72efaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0048d774752b8de4223972fe02c552b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a0f8219fb9f852b5f2256d9964503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c724d2b2f415fad0948696a34e6e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d1ae478d0c3791c86df641933b3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e244623f44f775891a1c6c1390789174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c49f7dd5164f2db624ead75fc8a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052398a07e40bceac045d4e2b02d984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18dd025873676a13f9c11458e7814d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80167597f973132e8f20af0439a6f07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfcb16e1b1b2d7276a075e107d2d47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bcd0697597441986833eaba679f21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be007fe2f45c7369cc608c63161331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb8aeaf4f7f9d04ccfe13e4c63d37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340cdd7d9af5be961f544b067641f27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfa6ddc7d5d96f43e3e40a4eb6400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1452fb4abbccac8b88863ce3c57b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5b985eda29f699b8382f4f8ba019c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfadd22750b5092f617e6878d6ba4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa479024d65790cb5252da08a12828c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a6a13b1da920653de01c6144b328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e2f36e20dfec37a44c500bbaa5121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfb8c5ba7bd11be48599fded52dc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91e455fce010256addee312b48a5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b91bc047d6e48fdf131788e8ad336193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c332eaf4b50100395aa3092d05e90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c9fd2aaaa5c956f1817eb3757736195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1171a937256380af61aac0c299ab55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e9e38729c75355a1f215d47b329f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e30995654a606642562397cc2073e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba3a52bcfc1e9da63764c4cf75dca3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb70e55304a3a7a9317cbfa04ae5ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf97c1e62f3bb4b3bf85a01aa60731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5726e3e2cfd7c0e0786b400dc5feb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053502eb6281f2c0b996d3c459fe6cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d7c08cd3728400677b3742d47dd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f533d9b1c9765b6b7371225bd5ee5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963ef411480d9e2a4a57fd196c3224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71057f77363cda5ad4952dab281295207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb6fe3ce68d9bc84791840fd79b75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d844547e8e8a6a2796ad11629279c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43dd11f864c1dfc40430eaaef74ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcddd51988f5d31a4cf9306d347afee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005d0ff200b6c490999100c6e0d5614212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0de68ce98c43290ecc17805a4c9bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00d313ea217ceb955d169919e9396214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435f062eb55f85f6986575608dae5e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385203df5a2be081b166d2964c08f0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdcbc3567eeab2e8134503dbb62cd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f636cc2c2fc2b3fe3a352278a3ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1458d5923b96c604bca96c60e516db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c50531a770cf5dcea88a8c5e4a26e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90260f0ab7c95b1d714cabbbb7220221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc703b45c70dbb0db0979054b5af4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066dae1e1f1000ee70989065d492c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf3c1603df6ada0a226efb62b341d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc8b25635c31d6831a256b02b0e9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf5b08bb0d31ddbcd53c448c657ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f69e4840d575b18b26e915421e31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f197a003c217c11d2626e6b318fb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88678c4ac53396bd12f49f91f2462339229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963362e27e6df110ad7059184c1966c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5abe866f6fc47a23a661009e23cad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49e454d81ef42744939ea40d55fad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd94c296fcd2de566d47aa34dda2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f989793773f12194a629f91e8d8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dffd5645918d626e65db72d8ad3a8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ebb49357cc0099e577947d3cff9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a789368bc55d939a86c5b963eeca6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821197a2d0b0d3353889fba9114b3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a907b0a65a3597f77137d499d186c6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be29976cfbcb56fce84ec481009e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857e517bb0eea0c1535de837cd15bcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65352dc72cae989a6788a6ed76b2a9c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa20bb8efab4936ef8d0b2a6cafde5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43480a9300940965850f93e28713f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ca3f7dc3d9f8ab0cc72d525793f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3157c8a8d1a6956af068e1a95185d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2544183e64f961cc4155623ac32b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fbf99989d3ac8b4401d2062577969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca9c85d20f94a6867baa85dce3e02c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a4883918a2fb55c268d15811731e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64915b6824333c3372f334b5ce682dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878df2fe6ed40f2ef77bbf4f2c00c6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b5127136caa04f50bb2dfc079f36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c8eb2bffdf60400f1f4578e1fc30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b3dd7244cd1118152eb702a2609b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080574d39c722c7327691dd168fa645256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3b77fcdf7482e8d1ceddd8bdbdef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285f0190bb2d79e0b075ed092a8ade258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93ee9dab639418a2da1eae48037f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be568521ccb7972b4775e40632d096260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196062d58b76efd177c89586df45f971261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e67a37edbcfc65a7d18e09067ea4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8a3cc281752ca1dbfcb49879b86c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee2a232d86d0921ae48b4f4450c4de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198d199d464d77de20839fe58f7d19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee4c836737ffb7c0f42c2ad78f1a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9abd48c702f71ace9469270701aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a82a25979ce8f7c799ec4efabf434268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601eb1d7bb1fefa57a082be49763ab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa47426917361cad12f058daea098e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f61de9b84c328961ad059ff310d438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568882138d3e49d6457193a4bf4c25d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c890c9903c5d57204b68b0326a32aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9d48614901368e6c21cecc503cc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fc63e9f316b104677024cae604f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32244ae98df12bea2a2a5292751b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a2b3c73335da656ef03740a56662277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3123502e90871de7c933c146c9584c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05cb5c94728a5aaffd03df6946d97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33698024ea152dbb8bf47c76bdb9b59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380be3ae9a03ec59cf26094433851b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae20b1fdb46bbfec4253b42be42f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f6aeb9d083a4b336c52c175f4f87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af43175a206e28382bc7e5463cb99d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc500748e265e8907c1134f85e97b53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bc35e4d980cf0ca8cf917c408d651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f4b04c26a9589608ab6cfcd15d192287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db828b60bf714c0927c696edb52456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511117ab947d12d6971db6078b861ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174d3b286e26e98dd37843eeb06b1b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda94ca5ab1a4e5abf48337fd3745c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38486d21517d517bae99a0b8a3e75543292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b705973be91174f3c7bf3502145751293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac13afcd9dc35ee4c663237551da29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf573b7794b3d3d298eb7cd3fb8d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b73f9ee932201193a375a407016b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4de9df80a021a8fb1ac5d920f037c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be15b3e7b9b091142b6469db28b5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d1f53d5cbf43acb93189886e1949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e53d51e47e5652cf6e01cf067a43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435868108f761525c9e7f4c86c00d12e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc680c661d3be17435331014cae031d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e44da78fb4a2d98bc0cda7062dcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78a416a0aa18ffb46fe80b0e449ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a52f12cff19d44ed842889f2812a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f82503a3eb0afc17cbdbdfcdfc33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229bb9bc8b187b6e140cb4ab9542ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb23883bc4fc94f36fb73161b2a906f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa92cf08e72376baf4a8ce83c7071309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0e3c862fe456590b1a8d24ba7a9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9cd1f01096494464cfa841a4eda94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7b2af95e82ebde8527aef8b971856312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3c42ef02873ba01c897d8db0fb39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426d4d1262cf3134f1c3231a62fb54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db268d8f37aa5cb5b8bd1cc303eb106315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d78b440dcd0e13e93523a22ec088d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2737dd2c15556813ca265885ae3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7c2eadfa775231ebd3d967fe7264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95878b34dbef6b8b2df553ab0e1b74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204250d95a350f1ec809aa334b420911320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa249e1fe63be664d81eb90164c4c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ceb637dae9eb9338192bac769cc24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91138784e592424ffe4895f727f81bc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d78e9ecf6eb0c8fedb99ed0d37baa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af897a74a9d6dcb907365e4fdb79b66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae752d52b4c4e991e439fe0c0234d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3de7ab3df71a1de788ac7f5c4c30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e11fd2db1ec2be629f16a19a40fd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f61556e2443946498d7ebf20c1f69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec08b4352ac226925a1d620bf29c3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb81303106f999ef1d6d2d0918f69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c9a7d30d06b83f42ed13277425c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee549ab9a7b92eff3677a4e10a82a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725888b41dece563598dc7a657d316e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ba9dc4a81e403a6b45725c087fecc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30404b254e7e92a58a94a14f4c4cfa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf96eaa79c6f24108b3ed6555693fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92324674cecd5dc13ac45ec0eb7ed3c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac3809dc25cbc58ba499b7b71d3570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475f6066461463031faefb3e32c7fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba2c008006bc40cacd0f65007cf0ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab30a67611d6c259d7c4a1e8f7081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4225075045970553fcc90f23e904343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2992fd7f1b0932543d63810713048e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2791fa4f0bdc1491bb4128d402726345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020542152e0d243152811667275233c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c1469be639cbd1308784a89f08520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8aaaefb38ccafe227b6ac44792e4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0518a83a7f8e43320c42ee843e3e762349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e1d5af0cd1787e41b5cead5d5e3cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e31dfc65715e34c320676d4f026810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad68401f354dad35e9c7b0924bd019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31e6b69b3b49d587328fd2e9c5ee9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d946b90021ecdac740394c8888d4f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f20d7beb778e85953266b99e812079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e88e789d026bcee730ac675e82181356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5783bebe7f011ef7a2f92bcda1cad07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f97ac8d41db4ebf6c7688dd91b325358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5bf4c06e605a6e09afd65648abd57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a7493ad3b1b5d2297dc75169470cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ef98f7958ff9afa475a6b22e6a037361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b3540890a8a6d258c5e00ed2907f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36464ac7233ed67a7a438195dc4c6cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a0d1539d34ae814bee073fef4a50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe2a7a7bcaf1d27a525d5d5ea7d44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ec29b58d4898795d47c910e70739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a5e40c1d1b97d1a354df607255eeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d18e254c523fe47a344105fdad02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab10faaa37ed4f8344247701c0302369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788780b67c9545073264365d3aa9bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f063f67d32575446b67f94c3d8832371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad419513bb5bbc058709816ba9da73b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2f58127c51c0138519031d688ffa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f22f50dae686bf6e3bcaa74b9a4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491f05dfd3348405a7413989b13c188375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5818ec43130e287b74f614d909553376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a7859b704e847246ea846710a0c36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d8db41cbc37d3df40ca2b74d23642378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc26894a18ffae5efd6866a4099b80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3dd5771fdffe5be1fc2cc5df8211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8cf5ad02ec8ad95c41de13c8bbae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c348301c417fee86a9d8e62a7074c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340c1d834b3f1d3ba736ff6cfe3149383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdc251f2adea4ed69687da038ccfe7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea91501abafe5424d9a1be9d8d222385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9eeba9a14e04c1cf1f99dd7199e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfb7b9cd558c1f7110e8037b02d37d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7bc24ba7aa86523122c1974282ef8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c4366bf9f209e2942832bf16dd11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2916596531a039502dee83d304b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db423d14fdda08141f05f4e664ece67c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20f7d3c3b45fb7b72e5561edace1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1366ef0d9a26c492339ac6efbef03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d1ee64224161d947ed17c1e79a90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139e3a7a533dce3abb81c3e811941c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8133d67f654c3a384e6903eb5392dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341bcaead6ad64c9edeeaf46a00977397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c21057793cbce55c114077877e13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb79b1f7f98999e77d89f89fd55d63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f84cad4e0765358e89249c9acf469400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5f8be17442fb8155c21ba55921b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc903d05f60c55b5684290a87d079402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb2218aa484dc2649f280bd8a81a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99182a54be0600b957a0562bd9deb38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae522397f7331e1a2c158860664af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c1e46545e11d77d74fee85a07c84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d53cee4628fba6ff6f3c4e6679c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3010a88c6895bbade3fc82da483376408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed28468df4a28ffeb10ecc0f39a5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b197bd9093705b321512208c2575a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42807116377731ad03b5ecbabc8917411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3342d33ae250d1cb7188af4c0b9f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a25a55a171740c05a1f10ac79ddb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7394dfca38eb87e294632af1e8d27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7616d3f045892dd0d2562655c83914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef31ec324ef417c7b0fd79af5894d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d08f86bd17b107d3557840ef062d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf4b2bb799d34c647d52b99d75b758418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f8837ed837542d478b217100e44d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69f98842fd8958419d183f18da94b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036546b69eddb43b0962d036308828421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc662a30577850d801483f68fbc45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb238b2d9f5d5a7227374987958747c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed2a6327b399cb3e7c2efc4453f4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370b8fcc184d43e320cc21dcd9b718425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2739abebaf7f0c440f8598104c1a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cafed604897f857a75ac6e1d08d06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b689d3c9abae5ab02c3d3acfc60e9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826452bea37a4ce6aee0e5e662c647429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f19a767d77580feefe176378ce79a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a3b53e5ab352292ab6c76e60cb584431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218f5b2c3a674987ba295214bc017d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6478eb8aed8bf68c1ea2c1e54cd63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932e181e1c2db71c7571e872f1c9efd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94616f8fd2df8d5eb6bc10d3c7cf50b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682ec57fa8b31f6350e0d1cbb979f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c6119a4736045425f1c4046b3daac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492f7abfde74c26e3fdea558d113a02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9218037da7ce978fcae39f1e103b91d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e84fcf59ae2f86e9a7dcbaf2add829440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada8c7771cbfb5da841f31187759d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb02e7fe283bd03ede0ae159d6b414442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b9c417029d4251b227c0ec13b62f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323460a1dac3adc67219e332287cd287444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558508f5e15bf4cb46562afffd77f69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998706d6cd14a2523ad957bab196096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a744253718e843868d90bcdd33bad96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d87933c43f1ba8635b167505ceac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a29388dccb4761147d72cfbad44f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7023a0c412e650838b77159e455f97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2214c0d022e5b114a9a8f7ef187d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55f9854d98490cf3f54aa966149b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27cd9979972d1bb67cd31e74041db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd721afcf0c8492df044f713885c61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb1b34399bf38511697e4651554b9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f4f6dc5433a72f6d5f0b4d9cb141456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb43bf4fd948a0c6fe44ff93f3e363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d5e19f04c5b925ab3a0c18ec0b9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d748a5dc3e5edd54ec4900e79d21f20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b42e5a9dc20941cbfc8c1688b925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321000022d7e934d4f8d04ee950fe411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f0ae68d28af4fdcada10c39bfc52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048ad6201b852bbad69adc1dc9be5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359fc82cedb80463808627ca2b7a7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff910f51905513636f823276e236a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ef8f7a70d48e284897af125fb501e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef46e4b2276144ac93da552afb1fbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd0c66db5ce3644d77274ba62eb97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77373b3b716b7bff82ffccdc51f29688469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93264f7bb75545e052c854062af54d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affed0d3307d93026812d48cfe7d8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e30c6acf88437d2d47374ca039be3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59dcfa60473b7c4ff866378459618d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09abad0d74445de3f5bf52889f619474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54d5c211622771c4dfa577ba11f0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e41798e92daeaa467fafef89a57142476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e706c71664a471cf9a90df2f6325477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3cb3ffa74c21f1902faacf4911a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110614c6f6239a8b571843d8970c0bd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30941288321e02e4a655083a3f4674f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43573187da533e6858ac51cae26476481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7325e38ae2f6ff6a17ee8f0dacda1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593904ee5b2ff3d4f64c8d02584efef8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a87d77e5116363a6cb89eda23182f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8e1eff53cc2b9b46dc1804e94e163485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e735ef3e98e524a80bbe46d6b8087e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb31e9ac7e898e654613fe32dae144487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383417ef42ff82e0e642d85e07e6d648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36865b7ae337ab266b9a67ab5bb90131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06056fea9251ac622cbe1bda2071355490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf263186f4fac1d96491d1fbb948992491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846163dd314a6200ff027aee3c6fd62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d295aa8b25323c6315f388ba5f7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739deba961c4d5ef1d87eca3ee095c7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6044d3c58346fc1d38dd673aeb435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc7cd44838e41849226944090c4fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283c239f2e66699a28a957edcb682ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2931056972c54195633fe6ecf816e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561cec23a7de8603029a53cb02a6ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ed64fa20ff917a64d0a232883e79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cffade1ddd6172f1826047c7713a07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b98fe35f2625615511550ead010cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa12280ec5abf6df1b76bda77183f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b74cf50c8c362868cf0b1de5c0f71f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaad0266c08ffc7e69dca0a00119c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e56771c3c5d5be701ac671fc98e4f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b35fa2109dc7158020d5c37d97dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036b720a2b9af4888e96b21ef906ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba25fe50b1b67e58cf21ac1fee716c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c7394f9ee04517de8d2525e7e251510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410f3f77340b198f935447512786457511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c6226221aeb691a7a20195238ce0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e7c1d4f6fbfefa972c5a590584a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507faa05dfc04ed56b39a6828094cda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d66ac837e094e31777c1e08cfb1ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb117e27e67f9afda8e8c272cfcf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905b2032e95a9133815025de137bf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f3f0dbc8d030498a7eb58b925a09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d800c6499db9dd33d56152593a950519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2366647ff10b0b1c3ea441fc43d7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b677f332356488537c42a33e7fd4f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a50706388534c8b8a66766db36bfd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96277310ab40d296f1c0829cdca755523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429955b46d4dfff4a97b9590ab6b3e04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973004589e1773142c65f470270b309d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf6c9158782b1d60539a961edf110526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0d23821f5c15082a22e670a3295c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090c818f9e8024ea3b958da0ec1203d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f3b4ebe9f045e4405801357da7c99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0ec1a16cfed88e837857aedc86bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a03e33f04e8638742e95d45ea7ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29313deaa7ac28b62a560bb52559fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44a985360049e881f495b993e098de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7461b1be7bd36aa418f3602c31ef3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f464f4a65f03e1dc9637b565fe6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f959679c01837481230fcfcb6340f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5226975d680376ca75b435625c382537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2199a1c91a4e1a24d126a237b51bd29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea1668213f9d37d9a4e1434021c9bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48603acc1c5c521e5b25b6b19f5411540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd878252a4b52adaacda851801d9a3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38f947f49bb4a93fa5f310a5c49fe5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765abc150eede6849d6fa2c75375b0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4c126349930f7d15ebb274b23672544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dd03f695d7d366929e6f45f993402545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041c0debf07e78c6a7c77fe5373de1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6d433667e3bcd6c45b99e00e68c54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21658e18e8fe97a3cc3bf2c3fb6b9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6b4807a1992a9774dfd3dba2e53c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83044497cad54ecf6a9ef415fb71bc0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b1d09d5d122302d1abc5daee691cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154efe858927039413ddf546fd2866552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e84056d180436e68c4ae3f3a6c38a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367549bd16c556239b08d7775f20d0d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496edb9cdf2128ccc7155432dcd6823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8af57b9fbbab240bf06bccf697a2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3e872626bf6e1fa686b5f39bcb96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e2cb44b7f224f023f407c3f9dea57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb4b0d9611c7452ebb100e8fdaa571559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a991dbccd9db5eb2693226ac6c1030560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2145f4f977c65d937b7f737b013e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda77366873009659a40de394ce0bea9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7535727daf2260433da7b0229b78f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554822ed4ccc793b52566ef01bd83aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb495bf26e8bf068414d6fb12f3c366a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caac8aff3e243ec96be5614b906872566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a052f7c23dc5678e5f47e04bad7b6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a19081eb8c9bc4f2d6576001a1ddd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195a19e857b51c9d7aa397e544b25b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443770c6949de604bf2b73af131bc5d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c196adf7b1a63789059cea9fcc47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddca933ba20ea7f31dd2f86ee992e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6839cf1b85a652c4701ee3bc4594bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d824ab8c321122d32ef25c10d33b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3501e51aa7ceba0bdbf25219f940d63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f13ca126e1d353e4cf3fc6f7eaeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90aad7a1ea1ad401c53f9c0de9354577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25af34d5c9ff2eb2e3666e4db2da1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618de070ed8e96a489732c0a0243d6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf708bce80a2fe2c2cd885687bb3051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5e27188e66acdad2991a6fdad5d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd6811cb682e6b0cdeec437c94e09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd175eb669257d7f755852e04912ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2f5145a487ed3dba0f70602546ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bce172caa90bc2cbe37e9759237d89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd870beacb6bc71f560d6ea01cfaa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab91554a93145c1fda81d4794f1e1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510c725928be06f367f75cf3c3a524588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694e8c3eec0e97edf4e116bd31ff6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853809d7114f524fc2be154af01e88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f0aba916456ad3af83fcc11f0f58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea2803965e7fd7ead7e9ad8d846d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0eb203709348542b3646de61b61ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4de3897a1869365d44ffe31cc977d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2e5ca7b16b74821877473987451a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1d18c74a1c6aa4caf4b64385dbfe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe7a1c7b81612a6099103e7545468597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d3cbe2f0bb804588b15b7cbd4e09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171488bdc963e18aadd11e645ea018e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d733c4f335b606955fc392c148cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525a98201ff7afe22e2cc49f0e336b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d05a8da4e25c3854868e6ddd203122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18c433ad14cdd0df6b2702250378c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec8b044f7eb7cdba749571e827ecf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a64c804393c43e1cca583959dab83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51902e9c5bc7f89e8be139d7773502606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fdd5adab45d2db80a4a7f535e9086607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3fe5d375b7224326314d7f69b8c83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dab9a12ea99f6e3eb63f8c7af5dfb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b94da47be70243b1b905d417c5a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255dfee9f8a5a845ec04e849713b50a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426cf67c8ebf0e28e4e4829c352d715612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ffd2080312925d5b7d904034810bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27e7d6b98732162df4abb387ec2399614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e2a41e52dbfa677d0a37ec00cef2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939596faed1eaf50e704607c05c39d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d21d8e097a51883273ec1cfb5999f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdd4b1de8bb09aa13b88d5c06ad315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca658b0793eb0d7fb51bb1c5b03430619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23a1f487ef0284b44db90ed1b884d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9cdf893d7ef5951cb110a1e6d632621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7312ca33e5ed9d585ed1017349bbba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d13bc159ef7fdf9922539242216322623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f496d6ab4c02f7276e70fde051923e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446c32ec94f45c0c5456b57edff247a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9643581163f5ba95cfb5ac4dfb05e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b74e30c2d4304a4e53d09f82c0cef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1adb57e2ac5fc7acef45ba3b901b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a3e3a173f13349b2e823aa9c78c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eee9737fca3f4f2d2b7703865fb39a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2936e436590aec39af173509ac9e398631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d02a550f75b65af67f7302ba01b5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643639b84e99dd07f38629724143b4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd021e84e77f6aa8b51c8c4b60cc3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0411b314457b49c4e09dd8abf825c54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047da9f249a68983a7663e1613ca961636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744ac8ffca9c6cedf5b2c37394dd11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066e450294e2d956f7f84a34c3bde27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2c98a9f9882e0456201ddf01041e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e91a3dd33c6dd5b521da0c894e47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f39af8cebff85306021852889d28f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f588bfcbdaf9beca7ea89117b801e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa8bd21e156788be7e16f33625181643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020e0dbcdf5cc482e96cb31fdb0e4df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9126891a47cac5930aef13a5536e29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ae6bc69f2b4cb62e1c63d808113d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fcb0ba88853fadc7709f4a8ace2fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d975928aff57a4b85f64eda221a4b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7013d41028903b1d109bc3428adee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae561b94fe1ace2ae012aeab50864650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c11978c5688354b2fd67ccaf9db4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244bd1bf3899aa38dd8198a6b64dd96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c3b5e3026c7d7ee9ce706b7de689653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48c40b40634dae2d6c161863d2267a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5171d3b2a3a0a210ceac1c71de96ad3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24369cfc5024ad15d4e98e1d491967db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824993f1a9ba10a8058c1de91b1ec455657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927afcb30a5236bd1d563de6155cbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d044e367c0cec33c4000d06fc36e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424710b111714dfdb9bcecee7b0d03b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd221f4b79ad62f10be24cb841f788ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc13556f27ba4babc82ad5bb3591f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fefb14f3a151509b2843756f71fe6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7663cacf121bd5ee234c45a6f157f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e954065bc986399ba571815ad87f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bfdf574a1901f3e05c894f3572761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e193bd4feee6b8d3059365aaf6983d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50902117cdf5e99532a13cbe03316668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4634617bdb659eaacbcb5fb20f90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14667e358425f43015455d8e69a370f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce198b957b8fa9ee070459a675e0b82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd653fc3526d8270baa90e801e7713672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5822fd53429fea2a3881971bcaec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb563593c51f3bbe3546445500e39d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647480a1edcecd766ffcb6bf7fd07b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1db393a76a76210ce8032cd4ba6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac288d7e84da78debb2bd3bbd9e79b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255d18eb76559d21f3f1f7a93bc1463678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223c5bd1871d937a789c80c178bbde6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e7af7d817f859ac2702be17678c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec82481b0d64c4b0ebdbe51fd8c691681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26ba91f879bd483f329427d300690682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3140ff15e4ece4e1854539f4adefee4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9f18bee2598d62d53456e1b3eb98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ddbc2f671f0dee3f6ed07f260c71b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b4c8b6bb6bd4c915eec1fb846af18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252135dc4ccb5660ee6c5f09e27978b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6dc27e83644747ae7ec590e6993f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172107469ce7cac478e59eceb60478a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daefb0fd6980b4be177274b45ec3246690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfeff2b7eb16d4cc0be9846d8c1138691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f39d159de5a8a1dd22e867f09d52a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf0a1e74931d2636151fdaf99c665693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d2ffa4217d1c3d9be34066f206bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bec49b26bf80dcae340d6e3b5316e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f687bc89bd3aaac9add50b14be9533696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f05218a06edb57bcd61a762c35f80b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e8eb613d53bcf60d857250250ba7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08e829f08460ec6e0f44c939fb234699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0e0eba24f1522e98cce1f4c7343bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2d34661429f9f07f84e700843bc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e6a1e737872fff96fbb58a70363a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33994f2773c060f40569b40e02633703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b57507e6570e75df95e4e74f67e1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63ea0c808038d9dfda44bcda92289705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b812d5beabcdb58fa9988d744eb1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220fa305720000bc6a8873d4630df5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64351197c04fad2ee932104811a260d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a600ad1cda63c2b48f76aa79696ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b119cb027b62b6e8bde099c5c9dbe6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05827e1d5b06d9a99f6d3d67d669e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e3f5eafd1c02182799d944a126463712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d1a97207412f89a224c6c8b6caec0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba82b6f2d4789e58af4efbaa4bbcc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9688018915046500ef5b38b26197475715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd61e9e80dae3a7008e8ccc91b772a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9e6354f3aca2bf606950641a390ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da173cde96be4d65c19ba0238ad0f69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fcf8ef8b00573b8225d84868cfad2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf8515dd17eaf72f11dc9269dc04a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9564941097be67470d98ea59f4c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44873430d4495d4fbee0a30817463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77da131af6dd6b47d92aeb55379f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee65d3b5c73fd88f238c500f59654724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4dd52feec0f7ca6c631b00a14322725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e2619919bf6e56c9b2af685876fb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e26e0d7a48d1306108fcb7052600d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618b1b57c6c2ffa92ab1bef8576cdcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28600e2315f5340fa1cb65fb99abd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83973df65ae3a48daa8ab960fe066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146f8fbc5ed47bb066735b798df926731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445604c05eab06b98dcafc89011050732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596d8876b8c430003c0fd23e28e8e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1380cbe2f1f97051bcc9408db5e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51626a8efac6e498ea090b2a1879fe0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4144c4db8ee9c0bfc943865a8111736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd597a7cc47a169502f0aa8cac62c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31b22345e7a261824849a542bc1ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f949dafac2e5be57c14c4325af9431739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48157d5bff33354e95da503edda8334740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d7010a25ba0745ec09d7be3ebf39f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a2f427c929862f94789f45d4442a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce2631b7621620302e90e32736766743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a453e25a1fcd1d4800347763a7697744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc317f981d5529bb2d1d39fd6dc85e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c6029a4279a159bfb5d24d18c6329746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd846bca729adba8a516c7ca8f1613d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248420f5081d94548ecdb4487d81a83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf938a61edb1e0695f8413335c84f36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa38074b478c5aa068893e69b92f2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90c19c373b7599d692e93d08a6502751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3886f1df11b07725c792efd39ef5bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeb08110c647844a434fd698026084753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def2ccb24739d943aaaeaa29aaece6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7c2cfb934c9bde8d661a961825f11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621cf72a188e20a9ff774033f180218756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe0b53c097a9b79149372c4946d050757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f36f77cfc8823df078b61e53f1f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731febfb3a80dc7f2701547aa9874d63759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>