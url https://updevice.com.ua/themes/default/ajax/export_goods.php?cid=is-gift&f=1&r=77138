--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee923cf06e0c0f315cc0e414ca249a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0efe9d6536ffaa1c9ec3c1b77e2dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d4dacf4114767536762ad34ad0b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cb79b0b3908fd17ecffd82337247c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b9ea82cd790860da1f73b6604f4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19172005bd58a0029a72d0b0cc41aff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6516d1d5ca2b5f4eb660f4a073f2f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ddf45ead565fc420c5f131fa823c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c603e5ebec0a7ba41ea7d48826759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0f83bbb14e4d4e891548f2b1055c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3e726f0cf643850f90116b1309bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af8321729cf2429c79770b5175b4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0507ec363fc68152cf02ac8f0f54213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2f66d7a6b1299cd85edd1c9b81f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2f455e109b6d5ea424061a83a52715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92a9b4f593df6e26aa3ebfcdf807916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b5d068df4aa74b977c7658586005717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536a8c81593a8c7e0cd716223835f6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e08224b2b016ae43873d9a65256b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076d690e2f7e011e3cf882fb0c1bdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676852db6321dfbef579c27570eaf7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a75d457caaf8464dffc393e6cf89122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae91ab878873150445260c60889a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4115988a1b2544d718665099f87024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f8c776406f5038524f8e238ee71825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1b4fa51d6b539497bfecc8ebc85c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b03311ea1a47832443b7c06aaa90727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe839d980a6ae4d9be39e62e4b8a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c9f613941abb120675f0cd82c0ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fe17f66197a2727259bf496af7d8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9984fe9a8a7161f40a1d1e9308ecdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3ebaf9f5fa0832eb8d65e0bab9f1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66179c63989a97a679bc60536ff6e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3782715181b629d4b67b8527a15a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43ab4af42f8761ade75d155c07b6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d111412ce6174019a2e2317b9d1a0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61a2abf03388932cf685df16cb23e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91026046a3d9c8a50a6c4ebfb2a5d15638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ee1379a1ec7fd355e98fb5239c2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a17521f95aa3aa20de8a9d2f359d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b2486b1ce172a4edf3fa348869b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762a1ae3bc884ce6ac20e63f6c0be242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e4796b295df03c8c279c4ffad9d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b78a4442949ed38219ca51f72471d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b256b88f169f38794f5138f5e84517545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d594b6882c2d826701662a8b5560f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13156886ecedaf039b8ae3ebf769d2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5771dc81b7a22b64a1dc98271cee948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a520aeb4e717212cced462726a30f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6fc39ec8f468f35c4aec3c129fe5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a549aa5f04a0f1c78e63c66706d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e33b85ee7367b30a3688e3f278f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ec3ffcdb01d8a402cc2acb52891053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a535f779333b481f6f5da9d818ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722d25481f6d15de833589494ddd53855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff005b10a197ea8851245d0ddee617456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5139dbcb3372f7bd345936620d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1bc389771aa8a472dec290fae945c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe8f1248399abf1aabdd7249c6520e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2654e381fc93f7d8f3f8890cab4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7018611e8795d96af10f1192b759e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b2d5e624bed898e127c31543d46a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b7a47fb102fe56a6048954c3e3fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc57ed834b3690656cf7857c393610764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a30e0c1ea27c01a930d43509be7eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919065ed0889bc08f8270d956557fe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404565e4752e4813ed5ff8098bc631bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beaa876318421654d879734585599868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a668c2da8abb9e0d379ca6cd2949ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96007fb50b52d252ad72e2999326207870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283230410656aa8f9617b0be7ee1c1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff9e74238e08f6ff06322bdaf77dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f5c921e46dc2416c339ef064f53f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a8acf085a3ef94c0d0b4c795b03774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5084d4ab9b7dd8e5649902fec986e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09142263fd37596bcbb2e20eac5ac1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83479bba8614deeca01fc6c338d5f5a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf0c2f0b283a37d88fc4f6ef9b83578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff9e55de4febb46dabab077abcf6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be546168b55ec1a26a4d92ceed02a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216663dad55cdb84f6815bc929983ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d870670c97183dfe9527c526f63584f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dbf4fdc25dcccc2eda6ba9f48827183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02892906bf131fd75695070627cf1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41087aff585b46b3c69ad2a087b83985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333739f6f5163f0f451ce2e7c7dfb7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4bf1bbecde8d841a266a4552fa3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e62b55a3543f0323c0e6de3a4da8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f168363b907021afb4f177f97a94289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e7daae4ddb6e0cd77087f670665290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d2bdd21313c98db01add5640a9b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d00b12cb559cec5ee984cffd2230e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef6983955f430eb69d560eb34370d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275c342783bdef174e389cf477e4f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4176e296b09a506a72150701dd4e5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c2e816dfc741e5d8579ace8dce2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4237231ad957ed60c078d65cac3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35017f112f0028add9ca36c0a665aff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855fc6c2a7cd5a87ba0798cab5ef7bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d6aba0c5b42d704ce780f694aedc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec17c61379866c7e342fbbe56f0156d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d84fc504c9a53cc9bc3539d07384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29af164896b760b1c8da4c94ae9442103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079ee8b61a054632a88a28e4fbbe5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50812ffa12c42da65eaa1e50ffe5578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e47c2460e2fbd3e0b22715e114ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b38c01d87d943f0d1133135a5239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efb10d173f19c54c78939b847fb2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc06156a3ed56566c53fffa35fdf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23dbc1999b8b8a581a293c6f6ee58f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c00d85884415e6e9de959a257d2df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa9a3b74553e07b8930592d6a9804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16a007caa338e22191b1a4c35a45c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9b38b08bd588ce0ed1ce6f2ab5aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997165b257f758e354de57879a47961115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf0f15391f59d89420e276c4a3b7b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661bbda381f27027607eb1e427f5c80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0957619142edbb9ec0c18a826f3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b183ecff7f6bc12297e754fd737f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1e1bb0829cd62cd5f814383282ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa6ad8a010579ab1234a01724c408b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9932611e9b90bee136e9dd3a59af5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53147ab364d581eeec5417d5b083e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2a74b776e4cc43a94844b58a8c73d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e452653c6a7b87cce9b401362b94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7619f4753a4ea1554262dc3cfc1468126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ea6ddbbc8dee05e15bbe60172b4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613b06e9d14eeaddd486a88f36a3d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feaa27212a856af7d850dd41f55469129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d424d5a9d93db7265b0cba5847f96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0af21d24216d14334488547ffdf5ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41110aeeabdada8292b1a474171e11fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04ced12a7961e9e38b279533737b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613429cfbbdcdcc0616388db87e4b92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc40e9daeabf6acde6a5db365b1b16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6aa3e31c5d8bcfaab20255f9b2de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807efb7860ecaa90213f5d49370bcf73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d074ee88090c5475da3687f807b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f029a985bf9369f140d5febad4b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f921c4c464d1c28e051641cefe149140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73500e0fcdc77f4a7f68d8da17d8c129141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c61696d1bf22d3fe9426c24b7099b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989523ad09bc0b654477d7ccafd34a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b198bf5c56eedc3408faf7d9e244ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd57a89ba46886d35a53583247bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122a5e1b04133924641704f859fe75d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750dea5fc9916196ec7c99ff42285a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f62fece146467faac3e91f8f2959a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad871cfcea32696a6f918b81edc35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187caef5ba7ff660ae803dd21832166150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192241e95628ed32926f55a0a802f45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467a0c59048b85156102b642684112152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f9074f0b6e21720363aed3af883d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786ee5ffe74a126d037cfd5a99f84c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436621429307db3443dae51a0797c35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b82f02bd2bf2146e0101b4321bdf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884507208895fa7dd5880bac414ba1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9702b384b8c4e9c4740ab25a72bcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ba4dea139a03453dc2f37b8bc3f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37c2dbd1e6ee0dba2ab91419012e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f63783ed53a4a10ecba801becc6ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca3aa2d3bb825102e97405552cee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e40c8446f4d6d347ddc4169246f28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463472ed582f6d8fe288e81e1a614882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a1fe24b611680466fb53321fd0c5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab88a7a78101e9a6d378412cc29ad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850a12a8b22c3bf4bba2cf9baa399d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000a22389c708ed48cab604d2d2754168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06807ba664e877863bc143c15d93c42c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77cfaec6869e23ab49107030cb00b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13d8207828f424f193e7d1525a0394171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e4b909bbf456987c4acc2d3ad977172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0361a4120a1837df54464a0cc9b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571c949dfbfc92846ed31d867c8104174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb165d606dca942c9237b34e712f7327175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f4655da67969b53c8c0f18b90a91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6884dcff4f5b4d2affb7af2c46a0be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a5c16fb1bb89e9fd65ac95d8bf5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc9b4319990491fa1b5c95e0bad57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055996f0aad3db06b30575606eda96f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb935d5f9ac0d82ca702736a8320c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4042a3bd60fb4c07b074a3ca790bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e299f89e365da02cdb41a0574c7aaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0eb7e1ece33cee4a19e5724e58f42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006210413dcee493f9c94ff6a27d00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb6ad03752574d2ce7b85d92b734d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd340426759c19429ebc1a9f6831f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4706cf1deffbaa868cd2b432da229c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109db1c92fc8b2e4207882044bc34712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fff7a3fa93757f1aaa95a7dd497dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f12ed9e7b2aa0c66820dc39e7c010191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135d0b2d5bc80be544bd73f505a6f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f4dd6616af5588add20be1ca7482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded215f7db16bccffeb1e946ff57f955194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29afffd8c65350c19823037daf6eab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28462fed32c803abf9249f9b29f1960d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765467639e2fe27cacd793a9bd50f15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2520aa22a4f3f600dc9c933ee82c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906fbb5ff772554a82e83d93911335c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df655e0bc081b90aa15e6b2743bdce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a21a02f693c5b19e9eb594e729ccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20a211fe83c62a901960ea4312a532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e94150e230166a523277d6feff13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ad627c77709b6fdbaeb72a5e0b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db663fe4c20d41cecc542026f0362b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3e762b1825e2f954aaceb37e7fd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d05b4926423f9f3d24a2f1551e746d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebef6142f83a5720cea64f09b95cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b00d34571c3b600bd99851646846209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0814bef7c028f65a041621bd2f30f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8261f3884ae01ec73e5abc57f5632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7413bab975427136808fa1b580259b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c359d122a1fcdc2d87af12062eea7df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a759be86f7edc02ba148b26bed7151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f77c94898ee4e5cef8de9f37ade6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce08f60814225031057c7f5b4b758216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90c690d4b59efbb9a42235a3958ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75c96e2197e68541c4f48e8734bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39875a03674b9220a0adc6b4c24aaf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968137bb827a85c34a65807e55a58be9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be576f20e011f8800249bce55525f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d507729b9d498c5d7f0f409b11a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ab6b5b79279e2592859e5dce77af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f303dc1bd7e73e1cf3a79223af5af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25a658a04c20209d7e6ef205375a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b16d941622ef22b0a30226cd4f5df5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd62a1b0cd2fa7e92ea20217a2a99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153b80b43cb28b1e06162e45b32361c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc9b689f5f3be8c4ffb93ab0b3978229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d195325d2950082e8692584e6a14a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ecf0f59e6deede05fe14cec28b83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eca49195ebb7b46d3b981b6687af1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd9528be970536bdb1913b01fcc68c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb2058f51a6276b4a5f96ed367ba7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c93d2ea84c291241e91909bf9d9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ac63ac1b5e6b24b1797b5ead113a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d20627e0af4fae93022bcd803fb63b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc156bc9837c06d1cbd51c2bb49176238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7668ca44f26a948afab7bd34fc0b941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec9d7735136c4a8a53d7deb7cd626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea7830441d72ce0d54840190472ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc5871ac0ea9281d66e14fe7b3ad4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee42e19e6b7c29e45b0b36c4f44e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b5959abb10db641cd23a6ef935ce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd16a53c029c7d6d9128a43aabf01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c8c1cc30ff963d69c4a47c6d50adf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709e4c727e367272ce16977a46440b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f19a6c21f64d0a2fdebc13c2c6271f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae46bbbb3a0d2be702bf4e118c3dd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232fc7053949db6e2a10c66c968eb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00dc1d198ab4b7eb7dc445f07e07f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0051f8dc039ba314f3150a46228d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e40979fd41a8a39c3c123c479db609253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22225e37c3e55186fa7933fd0a3d25a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7fb850738789e12f86ff630d190b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b377423fa0ea164b79d5607914c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d56f135aace2a4aa95a2943ba2f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7766ae2e85dc1bf364029bcceca91b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f527f29376fc0204542b2314f3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beff5961f443bc4412523cb8dc9ee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350f8f2df53a5382d06a38dc5cf437261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c58079baeb953e5e5b8e202e7cac1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1304071b5392ea03a48ac22dd6c266263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df2d6b5caeb7acf7bb0a96f1d0f5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51ba7d5970cbb92682abe7686f81c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b79624f1c6842270ce0fb285832ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3477dacb9910c0aadb96a7761e4a3aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9089c7f06632ad847ef7172364395a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfac9ead6a8a15013bc503172480d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c9aac62946812d5cb01667386f6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b21abf510c1aedb74d6523d2c42e3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808fdc65f7102d2e4c957d83cddcd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3705e43b0452399e996e9a11fe7a4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f244cbabd3f10cb97540bb014166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83623d2a53cd4a7561cddfedfb72347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c118687a216081b6ed3642c2b9d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d037230f7e3512bd1d9edced71bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6cb5cd3ef7a843c17165e0c69be7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7271cbf7c4d095f5c1bc7f4710f490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c933750b32f98bfa79227a22ba5a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17bb602fefc4f892be439fe83fd405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744316084842bff1b698e91c86a25967282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802a28ad00d01560fbecf5c4c1a9d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069900ad6569a3b1fa144cd3a4ed616284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928505250f4e79a0d20a5de0c8c3f28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968615c77422f85e2c0faab905db42b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad31f31abbea50bb827117f3ca1916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f34e4c4f46fad756a41428520e7970288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede74cf389f8a6825f3a97dc64c99c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735539ffe915de981e1f2203bdd30e18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eac7057765be88928386d18f8ca63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c11c0c5f439f4d6fff16012cd59bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ee594ecad0de48b4cf884b56fabc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cab2da77c36f563cc002cc0957f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5170895c5de846208f9dde6d3b86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c023b16a00ab653a3b5f938494fddd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaac6d5a102798e064e94f4d7c9f2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aed8ee273a6efcd769c45e15ece44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d4ad61cfbe8a7202dfceee063802299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a95aa69c8172ad870346b4a66a59d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e5137d15adcf967f719d58821cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf840e39ec181585fa4d9c8884e9aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e2f7e9ea72f08685ab10b0d4ccd51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf5bd8ff3278d284d647b3ca6792e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381f6937c473bc9789f4c2d3f5f7d26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca950462f566b54a62d1de167d06f36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceade712ad5151200c143406298aea1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432ec55164147f027d5bca1e3d7c26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ddffa3e2b541f8a362ad147477bdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01122927b7197c9a79cd8707d2b4f07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5ceadf48f9bc7dc9c9f8de4a8d42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9684fbdf44757d66d251fe6cb563e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba745cc7cf07b7a546077533e488f5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e830a7534e93ef40b83479d1682b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c4116a7b8b9d5533d6537ae2d864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b984b8409e6dfd12434e12bb76fa4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566de141ff85551a11c7d208bc40481317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6517a034d2b73c591e838afc1166e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d638d1230e0fc516e3d137b84d567319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fa4d600fd1272327a8d7580888ee4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1662ee7d742037b26dd5b864959107321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c533aec56fd6e2d5d0c7119488ec3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ad13857e1b759d1fdee372ecc1b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b60bb6309c380eec0822a26309b83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd95b13a17c7eb780c6f4175ce1ed5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf69dff7a6427c00b92aa4bcd927f80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa80540364e49de41a0d248e49d53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38812c80c62593c8c6fba985e2e938f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd40da48b140f8f8e1ba8051371d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3108bc9a2aeeb0805fd06967f6e1c70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607897a5efe7a20752ba7fbfa66c79d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c355068bde48cb20cc679c4f89628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd62f93e6a221fad29bc16d691ccc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73966e8f739c8473b2d9fe2ecbc49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672dbeb0524feceedf3aef0e9e3e3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c17d5aca8cb45a01246771dcf3f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e86aa9db9e426d78790f22d4ca0ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037723322e25f23f19f6a5a4a4f2de17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc5f8629f3b2a632c8604946b6e2b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f855cb4ac321d568aead003ad5f09c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d9ff6cc8b4f01b554755877d0f624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b716065b261f8dcd54e85b7d97f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c77bb88f06804afe7da4c26187fcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb11b50be4e644a75101643b963546c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c1548097b85624dadbe1aac244bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066ecd8e4dc608bd8d743de9ac7c1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e04d3cd413be4c8416532b3c1ac46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba0cd0f5a5f5d45e028eeb93d7daf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d5d4b1aafd0508f59ee48584dff0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362f3a8fc6cb73d94f1d16ebe086ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bd4fbe82919ff0e32cfe38e8868e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a5ef8bdcf90853338a68db77db087352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ea36906eac3ede5bd9c4f78f35b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10553b08c7895ed9d7980215ce8b88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b263924ae47233ca59b2fb8ebbf5c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7848d366889345b7b4db720de86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388729a1b571e39bcafc0e853015afa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903f1e3e5e272bafdb72d5bf98fb6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ae8d11f846033a1afdb1967ac1924359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade81423152980fe3002344cc72eb98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb92e012557b15c519639130864874361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc89739f3c4483d33910474bb4cf99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00f9081a6b57d717f09703803a3b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b907a59a5d4a14a22f0a985007e4a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bee6be0136d0ab14abf3ccc0dc4e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4ad105bbfcf242bb8f0c688f0b7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426def532dabf31b4cf3a61ea0cbb5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403846317378ece4f0f09abc1e909c4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea59aad4c455c69ec36ae278033ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dbc5daa9aca054a34a782ef3db681370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f6848ac0b75654cc3eb5fe2ea373371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1bf26ed55cd0003831c672f11c25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d132e75c50e60858d29f203f4ae3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6308e4875e170521d385f054a29c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221606059aae79daecd2ffc797219bdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8adfb25fd300fafaadab49068113e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870e15f62d58ccc34ff3099a7ed4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb85c4152fcacf30d422d17a26b4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d913e72bb9432ad55ed1a7716060379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a8025dcd84a9d4e8ba3b13b238a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237895444db13f8e5f8f99d68da5869381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de0a867c7f9df7b791391632198e88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d625e219558617f111913bf4a6b5e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ed542c8f447192bca14f03b2a716384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09b088262e1a34eab2d97bd27d3fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2fc85f48b1439ac4b064db461ee05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4228997383565f3a644b10bec9b674387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b805ff81d4a303bbc746cedb72376388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049687acf3a776b3f5e9dc1658e995389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f43f3124ef7eb05b94024a714cf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c062bd70bc598630b754ead9fd37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff904eeff11d2a9274a68a8c38d130392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1abff780f61d63123bd24a7836ce7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53583f77cdbaf8c908e84a31441684da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4230120bc78bfbc2b431b8e99e3e94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c07fd5b87d2b3b6cf1a39f19160c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de88fd2c6fb15b37e6612a454986ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd2d49effb13fb0aac2165e25f3b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ed173ea707351b73eaaf676eac3d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697e6122b78644773fb8c0170dad12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000678c725fcbe4f6702c82925b86ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c68d89b6f8d6756dddbd32f4bd1e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7234b4e37d53a00850ea7eeedcb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146504a42980a37dd65234af347faba2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5256d93062b21fd170de9d737082a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669811d431f67c68eda32e2a7e38fc56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa002e7cc6594d6d3001d030c0f5a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d46dfb8a289238e49371b65043b3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5876fc69aac1fd0d3ffd0fa56d29d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca213609a611f51e9136a7c0e2675304410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5985008d86a31f64bf504a4310efdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a17bb25af06084c84c3e5f81fc02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f33fe47250f5b74b5969bcc7b5d6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ef02b7f73161e8ecf4fb68d55d45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deac31d3cb5b8afb46cae9ec6bb2c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8b28d5ce69786eca212095b59600416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259aab2b7d4a0ae4280dac8173aa67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c16d5b82f99db74a92aec0ba4bd25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06fcb4e2e2890e34b923a6ed55e8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f5a94156ceec73cae67bf1009d60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023459c54eea9cbcf460bcc0d1ab5ff8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad57c7155e365376dbe6a4daf40654c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0ef5c7ddf70b54409ea05f07c2c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c13f418914154dfa050b8acc06c47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61e5d55cbbee325d1adbf5c71b332425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31480e12fef41adeb9a4755a5cda4bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623360d76eb410efb39e40eaa2f085f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7bd0fc7ae23810c430aecca11269428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b86e84b78ddb658e603deeaea722429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844df0f4b442d1ced284ce4924f1935430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53bc0be58ccda43807c9769399f6e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d6be11d7c970b88bbc1918d717db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543c6ef3c9e221e966a0a614a98d60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34501f51db1be98ee47bf7b4dfb6cc35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bdffc38e7f54a6bdbf60dc87ebb13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7c9cdb0613e86c1278a83591595d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef165ac9fb9ba44d86f7f0420bd7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15027967747918f7c61eee0582427e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d71c0865a74d0de122eed541040f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262b7e4f83f94b97f12509f9a04940440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c2e8df55cc748715786c221d9e1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c159793fa75b4062585e3e72e8b91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66cb06762437c2da1e88bfb6750f5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c404bbf637a7dba8734bedbeacc6d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0373c67e2e6c2f5e7a43c625739987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23aac9896c99bfa79983f8118244d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82daa878cae10a05aaf94d8fd491b7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b0e6edebdc7f40576cf8a410aeb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d1aa359076c7e7369475bdb21089449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de05d178992270d8fe34a96470f5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be59e7ff90f8b866491bda6ea3d63c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016eb63f9f177c960e9dda6ba1d41b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9bbe91629dd599da71b59791c664d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1695380acebb737f80bf7c7159d34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b271534aab4cd4c72000dfc2b5d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea335b824ec756c8cd678f214b6373456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc48207c2b03da8624bb6096b36b17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f568d170225590563ed3e57af23b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc3d301818f375b8ffaa2a4f6cbf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695fe1b068164a9fc0d7da4477a34f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda20bbefe8149381ae04a3b189fdf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f468a40205e6bb7eae6d9647108f28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4bf44f8e5a68531e6c2b31b4f2df4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68f693690d813c064c96f44496c85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bdb27fa93957531e924c16b8d3f2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271343a43801de73f559853a5dcf700466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc665a38631e3dec99a1619649cd928467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb15cb3e4383e79c781a767f97902468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4e4587b7125f9db1c19ed5fb0b3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1dedaca0499b91bbff7ab3ce5e7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb5ba93935ed0f83ea430125f7dc6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2c9a47c15dca4c7937007ce3567e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d680e3277e4401d3647e5e0fb9f3616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775ed619d4bfe0d575f896c26e6fcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9217b85c8c0cf33c18550f892d2e37a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b2f9ce4e5386b48338842cdc2098476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce6647d83c7eb3e35f5c733bc6d19a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e39aeb96180ed475d0d8c92086ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506c7fbb10e06a3e5ff916ea725e49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1162aef8f6579c7ab0f55435a3ec0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8a96bda43ef661284bc38cc242052481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a4ed926578ae1c23aefa5205540c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f82d96897fbb8668d60186d922191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0640a239af8837ed0723bf0f7ca828484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e025cdce0f05866d20998616602e27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c2b43d7b09678fec4d85eb2a08696486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba61480d79963617a51cccb194c1be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3844c0c62e15f89766106f99f51b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3c85a7b440097a30a2b6709abb5a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eea4b9ed93ecec949d578d13565ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1786e00b650dbb78a6606664b8fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c5e4c9303738fbc6ee5e862266dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47ae6d4316f8e0aa21a0d3f1e35e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf9ea65d7f34365fab5497be148bcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ef7316d15a20d72d8a0634b8a1e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608b4b13933e392822e3ca898fc859c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8487f52288ad08c23e2f88b5108a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedf969e036340aad78e5189a5b7b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e0097898b2ad1509d9ab5b486a3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5847e73784af6f8ece74475fee20d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757168fa6e57f6168c2d0d57f11d63b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb0efffc44d441ad787f80d04c0fed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399ca23a630fa4e33348723449edf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d367e4035e7c00f053308d4212dbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd4085c87a9fe48828bd39b5ba261505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b6dc82f061bce5424bbdb132b77c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8776cd3817f875896fe6016a26fc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e673170c19781796f660a9ffe8879508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b391014968692ff20269c75025783509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5f8cd32773368df23c90885471b14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267cb028f9fd69c2c7ba54e951be2e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8384ac79e93e1c979ced5c474949512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269738c9e500ab133080eceaf1443362513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431519e5cb7f6f0472ed3f1d88a2c8fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f8e11a09b1ecac7f517326ce8ade515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f8d8f9198453664ff32108626e3d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cbda1644cb0e16b3caaf9331165a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eb2118cbc5f16105307a04efa2dc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9428f4645ff51204c2eeecf87f8b8fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566ae93c39aaef5242b7b5597ae0062520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6da673e6103a9719f33bd8dadabb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f8abc4e14192c9a37a3f09fa085b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0628c84d6c01a329ef77be4fb8d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f59a3812acbed9d30dc68db06f03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0966ff2924efad33a6aa99813c8750525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692fa1f2a20228748051fe069a3d039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1a4a43333fc5576e64a0350abd34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f1bb60168f1d7f56aec2995a1b84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d195c8af7cdef009b357f4e38c9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86911c19376d3d547bc2f922ccd6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78ea5a03395961ccb13aee07f9f225531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9da2f696625071ed0493ccfabc725532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b8a047f4fe21963f383f314acfe8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c4b0eea76965cd8821670df515a41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90e9d157dd696df56ac76e61d99b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac19a57b26eb95273d5d6ad1c05e9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e66a36c208588ae961c37247d9e08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0988e743a451dac5cd727f6de72b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbaa34b8a21d663ad6dd8171d736e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0802b32185fbf79bb371e8faa93de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627185f1008d2005ed1adb3929a97a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4622509ba7e7ab977efbe3143e3a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412de5d700c3b80e243e4dac8cddbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7958364a27029b183475727af6e14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68d7a0aab2b5750f9cb84e9fdba9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532202094356db1e7aeb2ed208dc60d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768a979a10452bb73eceedf914f769547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81097c8b5f61e288bf2f8ba1cefdec59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c2d359eeca417d356d354e83a6353549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e0b0dfca1925eb6a9fc79f4a92a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e3546ec9a2efdfcdb4e2da1314d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321254b4d786bf1eacfef59fef1149d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff9acd5cbdff1610a8b645c6de5b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304918ded5f3f467e9f0f51807bf52d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4ecde661297172b1312e5c1aeff4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814a3d77de7215d8297aee6834cb04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f362c39a98f0ec83ab4673986d83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8499ea5e68243e288b4e3a2be3a88c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5460d03c1de487e4c186e9b0b5e0f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195aa120cd24345e74727be53ff20d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12effafc7b72738ab28036b55c908561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d537b62c4a9f90d5b1e4c0227f12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d710b8bfdd9d106004cd3829c6b08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff92ac5ea64b9db036c0866e6d0464564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ba136c4bdbc43385e3e5646e6097565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403ce8ae0f1dfb4840826c36a5f29a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3b8720019b4b411b1e871b355268567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7598ae30f3ee6b6c2eefc7e32443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932509f4f4aab6d7221e86980eccdaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ec9f602fcf80903833aadc650c5ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281c7ffcc730ff7817f1016c1556f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738eba5961ed80e1f5918e769e242a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01dcd7cacd356ca92193b3282f9472573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8887eed48b90f1bf2ce865df3dc77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041084c06ec6125e10bd3dd969de91f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b646219bd605d88f91d30cdf44f9d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f197a9cd66feb26de62a0c964d77e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f2d6522e5c32dde86c10933392fc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ede6c086ae4df553330f5d3c4df90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836335465f19ea98a41026139560424580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcf2a91877eddc02079d1b80f2fbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e6adf765e44a18fe34236a2f50e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee3b5a5d29e7499389fc85bd9c736583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23653a2edad67901e3af8206845fb0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622428661a2b80cf00c6ca95fbd8339f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acafd12cd271963e3f12cc0eabe74ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e194288bedf25e7e1e7cafbc88dcdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849514acee61a884ba23f7b29ae971d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0172aa2aba5de8ea872b902975213589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484873113352c055d13043118a285900590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd517911049c02964ced68c92a45ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6611528033fb7d5f9162ced296587592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a23bc0b548c00cf63182970f879a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f7df812520201ad97d95d4ec612f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077129665cb77cfae92f07216f2a3dfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbd71c9fa8522c90b0c05361158199596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ccb4c5227899c1e65d04fed7d0ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a052c681ca71eb5a27d702dff32c71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d2b052e868b48eed9643043ed53c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ccadaf42ade5140304d0a73e9f688600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e098c285fd47d41d9bbba4e8cfb5c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7271e96dded0224a247ee3dc569ab47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba318f04f395126243438ad11ecbcf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94924f5dabac8052651a6f729c83b72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751270644b4012822581b56a436b318605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95573b7278ac5c123d91ebc68ce568606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a7d2679fc139cb42fe016b38730b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39b65eee776de0d72b20ea38366bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663f5eb78404d40c4a002053a33761609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc534d50de3dfee4d06c2a8f4d12105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce70e1fe48d32ca5f4e2c0050699a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f24fa817f0283dbe8675e20d5533612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f674ede8272a3d963043d05eb8184613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3349b6b72bbf30a4fbf26c23e0a23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269e1e1a08e0c6162812822e386fa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304e2acdf23e2193a28a96c368743af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5fa76de024737d0d0b28d51549147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2be3514c50ddc5cce86db9e12d689618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b85dbb0430e6bd834cf1f3cee1d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff60427c827a1e6b085322876a4c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f02ba90cb2f358419cf7147af7417e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09e2a195efe44e5b12536db3a5f5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79b99014eae8c0ddf45ecc41de1f16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c21b198cf5ec8e3379b7c8f79eaae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31de797073d494fe6be9a16e73c84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cebb8b80426d3afae786756c21c65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee1e78ec9b73f09df5c94425e9340627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155db13cdcf5a657140db7995442838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4469c347ee42cdd9942ff43026ebb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9ccb83f466e2ee936a92f6f9eabc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698ffd77bf890b26fefa610ba68f8ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80793d86f724b8daa743b737529d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc21497b3edb8c631625556f439d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d52eec1a6467caa3125b82f53bff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fdbeb51bb7789c5b68ff9b55600a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b47a8d5a6007ec09f53d71d3ccf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b178cf369e509f316246b98cf4e6f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c932a51a20f66981ecbfe375263d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4b63340aec3a8189c55863710a7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6085245c34a2e06da63fd4f58f369b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c06962f99a2243d41f7b0a4c30af26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be810e73923764af5f9253f7f1ea1858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c7f86312c35d173c68417ce750f1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db74c9f46981f881f919a4d92d4de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91896af2d97fbe0b0eee89d022eea9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6fb6fa0b365f614b727efefcb1e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162838d8b66fea012c1065ad6e498a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e478e234f400fc6356210cc06dc2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e4848de005600cdd2f2b622f57e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b746f70328d9cae26f397ed4bf03b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e181ceb8b69a5e2469e340f166346651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f98c3900a69d618fab876b072207652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c269cecc514808aa1424588510f0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40ebe6e70c83b1daab8142a588026654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1341bada3f5fcef43982bbe8ecf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9784880f4d95ce30f3ee78c1710f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8be8ff676e9afe098cbe72a920e05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67122606922fda1df00e98aa2bafea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28906cc95c9ce972b430a6ee3e2f13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce3c8e5cfd787a1c8535decec4983660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a281d044ab5a6bd1756b57e2a968661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c7fd36e1967cf744a2076beceb6d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26cb216ff54c0431e67b68266dad5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da222c41f1840d7bb4ce7770b4288cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47854253cc9ba908a22a69c177c9dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f869dc67f6abc47720daf278840d8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334bf5d0a7cce433a15c8c97b90eb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399d089fa5f0030bcb84767ec8da8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9b0b09a4ce29565c3273ef3c67ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4308e4a5d0db1c1de06af76e0379670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5fd2302c60527a7ce22fe9d029e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f580b07305dac5409bce6c7fbc909672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4bee527b6e8c3ec54dcf92678bc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b82ac5fc1403650ac923f7f2835e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb18f3d1ecb0bd95f23764980a411c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7418b4dfe631483bb6bd52a0bfd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5325101dd6a9e07f05fe6419155b36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506245e17790b6bd813ce88054310528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265796041e8e07c8b97b26f5a0adb86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc7eb9576b1863963eb9acb2c720f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f433c4de972d80b2fd37263973e4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4cd52ba9093be14252c51de35bea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a88c2714aaacc2dd17d444c8e9954683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dbc9b097e0187f73dec6520de98ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf777e1b1f9cceeb8ee48e53b47b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817653275f11e1e4484fa45f04d7348686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a1f3c00f5f98a484a9da45ae795c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccadb1012b1826ffb330cb8e9516d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30517c5768ffb03d1176d803d7932689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d98eec337c37fbd6473d66985d9be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e6f3924f992ff2f7101c8cc814b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80824462c90cc7f49b1e1f958071d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167becdc0c9f3253328a28489f98a87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dde8ebabba19d164cc1a94da1c181694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285e7b76c208809a661e26277a976d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aa52509bafca839139b29d52014d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded225e450433e9fea58cdca2c429a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f218c0400aebbda80f34eded1faa97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f56d1b303f519323393c212b959c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2df6a5727c1bf0b1eb61044f1d8169700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c9592067fff35d0076cb3d3d9aaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b54e699703f3302e6da48792ebf041702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded5ef4c41cfdae6cefb5cd00cea33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad5d572e31e28825bfae0e50c97f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7b56bd75b51b8e8d5f53547a237e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df249a36c83f161665fbd0704aa02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f3475c47a7479dcb8577106410c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf31f4bcf1fa83a1dc10aee2334dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eba36f2af560af448c7bcac274ba8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef489f2575862e510314f604e5ed0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08f16877e8908a258268f4a85072c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f368bc413ff5cb92eb0314526155a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912a9c135fea0c1e78be09caee6732713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98508ebc42c5d376d5325cbbb424da64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b1acf546fa9b4f91307ea5ae5cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e300a24cd91ca823723a6d77720d915716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab51b3107ccefe3242be4bc102b2b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7cdb30f44d57a0f65522e8b756412718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e73554da3a998c0082595969a000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb460231c8a5e08eec87ca05be4d6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1216da020fafd7330fdf7b7c4411721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c2de386450cb35805f2add1197c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fea37706309d308d47d44d2af97c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc78ecd6b0d503781664f9da8efd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b676a280563c6ad70486d95fb15c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4004e8c3d342a839863527629a6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363722a71c51c9b4b39e6524ea405ed0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60762d92ac5934659f0ce03167803f77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dd38fc3a98562f3b2878127636f59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036afd9664f6572960f532a0d26c28cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24172217fc4258a61703b621c08dfe1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ed8643b9f6787a436983db09661f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e23b39d56507aa724b484c3d0fc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c046c8a78160e983f2d059ea7b32c94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf847ef68c36fa4a8b22015fab0747a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd850418355fe65c5244e7f72c96b569736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4201f67ae0cedc1a7fcfe63145b525737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44670582af2bbfb49bc5d4c4bef4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87908bd6619b60241863df6b02be0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a40384ddc87d85a45386768f5921740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140ea344724e82a03aa09429a52aef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e266a46c0a83da774af583b4272a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3faa2f38eccdfde6090fe9501e040743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8e190a314a70217c3ac9d95401a46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc8266b298df90923d771d151848c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a0afdb9dacd25e508bcf40b3e328746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c2f8b54edb975d4084b6601e27571747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2dfa0746b2887bbf1f94507adc51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d9632488d1c62c8cb06995fac86e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6aa30276db7bb88c585d2ae328ce7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b57e649b0ee793bd407a4cb151c15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0536f3a141ee5b61f7c252dd7103752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757aeb3a6f7f250cf6ee98c71fc7925753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba4581e40a90eb3824445e67b92c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06b57120e1012a3ef69474bf6ee62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2fbb3ceac42e0288da9e971c38de2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439c89f9a34801fe4f10e37abe683b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69564f218ff079accb4212ae1f626758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb986ad6f45b6cde5418ddcb823179759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098fa95cc1b32973e4176d59189f30a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b232e0c76fa5a1810cacdf4bb974bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85910977e4cadcb28d5ab24b260c5d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada52daa192d205bee6879feed3fa4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc14c6ef457aa1755e90fdc18af5c815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7a8e298a32669adabac473b735b8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde17449ec7b110d96d3d0ecab8e127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524fe6ffeea3cb935658ba93afb75748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c4076d142b518ff3e708511870ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590d717028f9e33259d62929454dd7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770791a1cfbd4d9f8ea59b37b9e8c1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f49e066aab0f487fd58887e481e8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c79d0ff354610127cce5e8bb520513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576bfb302b9abc2dcb50aa0b61c5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada503f4439a91d88bd2f1db558cb90115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f66e9f6edc44f55b0f07ed49b385f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4069f853335d30b100e33116b7e9dd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766baef547210bcccf9b4a41cd901318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadb67fddc706f76ef1144478b352ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e988b382ef7a91dbb79e10ba8d5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0edfa5a5a4b702a890bbf0d7ad0b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52555a424f84b43d6ec50f7660afd07f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af35823739d72875d97d1abe5a2ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a3f3c33fb92ad864fad7b3ace61f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4709238674ce5764abbcfd60b5a36c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e13443f44b4e502a0cb5437945c2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2ad64e23e2d4144c88018d4d1faa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5925d9babeb6517f6b26e1f7c35c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb114d278a7416e6ae22ca34aaa7120929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e95224674040f3f3f3238a3c1088230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819f46438656bb11d6ab56e4e57c7ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3c7eb60da8f9b8cb44d8361d8b49432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6161241ee383e73afac36a070c60133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d1110afa352c9fb9fe1b5c2ccc9df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99c8dc3aa6ca98c043b04d36d331335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b68169fda96457c0478d7876b6f9c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708153933f881889b2487b0fd0cec9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f61708a3c1c1ca7970146db2a50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282273f0c35adfe355d8c1e7f1bea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a0e54a04c38515b0f7a485cb7515840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c225dd3a7860ee3a2c745de056e0a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe15aa0a845db3a8db5806cf12e8bf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f33d8d539d5e4060ace228444a2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582544d63e8bdebf188362c48a580844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3378649d5f3f569865fb90c29eca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeecd1e78de8cf9b048d2273f64c3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769f66cae6ff57bbe1eef79a5df29547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83e07dd0229828b1019f76eec840f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b575ee93aa4a8052d9d76350e7fef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96643d5c06c075f3e2e48130784e76a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ffbaa77e391dcb3b1565f98f3187851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed3a27a22e36e6e4efd739f443688b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba093d7bcab38f9a6d2a390a783b4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663509bbabe76ca58dea4b1529f4ef2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df6862c89711588afe1ce61b4e8ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40081e1bc56e78fa944b6c6f54165f2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1135e86712ab81aa740e2d0f6791857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13ae8842d7f47a7eee4650c121132958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184452ee581bb5dec454107d4d49a3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1242af254fb5f463d5563b2bb467c2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c4243fa48c35a0730939738ed30b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d012ce577c4e07a0f544396e2406562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53585eccc2f89d8785049ed5f9de2b0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf15866a9095a8783363610ec5b7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c721af28a0dfc2e4a780046b4c2a6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b238d9150cab104c928e1d54f25166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d5469000d5dfacd92f6ba8ecd284567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e01c66dbf962274f72331ba4178068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38f0981756779b422e46c031e85fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f3d9cd0e0e2de9a84162f62b744d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6459d69c3364aa02f3b8a9213d8b3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b3d505fca02f46b69eaf3c38f24b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b77d91a40cfecbd58c7ac0f6962f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e88d6b7cca2f34a3849208613da9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853bc23f29b43d2f869d0965d5d19e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8488a567ba7a9efebdbda55671b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67082c9788be8255e0bc6c38de539bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba94a38e44ca8adfe752238186ba4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b124eef71dae3e0e0323342807a2c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a741f005a1d29c2caba9d7e030b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9a70a6dccf271e624c8bc0b902e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405712eedab32cbb1a7fc3867ae795d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c51e864f1d046d3463b59af3cfc8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306d6da727b422e03bb92870b53b76984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e260ca4e482ab5b658b0edd37e2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400a611450e9a133746c2a7c31223686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b60b2271c1a37a341fbfbe3754ee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012b50fab755fff0282e372981de7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052a8c8f5f102c386d5a515fd84ba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba3dd767dc1524370a1de5ea9da1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858aad26fac1578476834d1c23caa0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5861f86ac58e66451856d89c81634e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5fcf28586ef3fd4c2cbd337b6885c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eada4267c9321984513645185b5c8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b1a654bdc95978d12db45567f12a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52567e4c89bde764f754f39b866f32496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22bde07b7eb1e533e678a1daabce097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a5b05bb44d8f33bed89bd639e58998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a32274146f8b01ed2718f72a8d833f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da289680c4b02c44f9b5b6f656186809100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73f2f9d3b4012fa17d802e11ab0a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67062c0ee5f880f6977d087b5250214102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c939f0a1f3e640be8457b881d795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999cdda26867bb1df77219ace2055f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd34558fea4b4fc34cae10352616af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adda3fcabb71c4c20430584bd27fab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a512ef987c8cfa60b9db8b8438525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4645076677b90142fcde362cacdf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d66ed479f64912c52ae3e0b36e623109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f2cfa2bcaf25b11f9de435a19590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3dc1d1714ecb43109d5541d33c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54daf3e429f04131e46ee92c9d629a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22335f392728eb72910159c0cdd352113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412284846e2eeb80c7876fb10ced729b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d5a83857f453aa4e54cf3766e2a9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0912126b2705323725afc20ffc0692116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f6309d628440513406c3621181363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ce9192f51fecb0478d200cf635a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07fec8c8515a1e92e85155e2fb5eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b771f33ac94e7c25c245e6028c33f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf519282be47ff315270c5bdeacf5e4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb7f168bdbdce52c282e2f82b2184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8d2050f805ccf030fb04ebaa81d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365ff419012c91d0b8b879ee3943ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3c086cb2c257c1556cfe0a714dd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417ce73d1ab0757f299588448c35bfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04757c0aac672fe29266de1527caff10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f53352bcaaac79b662601efc862b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334ea891ba6d2976829c3e431c9c2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f416236aa3a84caf6b3c99db4cead130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831fe1c83689849bb391b425ac32936131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4ffee166f7ce15a7219cc0585b98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19dbe12ff735b83644e907ce3568d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c6e28f5e4b69c9b236dd3f9625344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73f29ce076c7877858adcf00c9c3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b5f0a2bd94cffc0674643cd0cd61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92060740f193c1331efc618d97cc734137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9297c932c1acd84f4d3eb72dbc0015138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae281ddb0d1a61debaec40ab4a697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310f243f96814dbe3c9b2bff37dc87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634291dd9e02ea1ab57b3aa20303a052141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93ef018c777c5bbbdd0789bbf2d71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d878dfb8380433c52cb1231d2c2ba9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2049e383a7423137f1513bc2557e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e441e51e276330cbce20e6c413bb849145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0f33d6a8476255eaa925352c47b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d717ebe52dfa96a14bbbe6b1f8b33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a65eeb7b7740b7f24311d60c4efc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83401eadbce290358bc0fb89370fe870149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14465f98d36c573f34b03d85b7d3d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d45ca82d34b7411f5dcac976d831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2d3ec8f24621aae72f77ccd6f33a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3793553dcf7e2da2b4e5b46697fff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f704c0f489082cda6b86bc4ca061154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18bd9716e4894c4242891483ac2bf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41ca88f960d4e7ca05e5277494361d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeac9423fd5b2a3ffb5bdb453196f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa2685a73dc3213a9172a0b59fa29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd179d9c9dab98efbd23f3f0cee3db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadcba14e21c9ce7a6ea9da7daebdac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93de57c116f3647d83c25bc8d1aae56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e913d4524c83b88162f3856f431f78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823bdfbd03333ddddb888ace8d400af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf2083d5d50cb669baf10d281c07f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9518b747fb8ae737925b7817c7d3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb612ca3a4132f7b472648a30b45840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ed32c16ede79a79af3ce171031ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eab25e184fd69322bfbc501433eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774ea8df5bc8dac63914ea54b05bf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f6d502c6c92a3a71eff443af38bad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cac23a8c130480f7a3f0df8891713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3873506037fe20f1caaa997717cfca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f890828d4ac966c0c162371a8e5684e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d002152c008b4057c171cfd080084174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6d42933457c0e2ec82904795030a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a537f9bfcab8053488502841d71e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396969ee820e944dacf912d50145ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c87d310adc52b98461b109d933ada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510842d613ea4714107182ce0e65987f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c2b934b4cda2cbf3714298f14560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4f4cbac571ae36c3ab9910d354c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f2ec3c487262aa20cfd043bc1f3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d129cf907a1d2119f42e08ff9e04a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92d73000af5c5f986d7f50f2769a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1ab4cfb35165e751ac3c73d7e0a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fccb102b99fc32be474c016060efbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37d503d9fc44504b8c6a5e8d1729d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484229449615b3e8f8be845e477698bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134f85ad48b43766923c2a7bfb8bfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01315691c717f00cfd6ec366a51517b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec13dd63ebed830de942af6fa780f94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55e03cacb408c8309cd4ca0ca4cf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e7337a2d82c73a1e7a549723e4264193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174b29d39be8e7fbd39dd8a450f12a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf0291e25d3a1ed72e6c235f892dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d6c4de7eb0ee8f01bc9328ea8b1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684f576f920ab1118e559dd52fd510b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f7476385c6fb8663fa9a7fd32306198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd18dbdc629784ad6c13c5c6e68ea5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d31fe4fac834e41909bd51f6f42bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36812835407539a821def04a79cd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e29b853f481acfddc9ab9603600e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5b82abb0532a715e2bc9eb47c9ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97259cb49fcfc23da64c4e825f00b0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e7c444f924af79f0b47ed15457e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003c0760effe0125958feb602667fd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460b2585b70034cd33fc4ed26295853207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90635657ce866845b581ac85e32c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709b7a6309f63b27163b6f389beb1d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a338a27254a7ff5f7b48a145a4039210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280284e73ef76d085ebb4639bd3607d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728436ef590b1bfc1f0159672a94ca7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b711bbb579465cbe9c96325d8939d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f13059b2ee6fa5f48020119670cec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75201304447b79069c8585e4daad1178215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e7022cbe0112992c8d6e5168c726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6a08a904a4de39ac7dae62e7655a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09415d4201f52a025af04e17456ef8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec02f414150951336156b868763c67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556e1509992083d1726312dac03882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acad1d71654276cad01225e8d95f54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8e708bf3bd805763c05f74558718222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9db227137c1c356712bc6938daae92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528bffd3884867fddf1ea20fd267ca7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88152e01b13b21913f76b0327edab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419fe5b7a0ed039886b94371fa44f92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d529d2bc9211273becdf51282a0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a4e6f1fc8f988a4fc4b402962114c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da7d2e31fd5d41c2a7a188b66e32bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac735858df4a1b705986655442ab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923082fced07f1e1e2605fbd1821401f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498fcbdbdf22523a892169575579d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a11955a8843bdf26d0ccb7de0e04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3523593f7cbbdae824f4fbc6f2392c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26e2ae7272e3dd8dd06b01b9dbb21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1212767fbbb53dc5c1905a4f43f2ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729af6ee34fa802b7ee18c35923932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f526672dd0c4a56117d66ce8152fec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c81011bd69d9b5473dccdcc8332f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b1214486bfe295fe705fa8e79063240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3a2cf8754453da75e8bb752dee3a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadd928a95619c483a019ab1bb8ab16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f4f68e07931fd0f65725b4b54ec99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31cdc672dd8dbde2d77434edbc39d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe75db9792a4ff4d38fa0b85d9917245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ad8dfc4eb2d5850e1c3c1e9e0e4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7cbc1d4c477936a84716a86d1530247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a082faa50047d03c6bbd42d19b9c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c60624798145b8c09e39ed851446e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c5761262b1827d37f36cbee6c9b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc24e59a4234a5f4e68c56b71dd24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead919ed9a759d70072f15ad57f00a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34c2d67904215db0895620734923e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4cf937e2904834d3f059630512f83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879402a20f8a48ca7c2e2f9d5f3662cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc810367c1b9c7a3a4753378f94d22d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfafcfb97ec8cd6cc2ed9cd891ddef6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232941fb548af6f36e723e58958f91c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956857c98f3e6a5bf889c1c1894d1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab9d7ca65119005e3f4fe89c66297260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fd2d3ac7c4424c6342c6b9679f2df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549fb18f32c336e6f713587e44bce7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b133a78a8d685c55f7141b1f153c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae69a3e4f8e36287228a6c12ad27797264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a147ad4df6149157872b0eb9858b6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a69b5661eb39c2dc1d57f81a34b698266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d5a6398e93d00affd274ca012839267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13ab733f1ae8ea732ea303dc1bef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a00b9145341ba03a476f476de307269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b4604b9deab6fe4eaef8df161ca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ddbf53e600253ae8ebb72f22fba8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcdee0107e5ac6e912e3c30084c06b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05160cc168febe3c546de31271aa969f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd72f0644cca830fd0c21334cf4e11b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03c95fe5978433d229da82121eacc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800007f357c37f3de2f9e2e0b917f1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc8544603d8416532e68ffcb9b1d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975a042d521cb0180879bd5edff140278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342efbe95880acf18bbc68781549f88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d0433c00be512a4d48a3c1a5bcb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1b9c0af928e7c7604d6bff6750e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28bc9b3fd3da97540b2d6c9c0719f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338b40984e8a5388d72d3a3f079e3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f16147a6c208524ca78883b577bd4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f09cfb24e480db0ddad2fe7d16d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbecfb23cf9af3e2cb53f5d2ee20575286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bd8dcd1d8b3d132ac3148a58819d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2579e51aea27a764c494534e397a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e91bd15da7b65167d1df48fd255ec6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752f671453c7bc2cf6d408e39f1a5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d623b0e42e548b8505b92dc4b315d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f927dfedcb0f0056d35073fe00a0ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248c474625266e39f61fb591f35d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23c9a3737490d22fd717a510c0e87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a99c8d03def027f4aff7fbf8c667b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930aae14b929cd17136ad99015345aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3017b57537582ad4e7773d16b03a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99243d08e18b81b535acf06e52a56c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04407a7eedb51dd3efca55ca3f86b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc10cff17be9c48900673a2d45db38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96e7d26aec94f35c8d97bb1468fe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67dedf0831ae4535568859628eb181302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11625801d4db03949683499975289b50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28503988bf160866197424a2552d4cfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa700af50e59a8da029d7a81b2ee1d16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953ce1b686037b15a81b2fc336cc46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae7ff9f200fe3d4828213875d7015307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b93390856f9dcb97a920a0b8ecff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c779ab8aa0f37cc2fe9a33a2116d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927031f27944872a19ca199f6be356310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770108718f20bad383ef9a295f4710da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83887366c17b61ca9d33c1584a19dd32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fad1af93557009101ee2207c2e100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba21cdc40eb01e72986d1fa84c522c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89d92c2862821a4af814bd57b4b45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3970d418e0e63dac2a87b41973b420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee9925fa9a87d907fe40e1abeccf9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a998f6ee45047a90fd6cb2890b6fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ac9f8dee40b8ba375990a3ab50a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118275a72c2e4a8aa5408ca244d54f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbc7f4c2290ef00d3c4d932a2e1ee9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7499ba138c1c0b4f0f97fcc67620322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a324d9b7359f20647df0049eef45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6919e79f949ce112a051b998f2d904324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605be69e0a7b8f8bdfcb5c0e9e26787325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f928d0f5746e090e20687daff48ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa0f37245d090d95fec441d17da569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37caf6d0435c543f88af2372e765c7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88106ab8ec3ab3fa24bdb2c7b8b838b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51e37af2d6ecbb151f7182201dd17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ff8895bcb388a2f7511fd7574f64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361dacdebf2cd530fea905fa6d2929332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec5bc6a2dd1f35c066d1ee28a95129333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277651949a686095a95b25ee870fd5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f7812cacc75b13c60b68d854e361335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29827f4bc764f756bbf3803591004e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6562e0465fb235a0b93ac29e3327af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45d8ef5fd77d243fc1edebd89afe4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891408e845e9d2d83e4616cfb08b90f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25310b62287039d9c8ed4e385e93b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106fb3cf1d4fd4592afb7d712920666341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db81f6a75b2acc8469bf598aefc561342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0085a08eea763f4598db70098f994d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060c89583d0baa3ecc00bb91bec5ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779dba04a0ab14fc7e928d483028aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7594acd4862fc44b4cd01916564e127346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d41babf57e27d24b5c5ac456d20ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4698c7f5908397f6c5e37acc6ae333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372a0469c4bb8f53202458e81d48a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6798793df130fd67ffbcfffb03c9149350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25fa24c368ae36f68423b8e2e30d90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d9960c678e1c141c92ac464ae2f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba61d0d75921347e5f325ceeb332d13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735fcfdfb8a38c05c783187cca42d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeda6a95f2ccb3772a1c62600357aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e2ef65862e6c891df9bd30fb126f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8cf9d57ba13df562d7e88b3d5a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e4689c5c78b5260c908716ba0e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416669b14da59157f150458e19011571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612e430471ea56dd9be7e34297a84e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd55ca5ab2259019a355ccb514300c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384656b0f7ca0db9e4659885cdec9d82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c56c20317fc816ca75bb1d20609bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a04168d6e303545a8c09cc806b45f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84310f04c1e78cf0758b801f33b82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a5dad4df81894dfe798019c7575a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba2f5021d799e7b41a6f9f9fd49a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482513406a68f74fbae46ec264719f23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413925292491c49c380e7f429577a9fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05771017d315d1ec2bb142cc5f986e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69758b90aa287e1b698f073f563fd940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712e20d3e23d91892fcdcaa8427d98f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7728d4b5c8bfa2fbb68f1eeeca32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723afc27bf3afffd8ba0d3007c49fd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b269774f7af84a37e24da7224199e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be284dde45aa43b6769e8bccdde01d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d6f94f192c163a43aa89ed5845593377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef993190f513ef43583740135954ecc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8141d1f7839bce1979f72cdcff641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb774b3ede598fdcc3817f22135d286380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b9ffd085439a2f048c7c23df3b0ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc9a3e60c7d8729dfac4cff6b91ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc6dc2fd86a17debd499e7fde15d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f48f8589f53dc175043ecd147150384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e63b76831e9d005d246f960c5c8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633086bc8c0464def8f3ebc9bc5c92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d861d50314f1dd149cf95a2ba41c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0312f592958d83b69c28e713bb4c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7683f0dce02da2bdb78f9f441b88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3916fa8c98e898c38a62048e3c9e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e06cb39992f82f3b18d9cdac7716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce33f3222fd45288de0967843b5a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e215866867772ebc0c9fd33942b7bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dec3aaabf2ca821ca5a6a7b9f6401394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33711ad5fc746779bc79824053c0ad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b39bb3336675e0616d24ec763edd56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d25718ff76e2555381a6159bd85f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5aba2320f4dcc3875b5843a931353398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d1ea61dddacd51aa382d00122cf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b7bb4afc96c2fa98eaf7359adaae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ad999677993df62a6923e038e113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16679c87288488c13003e43b093c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a4c793f2899393905693909bf327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b997b7eb31e9431489f240048edaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62d86ebf072bd59378ca4398691bac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936390daad9e18dfdbcf880cfc0990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d42580df88f6bd42dd3a5f6a196b7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15581bbdb9a18b269418b7ea56000408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386f98a1a1b0720897a37dbace7a1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4c6717e9dcc81eec0eea6f9c9fe9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ced84cbe2a8de0e4ac0390938c40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51edde4db8d4daf6e56b798af518303412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d9299d4d29945e2c56c92feb0b6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23f5a61b98bd832b67899c3d32267414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f2cfc8e73d0982c1d2473032a742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef340283f88ce858493258967df646b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed715f563387008435d3b4f368ee8bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8413c05bc2e4d070b04f00e2bac20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfcbf27c6fceb157c49aeb99147f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a43e515eef48270cefce4de3e01d74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6ebe6c9816f9f0b8501b875ae44d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3e0060bbf6312b84714cb2777bc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a3ea275a4e2c3673895abff60a03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743668a5e50297a159ca083962333442424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2b19a15c12b6af51d6c783e47759425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f021575ca9a6a29b7d40c6e4002f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421cac3faf0369f0c5b01de2ad9c6fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8c6bf248ac15bb235e991ed8ca6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc978437599b9cfc56156d0c1ed98b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed425d66c188b7018a3136a1fe2b00df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790530602e4779d9f55dc54e0c029ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae68b74e19a1d184be7034178a3b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636071e3a6a976343339163e0dcf13f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52603e0752d7ed193cbecd12e7999d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992d38bca163f4fe2bbf87d064635b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83408d1fdd98234ea65a46a0e6e597436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444366f74d84c8c2848868361c4e919437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04949eb085420a239934b29bfa349bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be334e627112b2a6b648f820534f020439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b7ee8253235c3767fb9629999562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb93a87d4c478f57d62caf21c7f5d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1e57bb8664d083984bc8f9b07693442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d7c2596b388a075bf464415bfa873443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2511259c6b06bed09e362db8fe60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65829e125e6d22691406dcc9051fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28e25e89678aa66b69f2e46386efc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac14826bac12e5fb3d3c17a16d973447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dca71faede7b52253fff1604e99cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99c7851962f6ea50fe72b4e17f738449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5b1799f265f76cb90b3a0b3cd6c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b917e9d5062fd296de2ab152ba9272451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5f59fb92ce9c43242d06510172bb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dcb620783570f32f55b686a3184c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc2b5bd14ce2a10795f68ee8a4d4b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c724623327a5ec024b52ef20533b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2edad4b9430b42d94511b24604ce98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060446134c2238c78e7020f2b51e496a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42913904ed93afecba176ab3b8d4f863458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a7df5a9877841b9d06794ec45f15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a1499b2666ff2f35599790b93183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b8fc33b5f65b2244e26331a2675d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd236d15f83c75ca92b935294203c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8efd4368683bf37c23eb512fae7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60642df81b2747712c6b573ff320443464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c38f32b1ec393ecad5457ad5ee08c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db26bc3c995402e2ff511cebe09c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b95ac1b1991a6099767a41c69b79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb0d5544b0e9dc99aad27f322736d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc7794f9b1adb94e5c8685cbe721c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf243c98d9a0936c92a083f566dd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4f82a0330c3862a76602e965c549471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d2f4837907a3b9786e77b8717e7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cfe139ebebdf3f71ec7b32301f4ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ded49e7fb102bc823b66db85059c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726153757a1b69352f9ea02594488fca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426e205518d338d6ad7970f2775ef5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca0cbfc8da741ec81ed39e988825a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac3202067ac61bbb08f5d0c2afa06f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a38504ae95de76081a43d515c882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a13ba8e39280b92e0e0fa4560916d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a9f55535723c91418bd2c9571e029481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff691256fdab957cd1845e6fbfbccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc50da67a0e0238e03bfd74ad656398483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f419f28f16480dc5424a89dc5365484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862de6fffecea1308b82eee68e62a75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1634be655ed25cf16971fdf83d71eca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a9aa44b1df4ca489a8fdf5ed63df8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282b21dcb7289e5424ff560f18b031488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee425f7a47f9d4761b67d50fb3261c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75556b04a5f2e33a9d7201d056c937490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55155589efbec1a656d43911b1ab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba3d052f04119d1bcff008bf28e5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728ce77f234bfc6f9b16a3529689f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb40e627bc88ff9425ad19c9ccb62f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a4e4bc31c22d52eac8091acaec18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f4e1238a28055e56c32ebc2a4dad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b861024c24496320b5bc8b65f02c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b20399628dc25dffb5bf5525c1aca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0105a32bc62c0781d2b35ef0408520499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326879ca49a52331bca511808ab8f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578189020f7c77ba741bdb4927bd01f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a72df430bfa16e95e4f2dfb466a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d6b37f84f37670118d0d7cc8b295503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e53665c8797254ccbb1568c8826f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d22ad46e65e43a403c2668e36a61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a62cc267a6f9ca30a5940c79cf56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a2c437d2f066973c45d0382b89fa8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a773cf31f51d46bc45f7b332f4fb27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066d26be1d603d0793cc0638ae5ba35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211c73f9884f207145141b1f0b7f7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec19a563462f15fa03f6a607efe7ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52dbe11a71573c7220df8b998528c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd34a6e15c45d9dbb6ae7a95b4fdff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d13cfc44acc9d1366c001fbfe715e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354afbcb9ead46b344f08857876bd447515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c0f79c04b46d04412550ca3af5e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66467fded90d5d8f739a9a34d7ed1b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad475ba2fad71ab34448f2b53f5636518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e9bef7cbad329d946df85cfed8c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ce204b32e40febefe17ce4556bfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86921b0b8e28a4ba73ade06db232d15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e470fa63245bbd28c6840a48432e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d47313dc769c94643b22d5dd4dd9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac31afd4db8630879d2ab5fb03e30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134280556c6fbfebdb86057a60cbe39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599175e7dd41f73d7c52aa273a51b83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906e7cd1287bb687cd45c3a9996cdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b259de43bec0701ea80992ba4fd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2d202bff9b63e74b25807a6f6e596529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965b7746d55c44ee3b2e38944fd4601530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe73d0a82f776b60d5f5f8874a0be9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c9e8355f6861d85fbe009741f79b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038e58336835b25cbc04efa3de468c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095218c5f6bcde34ef677254320bc134534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7aad78273962679c6310c8cfd721e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1247675ad4a7242cb13b746e6c20125536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5be3baf06bd5cde01b2ea726971e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb12c0ce0a6dc434bb7ebcd8b5aad1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a688470528e96a41cb3dc3c180e4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d3e2f2343049acb5662172122113540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b498263a720089586e7a63804acd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518d64de2464860d2584e4319c995d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db78296abba9c3bcfa5cd5d763d0fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918cb5695ed8c5c540bcd2529536df3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268ab23a097bfb5b794af7c67f0474545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88e58a35e7b4630c033f7e7133e96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8c0a9c23ce657d3cb53d64751726547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894f896d18efa0e5b7032224a12494548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67ad05d17f5fa31a45a461631e35c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5e2f3a0b5d0c270e7645e08b93a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439bd216698699ebc30b6f804c914e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8b72ba73190896679261264310b26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6af9840071293ad616db57891aed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93f7822102ca91752e0186150813e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa144643526e7057e47848f355cd13e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830874edfff522c1dafa03bba6abf80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0806b92c021877ea6b1bd2d3e8151557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5f886f60cf12b1c4b142b2788b25f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e385545a4f5c887ebfbc1e06915fd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc48a8813c3f8185eb04859149bbe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86f595ce19b16999790358866c059561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fbcd6962886090dcaa45446d9e246562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a36716c53b5e3d440238149d25818563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5aa05a0843774c254c3f561490bca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614c22052c161c3c4db2cf2d5cfd3f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca62541829b78004e1c0186473fc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f976943bbd5f8052706a3ab05f334567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a6e65cdff3cd134212748b02fdab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a855890312a357f27be325dc45ebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558d0dfb88e90462e659bab42ee9b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491f205e47785c7d36545f7c513edd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89eb8929d7c85fd110c2b5dd773f43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33ff9741f844155640eadbd164c72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc998c346d1623e4e7aea0ca9e415574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8108f5e7a8f71564baca38771137c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aad7595217ad6e0553d0c46545d6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bcc3e222b5cab1a9ff9bbabfde78f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34f58f906e93611b8c754740b3147578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889b08e1936b60cec7ba098e2c86d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20344ed5ed23e06b1065bb0073d9b1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d16170e0c3a7c89fe23b7a10835ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b036d9c0657d33b441257c7cdd12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d70abb999b403664222b0df73c5e48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c676b31b025c0689dbd0abf06581a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3101c894711660eb703dc5eb67c59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922050f5161c586d6c82ad99990bc056586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0372fb80eaa187a8fdd39a1d94382587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1a55d594cc186b634c4a78a5349a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a28b666fbe5caa3ad13a94f1fa0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510c674d275b4fd77fcd3a5045f3b42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4f573308526e0b57db0b496530e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2dded1a8d383f2a4be3d8f764ccbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf1115a98df8eb5546651e1bc0ee3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81669058d6a6eaa7fe47b32f8ceed32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd096cd0666042ac71a67d4f0c6a61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d1532d0bf5849300891fad4ad755f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b404b416db6c8c4ee8ea095ec69b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ce269147bb118f60ce61864c6066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4d2e0747c68f12302ba99dde45f24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44a0a66a83fcf4c452161fe5cf2b8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2fee588bf4df1b45933f7769c11db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc8bde011fae34426377c3d456c22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4da47ee3f3adc159d2aa6f8c869af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb14a3f41715c094a7fbfc662bf99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea4c1bba0f1103ed6822528be1711605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba29b7cdc7575b5202d405d2f797d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9d357790daf6da5ef4d7057a4fec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a526924376cbd78967cb304294525608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa069dfdf5526810c1e1126043b02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f05cfd006cb6f698ef3d018e7384610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48037392ea611b92cde7f7d7130022611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea39d174f0b45a6e96bf8e2c36c0d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec9faf4ad8f9fda17542d894fb2a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd06581c85455640b15efa355fb909614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b215218d40bea2dae93e537c63f30c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549df4de39d6e10ad857fc219c56e90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d25a44d542f2cafa29cfb947339f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03fd7472656958f736313d4ff3e67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50ee2a04e8392f8b75a099d88867e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2991274a9dc7f34691c650f6caf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ee123385ca27b010410803bd0724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e237cc9a540814c79e22f417504ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c06277a1e041345c2bc22e507ddff3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c92f775a22552952aefa6c24496f49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659627701b2762ec9c0ea07b3e0055625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf341ca4ee16d43cee97654314350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b00a30d176666d724f42dae7a41ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1945c7081bef536d30f143fe064850628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c60d14879e14127568309c1f665f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944954527778d1a1e0fe762e070748d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f20d82b58ede116fc9b7704861b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f429febf0c3d47ad42177d032015e34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d2a3fa6e507da3fc5910073144c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb6a5c3ed0b9bd30e5d6ba92d40835634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a85067a7933babc97c04eef3fcc94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e6341d0b07a31054c620bfbda70ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f113f456861cd6e5843148dea225637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbb2878efed6b4bc5c2ce7f65fd9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaefcff40c1d66b7bc15a4f10057287639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684033218fa12a7c317af6895428c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dfda90e28edc92f9401922026c76c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd143ebf1ab5e304041428450ca82f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2eff6ae473dc9813da5d77e0017fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2401c68b33a16f0a4cf8e31f3827288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b82bf23ca831f9327401643fce5d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19a5ea6874d082ef7b7826bf344b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a78fb72ba4c06cee9440ac3962d8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa9ccc10a11af3fedb1f0e02f625f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71073404e9ea8c4606dc9e38e2f91c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08acafa9fb392d20c5ed92a0ebe9ae8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7a72a720a645a1840f6b9d8116d80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d261fcd88c77379a2ae8c78ceae2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2ee0124f6d5fc34a63997f00fb1b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f1f2385dff28ca657dc697f69b0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9446a99d3204baa84e80e852b3a7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e81c44eff66ac4a9fadb9257d8a86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9861569571b855a5c080fc35bcde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a046c15cd56fbb2368eac1a741d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f8ec6e71465ea62c8f5af15092ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b26f79f1df81a6a1e5aedbd43860a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5b75c336bbb6edf83bde906cd97d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb745ce468123e67bc08e4783c8ac8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f928518108cd5090d75a9df2d5d543663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99468a5315b41c31e094da4c434098664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552ab31e58c9217adae85249e8a4d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269079284f07e600486edec7c6dd136666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c98a603f41e01687a39465f031372667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4db76cb2ff9c206fbd9f61d5688ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abc711947f8bf03ee59c2b4374fae8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba978beb9c6a8f1d31e181069b5fe1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a0172896cbfc6ad685c7dc45b4492671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed1f1433106237e1d3db3900c7280672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9508bc619f82321e816dbb2814fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a6b20254ae756ac98e0ac149f90b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51cb03076e1a9b6acc6b805b730ffd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7d228d8b6cf58c8496a2a5ad88555676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba9393fc4774aed06cb42547cfe33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7131834d67add45cba7d461b059369d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95946ebc681058911d961817088c2528679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f789576c4eee8ba43b6d65d0d7ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8807cfcc29fe967c9840b40b043037681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a761c3b877f7282fde9738e07f0470f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc930c5aadaa4d3214e6fe21f4745683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f5f503549d6bfc5845bee8d7902b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638726f98a4b4c15f8206b50c2b60c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201392a0dbaa8f4cb11d98c34f35b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5aa69d27a82da3aa799335cb1288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095024d55f279786319325df410421688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cf1ef88fcddf202b4431efb540bff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9d520d3033589b8443b2054f700b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828cf58f2b8ac990b9e070e8cb10e53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54619395e4897ac627be14af812728692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fccd72d107df66b27e3d63e0964b84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7272d5ecdc895105f5c96611e19ca31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e78d9dfedb70f8cdd353e84e669b95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba55310b0bd2edffa3727c1c785af4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d6552e26e65b095895ad1bbce9d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b0e20b82ec71f247d1e11b5e6c73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa381737f2620452093cd34ff237e3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c8fafcc1233883ba63a071fd3bb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668438d4308c3d468892da70e4a66f71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f896c166e140eb0420ef92721b4975702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed1bcb138309c4d169a3b36438d204703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2df985ac615e3034b22fb8f07193b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c49b5048c0f9669080cdc88791ead705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d65b5c8f8657b3c3b781db2d40b92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb856e28382b50915f89d307cd40dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41184d4cd94d5d25f77b8f64d9e30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda23285f90092e1c65f39d79591180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c7bb727bc61b1e681c383d5b11106710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981b8f0a4f3a9a6966f9dd5aed38d6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c865be43dc9b6928d014425bc1f362712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23042161c85a69ae39f1d34c3fa1784713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e21c767aa25a68bdcadc336bfc24a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3403ab2c19a084fac4c8bd4436527715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0199fa3b186ae8ef2454b30fb455716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34be6843caea55eb19c1377ba028fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0d844da946bd03f69d72ac9937af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2177253f4564a7253315a1182d123719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d447d49a61ef0931e3dee7a0b65fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aebae7fb629b2bf6527d6464a3d827721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa84d6706ae29da2cfbb144400d7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc465ddda0a63e99a69bd3bd70e68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caef72577789ac96c11c2dc9afcca1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ea198bd97d2d3747deff87fce6bde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337817f7acc63376e71246bf3aff1665726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0915da65b7871396e6a70778838f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce595476bc9e610da80dc3a21dd2d71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94840878fed31f7d3b973519980c45ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78f07590f5b07524ebc5191575df9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bff43df2866190011ebb5c43ad3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18fe4801cf7716b22c8e28fee36e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8bafb3b8d82562f8499fd0f12215733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1e5e6b0ee93f1baf98391a04cf35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf98e90f65cfbbaa5c73cbc52f7b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee6742885a3f0da0284cd616cc1936736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf8da8ce4d9cd6a05cdc57280906f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b6e3dd91112fb904efbb1713d966738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf4262b74fc89069e78300fb6258ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aecdb8aba76c99e07071136c1fb93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f2b513cfc871a59746dc55bcd1700741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ade21583002ad60df9974c9233d1d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11734dd3bfd1978e5edb4fed5a2260743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daca3c4c1e350418131dbe6137fc10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f85a313dd689093a7c41c4881f6993745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c45cb63094c95418170e99a4a20a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced42d6a96121ea02fb0a291142bfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598305dcf88d0f7e6168b06d20408d9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc596b56bc1171807912e93257143749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a987a8d71ec36698f57d36eade9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200885b6ca4eb9a34012d77b9d544db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b03b9358071b932bc851b0ff6a8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b95d4e4e8f0d8224f77e4bb23afdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923b8d507ca9589db6e788cad66b5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49021688f561c4b38366699ed43affbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6ee9583573e35df793cba4ff21fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975175376e58a8d9e6fd0e5c24d2225e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174fdfdce8acbaf5a24b355a028bbe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadb9ca70a5e69c9e67d86b64ae24bc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>