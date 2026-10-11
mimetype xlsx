--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a747399bfa94d5f57f36a73a678b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe2672945004e0e790f4b5a1199212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a139f9083a1a49517f41496fc2a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45184109d14a932257ba359e058274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da904371aed848f6741a95eab3b3cea25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da5ce42623b7a7d1361e79a4a23966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ba09671370b35388bdf4e2aed6297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569733a376fedf7671f0f09a089fa0388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bbf2762b97f159961031829b2d8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4f8ef541da59a57d6ca42edbd5ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b35cfb77df78abddc6d791ba945a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43aa5f1fc503b643ee28e5163179a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eadbfe5f3271c9a6ad33b4effb045513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c0bb7565ef73e8a03302793b185f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d915c7ebd0f26547c7ce4eed4423a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b10ff39c26b4c4607c7a59cf296516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc28aace79dc3840d5cbea956e16e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d9970e5142993c30f84f3fdab500918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf3ebb3ee153170297e3468b4bb87f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58d3ee96ed1f92fab3e13a44546c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269b542e7729fdcbb668668a92d0cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327a97e2cb27461549d4e802bb342f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08126aa6accb6b950ff72a720dd705ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e01995117d24b5f871f6eb3d795124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04160e7a1bb25bdb846c57f2055f5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e4bcf3dc5a04ff1b10f24c6d836726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec64f9af3cec322eafc9ce503d3afb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f877b73944976ce038cfe159607f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e30ce0f18730130c23a90d475f41329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5098ebedc30f52c3abdfddbe4504a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a5d5581ba4a7c79277d2198cf8f3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b42db24b9ba31afece5f47d756e6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b0710c2673d957005cfe5c4c8ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178460340b59bfbeb6e3e0a7308be52034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cad879b1fef346d19b0a24250716d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf086edb4dd132403ec04752df4be0fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf797e9eae0188b5b8a15c0f49e7dd8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a4c3c5b36264ba57ae11697f3f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1ad3729fa7a7a0672264eeccee0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8650e1fd422c1bcfebba5ff35c09540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09ce873cbf622d38390062c5bcce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e7cec4fd7a2a32a276cb14f7b39242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e573d50180c499e576208511dc948043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba7651f7c0cc0d922d1b62d21a73a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555ebc7f5134baae880c66a28a755945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26835af3759f6ed93922e4cbcaa342f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b3d8c04a97cc1bca0513f6b0066e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32fdb353e10d65496498b988eec94f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22170a1171b879cb164becbf39bf11949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cae51be61144ef1e79c1e640dd5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39746494fcaa8c8f43e6f71006a549551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194ca948d5851dc85f0c2d9cf8da0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366095194c6c2d7ab3f688cf241dba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c037fbf87cd75ef08d50249a670cab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e646eab46b3cc506ac516441ba22d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9171aaf254ee95b9fcfc9c3e439356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704254b55b4a7488a84e3c74e21fdda157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9be709ce31e9ce8fad398b7ccbd6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20226a5cb8fd0fe86cd0fc653a484bc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abef34e2b618bb8a00b5a9462bf87260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9983d27b259a0649db4ec9df2228161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b77366b342fbe454d97f9c76f7284c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1418099faaa276bc099f58bb3b75063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32998a170d32dab4af2571fa5396d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51752b972d5da7faac0dad984a33f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4ff9e011b2a214be3f7a9381865e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddd148ce61beaa4f593772f6e9f76367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564fe81d66b9d3d32a249af2dd962bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88c245fde0849f2da5db3fdb9e65869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e6207cd4d03f22bab44d09881f0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f5ac1fa9964b894f7f4a332c0e36271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13bc1ed1773107c78c4205da481f3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea38e1e07c4eb40f433f65b8d791cad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a1851918db3126dc8d42b1fa6bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568319ef58a62ad1e0d4eb14b30f6e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb4037a096600a875be3754843710f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eaf62874492be7bf4bc35cb96ac0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415219af846319b749a039c2a964cd4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abf53a02ab0891e32f41dda449fd2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456370704a4e2b74f24debb86e5e94880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933f9a2fe7280abe736bc4c37bde7d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb04132fb20800dcff4d177e78d20aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b362722308f23d5a8de6b3034b4e0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794b6bc176ee5c24826ae4a29c550884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681fab02729e9a99606a704c3656a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595da6f694098ecd2db5a7709bbde5cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13cdfd2eb996034bb46791b85be0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04454b6ea64db8e8e3e88c67c62fea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148089d8206c885b2b9c377192e4b4c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e95dd6cb227ab91d753431e439b1fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebb27321bcd32030f49885415c6b1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77f2e754c4b8574c02e0d81fa076d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887799f577685bd84843f70afccbfc2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c80dce7c21c5204b217164fccee0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f03a130a87574309fb64fbe10efcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c8410627c599e3a6ae591bb17c8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca90895a8fc06ed37083f6c71636997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42623bfe20a0bedbf3fd83b6799697598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94997a1407836e42cb41a2514f23099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60a49a984a74494ab7f1d29fa6bf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576eb7878b3156c635572d28c3e9b06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adca7ec72bd3db72676fd516b0886d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5ca37858ac097779635cbe06855cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f9737558fd068d8be71be1936eb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de343f3feb61e7bd3e1411b27d16355105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec6c0a00aaedbe6f7d705a37be5783106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38174f0bd9ec715addf78390762fc35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99abb41933d24859e96754c97bc5cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbb9e0e9a39831e170d42eed8b9c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fee3479845a3dcc78b554970600b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab54461302ef20e55568d70c630183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d5527beeee1e36bc89966ff61552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc4e4713437c81b93b4e880f2c580a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5b4771df96c7792e9a78a0ca5a00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f0ac788ad2a1f4bb38873d6d45e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc5eacced6a4c16a75af93145e01b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0f9b938e786b52c19b36931daeb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c332dc0062c557c05c25f80bdcf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e0e31bf71ff4da1f64e71190a87b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680c2dfb3e0c55662cf69858a725b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d127712e49abb2d55ea5797ba3fafc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76cb22b4399e4c7ddc529d42275d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c99d5375961cc898130cee9ebdaab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56941151ed05a775286ffa24a7daa552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f921f40f3cb1f602f182de8594293a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8642739f3c91b31e67a121b5b98b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54e0b08916ebc20e40557a2559f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548360e2e62fc8f5c44ecc84be48ccb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c72c8372bd7e0ac10b0b43a292f16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576822ab487b2485d698644c397f814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6ecab9381377e21f0e8da1a48684131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185323b39231b440f55d95fe78115afb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2d2dc24fe8b84f7e641a1682d390d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb57d70506796402c7b7146e79e31c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80db6a9f6d61a15f0027e66b704739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c40b7e50c0fe8516bcba8a5019da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66b293fd1d05225fa5247986f45bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64052fc1090ceb7ab3f4a364a86d52b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87605ad3758570f453bc08a2edcf04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cff819ec1241c9d2aa74dd4e54644140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83422d5dc0dc5def51b886df5b4ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a6e71ab64b45977e18b5fe24467a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc587bb1d2ec7674aa1812ce2afe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf2499a6a13b1e977a77915e01a66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e14dd31202bb2bdc93f7456c0b48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6302e68528a2c3ca1019d8b478cfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9b76d5fe983940a391bba0184728a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655baf7c0565e486d1da652c9a2129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31aedae083da757ddbcb4466bc443c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7833d664fa903c12f2ec0624a93b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3f50609d7a8d01ab9157b2c596731151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb531ef578d2e37b054e730b87d1eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec79ff4d1c6c8840f2ed211ad41e94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ac51b43e105f0179c4d5e2cfbe83b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e5def89da02c098b3243470b3b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f7074bdd57bd04232d7d24f6542a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130abc9eae341bba1059a17cdf45b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1608f136283884006a9224a5f2895158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107942321fa209026ef8f48c44baf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a77ec7ae954d29f5787bcdefc8050160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4b5f21d2ab1f05baf3c28e9cf6e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04d75ebe3278447b8cc249c239b103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d05c792fb4518d9c742be2c5956bc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8744618813e395dba349917c16ee6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934cdc35868ab51fd3803aadbbc76a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7b346cd4f635de2d71a798622092166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353438f54ba276655b1dd6fb32175b68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebaf11561fadb646a8d1dfc06740f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d416c9732ce3e167dc6a036505f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2e8a04f8962c0e63368d4132a0b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0a3784cf2ce9ea9a52c5850e62ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d71aaf0f441f8f42340d315a0ac58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34974589349022352661b033d853d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475c0314101afbab1500145e68bb11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510a03c5759d794bc33bc80731f1d56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e1fa9362302c7f0d84df501a32470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1563209862b44486e6de3f05000e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57343cc9412b27b06c8f853d9080c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131b8da0321bb7f7e6ecb3807a1ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c18af75fe9b5294cfee189fa6c5ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ec09899d3a4283dcb293725c72b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4dde088a55802dacf880acb3039a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7c24fc799165e74e6b89eaf34718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b405d4f6c2be09de2f5c4bf19404b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf56a4f45205dfa22ae18d27a0a193d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035265be48c8c934debd8d7b25bd530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f07937d45c52f4fd8fa46b0cf62d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f8ca2ef146d3b75a977d1edfd337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3736afc5428025cf13565c80475a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e69461fd39d13aed929455e9e388b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c72a799af4ba01d031192f961084191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cafb897032d3f4057355b9639d6422192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3984921b877256ecb098f684674d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c5a36ce2a06eae0449acb733a325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9679df5bcf7c806b59562d42286d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99edb1785f43f0bb5a16b853147effe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6af4a6413a937f2dba2dd1fde74a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1360a949029df0df84d5f258e117b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8502018a8d1f35ec63e3b1e4bd3693199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154d2d532263d00bc511cb6d70a37f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f857f515a90b22dae9c8ee1774b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb19d7e30288b77e3dd60c68acccb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698858d85013ce28a214a331c7550e14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf3fa9758d610879d144cd6a2b0ba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027447f7f7c8fba1a489e423d6ed4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487159638c47520f839c5d518ac65871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000790cb573f7c9181303c335a4526f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0182bece16bd8590babd068a554f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d121d8e74f4b6ce1d1e05327726f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf34cae2aff41026b149776e601fc5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1975b571e5e970b87eadb283af77c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc458b5a8b63513ad2281e58d1c6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f210f0f50ee7d130380ccbd9e30d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3d447795a34ac6db62acf5ad029a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c841a9f9a47608c47953d65d9fe30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd363785bd19b393fb6d0cef2a303f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e7da9e372bbbabef115dbc613436217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b520843339f67a708a9068aefa9384218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3ff4a0df7c8b2273f09e8f321831219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d1869b9bf5827893ba75acf476c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a121e6915ce7b0985614a3743933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7676f59655822c1081e271da3404ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3137fd0b82fb871d5702befadc12d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5454640e7704dd965c31b84223b19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ef96bef5ef3ff89b04cca44490f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c2286714f700aa0480fd16dae1106226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377127c7d46a32c762ff7ffdb0f403227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39a57a623d2b6bde12354d6c62067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd76ce1bd3d573fc16a15a6158d52dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119ff95acadbde411050c6eb6a89e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48c20f6c03a38db9628dac2fb0893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e85b91448930d0b848df3f6f23cb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ec42e8e38fff4c89007ce5ad6224233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c7bc5b5b1b4e0492415bcadfc736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4fcaf8cfda6035eb0341beeed6466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34c65af228a56749bd88b452b00d60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd740d359b3821dc77e5a2e52dd92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e6b300e8abac349a1b6402d5da5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be852677c9ff9a4446400f046942d9ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57402c7e7d5988c9e36733fbb212828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e88b8db35d7bde436c75bbab6141a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab577c1c3976821fcc32abfe3163cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7972ea192f3296a52e1c11c3c68e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e008d5e54fdd38215aee7df625eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e02067669ccdc8a445d92a99833e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197f03d093f5fc230ba7bbb6a8bc1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882cc07a447482e0e198c3c695cc6e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e309ed0388eaf5879b9171bd8091248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767ce1d4a6e4d9abf88383ba51f25e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b23020827076a3136cec363edb82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009b366a0f883e2fdbb75d947c8247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dec99e319cec51f0dfd28c76e7e09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65b653ffeebc6ccf43f5893154af3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7a29fc84dc65eee655c0012733a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c728301f5dce573811bcb584ccc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2cad87122d2937e58c3cf31b3c6cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac8853ddfab715b6d6c788274d4822257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8a703b5ec8570d0ee55d10e30130a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d19d432564fd83083b7953a9dac69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e245bda8fa7ed87a8d5699cc438a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412619a51c6b133119ef0cd19aa388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d7db310514d4a89c1ed3ccee0fe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4a427d32f29b1ff1b0ab2c32dcd09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c6a19b212c222e2efacd43fcdbf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e37621550c1206775da06fca050ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269ac75e841a7648a8ceb5ec0f7cae9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b94e5f0f5b5cfab25d0a3442fb43e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b59cc0aca4ed5e348a704c03b3fec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b48d3c3852389b880df47d43fa000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261f45ab882125a5c42c6a2f83fcfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7e3c761f1d8ed0e5f6f62e5f5268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2993b113c05468eee05e1dc703dc0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ddc289ea55626ba89388341b92b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d47a195350b4ac2bde3f52d2933e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f50b09e5bbec502fa9d4f16795ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a7359f4d36f0acb55ef30e98c4dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3068b81698b113fb90886d0ed1ef4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a4e7779f62b0682a562c7f0678e0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14751f716b0afa14316cf1d8634f4ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5b31ef520df84a1d2e3e9446cf3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a559eba3c7da4573ebb529a4087e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c12d8ce648519615dc96fe2a956218282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0338be87661ac08074158464a8a4cac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316478fc4582387e1400e6ce966dfefe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6ef78dcaa82202faf158575e1e56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7b76a0b02891adc542031a7a5dfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c39b7d1234349afb03471efdfaa64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a964ba19c7c52f7e158fd3f493170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416282605c58e9eec051c9dd04c30da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2217611ec3b84c387ba126d313a6d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f65b92e8d4bd64e9a974da31555cfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674460ab845362ba178509192459a34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca7a1d5b666d5597d4a6e89b05fd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261ad9d8c47f9662d92aa9b6313456294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833cf5351907c7a620db7a3cdff5b3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28adeeec5162bcdc77857a911211fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55894f7791cf7ab1143a04e50c47a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056de79f682719bf70f096f64ebccc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d45dc50e23998c6c6d815ccd41a47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c35b964261401c2c1030088e35f13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9645303b6da7ef2711c1e61ca1a0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c52d24d04b8a60f253725be05b4c9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fdb41d201f8c80b45d3a0d2699cda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f870ab7ff57e2ba2dde7c5c8ff3453304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a5ed7017d0ab29887696bbd3584ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821013ff76506c87779c6765bb115014306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7536ec7fbfd1ede0ae61f14d56e7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a8d3827e67305e8fefb3f3e96443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ada2e8ffd97be54f0199923088c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f94d31f042f8631a243a442bde0e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4c1dcb0dcd942763379032f23311e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f6477b51565021e526c4779d2988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09bd3776aae299364fe37e01e80b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192fe5f2bcdb8483b857dd22a979d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0959515de51044873aa4e4d912fcbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfbf9d31637a725934614b681be7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5668ac5c74206abc0fab63b39b46c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5fa5037514ba2e9ee0a4dc8166487318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8abe70d32106ba89d4117ea60002319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78e4737ee5921a98cead7976a1bf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a66d4298266d8da94575e30c6e6a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d212da0c5796fd36f0edc8ee1e718b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e8de4d71061d1b1c04291f30fcd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f27e108039d53a382ea03beffc10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8985d63897a51052f8e43bf1b9ff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f2eea91383af4e5a0fd0ba70fca0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19d25a05a3c8565f563f7ba45ca0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5fc2f81d6b35d34864cd484a66dd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf9b03cb87e0594ac317d744a39ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c2bad6d4c6556722e303248167e71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebeda3bec41c2010846a8cfa006dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0ab1b0099718c58d5200fe16b111332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f811322c65dab97d78f60fa636da84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccba54d41de6f638fce6f88449fbd08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26994ac28627f34c58ab169df8cb5d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df4011480054e12147ab5eba29e1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958c6490fdbf986a2e16a940097e2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c6c5f15b0334ea0618bdead5cba0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf3e896739dfca1b3d98438998551339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bc9814d5657570d8d1c20cbb42c91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff924b6477264ba93917aeeb9455c19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11299c0fc7898c836d4a655f225ae8b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd62cf08ff97480ad16b4da924c7dc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac018059ae828cb5c949a254064799344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bcd6c33134d22804895f783103a81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668297b2a1de0a02288fe71b083ab54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01828585dd01de4307199624a0bb8f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ca77a9d5b5c95fc2c1c946321fcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c0ffbffc2913cb1a16d3fbf711893349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86275fd54ad0809e92b269e1b65aee04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076ba3c5dbc072650645844201c184351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ca6426d816baa48de657e21deb29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1031617d89549b7b1ab182423dabf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b089ad6be524f69715f557b3019f2b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7000666e91d304f4a2127b73ad752355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f882b8e7a2907add6c8b9946c1c86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc0ec3b211ab8c852d0f9b4f40c95d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545309e5b11357522c766753c05bea61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac00069e3d0e641d178e30228cb56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae91b91e789da6632d1d41f40acfd1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52d6858abdb56478156e2271b59be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0defde94105a0f327a8ee82481257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82675529c6103eb91b13ba7ab6622c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190fe61fef92500abd986756a65a7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fef0eaeb68f5523600c63e997522d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c264b8b16888ad50c15a0e5dc2344a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72b9a21b0a32ce2922bdfea69d3bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0921ca8a85936ce5a208462bb4c12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab990170cfb6d499d2d324d08d91e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fcef09e71717ebb287f78f73dd740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b7e9a184656812157c9bae0e9f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472183f7ada77eabfe6826ea22bbd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe267061524602ad7014ec896c5156373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a8a38bdf3b43ce6435e9f42a9fd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba4fb90ab4ea205d023ef39d494d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a438186066a9e229b1d0358170731c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745251658c6a7afde29759322225329a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1315aadc930b2f593b316a55adcc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d5ef38892acc12fbeb611f212918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97acdfb2a2f982aade314d684e489b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d38e5d0c5a93b3a56aeed6e784039381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397d35e7377bbe9f84587fd209d475382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de77a80d8b2440617ee0f15d5ac611383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57918c76b0d5b347a093338dad326f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e170089795efde47c9cde9132a4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff954a183a4156e16705e208df7e98b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7db69ee764ba19d8a727b0c6a320e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306010b10268653bf34f75c4071464a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843cf567abf33de37ffb9d43f07ad78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678803ba03d67dad2321494e4c9cfef2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84e11a2804694833c7bcb40dea3c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2537e58d8d9b7901db98a37e8768c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f69c5c245e1c5986d74817f9e72df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675f67a3b0d6e01e999c455b57bd15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af782e61970826f5139531fb48b37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68f90e533cdec715771cb9fa7af1ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14411a2b71edd8f933e925677f276397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5fd9c364df16ac175a986850cd79c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36341f02070aee818676523ce0c67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b31fd75f8c17ea3927e47ba992b2af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38cc7d645bfc8c9b896bf77218fc3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1035c4287ab5f3d8803148f2664aa2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf60f7ad24f9fa50c336f869cf5bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da21aa994f8d4389010bf2c192426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b3d725eb7df8f32f144e8edc63a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6a91a6060da899632bf69326345c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb85edba2314c9002dcf9fb4b05b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233783f945c1a3b69c462a93e6e57b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3461169a6265bd5fc5e2c30da118409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d875793b5348d4e542409d333caacc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5975c2c34075bc74563a10a1cc45f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adf491bd6d64a22069975981bd8dbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff135c7fb648f23f79a620648c95f71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b525758755d43dc79642fb20a445414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462271d928b3bb1cf052bd54ab02bf20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ff05624b4f7da460128cde13851c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc3abc4a7093b87dc7ef753165dbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3f2fe790740cbe5e78ed1de8f3af0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a9f1322ba1929b7634feb8fbcd785419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93943ffb3b0f3fe1c9cc0d5a09aedcdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38a593dcd292b74ae8cc8612c0f51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed968630ae5271460ee2ff673d6e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b228346f940434bf34a93f406b1cca0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce4a52d76d498f7d9f0d927546ef9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd77fd761cb10c9bcebd3b0feb664b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d405dd1cff4eb8d717f551dfc59e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02274f01e0a85eaf33d99b8bab2c291427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a9fab9bda97ca40bc362ca220563c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9638dc4b293fa1d8e38f8aa6a8682c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392103a599832ed7c589a777b4d7c28e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4fc3fd4fcd7a48fa9e1b23c963633431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62feb8a63437234fef0222640be8e40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc83eababd1c8889d6710b8d9d6100433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3256a0c82524f3d4798070ffae4b3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a33983c69dd5f03b6a2c7ea56e1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c04f311e8cc202b04f1ae011bb7f9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7eada543937da40871cadf6ff5645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139eea3c52c8b341edd3840f9a2357b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c1fc902ac663de6e26fbb5e059cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a670a76a5e0a7490f2a9fb1f83cb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130387acf4d98e05c83d49b1c9779f94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ee677eb88941e905aad2769c41b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cadac0239c16ee507aaec11bdd42d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25dd9f081ce4e471dc487d34e27ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efce45d732febb009e358b1dcd523b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78237b7f81c534e5ffbe68bd0c6744e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a643786eae85d871e3a3f76ceac88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2e258fc65a789392530f0ef31e82d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641723d1ac379566d4fd83e6cde2b90a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dcc3f7e6e68b1636e8230563d2593450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb709e4c45b00e32c27ec028bfd446451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd05898b713e2033cd851446f3539452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e547960af4312249f11836c66905b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c2f90d46e6c2e68ead7f7efef52b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9dcbf91e60a6fec0d5108c713dd95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ffebe47475a4aac40311b9597686456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc41511ac56258856963373c45fc31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176bfcdb78f76e91ddf1f181f3e589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c39383b3b452bddb2f8460086c73c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3fcaf764ee04318705f6a8a39761460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdf4aed9c17cddc17d003612af42ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2e4ffb48f4e6831c7ee5075694e44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a263eb92af8709cd9e3ae4f942768463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234876e6c0f3640738f25a1b3d2d3b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9e488995a81c327a777e3c75ff49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c3c260e5c9323cb1bc3c64d7c6d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307be886561246591d7587cb210be9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7381a68631612e9a6f8f88622b697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c35d59d1c83bfea1960bc51786ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f08826bc09b74549fb058791ba2d55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d3119c6eed48676bc54e4218d06eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c53d155885f4ad06b7d0f2c3cf3a53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c08093b5f17cc7607ce6ecc082fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6861407e5c674d55156e2dd01077374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708829870656bbfedcb451504d3819e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c050322a2eb300487939a1ae9d95b6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a81f31626f84ec120ed59f3bfcf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4a1f336214070d8f66b9f5c43d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb0c7380b9f208b73acfca30600797479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa21e7bdea4638a63718fc7bd142a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689657bed867231ba5273e85703314e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4d7180c5028cb11c45f3a36aa55e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a66e353272db9ad426dc1acf66cb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfd589bf0607c381dd7b1d4a2e9f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b00aa7352c1e256a6d838685a054e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a45a39d5b2abecac11833ba2c962486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53524a18343e2edc15e88f8e65614a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cbaf558e21a3c9c940173b8580b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1abef76c65e66b6e3d966645d9b9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f60ff1aee114b1de49ea161ad2684490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2b75f89d6c88f364c3cbb1fef733491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ee5b191d115b311579f8f67d98d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06565eae4d3ccf791224f37837909c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e1c049b5694399ea0d4d9ea97dc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17566554b479a75c467c344b0b7d010495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8de571f870e18d721f23fd831703e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff696fda742c7c25d656f083e77263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6194ccf30511dcca641e87fbc697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01f41f322f950b01ea7486a2054d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b31820445e8377ac4051852d36d67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5aa773f57924515c6ef17b0f42384501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485b461fc2e20dc91497aaba911b07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0f74368c8050b5fa3051a6b80a39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c9a420da204143ec91a86ecb19f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430950c24320f1fa26c2dbc27c538e50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd9b17f4b1d581ff48776080a023f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed5d8de35a6a97fb6bd00b28bad74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d0cfcdba7ed204e0cb5998e4117e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67851451ca3f46879c5a813b178aef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffe9712e2717444006ff4a2a619af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e4a597272aba9ce5b00a71e04f42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ac5bada37c8c0aab7d7d5a1290af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0f44563e88b00b3f176379348214a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca70b37799f7825e78e76647b5736e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673979701426a1a73117aadbb23a6ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119313036bbfac826df7db2d2faa989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36c96119003cf7fa6aa309a0bab00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd926688f300eed2c610107de31eb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310518fc8f52ea79e5d6af4e428fb097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed5c668a1875c96630a4fc0825e75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fa45095a737d264546711cb892ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d5bd09e61feff9965d4243042bdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052263beca623662143e3d4c19fc1226523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d49a4555eb0442434aa2872dfed1b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9308244163c0b991190cf6bff26aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8604caee0f98f0fc544f1863410d57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90c5dbd31613e112bea630b83205a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a79293bd8d289145c751a9adae2a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86cb2b13e7754bf7381949d1fe683f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2554392d5c55e89f61f5f61208b6c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a738d4b776e7247ac50293755ddc2cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd0084cc38193cfdabadbe085a59a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac2ced10d7ac63e8a4c0eeed6756cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fa251b0709927cf19e8992b04d1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98280a6b8abab24042328849e77c079535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a243972634e526d449798a33143af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11058ef6384732841d10d46f606dd68f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070449efe89c32a163df99f71c7e9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0dbb4b1542e2f4d674b317017e51e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce14cacff6a1d687ef222895f9e36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764091944379ec636e05561d0fa5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b2426f12d85aa8d50d07c7b7f031a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84248fd5b48726b802058fbb73f38e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c74813fbedcb80edcd89af2e038c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24631d4f97e0e1cbdce2570034d9c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144f96b3520f7e52718ff7cb52ea6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0a2676c7893b72cd2ada66f549a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1cd1e3a2731d0c1f27b2443d0f35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50e759d12316e1f8b452053c0dc60e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90970e20d7b028ed93f3ea9c6bc683550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac2e7aa1f76328d00803aa680692e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463a91b0f8898ee6408c404aee1e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbcc566914e738b549074ab56bcff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9b4722eb313d231961610b477d47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be777b834f249072df43670df78ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f2def977d85cd5ecf87ddc5513d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267256e09f84b2fd7fdadb3ee2b165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf50a8a44ff840e00c78293e26202a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff820fd6d81d8dff161635862f0ef1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb5ccb27b3d824b908c6a3944c5436560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca5c7a9147fed1d4a0b950ff734aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb94a9f161b499a97efc5e2c4cecf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73d3fe526e1ae3fe605d557fc4e27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315abae74685c91b85c7bc104397fbb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b85ec5445a4fd319d91c5087dcc55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d6c22786f7fe40489cdf4659a9227566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1f6b3b4c0cba40cfb3a9780e9399567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7f2b20e525fe7466a672643993b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951070e75844f8b79f2dda80019458cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e83eb4527a2390762163c7f9fe9ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc2d193e92b1e4b37fe9918e38270571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf25f6bd822c255488a03383ca899c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1685b0d18aa4d8766fd5c8eefca889573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59966b59ca86ffda13b4b85c02c57e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac94b444b0cf054f35bb372933036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da85d82e3bd28eb4f1cb18333779abc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6bba8eb7ad719a896b1d35a4796a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a167f3fe305b14c6d69a6b79acc13c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb8115b1ae878232a958d09fe6c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e97fd5d885e27818a0b294b924fd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c041367afc20cdb070d50816550b73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cc52edfa6ee5e942947f0d6c1186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76aa0a8ba0b8b89654b4c67d1a781583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c071bcb5ab1bf7b333f00c9482da7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415bdcfec8bfa89e438ebdd8e760737585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092945c56e91a2aa407cfa098aa16a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108f353b20f0215d5c3872129e3ce2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc09cc498d832f59387de168a79ecd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018bee1e37a1afeca8d1ebc10a195e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459448e7d7808b73807fee41d6490597590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390922dc9b50c0f847a7caad2fd00130591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364f87372b3914c8b65ff8b03140d3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ae6d2c7425244ff859a305c3753e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4973f80173f63ae74cbd574da955594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a48ceb48ea865b5fae58c8323c3e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac332c90bc82bdd572b7c8aceffa7f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa1049cd7d53e007248664009b04ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e347f322bb7127d20643e36a32e993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fa5f6774edc0ff3c0d5e107c034be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d3e8765cc96ecdef07fa40d2f497f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c863df00b302b4b35e4ce2ac5dbd74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99ddea49d355b2be3abc6288cffa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eebb9d9fb06864797047d423a7d56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7632217d42d7ebcd909b772cfaad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbecbcd4167c0d4ba8e47848dd894d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab2a13777f1aec3778f1bade205521606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e4ff5323a28b8530e232ffe3f01f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee9dd4dae5f20c71f498ab453c0139608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c47984c3910f24ca4364a592cd4a8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276b3847ffbfb19ec5108a195a97c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611e1dd2e97750e320859ed8c6cc48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b510fd7186d1224cecb35ffc4a9d9e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e1e4f65f6f3cfb63e1aa59776c88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641f763be8be9e349ce006e4f9981ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1bd92f720835b013338254655ef1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87acfef9520eb56a3a7801c239241616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475892f7acf05e6294d1c1eb22e4418e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967083b5e0d8dd90b03112031f4e84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f4def277c83b38b9b764f5260b951619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbebd2d76d7a1bf994894f7d4a2f8c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220302a9472bd416b43dbb03616800c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded71cd560d2ccda1bf1dfce0c0ebb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b33046979fdbbee8115b844b9f4d2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c51e8a6f87a6ff0ecb129ecb45ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9afd1d5833ff77097bb508b2c4c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90849b825c2a13e7b56b179bbfb3788626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a8516d32e96fded180af9e507390f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc2714f100d4d15ee5a5fd0c37645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ce2ea1dddc3454810ab4a21a6bc49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f588d69a4a8efd5e8db88c1e2dd4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd31b8ece8ec67c115bf1b5ba8412631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b866ea25fe039178108d92857e746632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e4d8675ada49203c2ff077d2349a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629e2953aa8e5e7661f472fea49c450634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963777fb868fd57bbd163a589459cdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a8607b3988eef1320908731e752a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c248c914d9bf4098a36dbf553765637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12574a01f7af96983d8a345d15a800638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff452ff3e7d000267c521415f36aa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd7229cb9c75d382c071e515d576b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f12cb5094dd940866a40f9396701641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa7e4c06a44a84dc196ca8cfdca02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a37c05232afd3baccf234bfd46e138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9f023545b2631df8bb2e4e5a0c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1530ed8b070c36741add33af8ea37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f0f969ee717a76dbec7ee046d7d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d841e3af731464c7574328b393032dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81a61d7ad9b7e6334f9a2d7fe549e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255dd515b7899b3f1a732dfe59a2435649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3717bc61ea3583cf4b3678ac22cc51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0baa70232efcc08bd6b1b10d983ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e9dc4b9a7cbddc150071bd532511652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175296b9fb58951a47724cb0af478d0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c57b3eec6bdf56b4e0072664373718654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88b1bb267c5b582d6629a0d7b8870655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e418ec03a69b79db7de14a0ea22e1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d03c640c0886d6762c1cf1c044a1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021b8745d34cbc0a5c04c9f9eef937c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8bd608a95c999047ef41a9ed965b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745c44b482f858e70859d63a73ba3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dfbf0dfbcf2f266a1f67bd21f352a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b336522ad4115becc135fad41d6efd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09719b669410978bfe2df15cb2fa1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d5677c212456523df0fa0f969ccf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514d7b5ccab0092bc151614fe0f880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae5b35df0f7850340f8779a6f0905666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd533ddd7191a3ba2059f907a5fe628667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea0e0919a1a6b7e9cdd53f4841118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89027df2dc57b76e9b40c4ef83936fda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186b48308103c19a7a51b4f2d09d23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa4d3bb9ff7e3c64a28079645ca55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748bcacf4289496a13bdecd9add2a57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467418dd618c0d9e8f0d8528a5318b77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeeb48a6415aed10c74ebc7f7cb16d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638fb2e9cc392641b4fcc04458c6200675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f11d857ca599420f6bc2ef0041f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca9fea69ec6540e8f0a3f20ed29b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8e83cb518e6ae599ea47362326d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c197e91aa0792a5f5221e71666b223679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5c82b57a8f6bcd823d481d03d92e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b1b723976c5229f1b8ab0475bdbbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74891f750c4971deebc4f07096928682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ddb40a6b72d28d66b9c23db3be881683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de9962b9a18318755b7d741bff942f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b853e45d8ee2dc3cfc3e7e1f5138685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d43cee660adc70c126f347bc77842686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a70336031c6d1cc7c2259fe7d468f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444ca029273582c99d45369e39016c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b2c46d19bb1905da5ee59d42b964689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd474f03ff39a553e85ae5484b778d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda2b7f705920459b37b46a42f15f97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e474a426fef935b04f7a096d02b0026692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a640190bee9e94aa2114eba534ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f423e425305ae7c033abf46a7cd7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa93d6e5869597645974f9cdab44c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5c81d14537d6d821aac2a15bad99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72c6c63cacd60e603624b6f0ff334697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488ea0a3032a91d7a3647aa23e8353698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d68b647c0ba601234214e62a20bef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d722d770b2b3b8885219bcc5e098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfcdd569a07249409cbda181465e32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a6eeb6ee022f91d1bff8a0a4dbbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a4c29db6178f95d86f07d19a02267703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c3c9ab7e3f35c98ba716fee000024704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72226c53c7547a824b2f6dfeff51d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862571a9712f4189fe47be421fee130b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75963e114a5a609c5bdc629dfdcf50d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5ab5b19609ed27f05f5836ab7516708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ab3943c91fcce23de276b67327ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b104ae905f2036eb9b9ecbeb82b83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4c4958531891b7036e77982ed2378711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943d142e1dd9d12d58c0ceb99aece5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be3784e6219107abad411fd0bd90a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7779ea8362077f6cd497a82d2b85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b970327a9e959c64ebebc95f0eeba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2177b5c643f9ab1f58b48dcd58fd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44ea42e5e3022410bb5e45bfd838df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc760a6f009ecdd8410a7778e290b0ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb217e02ac3187f70cae6db4773cee0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60f2de022d30ad3b5b83973f829855720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70baafdf1642a81cab4c0fdd1aca5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33266f03153062e0f50257a93d7a64d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb22f7e088aa52cdb79ccc97fcdbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67600bb349c2868d31deab8a5385e16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b9fca372db11741f6d7b599036fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091601c378b82654d43aca9d31eff20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661aa4c4c7c75ba4ed1f2bbff9a9c2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699bea88453ef7d7b3044fa17c3350728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00468e0a21bbc78170dd062a5d4c20d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f00940b789fe2a5572b2aa7345d47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b698350944480ee5bcb51734691cb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6721169a52dfc44a31d51c1a997ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9bcb7c26b3ee2560b3142f4f54cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ac3dcc23e3a4a0cd63b9c3cf87a4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd854db4ecb67377fd7b5c6fb3767735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c59a3f4f9fb05ec7d2c1cb44154ff9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99d27eb866036009afaae3926a8b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559c6a4e3123bdf82888b25fb2e1ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b547750489cf81354828ff01cf6fc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180afd73e4ed77d96bd49b09f6c108d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a01a127f1894da55868d4502383c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6e96da5a228df848c2f9b9c8a9dcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac1871a9dc7be0e519fb491ee95599743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82927279e184f9b670ca45839ec80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e61917c1ffdf56f66f308e846820e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc09fc3f13eea53755baeee536281746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12514ed960cc1cd39ce66d680c08c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae87ce29dd35cc0895cc0cb14b526ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc66cf7d4b7d58eed5aa50b45390f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19086508fd55c5d8790b58252c578c46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb62c8481f580358315a1c037b7cc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15f603cb97aea8ac5c2cbaa610764752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624d9ab6bb3770b3df5097bd86c615753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf231d0e84c8ef1016893648c0b484f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eedda7ab8384a9b63fb7e1c43627f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc3ebf3dbb99827f3e5d303f437f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86185e2e080940dce8ab2d8fad7d41f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad189f047ad74cb4d625ff4b98f8ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc24342661025bd0f19361e19a9296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c94a9184f1c3963a7effd86b843167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ecd91304057e2dedd66c29a63a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e50e1640e62150e1a068067ad8da149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546f4817b83f2e377dca107cc448c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33876fe72eb9d4a2278414abc48168a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b61deda7af61556872c7600b8cb4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038d0825bef6904f4223cca5c2bb7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba1faaf9c890d0e3bb260050533d9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57921535c98e4d1ff619796d1347b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9df244e3685b9bafbff6711332ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2879312c394b319af0bd0e8091bff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3421d0706c0547e3833501e3e1bda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a0d912e492cd654a777f00c1d175519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea47ad1594d7943ff32fed241f631720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f21e1830ed180e66df7d983851bb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad8a33b7a8c854e7812b8e31e766722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484504891a9a514753170b15afe89df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73780743fe9316b2ea3dbdaa63a5dd9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f506cbbbdab752ad347cedc7c08a4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dffb0f0ca08f90ef16a638b88742ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271e52487cd60020bb48a5085b5ea127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcdc8757eb7eff581ed5045b2c1b1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81374041ce5bb5dcae8a83d9d3d17f4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6bb6579e17bff6f741afdf768ab2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab0c302db8885bb668bd2ddd595c1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596077d0e145434f9ac46270b028dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128aecf78098b2fa6a071b036f135233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d5ffeafa13c9d35aa6b27215b888c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f62022a1e907ede3b2c66f61832f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58519f58f3d86adc427c8911e7a3c92e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071008d1ed6e5d0bd5882c989ae0155837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9338f6e66561092abbbf1594f2ff99538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70891f253d0eb4784c69a87d8c400b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51b583967e260e8df9fe145a60a2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a868583f3910663b16bb91038ec4f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa6076784e9c2ae5732899093cf7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc8cf134c361429d4a632f901d469f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48714045fa8157efb8a4f0b40f7085a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb0b8ae1ad929d40e5a6c6a7cf43e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ffdc01e35301089fa3d31f677902d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7db3fabb37e11c0a103ee534cf043247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf447037f0b09ac28f7bb04fc17e6af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd2d392157cbea2495a374033dc3dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7fbc26eebecc2d4573558560a183750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c48bcd2519f93d06b73025b06a0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acb08b6ff2121679090d0836eeb17852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd64f226195f6b4fd6ca01c85884f9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a99b5d6ff26d157cab133c1cad4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05789146cac4a4639dd444fa8f0ff5f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fae2d7dd1ddda0c2fd1b7287e220a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09300a8a835f58f02dcb72c302277f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2c9225cb30ac4b1ee2039d8f9b5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810dff513fdef70cb66cf25980252359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3fb090cd9aa810e8f7db81e54314160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953ae8d96a9da360a6d099d571f154661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44ec6e326af76cff7a59472ccdd2cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdea2ab19a83e756b5dc1c21cf9df463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfce481e331d0a65de9f1a01174d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba6732f003f426938fa290d286caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401b0b4ccce1056b4aaddee35627fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d44c63897ea2f27eb9e1405aad164467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecaf3d29bf2daf1dd315b00fb211c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61053e6dc4bc8d1afe92656ed72ab3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a5d625d5f2bc02d62fc1d7978ad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8c7479c2c09f2baee9d777fc119e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0449222d3328bf3a81f6a94c444672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6686b069ce0f527d543bad6aeb517f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441094ffdde750f1fee5184b8f1f5e8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3e84a3cec5231d606f92ec345d0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d61bb202baf2a6ce87ad55dfad1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18f07867f3bc5f010038099682acb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae5603d501f5bd1b55df341cf6113c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e51cdaac9325b1008cabfad7673479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db84cd39b17d57313beda939a54aa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c4318c500f5dc3fcb058c2f0668581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acbe2ba9f480c77f762672a2cd723e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b98a6c6dc2262eb9f4c08c7cf2e87283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b5857f949c808339960827660ca484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0787aeca9580f75d3a3c3db3300085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc58981fab1c11c4f03f53277a94286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8db4311fa0609ce5e32985c15c5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365407dac9896cf47f1ad14351ed98688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490eb3399899ed8aad300540be358f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec085f7a294b382d88c3ff3b7106590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c74b5b3968fe0d218cfdbde28f34391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59e30c8502ae8fa9778c782c4f0ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6976e66f3f7fdcd755f8510798dd0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe3d2159216f3fb00cf54b516298994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880b698311b9a9eb3bedfd41f6801b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18deaf3c8bd28c9007a9f0d99e72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20595ca9a691a3f9cf9066d280cf0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64f28bd6c6e5cbf2d50d736f4ad2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5515a38bb0560884d543961f0c8b3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99debe0064b05c5d04f50ffb34d029100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab360dcd818728e19eba724060b06d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d61a75ad1aab12cc122b3b5e2def102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2831e7f563c3647b37c7357a30934103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2513d615afbe276fcfc50eb80a833104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941adadcfcc348f123ec0802b6c6bf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6a1172d6080e7f85fa1baf8b2591106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907ea34ebed82eb892dc76b53c324d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c392f704254b702e041349c60788b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328f165df78bca6bb6cffc10b06f2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da929363a930513f4734b21bf62ca63a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68ee21ac741ad5ddfcdb2f0a63b32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d3239b3d340b69891621492b9fd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f42fe3e48f57843051e4438e90ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee10bbef29bea7b0cf0ab58b869b05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f093947eb8415929dfe161fc0bb1625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641720cc28fdea5ed516e236b4e1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a691e29c477422803e74bde3bb5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea839057b06baa913d7b70d97cf97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495264d3f12e8f64c0d06cd09818671119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25b79a3d0ffc7dca8ada19701702c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075f7e0e0d7724dc7b867af6b02d4ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51134d4cec4f509acc9a1a77925b47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878ae381ee250169ef8d1589c4f4f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07214d8513fb541315f44e8038467124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08912d9b9cc10e1e3538e214ef0193c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b42f17e8a58e5ce7fa115508cba43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30cd708464efeca6aa07f1457618a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a867949a55a1c7b5a61e3d49e2976128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6fd168952bfe318f35ac97d2adf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa0520655fec018e9989e2beb06f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6828ce15913d3b487258d0934e9e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252cd217e90a9623eb47ec7af56a7d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04572b150e323df718d3145e8261e777133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26064fa10f1678e00fa0443106a30fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89f4cda89139f11587f9ad1a545fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29009194d11a1122f003ae413c271b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95ab1c9d8e9ee530db926107e2f97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5216d834da1f1257c43f4aac4102e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c73da89f725caeef29ac2cb42461f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710895a3efaeb06d5440faef2880e086140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65ec26924473527a5f5382ef386e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cabfc66e84e814270f5ac80e08dcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470399350d1851a347efeec6831f184143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2fe08590875e15d139225f8db77a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa02005e822202e7386143091fc2a59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f3b85c0e91777b7b882ea6f207680146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bbbcbf613feab84c389879e342d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc71af19b6a9e47162a9aaf3f1dec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49f166ba74f116314d265943514ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd458e2a1f34754426490928ba72c49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647dd71dcc89fa1bf1a62540cdfb6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d213ca8e157e272e15399ce02655c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f206ca0f4a1ff31bbeda07a3342c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ed0124dac39df09d5319a4b106f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9bb3d4817392d4daecfbd5c5d9be8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620055404d9bff05ed75ef7e3c8890156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199eb550cb17306aac4a27affd65564157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648d899297277abd79b518a7756b4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44aaa0c7ca40bb855112717f5a845a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888544a7d26e9cb97fea3e0eaf6b105a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7da20e052fe17778f37519c5c3697161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc2873dbc5ed11de86d9ac890b1f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49971def34e44f66a1c6f1fcec021163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65573434a168fa5082611a0f9fedb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51305c2b2d9581c161c99d6e85278476165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c893d55aff5c3caf99d8986e7514c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d13b2607ef05336be36a6593f7687167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de036c1f387fb0b4137dc1050bc08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb13eeeec2c65e7ff6fbc2a757e4f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8188ba5bc1b379378f93f9ff7505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd17d2730417c064315d837360e0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d90627298684cbea6e5eaabcb0456172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544002afe52ee2f2cd9b702621a63f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe93ae87aa8d5668f44a4e26a79b0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ef13e2ec0d6896379726bc6b8aea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb2d523c3ef792646fb4efc48b750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2575b4fc90736d6d62c643478f77d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268e32510c0aacd437ec9bc1f4667d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d58d0d79c21b0ffc6eeae4c684f5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233328f81adc16d109c972b6f8cb354180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f901a230e72bd2a5769bfe5c79ae25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cded2a1a19cf3d529f3a0b77157f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbd51fcdcde416c8683c664b94f75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902d93862fc4e09b370b8b0120a2c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c332992eaadcca9103915055f743185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701761f8903c4384440ffe12fe93c48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c74248e6af09064d98822e665cb10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a65be45076a9542478d18fad6c10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf39619e3f0fb7df03bdc07c5f154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a013e59e2e71732617aa3318118a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788fb2d87db82ab7669edf1d2016376191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e80a783d772f4713ae0affbc7b350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cde081ebc97b30dfd2afbbb477a1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f63dee40f0bb94054d7e94591564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555dd6ef463e3b4039cfe35dde0f6cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a02bef73f7202d67acc88f4d1aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ab4127f5a02ee4847daa8b227ccb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad4c82ffff72a71926efee0aaaa53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3157173cad6b8137173dd2aaf1c374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b858b76f353f992fb56028a02cab0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcfd866df0d6a5a0372abf88882662201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429538a6db9b737be58bdfa82867eca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d877794ad1406d74b731a4f6f82501203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436c092e04ecf8d282258c48fa6234204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0ad29bfd4152381c1a345b8f2dac5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b186c905baae1eea183baae989ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377614b7f9c36b596742cd867c730c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea6241f051fdc52496872c0893e4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ffd4867aae5eb18e972d10496c81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef58d19a4edd4ae2888f9babcfdc927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255c81407a4a68fb8b997ce896ab12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831fdab4219543be354b95aacf1c60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf8069518edde690dadf531e17adb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad2096437fdd4a254224e3303f69b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c74bb8f81af14088faa92bfa63dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c56b828a4c646b328ba65d6cff46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade77e3a05ff049462644cbbaef1b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9d33a4fd41515142a4ed38eaf364218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad9927f72b0f8ef5ff3f3b75e3189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e23123f8976b557e2c3e67b0bbcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f43787698b14c4f8b15d20c15f855a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f3db284e8bc094741ed40ca6fad36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ef897b99d36da4563ef641704605223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7591093fc379eb119414263ab3979b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daed7acbeebf10d65a3e64c6608c78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37ff9e4ecf5e6d0a5d8052c39aad4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491354ab92060add1db1fad0e8b8534d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85fa19894e282fb7ae3b28346b8726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0c57e7d862ad2253efb890464dfa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f828cc97c7f91a84064e733038849c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d90927623f56b2a1a86e3d295db6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eea69fbfbfc73547be82135e34bdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d915be688e8d0728b761c8e648b21d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10aecfff285e2c913448705fe2aad1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee0ead4949e29e0f4cb55512e61fb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbe04456482e3869be7b8876e2362236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eae419bbd005e14eb4ecb899b1238237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54237727a5c1f5dcf5edd148d6a6770238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077dd2e93c6ba2e058f01108187e5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b25a2ab956a9fb1458b1ef0f82daf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f570607d263b351f9b82e70ee90b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363e87ab567cd0e25c7e7ee27e4799242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d296ace59d179661cadbb018f8a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6e0c9295a6159a22ef65a68ee2337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e20284f48f01bfcc4d2cfa0dd49212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5136b35f8e4c624f4aabf0089a03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168583d729501823997032029caad9c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b308bcbf96a58ca843940533300950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb23c7cb73eb3d4e381d247149db677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe00166ea0a23eea0657f3f30285d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a392fa98e4c973ab215c6fef405e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e164566651bac382bfe6088ea816fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba36d8115450887e2bc5f5f0da68ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e108198edf76ff7af68f646af45bc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685501a0ceba5f8c148d5994955d3aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fbcf2a3b3bd2b020e020e8c0f5e55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76c3d08fe6d65da8f6751ce980e6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb261e29dbb339a0239fec8f9e6c65ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205a2337172eab7fbbfe489c9a99adf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8e73febf433671ae929d8f72359d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f7e9a7aa0c689c4eeea660c8d122261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2632544e9297974b94fe62f6907f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a489379778bab5f85443df0bf5618263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa29ec0a39d88e254829bb596a8e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53895c4440f20aeba303f925de634265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d95f804d36e7bc9b29ef62d0bc969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cd6f86d00c23ed8aaf4ee64ca1b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865bada890871f2cddf176809f9e5bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98965ae833b7741f9577e7eba9dc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5dc0dfdd0a4239e34b6cb1b84f2b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000002208c9cc0d4a728c6bf8ac7f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1df6cf05306a88d549d8c872074ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16016f287e105c236b52cba104ab67df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616d67877bff08dcad9e03e07d1bee6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad96db1db05cad271e7c76ac74c01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ebbbd121f1f8edadbbdad8f7445a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf050de88d8674edae9736951f7ec76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0186f99c249a1ac620cfc8d741263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd850ebe5409cc03b6059bdf6fc4c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03845e30348a839624684525c539d34d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e7ba1ff5fa5dc9a8936d08561313281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a627c56347640e485aa2eab6b92d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d984f4fb318c4356591a259acb5e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbf881f4053447bb53d88c1d6ff6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c2faa0460e183b4b60f68d9baaad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8bd340bb445fd6153464675b1b8dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c817921f17d1081f7df00543ccbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de9a51e528af079bb484b47321a30e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be13c0271d6421ef74d198fca12e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9cd8dd92bdcd8c92d4c478234c63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a308d3f816a16bf9e3b8d50810ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55929f34820564ce1eb8557e5b4c39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10755bdb54627944594fa6adfbdb86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418114bf08d023f01e5247754ccb1ce2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517678f2adecde61f5eb37589e06d77e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf23dca67db9f2b265678080d6829a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660c4461243ffe9014c834d363619a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1522c62716ade720adec9adf3e3500298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9bb599e156319d0e9c035286150ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a99b4711c4780e82505bb88bd731300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3d5acbcdc22918d6b66e64f903bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e79fbe1173ad40d493615f654adf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3e7211bbd5c1456b837fa6f51fb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a285933f7ae08e11b202d6360407304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aa3a51e155b38537e8520acbaf26b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7400ba8d9a0a039b25560c4b4f7b5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69948074ba7b250566a1c5aac6e9241e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd4b2269eca55eecf1574718f1a37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3285075b7dc6797b0462e4b4bfa826309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e20b8ca00fd4803c0f909ab168a3d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0854c238ea1a15606eaaa842ecb923311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7b9828fa97e33571344adc73e480312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178cab5d978e516bf5b2a815333b01e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088ac5c9266fdd17b71ca35cacd936314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581dbec77edeec157cecf817ab743ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7558a0a9a2e2bb213f4d815f8f97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f681b9b7cd32af051ed57195165e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca83f30c6ac63d3f8f6d920272de3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24138a6899f1c564eeadc0dcbf6b42a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24eaf490a15539b8fdcc82b668b5e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b1f756fa7fbfeb48d5f732193bd4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4dc3b505ab0577145be08af85190d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71143e3a6f8f9733c543f64628fbf2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfa18d2a5d508f41a598b29f733e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a67adab48d83fcb35f9e068f6d8e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399d196df9f839d70f8c7052d1f520326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97263de16513046aec8f701b65bf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c6e7709da8818b8ca3bd73014c4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fabb89698dd06243926df20224f08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee49a85dd6cd362c0f0515406c2014330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e418bb35e77a1309a4ee93cb29ad338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fd5d6b54b252db050f32fada127cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b80489b9a4544a35917469eb38a8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109b9821d84546f7059e6111ea72f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ed91e8c13b2b88dc0f4063f97001335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef1c989bc29151df99e346a7fcd947336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1e0d1daadec4c5fb33e07d34c7ff0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505772c93957862d430d9424bd3a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38d5064e2d6d84be7a36d0fd603f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b18c4d5f7dcd9845b3485353d2987340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640fc0b20c59b55fb4036b50a785765341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c92ce1c31a63e9e6248e98eeb87a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f16a7fd3fd7a84049be6be2e9096343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d28c81ce765b49c32e12a4d72a9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3b9868f823e5f67be4ef53211dad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210b3d7de939ec5ed24609d7233b9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc2be52527888d41ea7347cb4e250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf058e168702775f443a6280b39190f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306b6a4217e41ff6379c3800a6f5c14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b2c81e5707534c597758ef25dce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592689510b7108e6347486802142b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad2d101f9decb7b99d53bbe0a747a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8a65604455bc965c9ae51fced7ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7a798f400989f1724950390d73060354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b6442e6ea79d3ca29fd16b50db6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966766fba5e28a51517c73b6b8aa7f98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46235b80c75c2d629788e84cf8023357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a92e4eae39b28bce96095b31177988358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9ffb9fd235a3aa962b207208b6b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c178b138e3f3da389f1638061b15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a76054433743565ae07c464e3cc0e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef65d41c335fbf0a7f5c3aebf3a9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d488ab0c9932af191484ec5fed36e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8602ef861d93ecf37ccb9f3142b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9503b25f30f33646c37f4b402c23f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7813bc4b0795969a627c1899e8ccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ccbf3579e2488206b658e7bf40fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747cad5245ea237ba4f1d3aa9c1e05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8bddc8749203cf65d6ecb248441f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028eee0f1e20f596fe2aac563d8d95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47a3de47feba38a8f59a0438134f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e29674f4c1218650c8c89a3d0e9da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e867cbaea8234406a3aeb24a1e697373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9ac7bb0fea0e4c2df3e970ac0035d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93547f6e4c372f61d47b49190620f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c251936ad8e0090a81ea822cca829b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c5512726e1a848ae18738b7458bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4b6d56d2a1a8d3d18b1e729b5f13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687ab65b86a6583d58897aad1f1398379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7df9a525ae2178e71c15b1c8f1ae7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a174ffdd08a304d75ce1ceecbda8c97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77dd202336b0aa34e021c737e9f98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a2b2c0b82dcd1e0a07d97e43e42b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81e257b30705f5d2f4f03a42b63de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17baa53245a8e6f4987674ee30c40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3fee2141fb11bc82d5c678bcba791386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e642b66e343109002b8f1082aedd42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c24f75d071ea34af79469a3268988d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7effc6e8eaa19fa8709afd7fdb233c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cee9cccbf75b58eb61693fd486eec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a92741075783e072507beb5ce18e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d635bf7defd5938e9f3203256acb622392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b68b6af090c47993ced35212bcdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf4fcaffbbf8f0be59f22124bfd71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f628e144134ed62c65127ce406b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1cfc2ca574e69f47ecd2f021efa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7842ec2ff22e4024a32dd7582e12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f81091bf2da76bc748b18abe19deb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf336af3f0a9be410e3bf9ebc7d0e1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc18d487b5723aa3afc433a69612a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c240cdeb67565a50d185e4e34fdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3bdeec601bfd198f225c59e1283a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af569f8418fb8dd79cfbab337a974403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af65d76843092bc3b0cf7b7bd94647404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447dc4c6d26397c07dcf24a91ec4c75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04a9e49de0047846e6d76edf832f6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942033c77048c8b5591c372d7d28a56e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0346559c969430edf61420e8da8b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e567d5ddb5af384e229aedaa55198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05233855f353cfd0bda9bafa3a335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0525951c7bbc2ee8fb5051e8c8563411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37c8de77e889f347d633b45dd56b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf197b39865ec81086b1e1bc7c763413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93a0c096bdb1668b31d73824f63c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555248a1e24a7e073c497ab963759d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6494203d19b48c8662c642bde1cbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d314e81c4e895031a223ab4c5f6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd70b10e79d7e6e2c89eb342447af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530aa9687866cd54559aa649c62f911419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044efc9ec3f5341664e1a4450025d02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad406b4d425259d945ebe571e6d105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb57de4c077491d3c887a00cb20274422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7373a1beaf9a62ce4a89759c1a3c6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40d6709ac7bad773a301e2d4623e39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbde9097423d3d22bcfa156c52729e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897031345d9e9d59086ae2926df35ba2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a456dd0e76251af130499422a1e343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4098158b0e1ab221e9c53db86cd55d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141a9bc7363bbf1561659d52bca2087429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861eebe25151718ea80d7d12bbe6a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a56561ec58583a1b350b4e7e724a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6e2a599856342f8b5d7e89d78520432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53d42132fdcab0651e556ab4fed86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b2656c3d5891df32b4e1c76eec1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81f076e2ae3546b7017a42dbb19689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634e5f3bc41516e9199fbd7215198ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb194ad588ba4c304759278427e1ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6cc6c06776dd986a370f7b72b7cdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e4659338abf9116cc4e00cd1e683439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad258f5f35ad29420c9b35c16449b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae6ff67e1a5cffdb0111ed33af1c84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6dd087f4efebbdea50d966703bf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d988f611e297de3fb9bf6d497631d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396174299d9d9fd6f76bcca047ee808444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc44401ccb331e82a4d43404d7c55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d2ff2cf1fd5afa71b294ea3895ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf3379cd6a4b7f5274f42d9cb62fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f19be3d6d750c2a4a1199f4dc124448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617a76a0771466ff17ebfc49dd08af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f04dd10bed046aaa81e78425e6586450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4a8f12e0c09ec8230610acbc50f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73cdab47d4fa84116629bd34bab67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abea60f9cec0ae570d7ea5ead17144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8013d987b8fbe108cf87274bac428454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4438e80ec006116094003305556d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d263d4e10f8170bbf973c5a59b02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17253bfcb8a0904c96f0c8f917d457457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ae79fe11d98e9cb3867364c71f23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd0902e296610b89cbf3ed7c8cf70e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e604a979da6ed7aa849c57202a832460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a7919af72dbf6a2d3108b8998f58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac6edc87ac9766646a6e77c93ee08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57991d8ff8df77cebe1efd6fc3a156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0faff53a42745614d9cdd69725659464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8bd3f4d2b9939679ba50c3429a98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39e5a8837557323aaf27004d43302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a6885112b4862832f65906a215f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6d02d8078481dc0178e8f4b69666468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6fad75f0050e01fe360eaea900e9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ef18951e024824addeb7eff1c62a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e0c6c8279808cb94d111147afcf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4366e3d00a17084ca3989467ab3911472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88253f569e4d7f6c217d146fbaea29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f5d7e3bf6e06e1932616b3b02fa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5940ae19227e157aa3246decc5d00ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ca799f6222f553ce88497ef01bda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9635ab0c7898d9704a9f31878bcae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b618f83bcaa75afea7646241394f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2054efd6a430c2ceb1da91969d6ebd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a7993392d425d1cf5ad80dff241f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a33332987d83adf69ab0e88c0365b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726cce89ba29c97a06a1e4079c02b5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3826d49ff1c5a091406dc9af88248483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708acabae09dc7625562e66efb20a05f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ee7a37ad45687c477d19757b99ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf05156190efd2632f7a860f0b51a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8f7e925731e1be9fac1ef135bf410487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c98d6d74ce762064ddfe3c3da39e06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb32d88200b11a81efb7b3459327d79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00d28e8b456902ccb23171fd44489490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a2f9c29bea439b8e773dbf1611702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e29f30753b18a1a126924e88de95e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b534f7f4fdcdb13196098657c8a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5574b3a860f6a0648faac780311f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a0853dcbdd47082d4720444a20c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af32b876eceb40c04e96509b5b0206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4997073d6c87be4b9a8e26ad871a247497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863d70a050449c807b2da350134276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf28ca8c3a81af371dfccf558a6161499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850abbb8ff687685d563242d2e3e998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7c379c1d22e3cb864755d54e199a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523a59eebbc33aa17140e3345ae3f27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8bd388703ac6baf1d0948e5664f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec1a0da20437024e8d45fdee549f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f27b98d1fd71e1db489d989b3aba4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305662f906ff8f868dbccbec4a0b567506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade41bc059d88dacd8930a7fb3beea78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36a3c83314e61307c616198cce0ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67edc91c1ed2ff1486daa47657b5b43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afbaf01d443c933fde5a229cbe191510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8226924cb9c3013a1659f97caacfc6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d54cbd4b8f2a528ed3a0559d56b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afd0e4222b13f4791a748e8618e82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b2d4fb533503d461ce8c07f5b98a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de33a856bdd8aa1148df0af71c4a66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7bf432a30b51ffabeb6b980373f8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c1cefa3f5e5586533288bea36f5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee18d63768deabdf88926992558d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83da01c4a88cfe72201fc1d47c43d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5f43882c1074d46d01f66767b9d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6188d3465b682d43b9707d46ef6442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a82e95d4b7777702fd3f04f91c30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471081f320e13317aac5f4b91643aa6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c827de7752eda8cab05d30a604c69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311232f74738c0dd70e6ebe73dd66f93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7decce0a80c2ffeba5ef7501092a030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c532c5b07f6edf3c06a8b5a0916e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffceb55aa254b1af751e31ba76d14c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11ee4d76ccc8e62c03ea45248cfa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898df966243ddf7eaa317dcb72dbe23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2b671b75fd2a5470a42ebd3c242c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7555f2fdaf9cf86ce17965730efed26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b631530243cdd4d50151bec1a4c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889a616a4f8d4e54a4ec1992f00efec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da48d7c006b5c6dc5d8b67a3a7496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643cba027bdcd2362b9eb00480d7e8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002fdc1bc01d791dd3aa464f227bed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f711b832dcff28a014f18cb0dfd53f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf999af23393a33e52d126dc86e74b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe7ddcb3f77b2448a80f02e9d5463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a791806cd99dcbf045b4d23d4fefe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2165847022d02de4c24095effc50e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc86a431e868d37b58033da463efb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798aeb99f7c113c378b48ad390f4ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64631e590ce1fe758d71c56677b551545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39aba44fee4c8c3c80d8283951e4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f96e77700ac6dfd9d3f4e72ef900da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb04431ac4a47f288472d0d43b93ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffaa81519c8f6888b9f1dfd49ebae4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378f0a09c200d0c5748f1d40dbf0528550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fea237c6d92df4832f5f975f7bd6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6acf7fbe59c91a1f75d79f2d4a91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703fd06fcf8195d1f678315f4ff70b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d76eca512aa911795033005994e01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba299e0d4c694fed5d8d41df5d1de0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf4aaaed339e682a955b1ec1dbd808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15c27ac12f9ed1e932987ff1fbc415557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94831ebae7fac75da6a9e99e8033ce9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22097f871ddfaec7c812dd9bcac739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74f736e088be13846d960259244bc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce1523fea7f67bb6a409c3a5ae6ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d114d8a1019409ea42b9272daa1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242ff442bce6df5f50f31b599a3c084563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d7a8f4cb3d7f67c9627fbd0036a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b436f0b0f07f11fed8a2ce34ef3e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ada1c8972ba57faf4dc001ec2724566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a67b4f4de9484059f13a05285f0f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3a420d52de9243c5170f00933d1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4dd28997fe35f98b33c16530b0e6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248a0e85df7a5bbc908e5671080f23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c3263cb1640be17fdf3f40463d6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baf4f599ba94568d2b040630b3d09b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26ff718e2a4202192acdfa1822b929573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332dc6eebf77553f726aaa697bdd02d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4a8e1394336f820ce69e57737619575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180ef20326bcd0ee7893163d6ce981576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6284f551184885a6e6a79d909cc88a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc55ce4488c3d9963622c4830414712578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182a46a743aaa5466b77e4d4a4a18b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4acc28625a5da79cb01dc750d5b69e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe731b6e00afa3e198d649656bd7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaec449519e609c74e8ab929992b95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc20a109ea87c4bd8862d5a0009de6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795dda3db0aae6b171a71e0b774ae73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef3c1ba8c52cfab3f78d4c2f604c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c496449557d1618a771a8b81aa2f9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decbdd2f0d606416597e9f26e9aa3b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe7128de80004e8bebe05b47380850588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005c1c87d83237d4e797ef4225d9a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e0d3a4ada0b753253db873146c91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35603d00d11e0c39c1860e4ca7fefc39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3457a880cf17b5c76ba875d7fa303592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46ea65bbe5a691f746ad906286c068593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e69672b56d50eb245955e08e1089d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fdacf4f726cdaf09ad1c43d0ae37f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b0414cd8c5263cc1cd5300fe4c73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09907bf5c7ba14ea9634f4ffae5f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ad5aedecff93549a53c06cf2e7f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4e7d9ae15349df1f3eadc1dda1b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd6469356e9aec8990e2f6594bb7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929695fdee8c9ee90a3226061a0ba0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e85cebbd9c39a4ea8d2bdcb80570602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d621bf9a0378945bd001eaa1063ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21796c052ed8027d30d07480b7bded30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15260004391c74d1ffe133ef7076fd88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3990fe02fc3b331675b47bc83a6e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aabcef33d5e3b3d52b137b6afbc55e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b65e24205eb05e83ea804d3b0eb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102833d023bcfa3adc00963c2595c56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39ccb1a29dd13d0512ba66982902e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472454d4664e8d6d2d0ed51c8495cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0ffd7fe001548dde0441efe5ab69a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e2e6997c8acdd3330f588018e616613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867958ddb717e20919ea269b230a1414614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604957c0efa3644627fd6c89d9e56247615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e04728ae43e5fe953fecedd9af65e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51800aa043b0a394ff809f41945a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cbbf545e7bcecf0de5b0e7942b185618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f588f31e4a947231c1c8707379ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0173ef4af3548db48768edcf338ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbedf9d0295265f0a7c1378fe19a60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153a4545490a2c3606ae483f19076a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8846c98674508ea3bcda9e7bf3fa0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea872e4e87dda6e227447c1027d289624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96e4543c17b0a6dbd1b9a0190d9ca6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49648f80bc686b16f7157be16354b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd157349a9c0b532939c469917a4c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812cac527393cbabcd665342e00e219628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b685f6fd8fa7d44ce010b9d7faded629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768359a293f553b0ac93cd9eb951b49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8155965817809b4f5706f27214e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cdf42679ed11d0fd423d1f9eea93e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca20a72abaa6769898b80b9a1f002633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85fc11e7be97ea2e060cff66174fc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb07c1913ab90aa26a0741d8476e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa576d969b6f8a05f1063d1577d377636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d843dd869eba8c2a17a5fbcdefa1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b3afc26db9f1455c348d7e69e3fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bacd9df8048ec0c4a334f54d982c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35acfcef8d1c46db880f8b2dbb084640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b5b3cc898d9a1e7390c80a2c358b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463d6e34cc2b993a5705ce5e370bea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee347b49cf61e6309a34524920b2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7d402c87345dd00ffa41ccd6aceb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424aac6fd850a300dd37652c92783ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b322f3e971577ecaedd315f12a3f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c03c3e47674e4081e083a7913c1a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf7017067ddeb82baba9aca5a6df1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725cecaf374d6fb8b50a18c7040716649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d802b45e246b6c9b161a913418ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b327a0218dd5c0c640b282e7eff56b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac09587544d406a839813f004ea27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585fe53d3c8b87c0271c7ad911a568653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b5d15696d0e1e21dba905ec573f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a7026f4eb78dbbe660c926de17a01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84854bef83f4e216cb3337feea5fb094656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a61662cb296d8d4c968c8d098c6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e9d4ae22f072f2f99c27ce83be4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669e982e6454582beabf1ef0559b0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55381636b026126e6c633035ae5d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1794eceed86624492b78704e7913bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f27ac8de18f2470634d5dbaee3641662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641ccd8fd65e4289baa3250eab39bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd5ed4ff0beda4bcd46210ee39f0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790601b0fda74611186769eff47f26e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41aea94eb7314c8217dd91ea26174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca39924c60f72f31b00ef97e8a699f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3ce320c67b5899c543005c97ce46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0dbb5062e8cc6ca1c14298ac0bb60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce7f0c32a09d7853508ebfdbd8fd46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b081f5d3552e06cb34bae6fe2182671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ad54491e9c3bd613b36bfb09afcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a1962c2398303b3c49a14d826290d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a5bcafea3be8e59b085b4f3d9dcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88616261336691e93227345527a87215675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3efafe0de8217fa78b0e6b10c08d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7efaa0e4850a44cdf9c829cb8bdc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac372659737b1deb6909f2eab6bf53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c5ed11ecdb8e709cb91f4ae54858679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c5b91a1cdd9919130bf790e4bd4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec24546b65101c6c01bf292c64c77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c95455f4dfaac5cb5184273e7e30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d519ca87f633dd74a4931071787c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb38f8b410e9fa54eb01d7e8d74d51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732777db910e332b79596e5c2355bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568bdb810585059a37065d5ffd3035686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45a966be8ae1f4c73815e3d511db4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7036063f2e9f359f68bf1cdde5a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3153720cbc0e5346b0b182d9c87df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a128f6785a25595fa0cecc26e0f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4d7b98c5499de653d918fcf490365691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d06666cfb3b18c6311ddd36d36b43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e95acd8ee5300f147783894621e9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce80c5b4f64f978859db15fdcc4454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e003db23a97854d0a8df28b616c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e350126f245151e91a38e9574d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171008fef763a09cbcb7f79452e7239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db4f963c74085aac1e753e6172a48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a5639555033ed6f8c29d5a2210df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89829c7abe423ba78d225fb5e2378a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761a7fed62e85345f6ed5788b3fe6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f7c516d93034bf645aeac5f5578a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057929ce523751938f81a56c67b7533703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1b26dd8524b6f1e4bc63054d39714704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28a59376384b162575a0c6ddd998ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bb1d1d35c9067295cd800e761e2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67660744556c524ef99e6277554e6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885057ef3b78d618627aa773d18a0a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7729a2bbc7e547be7c77a013b464c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0db7d2e2ae33c89eb08b751d3e18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14914dd39223ce053b795ee9ebf24e00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2cf1702efd87c6143cc9e372279b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b260ba29ee909e2ba773bb06aee5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ee3b586d931a724455677b43c211714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b4706306bf1fda6eb9f2783a0914715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f188a9e23a583f68b95f7e899753bfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d465e7308b27bf827d4921ca79201717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b9b514012fd11c1cc76a88bb168c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779c5889407de35b7c40cab9af5454719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b9feb9f8574a20a921abef0fecfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68bda1ab3bdedc4e8fbe60fa028c42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440276345cb674766e3e9498fba0f5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991a47b3d4acda1b76c20668c238d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e70a720a14b3a7b314c316b898c345724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0541fcccfa2f6bb2348719c7b7456725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fe0533feaec9a80ec7b75ae1735b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49e32863fa2e561265ef93e161d729727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4fa1d462f1563fee9cb25db9c683728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c159f78b5e8d1d3670a6c1bacdb65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d05e5ed53db80469042c368ba926730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad95900a6bb40b724d5717bb573227731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05aa1c6ef0e3b8b678e0fd6167ed2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7bd9da94bfb4dbcb0b5af70be7d9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc0072c2f6e3daf9c214f1357383a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415b6bce7258579bd9a8ae2d4351b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ee247f123717105eb3df82406d54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c91d8772293501990b5b61888a3c34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3367d64ab7ffc67c8f7645ed948e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ccbe982b6a358f0a01c6b8d1e593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357653a92fbd23e2583bc1f8c1cc0b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2edf3aa671e31dd0b7474af72719cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab80f2e513c51edc940fb6853c640d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078503ae87de81feaeef6ae714571c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e1e5e40632ff5224be0adcb5d2fa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f9ea86c0ffad08d0f006cfca17ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e880bb5fe72202a9633afc76de1f05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d8909c67af42c697c3af928ddbbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727d8beda7b4dc50ef13a07b53c9ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3eb5b390fca89ea406324cc859ed2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e61416b13a71fe03454be1ed65e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e946e7b5b7df267c7f595d7f746d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a5fa2a290757b2c3a1e58567c5a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479eb4ed7540cabc8350bfa58b27143753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>